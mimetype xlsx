--- v0 (2026-08-25)
+++ v1 (2026-10-17)
@@ -8,82 +8,253 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1706" uniqueCount="934">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1811" uniqueCount="994">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD65867535</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio Educatore di Corridoio cl. 4e e 5 e - ASSOCIAZIONE PRO.DI.GIO.</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD63D5B358</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisizione nuovo CIG a scalare a.s. 2026/2027 VETRERIA TRIBUIANI Snc</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5F1E90EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti Museo Storico Italiano  della Guerra ETS Rovereto</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD5BEDD0E0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - pubblicizzazione attivita  di  orientemento a.s.  2026 - 2027  MEDIA CENTRO NORD srl</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55EFB0E0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Cancelleria Gruppo Spaggiari Parma s.p.a.</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD48A0A751</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PN2127 DM 38 FORMAZIONE DOCENTI - CSL CREMERIA SRL</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD435F97A0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO ANNUALE ABBONAMENTO“LEX FOR SCHOOL” - Gruppo Spaggiari Parma” S.p.A.</t>
+  </si>
+  <si>
+    <t>BD421910A7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO INCARICO DI DPO/RPD D’ISTITUTO 2026 - 2027 Societa Privacycert Lombardia SRL.</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3F337085</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PN2127 DM38 ACQUISTO TARGA ED ETICHETTE- ROSSI  TIMBRI</t>
+  </si>
+  <si>
+    <t>BD3EBF533F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PN2127 POC LABORATORI PROFESSIONALIZZANTI ACQUISTO TARGA ED ETICHETTE FLAMINIA PUBBLICITA' SRL</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD307DA094</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PN2127 DM 38 ACQUISTO DISPOSITIVI DIGITALI -SOLUTION LOGIC</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD21FE0749</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio corsie piscina - Nuova Sportiva Societa' Sportiva Dilettantistica A R.L.</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1C958EDE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico Triennale Medico Competente - ME.LA SRL</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD06D3CA06</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di un paio Scarpe Antinfortunistiche - SECUR SERVICE S.R.L.</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD01BEAE76</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Scarpe Antinfortunistiche  SECUR SERVICE S.R.L.</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF9CF8C44</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visite Mediche e Visiotest - Società ME.LA SRL</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF286590C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO ASSICURAZIONE ANNUALE BICICLETTE 2026 2027</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE58620F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO POLIZZA ASSICURATIVA INFORTUNI E RC FUTURA SRL</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE4A547C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Interventi  Derattizzazione di alcuni locali dell’Istituto a.s. 2026/2027 “GM Disinfestazioni” s.r.l.</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0F8A21B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Convenzione CONSIP “Apparecchiatura multifunzione in noleggio 3” - Olivetti S.p.A.</t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6B68D684</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA PER UFFICI E DIDATTICA C.L.V. Cartolibreria Veneta snc</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC67ECC411</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  Porta Blindata  DIEFFE di Franceschini &amp; C. S.r.l.</t>
   </si>
   <si>
     <t>BC5C9586A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per opere lavori tinteggio e manutenzione CABASSI DOMUS SRLS</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC4BB86CFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI IMPIANTO ELETTRICO  NUOVO LAB</t>
   </si>
   <si>
     <t>02/07/2026</t>
@@ -230,50 +401,59 @@
     <t>Decisione a contrarre - Fornitura Buffet in occasione dell’evento “Gara Nazionale Istituti Professionali” -  Le Querce s.r.l.</t>
   </si>
   <si>
     <t>BBAC37EC44</t>
   </si>
   <si>
     <t>Decisione a contrarre - City Style Hotel Reggio Emilia - Pernottamento partecipanti gara nazionale istituti professionali</t>
   </si>
   <si>
     <t>BBAC727184</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto  tablet  INNOVA EDU S.R.L.</t>
   </si>
   <si>
     <t>BBAB99A2CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione  Rimborsi spese di trasferta: normativa e prassi per personale e revisori</t>
   </si>
   <si>
     <t>BBA54955A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus maggio 2026 da Hotel City Style con arrivo in viale Trento Trieste – “Progetto Gara Nazionale Istituti Professionali” TIL SRL;</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>BC9A0270BB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di ristorazione  Gara Nazionale Istituti Professionali 2 sera</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB957DD8CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio autobus maggio 2026  -  G.A.M. TRASPORTI DI GILIOLI GIUSEPPE &amp; C. S.R.L.</t>
   </si>
   <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8E52B284</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamenti   “Amministrare La Scuola" "Dirigere La Scuola 2026” - EUROEDIZIONI TORINO S.R.L.</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB809131FA</t>
   </si>
@@ -3206,6878 +3386,7298 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6B68D684" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ad4a29b7-1d32-4d02-aad2-fbb713f6457e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67ECC411" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/60905ba9-ce1e-444d-863d-88bdfe8d522b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C9586A9" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a96b8272-1f8a-4eca-8328-2b0809c10182" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BB86CFC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f8af6587-5319-4763-976c-1d00c17aeb13" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC294594C4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/46579746-005d-4187-be34-a281bd96f090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3597E51A" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0075ea8b-308b-4c87-9247-875b7bbd5d6c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3411E7B0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e6183be9-f472-46b1-8f40-41550ccec2d1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFC1C9DBB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/30df9927-64ea-4925-85ae-9ca4d8d4b447" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFA959321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5b74bc43-2644-4272-b943-25e8b5608236" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC282C0F1C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a3de4dfa-4e5e-46d8-a2f5-5df47edad0bb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1CC0FC1D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a89b5478-ac19-431d-9622-7b27a19fc780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC172F0098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3f51abc2-53d4-41a7-889c-572d64fa5b96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A76CE4C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3120849d-81ee-452e-bd63-bfae6e91cd62" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF98EB43A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/50d59879-43a1-4c0d-9de8-6f9264eb5c01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4AC8531" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ad4e425d-71e6-464e-a870-4a3379f00b83" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD500CD96" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e6167f61-5b0f-4b06-8353-4be01f7db1bd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD592A3AD" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6f0d16a5-499e-4ea2-ae72-0575705ec30a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCED4D0B6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/66c83e03-92dc-4049-bda2-521f6ce19e9f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA0B185E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aa1c3cc7-32f2-4b85-b480-653070c8d0b0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC743FAF1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/828fce51-3d32-48f4-b915-57d3d56a685f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF57EF28" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/07f7a6e9-f7d4-4a47-adac-a3fb7d9f1ed2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CBBAC17C41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d1bce36c-b114-47be-a258-0e73e99347b6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC37EC44" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ef7e5bba-1180-44c6-af94-f9f2ab9497ea" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC727184" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d47568fe-0021-468b-bb77-f8ed7d9b0af5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB99A2CE" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/46667570-616f-4f69-9f09-b1b647dab4b6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA54955A1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ea9db4cb-6a85-4850-a258-556298262ee3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB957DD8CC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/393a1b7c-8da0-4b1e-90b8-159bb12f7ec8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E52B284" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1c032e60-67ff-4214-988f-332127d58e95" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB809131FA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9836ee7f-e02e-49c6-86f0-cd37eb870b86" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F5D3F3F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/26cc696f-bac2-4a17-94df-11ecda4e200c" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A9EDB17" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b9b6d816-9f10-40ff-b29e-8a3d242fe500" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85C94AD3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ab7fea47-b85f-4d6e-9100-ea77fa7bbcb7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D4AADDE" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f1e0262c-a4fa-4f31-86dd-38c62d6af69e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857AE3784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7e3711d6-cd65-4793-8dd9-a886cdcc9466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55F83087" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2216ae07-12db-472b-8e6e-351a5d83977b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42028629" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6a61c1de-e3c2-4e13-a61b-2c024800684f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB347B6861" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/32ab5815-9496-4087-b7a7-60ef2316e18e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33A57F9F" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1798e8a8-2985-48bd-9724-154cf75e5ea7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AAB453A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0ad5d1e4-dd0b-4736-94ca-03f189a3ce0a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A64F6DD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b6497901-450c-4d85-ba1c-acf7d9145611" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18A6294D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a36d062e-4583-4a40-b9ae-009694fb9389" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB184FE67E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/113444ec-fe71-4422-9b0d-51a65c4b53d5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE8D86DE" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a486f244-7577-4810-a096-e0a10352dd3e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF52B276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ed5523be-e9fe-4b60-a955-4416d861c68b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEEBE4F6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/11dd0f72-5835-4a5e-9dd2-a62c6e0b62b4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6AC6D83" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b0290339-6891-4bb0-a8e1-992128c72e3b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAA42F11" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6df3fd68-beac-4829-8fbe-0621f5a17deb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE3E8DB8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aaf2b08f-498c-41f1-9f8e-dcb4dc86d50e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB435F36A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c75b37af-08a3-4353-a7ef-6acf5c9d013a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB570AE6A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b5608948-a670-4ce2-b64c-c3480c9e72ef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4860487" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f299942e-f661-4822-b0e8-271032a0de8e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB17059CA" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e64c2090-7a22-4728-af07-ebec83f8e96e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA30AA164" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b1680cf9-ba69-485b-90a6-513492158af9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAD9F01BD" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/82efccfd-87fa-4c65-aa7c-e47b4e2e48b9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DE4E84C" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3b395791-8e92-4664-acd4-995c1e9d5db0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DCA9ADB" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ae70acd7-df95-442b-a315-5beb32af98a7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7875D739" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3ba67cd2-630c-4c1e-b1af-758cd6cde940" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EBEC102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/20675911-0b21-4140-9ab3-35e58a3ba719" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C3CB375" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/efc8e5b4-d374-4607-94ff-cea470dd8608" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69246610" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6648233e-ef35-4f77-a000-8394ed948e04" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA645319DF" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9d37e770-dd08-4eb0-9362-4f097196c0e2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E084757" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1980685f-c317-4760-a9b2-9201e806f10f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58CF7291" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0656d422-5587-4244-9312-ca6797b394cc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5069D3BD" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0b9fde2f-59b3-4868-9032-06ae560efecc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CD7BBF4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c09b93a9-acad-424a-96d6-149c68262aa6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32DB2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/173f49b4-16e6-4f16-a3c0-bc60f13c3985" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28F78D78" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6846412a-ed58-440e-a289-a1467716b700" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DFA553A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a1c9eee8-7add-42d3-9c58-091ef8201dbc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DA99B07" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bce4df1f-8a15-45fc-92ce-30fd5fc0d910" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B6B2A60" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dd9bc949-8cb5-4b69-8c41-5c7f2f708df7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA123BB2E7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e79cc9c4-c5cd-45d7-a915-5fd27535e6a1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CAF2E53" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f54f1291-c967-4ed4-9694-9471505ae2f3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0060D2D1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/290fd019-d6ed-446b-af79-27496d9f972d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE69C093" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/40c4a7e2-7faf-4433-8b3b-3c7ebb953d8c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFC7ED7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/10872e29-2921-4ff6-bb3c-1eb206573538" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAC36D69" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/25602d63-0991-46c9-936c-1e700c761472" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA9AB433" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/247076d2-62f3-4339-aaab-aaddd63cbe67" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CCA0130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/50ff5b00-886f-4818-91e6-34b7ebffb375" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E719C162" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aaefc441-03f4-457f-8538-e38878828634" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF96C2D3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/176e7662-273a-407f-b1c4-c46981d9abe6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5D85933" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/eec474d5-8083-4f77-9f5d-3a907dc0d077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF993EF5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/13d4fb4f-fd7a-41f2-bea5-b0737cd1d9c3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BCAC926A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/99394db9-964a-4bc2-bef8-3dbe9f03d777" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC730A5F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/891d9d99-f41e-4bce-81f6-f43529dfca6b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB24EEB5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c94f4142-ea3d-454d-8787-6b1e9f0b5688" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE66DFAE" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ef1cd5a6-ef9f-4fe3-9637-87c7a5869487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ADB3A1C6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/61014729-7266-45a6-b0d4-6b8766a0ea51" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EEAED5E" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a9986938-5cfc-433c-a725-dbda8d13afca" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98338EFB7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd904162-b8b3-4b00-a86a-1e391af6eb18" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982130783" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a0a7d31b-6f73-472b-896d-8c594afa023c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C508AC6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6cf95b75-ffd3-4581-b307-ff95db02f616" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98036A5A4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2c9c9f25-2312-41af-972f-d9d2af9a0e0a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97643216E" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2e7a979d-8191-44db-a8d6-72671489eb27" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971F5C34B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c44576aa-628f-459b-a24a-2d9bd9382614" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96923BCB0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ddc9fda3-60da-4661-848c-c6439972982c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950BD9540" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/955f89a7-2ba1-4a09-b1d2-8824d1d6c846" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944EEDE01" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bc173dc5-5469-4fcb-91dc-5724ed9e5d3f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C0BF566" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a734eaee-2a28-4fa8-bb5a-5a5248ca26d6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9156926ED" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ad01dec6-48cd-462b-b69f-9db587c6b6a1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914789E9F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c9771ea7-449f-4c40-913f-610f03499981" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904FA7F6C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c85b4832-e9c2-4fc8-aa94-ba9fefabffa8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901849EAB" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b553320b-5efd-4f00-93c4-1a99bc9c94a2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB3C9D3C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e8b57e80-fd42-4bc8-a484-eee91ba8dc2e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E74AB73D" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/126ccb86-c5dd-4246-89e6-ede14699a937" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E544F312" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4440b76b-7e83-4927-bf8a-07b61f3f7ff4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DF587BC6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/28409f9d-6e4a-4dab-98e1-436d62156bad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE3FF227" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3ba19981-4d5e-4616-9cf2-f2077138d06a" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD5633CE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2db2de2d-571c-43dd-98e5-e7690521199b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C822523D" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8757c225-6aef-4547-ad44-4ebd4d27f475" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF6D5B5D" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6e4921d-fe68-4cd0-9015-9c8c3babc19e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ABF28767" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/01fe9932-c692-44d5-8fac-23d4c10867cc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7234673" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cb8f92e8-2bb9-4d28-9e3b-c48c08fe83d1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DC6328A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bb1bc4b2-d312-48de-8d73-162bbe21b6d4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B887168A10" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/60874e01-aa3f-4e31-b595-ca8591df2d4e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8805CBBE8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/976b3114-b134-42a1-99a5-e04d5822d950" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A6FE082" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/43747813-3436-4f02-8d54-5a22515c18aa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858FB76F1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3c04f342-2329-4748-9bd9-d3755aeb9d28" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DC6E187" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7dd329c9-b039-4821-a73f-9fd93cf81047" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C5AC9C0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a40cb2a0-7038-456c-bfe3-7b093eb2f2b6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82902B09F" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/47f3a155-ce3a-49ac-9ae9-e9da09a0244e" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819AAEB46" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3c7c9a07-f387-453e-9a5d-412f260ba791" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B814E1BA5E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bc15cdd0-4fba-4ac0-8443-f5b4f9131f9b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F8B2ECB" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8ddd4ad0-d4d5-4635-9de6-3c668737ee58" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CE0BC27" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0713825a-f586-4cae-99f5-af1e13961f1b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809B86B81" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ee9aa992-f582-4293-91da-a0fe4903102e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77561B043" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6d9ad9b5-dc4b-4d56-b4a7-6a66afa4290b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B764156A81" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/381fded6-bae6-4131-a6b8-a116f7988b3d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75ADB1371" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8bb54bc3-e9da-4b1b-8e22-19dc2447e685" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C40F6AA" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5f086b81-a795-4968-848e-86cebcfbd827" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7320F9F72" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3f0bab67-38e0-43ee-9829-990975bb8b07" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725F7A1E3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/da51caf7-f008-4dda-8420-ce5f55166cba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720928609" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ac23e009-a1e8-4754-87a8-04a1d866966c" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A95526B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/74db5db8-51e0-4f38-b4c3-2774b0a21989" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7146B0AF9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6e0d41a-e6c0-4a2e-a097-8e9560c6b394" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713140A22" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9c3cd263-d5ce-4399-908b-112e12b91013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E866BAA" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/63edbc6a-01ce-4727-b4c0-8160639f8f74" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70515842E" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b6168387-14e3-4163-b6b0-8d348de4cab5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701DC54B8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3f96886b-b81e-4397-817a-f580c6b26929" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE76ECFD" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8acbf9bc-52d7-4d78-8477-e530bf08849f" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEB4EF9C" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/496e3a7b-d508-409d-8d19-d8f7847215d8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FFCEEB09" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/92002e82-3b32-4a85-a2f4-df490310d0d9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700964384" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c04abcaa-0934-4b2b-a4ed-bb28ef2ce492" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708C227D4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/826998f9-07be-4581-866f-4600221fc256" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB856014" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b0883310-f311-4f0a-8251-79bfafb2125d" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F242289A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a800c127-8d0a-4a1d-bf3a-abbd5cd843d7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F42289AD" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2ec188b-dbea-4a27-9ebe-d72b18417837" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3CEA63A" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dd074c4a-d333-4f05-bc30-ae9c3b8c7292" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF09BD6D" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6ef91477-f4eb-44de-84e4-79c76b1ceb30" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7BE3BAC" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/383121cc-8aef-4f19-b482-0d082bad7325" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5A42949" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/987454ee-63e8-4e3c-9e66-4a2a69b7f530" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3CB99C0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/00b372b6-d190-4366-971e-46408c8803fb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D505DEFB" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/da5f6c08-c2ad-420a-9263-1094cf0fc555" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5F7627A" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dfa08c16-9311-4f17-a07a-5456c9a731ed" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF5C8CCC" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5471f04b-92dc-4ae6-9e9e-355b9f694e30" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2B6E073" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ed817539-fb05-4700-bb88-f51c1060ee0c" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACF2152D" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c8990fc8-0b48-4154-b72c-6b1762d21dd0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACC0B93E" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7ed64ea9-fee3-49d5-b142-50782ca5c0e0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A7F9A466" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8559f0bc-a4cf-4add-93f7-92bb9be27ecb" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B699663FE9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bafdec5c-98d7-44d4-8fc9-ac6724876576" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B64D401" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/92e07c72-3376-4212-9081-6e1ac6a115a0" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688839DA0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b7e964cb-dc88-4487-a676-8cbd6cbcddd5" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68830E9DB" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2c4c240-be17-4efd-8eac-13fc3e292337" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686FE3879" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bdfdefd9-46d3-454e-bd1b-084434887afc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680A754A8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/10fdddd4-d0d5-43f8-ac42-5e2ce840b36b" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685CE6D0B" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/adba96b5-29af-4838-b41d-bc273500d83b" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E060879" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c379253c-4dcc-4519-9e07-e707fec0a490" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666D82DDE" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/30881cc0-4ff4-421c-94b1-e4eb6b4f438c" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662398EF0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/35cb8a38-cd38-4983-8c4c-5c631cc907ef" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65E1E684B" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6ba95c73-a482-439d-afaa-513332133591" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2AAE28" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ab1dc2f7-23bf-4ed6-827e-b7eda14a7482" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BA74720" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f8928964-2a13-44b0-be30-b9b5249cdcbb" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B630773F21" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/469e3600-d763-4604-a50e-eb8e36b7bba9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623D305C2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6bd18801-7b14-45a2-afa2-1c34c9595ea0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CFC5A58" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f75f2bc1-7bf1-4883-bc05-e53f2d13e067" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6237A9610" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c3833601-4590-4c5d-bf0b-5590faee4c80" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618128AAB" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/69ec9889-295b-41c7-a725-ef4d01f09a03" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610E91AA9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bfe3ed55-4d9a-4a9c-91f2-b348a6bf178d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC0ABFFA" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1559c60c-b853-40c3-80f4-a3703305e966" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F1FC2673" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ce64f183-0c86-4240-80ad-cdb3c4a0e83a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ECD5622F" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cb350178-a7cd-426e-9942-3bc938cbd29b" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E821DECA" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9a483bd5-0da3-40b0-81b6-c44e1b6ffb3e" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E75AEC19" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c60fe444-eee6-4613-95cb-244177833905" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C477532C" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2817b1ed-e493-47d3-bef3-57fdc260015a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF01CE47" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8c7f1163-449b-43bc-af3b-7263743f83c7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C07DD87C" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3844619d-8f8c-4750-8c86-df8452414103" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB8F5AEA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6557257-59a7-4891-8ba4-d1f54ca5d313" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0B968E8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ae54e094-bdd3-415b-96bd-693c63ff8a94" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1FC9224" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4c3c3828-8caf-4dcd-b085-6beedd4b0ae5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5672F4BF2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/757ebc46-2a27-459d-8c2b-fdc8b0b43793" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5740E812E" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5935e06d-916a-4089-a266-def96e33b960" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B818E7B" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/df84fb01-da4c-4a3a-aca7-ad382dc28755" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A3EC905" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/13a0c28a-84ce-4834-8b36-ac2b70eadf8c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58552EE1B" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5f73571c-8d0e-4673-ab52-94281f9b60ca" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E7831EF" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c3aef863-bfa3-485c-8de7-f2da5b319242" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58301943F" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/22316b48-3762-4d95-b9ed-6d13b9ac5406" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583964F72" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a93f87cf-1373-4a58-b35b-ea98e9dd9c1e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5748AB8E5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f39ef66b-90f7-49ba-8c12-71cfaafa0180" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A74DECC" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/29f00fdc-78e7-4e84-96f8-00849322764d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566949186" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2b6e6abe-f7e6-4e2b-b26c-999c2165b8aa" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5687D56C9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6cc88b9a-7c6b-463a-9491-24d0ea4678fe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B564F664BF" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9140986c-e3e4-430b-85b1-9bc1a15deac7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B564F9183A" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2caf6433-9745-4094-83ab-3decec150ae2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579E4D382" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b58d3ef2-ff11-4be8-9831-0cafcfa2291b" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55819A08A" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1db37640-e701-4d46-820f-639a8c008197" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FDF0771" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/77ff4329-b3d2-40eb-ac19-ef930dfa2c1c" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E19839B" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/68c0632c-9954-4772-9f0c-1e1c573ff251" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A52A5A93" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a7c991b1-8ba9-4f9b-8897-e2c5d41e9780" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680E130D2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f88bd5f2-4f6d-4e94-85a2-1c178cd97cce" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5144BBCF4" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0c98a206-a35c-46d9-bc51-3d07dcb98fcf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515E11561" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ff16c2e4-8626-45ea-91d3-575f44cd7389" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D3BE4966" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/39e398f0-b45c-4a31-8bbf-a1e3cf48c705" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C72D0A0F" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4b5c310b-d766-4672-b15f-7942b4b4a92b" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0E2EE94" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/214142a4-b09d-4840-9097-dee3a84cfaf2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAC8EE87" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/87266e87-d663-41c6-81d6-b36728d14df5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B96B02ED" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5cc85eca-3e24-44cf-9c32-b9e65c9388b8" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49CBCC2AA" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ac192589-99e9-4ef3-9da5-8ae63a534aa2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D15D896" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dad1d9ba-ff71-4736-8f47-7948f36e4952" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44F9F82BF" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0a0e40f6-1ba4-418a-883a-8309de88ea53" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C06A3DD" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0b36c3f2-4d2e-47a4-a758-d63ccaa22f72" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B449682ED3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c3c8c3f5-33fc-48a0-b0ac-966f84b65e61" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448891760" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5295ac85-0ca5-476e-8175-e150e7e1f503" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444B5662F" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/93844b01-d8e1-4949-b7c7-58a84641c921" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B436DA327B" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8730375d-3b0c-4715-b829-c646f962760f" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F05C2AC" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/80f7ebdd-e26e-476d-acf2-79074e05ecd8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43AD96840" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5ae288a3-8994-40c1-a820-7415a407b081" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43480ABAB" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e46596d8-ce10-4b9b-9910-c5b74f9aaa34" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42974186A" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/830a0715-0cda-4eee-9a56-581cad1e4e5c" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41DDAD394" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8fe64c0e-f35e-4ff5-befb-63f1fa8d6c40" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B428C457E1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b042d17f-5822-4a57-836c-698c8ff3eb52" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4187444C0" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5226ac1b-ef64-4018-aaa1-1e7329ebe3fd" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4094E51F3" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9900248e-db89-4a07-8887-4009e376d9c4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E713F2E6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b14af51e-9f9d-4dda-a16a-579dd56b18db" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2CDD681" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/79e2a72c-36e0-4052-99ed-7a8e77e31540" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5B68F10" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0c1a5e34-87fa-48e4-a557-d6f1214dbf0e" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9BC75E7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b4687810-0257-49f3-b5ec-05ac45a838a3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B694EF25" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a4cbdf4a-9043-4b94-8b85-60e6154d7ae8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B370D17DF6" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/af123917-435c-4d85-9a86-be3f91424a31" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B367466CB3" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/70478329-d769-41d5-b64d-d281bb61eecf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3631818B5" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b2457f30-da3d-4a4b-a748-7cd2e79430e9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361C6E49E" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/32fd93f9-d602-474e-842e-2c8693300710" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358480446" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d1eecdfc-c06b-4a7a-9e0a-aa1b4590595a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B384EB23AA" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7fbe018b-be81-4e81-ad9c-0848a64de251" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B38227C7C0" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6c30c70-d3c4-41f0-90e4-ba0c3e92cd3a" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330A45217" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd0bf22e-67b9-4d52-bcd1-51be29171257" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32779EC9D" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a876bce7-f4e0-46aa-a9bd-f4fa997ce076" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F3EB026" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1959d92a-be2e-4d23-83bb-c7463c23c333" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B327A3C586" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bc07f7c1-5da0-4b1a-8bfd-ab4f7c48e5e8" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3224DD236" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/93de3f08-a2f9-4fba-9104-483e82a74244" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3362F0DE2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e029712c-c6cd-423e-acc6-0d406bdf066f" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A08C154" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e6643b27-cdb8-4a22-bc34-0a4c1899facb" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317B08BD8" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8b01b0e5-d211-4798-99b0-2da027c8ee6e" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B315EA5EEC" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2c13ee2-6f14-4e91-adec-22c1f151489f" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303A05399" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b1db774f-ce19-4f4a-99f9-967fb8d6a4d3" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B304D29F31" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/db4faa96-ef06-4d9e-bfb4-cc171a8fdfa1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FF2E410F" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d31f31de-5245-49a3-b9cf-eb4aec6b1420" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC5C63AD" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aab0ca80-feb7-4010-9443-165bbf8c40e8" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30BCCD02C" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/91af93e4-d563-4856-a6c4-40c9220e8296" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30BD60978" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1e657f5f-22e9-4631-b316-25478ad4ed5c" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30BDC2A57" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/017c8c00-220b-4eb8-823d-21658923be20" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D40A76C6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6e40b13f-5431-4e9d-92db-6c384828eb06" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B49E3194" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ffdda506-ee28-418c-a6ba-ad8579b92e65" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B41F565D" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/52ee9e8a-1c35-4788-a263-34bdc4f522a7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A8406964" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f16ac062-0ebf-4eee-8cde-b28d8aa738ab" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A3C7BF5E" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/238ff978-00b7-4b97-b9a6-8821cf601497" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BIF6222B87" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ce85b703-58c9-438b-b1e2-902be4bc3094" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B252B7374D" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a30c7ad2-198b-4373-942d-78b89c428a02" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24D4F9A71" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f7dfea62-9b97-4df8-b659-87bb3165bc96" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2397D432B" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3291d420-e4ce-47bb-a27b-590d14c86be3" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2315838CB" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/013f4904-b4a0-41c0-b2eb-69fbfc3bdefc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B230C7A40D" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/33aaf31a-7554-49f3-bb3d-1da8f75211fa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B221C152D0" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/066e0c93-7e03-4a2e-b237-4ea4d5034f29" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B221AF65F8" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3d2bd4b5-4894-46f6-912d-e8a957e23a16" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21A23823C" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/da8cf284-5119-49f0-a87d-17b825bd6e57" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2146C8D54" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1ad6dab3-bcd8-4f90-b62e-babf61bf9d0b" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20D51162E" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2df5e7c1-0a57-4a13-a475-133ce5aeb676" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B200D1D482" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/677d5ad0-fee2-4cf2-8dab-9308575d9866" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC581C74" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a13949eb-01a9-410a-a293-e7a0cc649951" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6826263" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1a5ee4dd-620c-4ff7-86f9-5a601dc6737f" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F0CF3FD1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e093f0ed-84fe-4e6d-a352-260122e9d5a5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EC818D8F" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4ae1d4d7-5422-416c-b1df-f678b7095c08" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EED4AF5C" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7bb2b29c-2e7a-4354-bf65-ba60e9e8e2da" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D736BB1E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c5a07688-62e9-437e-bb34-53490d872711" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20E5C1B8A" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b51810a9-d1ee-487f-8f54-b4159a7b3003" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CE85DAB8" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/14a67990-40fe-465a-8915-1d418621ad5e" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20EBCC82B" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1d51937b-6f71-4fb3-813c-e6e5312e3ede" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B4B14CF8" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7dda7aa5-2b1f-4d51-87a6-53513f87ba71" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A1BC1D56" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6eb6bed6-6043-44ae-ba18-af2c75574e7a" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2148EB0BE" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8867158c-f505-453f-9b4a-12bd162cb9b5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18D0277E6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/267efa2f-88f2-4a46-9afd-9fdc498b69a7" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1886E0F79" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2443520d-a891-4ed2-8e02-d0b98d52923f" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1804ED2B1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8315e44a-96f6-4f10-8076-2d9ac014d417" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B182D393B9" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ec78f035-db7c-4a2a-a29d-338d2e4b3007" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18025F6FD" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3fd918cc-417a-4187-a4e8-741a1d82ad84" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17CB8A74A" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f482e923-73f5-404b-b191-60c13ae99230" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1626FEB71" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f9eafc42-fb66-4443-852e-33c7b33b298b" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15AE96EAB" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9b32f55d-8a2d-4ac4-89b2-893b4cc63ef6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1579FE7D5" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3571e729-a4b1-4931-abca-3fcfcc43c377" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1568AAB2O" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c40b6cef-e28c-403a-bb68-f7a97f2b0322" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14639DE16" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/27b9533b-08d2-48aa-9585-019800803081" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B139C5D0F8" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1e729265-ba5e-451f-a8fd-40c05a6869da" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12E534AEE" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/adfea993-2cba-45b6-9de2-0e329eb4edc5" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128BAEA66" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/62415643-a87d-4ffb-ad78-5aea05991ae3" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1004B0036" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/104a5cb9-8163-4ed6-9059-9b6cf7178af7" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11A22FA82" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/913eed4b-4446-4656-a16a-54856c96ecea" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B101617C94" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d960ce1b-7d1c-4f70-a94a-0dd9ad3a94c8" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0867033D4" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0f231c03-a926-4552-975a-9850fd8bd93e" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFCF19C2" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1ae6ce0f-620f-43b0-a76e-cb62d65c3b3b" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E108A3E8" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cc3a4f1d-275a-4cb1-bbe4-afa3fc05932e" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A971A738" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/425fb288-2128-4d18-a7f2-0777d2e2e837" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A8CAFE55" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/81c2278f-e0ed-4f2b-985f-7282f9d6a1e1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5B7A2F9" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c6d72edb-338f-4b75-bc19-06d2a5d8c700" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09878BE51" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6a54c025-a313-4c7f-9c69-dda6410a776a" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07D4752FF" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c1c05972-5585-4866-a50e-ec99fc4068b4" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0796C5B04" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9fb1e88d-b99d-4913-9197-3e458d490bd7" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07396D36C" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ba73901d-95b5-441b-8537-ac0e69a2215a" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0735F6771" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cc2e8780-65f0-4b2c-ba2b-861059a41356" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066343792" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/456e5bdd-aa51-4b30-a29d-c4bf11613d62" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06499AAA8" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f754f47f-3945-4061-957b-1a01c3029f95" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B063002BC6" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/992c4e1b-5045-478b-953b-a998eb1628f9" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0637675EF" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/71a40f24-2f89-4248-95e8-0ad696eb6f3d" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0574167CD" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/86811477-482f-4aa5-bb61-a0a678103d68" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0529A9CC3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f6b0422d-c571-470a-828a-eadd30b15a14" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03EC34379" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c1c129a8-2ca1-45c9-acf7-da26690d0afc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04DF9B024" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/af497abd-6848-4c3e-a7c9-e16a1177fb05" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AA58A27" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f824bbb3-39e5-4788-bcca-56062088a80b" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B037F5AFB5" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/14ce5b41-eae9-42a4-b22c-01613f7eb9ab" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04DD77BE7" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a6b407e1-6379-4a34-a844-b8cdc58e4450" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02DF40102" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/64149d2a-4b83-4461-a791-3df9f15add19" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04556A61C" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd2573af-b9a4-4902-ba5d-b0bc3541cf28" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02E15BDCA" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4ebdd525-9844-472a-b19b-788ba59310f7" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B027932924" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ef4e18a1-53bb-43aa-8c3a-be202dbbe987" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02E255C19" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2b13e7d-ec8f-43fb-8043-36ca02f444d6" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01C6C28D0" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8ff4348d-bd03-4e39-8b57-cf4b79cb32fd" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04CF859D9" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3db836cb-2448-46df-9cb9-7d1711652204" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02DF4CAE6" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/00d8e5ef-f7d9-4640-b8cf-0b57b86f5bfd" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0051C07F9" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a86f68b8-88b6-4e12-8ceb-5fbd42dd8b4d" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z413CF64C0" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cffe18d6-476c-4e54-8ff0-c079b69607ca" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65867535" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0f0f40b9-9b03-4d9a-9d9e-489ad1419ec8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD63D5B358" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e50ed55e-6196-43c8-8079-e15fd727ef6a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5F1E90EE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/60ec991e-dfe6-4393-84ca-27e82001f655" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5BEDD0E0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/63bcb57b-af9d-4620-be65-c44a5315de9b" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55EFB0E0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7ba6da05-33a8-437d-9511-b563fa7019a0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48A0A751" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7317ee20-1e6c-4e52-86d3-ef907150ac98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD435F97A0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d1a62f12-82ae-47d9-ab8a-0e0e18b8793a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD421910A7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/fd3c48e9-2323-4821-b9e5-d1815305d74a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3F337085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/953472c9-36fd-46b8-9299-f8a3e5daba02" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3EBF533F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/365e0dbc-a524-402a-966b-d73f58343d81" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD307DA094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f60b8a6e-dbbe-4a55-bc50-18bcde9b7d3e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD21FE0749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/436723ff-f6f8-4262-8459-df68c73566b0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1C958EDE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7c55ed26-01bc-450f-bbce-9ab1baf6cb42" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD06D3CA06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/017d03ae-7264-4a53-a899-5ee73f6262eb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD01BEAE76" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a2cd876c-4c8c-4e0b-b546-86724e4bfd0a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9CF8C44" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2e444509-c4e1-4386-bbed-beeb5e7b57eb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF286590C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd2c7bc0-468e-4245-a16b-46a614bd7f95" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE58620F1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ce94930d-e5d9-4462-9180-cee81e41b4c2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4A547C5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7157fa19-153d-49f7-98ef-c808fa156eb1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0F8A21B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7eace971-6f4c-4bf9-8b9b-1cc3604a78c6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6B68D684" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ad4a29b7-1d32-4d02-aad2-fbb713f6457e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC67ECC411" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/60905ba9-ce1e-444d-863d-88bdfe8d522b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C9586A9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a96b8272-1f8a-4eca-8328-2b0809c10182" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4BB86CFC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f8af6587-5319-4763-976c-1d00c17aeb13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC294594C4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/46579746-005d-4187-be34-a281bd96f090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3597E51A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0075ea8b-308b-4c87-9247-875b7bbd5d6c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3411E7B0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e6183be9-f472-46b1-8f40-41550ccec2d1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFC1C9DBB" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/30df9927-64ea-4925-85ae-9ca4d8d4b447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFA959321" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5b74bc43-2644-4272-b943-25e8b5608236" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC282C0F1C" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a3de4dfa-4e5e-46d8-a2f5-5df47edad0bb" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1CC0FC1D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a89b5478-ac19-431d-9622-7b27a19fc780" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC172F0098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3f51abc2-53d4-41a7-889c-572d64fa5b96" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0A76CE4C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3120849d-81ee-452e-bd63-bfae6e91cd62" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF98EB43A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/50d59879-43a1-4c0d-9de8-6f9264eb5c01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD4AC8531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ad4e425d-71e6-464e-a870-4a3379f00b83" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD500CD96" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e6167f61-5b0f-4b06-8353-4be01f7db1bd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD592A3AD" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6f0d16a5-499e-4ea2-ae72-0575705ec30a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCED4D0B6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/66c83e03-92dc-4049-bda2-521f6ce19e9f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA0B185E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aa1c3cc7-32f2-4b85-b480-653070c8d0b0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC743FAF1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/828fce51-3d32-48f4-b915-57d3d56a685f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAF57EF28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/07f7a6e9-f7d4-4a47-adac-a3fb7d9f1ed2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CBBAC17C41" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d1bce36c-b114-47be-a258-0e73e99347b6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC37EC44" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ef7e5bba-1180-44c6-af94-f9f2ab9497ea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC727184" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d47568fe-0021-468b-bb77-f8ed7d9b0af5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB99A2CE" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/46667570-616f-4f69-9f09-b1b647dab4b6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA54955A1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ea9db4cb-6a85-4850-a258-556298262ee3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9A0270BB" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9e0798c3-1770-463a-b6c1-584514f715f5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB957DD8CC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/393a1b7c-8da0-4b1e-90b8-159bb12f7ec8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E52B284" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1c032e60-67ff-4214-988f-332127d58e95" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB809131FA" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9836ee7f-e02e-49c6-86f0-cd37eb870b86" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7F5D3F3F" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/26cc696f-bac2-4a17-94df-11ecda4e200c" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A9EDB17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b9b6d816-9f10-40ff-b29e-8a3d242fe500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85C94AD3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ab7fea47-b85f-4d6e-9100-ea77fa7bbcb7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D4AADDE" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f1e0262c-a4fa-4f31-86dd-38c62d6af69e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857AE3784" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7e3711d6-cd65-4793-8dd9-a886cdcc9466" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55F83087" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2216ae07-12db-472b-8e6e-351a5d83977b" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB42028629" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6a61c1de-e3c2-4e13-a61b-2c024800684f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB347B6861" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/32ab5815-9496-4087-b7a7-60ef2316e18e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB33A57F9F" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1798e8a8-2985-48bd-9724-154cf75e5ea7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1AAB453A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0ad5d1e4-dd0b-4736-94ca-03f189a3ce0a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A64F6DD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b6497901-450c-4d85-ba1c-acf7d9145611" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18A6294D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a36d062e-4583-4a40-b9ae-009694fb9389" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB184FE67E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/113444ec-fe71-4422-9b0d-51a65c4b53d5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE8D86DE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a486f244-7577-4810-a096-e0a10352dd3e" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF52B276" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ed5523be-e9fe-4b60-a955-4416d861c68b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEEBE4F6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/11dd0f72-5835-4a5e-9dd2-a62c6e0b62b4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6AC6D83" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b0290339-6891-4bb0-a8e1-992128c72e3b" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAA42F11" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6df3fd68-beac-4829-8fbe-0621f5a17deb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABE3E8DB8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aaf2b08f-498c-41f1-9f8e-dcb4dc86d50e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB435F36A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c75b37af-08a3-4353-a7ef-6acf5c9d013a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB570AE6A" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b5608948-a670-4ce2-b64c-c3480c9e72ef" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4860487" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f299942e-f661-4822-b0e8-271032a0de8e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB17059CA" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e64c2090-7a22-4728-af07-ebec83f8e96e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA30AA164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b1680cf9-ba69-485b-90a6-513492158af9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAD9F01BD" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/82efccfd-87fa-4c65-aa7c-e47b4e2e48b9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DE4E84C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3b395791-8e92-4664-acd4-995c1e9d5db0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DCA9ADB" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ae70acd7-df95-442b-a315-5beb32af98a7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7875D739" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3ba67cd2-630c-4c1e-b1af-758cd6cde940" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6EBEC102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/20675911-0b21-4140-9ab3-35e58a3ba719" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C3CB375" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/efc8e5b4-d374-4607-94ff-cea470dd8608" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69246610" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6648233e-ef35-4f77-a000-8394ed948e04" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA645319DF" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9d37e770-dd08-4eb0-9362-4f097196c0e2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6E084757" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1980685f-c317-4760-a9b2-9201e806f10f" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA58CF7291" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0656d422-5587-4244-9312-ca6797b394cc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5069D3BD" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0b9fde2f-59b3-4868-9032-06ae560efecc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3CD7BBF4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c09b93a9-acad-424a-96d6-149c68262aa6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32DB2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/173f49b4-16e6-4f16-a3c0-bc60f13c3985" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28F78D78" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6846412a-ed58-440e-a289-a1467716b700" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DFA553A" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a1c9eee8-7add-42d3-9c58-091ef8201dbc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1DA99B07" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bce4df1f-8a15-45fc-92ce-30fd5fc0d910" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1B6B2A60" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dd9bc949-8cb5-4b69-8c41-5c7f2f708df7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA123BB2E7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e79cc9c4-c5cd-45d7-a915-5fd27535e6a1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CAF2E53" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f54f1291-c967-4ed4-9694-9471505ae2f3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0060D2D1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/290fd019-d6ed-446b-af79-27496d9f972d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FE69C093" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/40c4a7e2-7faf-4433-8b3b-3c7ebb953d8c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAFC7ED7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/10872e29-2921-4ff6-bb3c-1eb206573538" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAC36D69" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/25602d63-0991-46c9-936c-1e700c761472" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EA9AB433" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/247076d2-62f3-4339-aaab-aaddd63cbe67" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0CCA0130" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/50ff5b00-886f-4818-91e6-34b7ebffb375" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E719C162" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aaefc441-03f4-457f-8538-e38878828634" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF96C2D3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/176e7662-273a-407f-b1c4-c46981d9abe6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C5D85933" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/eec474d5-8083-4f77-9f5d-3a907dc0d077" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF993EF5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/13d4fb4f-fd7a-41f2-bea5-b0737cd1d9c3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BCAC926A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/99394db9-964a-4bc2-bef8-3dbe9f03d777" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC730A5F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/891d9d99-f41e-4bce-81f6-f43529dfca6b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BB24EEB5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c94f4142-ea3d-454d-8787-6b1e9f0b5688" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE66DFAE" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ef1cd5a6-ef9f-4fe3-9637-87c7a5869487" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ADB3A1C6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/61014729-7266-45a6-b0d4-6b8766a0ea51" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EEAED5E" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a9986938-5cfc-433c-a725-dbda8d13afca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98338EFB7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd904162-b8b3-4b00-a86a-1e391af6eb18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982130783" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a0a7d31b-6f73-472b-896d-8c594afa023c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97C508AC6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6cf95b75-ffd3-4581-b307-ff95db02f616" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98036A5A4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2c9c9f25-2312-41af-972f-d9d2af9a0e0a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97643216E" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2e7a979d-8191-44db-a8d6-72671489eb27" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971F5C34B" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c44576aa-628f-459b-a24a-2d9bd9382614" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96923BCB0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ddc9fda3-60da-4661-848c-c6439972982c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950BD9540" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/955f89a7-2ba1-4a09-b1d2-8824d1d6c846" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944EEDE01" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bc173dc5-5469-4fcb-91dc-5724ed9e5d3f" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C0BF566" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a734eaee-2a28-4fa8-bb5a-5a5248ca26d6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9156926ED" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ad01dec6-48cd-462b-b69f-9db587c6b6a1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914789E9F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c9771ea7-449f-4c40-913f-610f03499981" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B904FA7F6C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c85b4832-e9c2-4fc8-aa94-ba9fefabffa8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B901849EAB" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b553320b-5efd-4f00-93c4-1a99bc9c94a2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EB3C9D3C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e8b57e80-fd42-4bc8-a484-eee91ba8dc2e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E74AB73D" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/126ccb86-c5dd-4246-89e6-ede14699a937" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E544F312" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4440b76b-7e83-4927-bf8a-07b61f3f7ff4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DF587BC6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/28409f9d-6e4a-4dab-98e1-436d62156bad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE3FF227" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3ba19981-4d5e-4616-9cf2-f2077138d06a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD5633CE" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2db2de2d-571c-43dd-98e5-e7690521199b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C822523D" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8757c225-6aef-4547-ad44-4ebd4d27f475" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF6D5B5D" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6e4921d-fe68-4cd0-9015-9c8c3babc19e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ABF28767" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/01fe9932-c692-44d5-8fac-23d4c10867cc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7234673" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cb8f92e8-2bb9-4d28-9e3b-c48c08fe83d1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88DC6328A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bb1bc4b2-d312-48de-8d73-162bbe21b6d4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B887168A10" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/60874e01-aa3f-4e31-b595-ca8591df2d4e" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8805CBBE8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/976b3114-b134-42a1-99a5-e04d5822d950" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87A6FE082" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/43747813-3436-4f02-8d54-5a22515c18aa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B858FB76F1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3c04f342-2329-4748-9bd9-d3755aeb9d28" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DC6E187" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7dd329c9-b039-4821-a73f-9fd93cf81047" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C5AC9C0" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a40cb2a0-7038-456c-bfe3-7b093eb2f2b6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82902B09F" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/47f3a155-ce3a-49ac-9ae9-e9da09a0244e" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B819AAEB46" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3c7c9a07-f387-453e-9a5d-412f260ba791" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B814E1BA5E" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bc15cdd0-4fba-4ac0-8443-f5b4f9131f9b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F8B2ECB" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8ddd4ad0-d4d5-4635-9de6-3c668737ee58" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80CE0BC27" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0713825a-f586-4cae-99f5-af1e13961f1b" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809B86B81" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ee9aa992-f582-4293-91da-a0fe4903102e" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77561B043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6d9ad9b5-dc4b-4d56-b4a7-6a66afa4290b" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B764156A81" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/381fded6-bae6-4131-a6b8-a116f7988b3d" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75ADB1371" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8bb54bc3-e9da-4b1b-8e22-19dc2447e685" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74C40F6AA" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5f086b81-a795-4968-848e-86cebcfbd827" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7320F9F72" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3f0bab67-38e0-43ee-9829-990975bb8b07" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725F7A1E3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/da51caf7-f008-4dda-8420-ce5f55166cba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720928609" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ac23e009-a1e8-4754-87a8-04a1d866966c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71A95526B" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/74db5db8-51e0-4f38-b4c3-2774b0a21989" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7146B0AF9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6e0d41a-e6c0-4a2e-a097-8e9560c6b394" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B713140A22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9c3cd263-d5ce-4399-908b-112e12b91013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E866BAA" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/63edbc6a-01ce-4727-b4c0-8160639f8f74" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70515842E" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b6168387-14e3-4163-b6b0-8d348de4cab5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B701DC54B8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3f96886b-b81e-4397-817a-f580c6b26929" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE76ECFD" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8acbf9bc-52d7-4d78-8477-e530bf08849f" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FEB4EF9C" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/496e3a7b-d508-409d-8d19-d8f7847215d8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FFCEEB09" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/92002e82-3b32-4a85-a2f4-df490310d0d9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B700964384" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c04abcaa-0934-4b2b-a4ed-bb28ef2ce492" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B708C227D4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/826998f9-07be-4581-866f-4600221fc256" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB856014" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b0883310-f311-4f0a-8251-79bfafb2125d" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F242289A" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a800c127-8d0a-4a1d-bf3a-abbd5cd843d7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F42289AD" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2ec188b-dbea-4a27-9ebe-d72b18417837" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F3CEA63A" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dd074c4a-d333-4f05-bc30-ae9c3b8c7292" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EF09BD6D" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6ef91477-f4eb-44de-84e4-79c76b1ceb30" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7BE3BAC" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/383121cc-8aef-4f19-b482-0d082bad7325" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5A42949" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/987454ee-63e8-4e3c-9e66-4a2a69b7f530" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D3CB99C0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/00b372b6-d190-4366-971e-46408c8803fb" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D505DEFB" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/da5f6c08-c2ad-420a-9263-1094cf0fc555" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C5F7627A" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dfa08c16-9311-4f17-a07a-5456c9a731ed" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BF5C8CCC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5471f04b-92dc-4ae6-9e9e-355b9f694e30" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2B6E073" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ed817539-fb05-4700-bb88-f51c1060ee0c" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACF2152D" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c8990fc8-0b48-4154-b72c-6b1762d21dd0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6ACC0B93E" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7ed64ea9-fee3-49d5-b142-50782ca5c0e0" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A7F9A466" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8559f0bc-a4cf-4add-93f7-92bb9be27ecb" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B699663FE9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bafdec5c-98d7-44d4-8fc9-ac6724876576" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B64D401" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/92e07c72-3376-4212-9081-6e1ac6a115a0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688839DA0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b7e964cb-dc88-4487-a676-8cbd6cbcddd5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68830E9DB" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2c4c240-be17-4efd-8eac-13fc3e292337" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B686FE3879" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bdfdefd9-46d3-454e-bd1b-084434887afc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680A754A8" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/10fdddd4-d0d5-43f8-ac42-5e2ce840b36b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685CE6D0B" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/adba96b5-29af-4838-b41d-bc273500d83b" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66E060879" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c379253c-4dcc-4519-9e07-e707fec0a490" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B666D82DDE" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/30881cc0-4ff4-421c-94b1-e4eb6b4f438c" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662398EF0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/35cb8a38-cd38-4983-8c4c-5c631cc907ef" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65E1E684B" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6ba95c73-a482-439d-afaa-513332133591" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F2AAE28" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ab1dc2f7-23bf-4ed6-827e-b7eda14a7482" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63BA74720" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f8928964-2a13-44b0-be30-b9b5249cdcbb" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B630773F21" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/469e3600-d763-4604-a50e-eb8e36b7bba9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B623D305C2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6bd18801-7b14-45a2-afa2-1c34c9595ea0" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CFC5A58" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f75f2bc1-7bf1-4883-bc05-e53f2d13e067" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6237A9610" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c3833601-4590-4c5d-bf0b-5590faee4c80" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618128AAB" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/69ec9889-295b-41c7-a725-ef4d01f09a03" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B610E91AA9" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bfe3ed55-4d9a-4a9c-91f2-b348a6bf178d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FC0ABFFA" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1559c60c-b853-40c3-80f4-a3703305e966" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F1FC2673" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ce64f183-0c86-4240-80ad-cdb3c4a0e83a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5ECD5622F" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cb350178-a7cd-426e-9942-3bc938cbd29b" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E821DECA" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9a483bd5-0da3-40b0-81b6-c44e1b6ffb3e" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E75AEC19" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c60fe444-eee6-4613-95cb-244177833905" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C477532C" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2817b1ed-e493-47d3-bef3-57fdc260015a" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF01CE47" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8c7f1163-449b-43bc-af3b-7263743f83c7" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C07DD87C" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3844619d-8f8c-4750-8c86-df8452414103" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB8F5AEA" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6557257-59a7-4891-8ba4-d1f54ca5d313" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B0B968E8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ae54e094-bdd3-415b-96bd-693c63ff8a94" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1FC9224" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4c3c3828-8caf-4dcd-b085-6beedd4b0ae5" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5672F4BF2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/757ebc46-2a27-459d-8c2b-fdc8b0b43793" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5740E812E" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5935e06d-916a-4089-a266-def96e33b960" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B818E7B" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/df84fb01-da4c-4a3a-aca7-ad382dc28755" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A3EC905" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/13a0c28a-84ce-4834-8b36-ac2b70eadf8c" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58552EE1B" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5f73571c-8d0e-4673-ab52-94281f9b60ca" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59E7831EF" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c3aef863-bfa3-485c-8de7-f2da5b319242" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58301943F" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/22316b48-3762-4d95-b9ed-6d13b9ac5406" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B583964F72" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a93f87cf-1373-4a58-b35b-ea98e9dd9c1e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5748AB8E5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f39ef66b-90f7-49ba-8c12-71cfaafa0180" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A74DECC" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/29f00fdc-78e7-4e84-96f8-00849322764d" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566949186" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2b6e6abe-f7e6-4e2b-b26c-999c2165b8aa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5687D56C9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6cc88b9a-7c6b-463a-9491-24d0ea4678fe" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B564F664BF" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9140986c-e3e4-430b-85b1-9bc1a15deac7" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B564F9183A" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2caf6433-9745-4094-83ab-3decec150ae2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B579E4D382" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b58d3ef2-ff11-4be8-9831-0cafcfa2291b" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55819A08A" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1db37640-e701-4d46-820f-639a8c008197" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FDF0771" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/77ff4329-b3d2-40eb-ac19-ef930dfa2c1c" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53E19839B" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/68c0632c-9954-4772-9f0c-1e1c573ff251" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A52A5A93" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a7c991b1-8ba9-4f9b-8897-e2c5d41e9780" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680E130D2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f88bd5f2-4f6d-4e94-85a2-1c178cd97cce" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5144BBCF4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0c98a206-a35c-46d9-bc51-3d07dcb98fcf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B515E11561" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ff16c2e4-8626-45ea-91d3-575f44cd7389" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D3BE4966" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/39e398f0-b45c-4a31-8bbf-a1e3cf48c705" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C72D0A0F" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4b5c310b-d766-4672-b15f-7942b4b4a92b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C0E2EE94" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/214142a4-b09d-4840-9097-dee3a84cfaf2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BAC8EE87" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/87266e87-d663-41c6-81d6-b36728d14df5" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B96B02ED" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5cc85eca-3e24-44cf-9c32-b9e65c9388b8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49CBCC2AA" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ac192589-99e9-4ef3-9da5-8ae63a534aa2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48D15D896" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/dad1d9ba-ff71-4736-8f47-7948f36e4952" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44F9F82BF" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0a0e40f6-1ba4-418a-883a-8309de88ea53" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C06A3DD" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0b36c3f2-4d2e-47a4-a758-d63ccaa22f72" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B449682ED3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c3c8c3f5-33fc-48a0-b0ac-966f84b65e61" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448891760" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5295ac85-0ca5-476e-8175-e150e7e1f503" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444B5662F" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/93844b01-d8e1-4949-b7c7-58a84641c921" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B436DA327B" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8730375d-3b0c-4715-b829-c646f962760f" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43F05C2AC" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/80f7ebdd-e26e-476d-acf2-79074e05ecd8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43AD96840" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5ae288a3-8994-40c1-a820-7415a407b081" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43480ABAB" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e46596d8-ce10-4b9b-9910-c5b74f9aaa34" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42974186A" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/830a0715-0cda-4eee-9a56-581cad1e4e5c" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41DDAD394" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8fe64c0e-f35e-4ff5-befb-63f1fa8d6c40" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B428C457E1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b042d17f-5822-4a57-836c-698c8ff3eb52" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4187444C0" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/5226ac1b-ef64-4018-aaa1-1e7329ebe3fd" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4094E51F3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9900248e-db89-4a07-8887-4009e376d9c4" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E713F2E6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b14af51e-9f9d-4dda-a16a-579dd56b18db" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F2CDD681" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/79e2a72c-36e0-4052-99ed-7a8e77e31540" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F5B68F10" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0c1a5e34-87fa-48e4-a557-d6f1214dbf0e" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B9BC75E7" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b4687810-0257-49f3-b5ec-05ac45a838a3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3B694EF25" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a4cbdf4a-9043-4b94-8b85-60e6154d7ae8" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B370D17DF6" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/af123917-435c-4d85-9a86-be3f91424a31" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B367466CB3" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/70478329-d769-41d5-b64d-d281bb61eecf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3631818B5" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b2457f30-da3d-4a4b-a748-7cd2e79430e9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361C6E49E" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/32fd93f9-d602-474e-842e-2c8693300710" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358480446" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d1eecdfc-c06b-4a7a-9e0a-aa1b4590595a" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B384EB23AA" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7fbe018b-be81-4e81-ad9c-0848a64de251" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B38227C7C0" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d6c30c70-d3c4-41f0-90e4-ba0c3e92cd3a" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B330A45217" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd0bf22e-67b9-4d52-bcd1-51be29171257" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32779EC9D" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a876bce7-f4e0-46aa-a9bd-f4fa997ce076" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B32F3EB026" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1959d92a-be2e-4d23-83bb-c7463c23c333" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B327A3C586" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/bc07f7c1-5da0-4b1a-8bfd-ab4f7c48e5e8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3224DD236" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/93de3f08-a2f9-4fba-9104-483e82a74244" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3362F0DE2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e029712c-c6cd-423e-acc6-0d406bdf066f" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31A08C154" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e6643b27-cdb8-4a22-bc34-0a4c1899facb" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B317B08BD8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8b01b0e5-d211-4798-99b0-2da027c8ee6e" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B315EA5EEC" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2c13ee2-6f14-4e91-adec-22c1f151489f" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303A05399" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b1db774f-ce19-4f4a-99f9-967fb8d6a4d3" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B304D29F31" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/db4faa96-ef06-4d9e-bfb4-cc171a8fdfa1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FF2E410F" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d31f31de-5245-49a3-b9cf-eb4aec6b1420" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EC5C63AD" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/aab0ca80-feb7-4010-9443-165bbf8c40e8" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30BCCD02C" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/91af93e4-d563-4856-a6c4-40c9220e8296" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30BD60978" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1e657f5f-22e9-4631-b316-25478ad4ed5c" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30BDC2A57" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/017c8c00-220b-4eb8-823d-21658923be20" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D40A76C6" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6e40b13f-5431-4e9d-92db-6c384828eb06" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B49E3194" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ffdda506-ee28-418c-a6ba-ad8579b92e65" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B41F565D" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/52ee9e8a-1c35-4788-a263-34bdc4f522a7" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A8406964" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f16ac062-0ebf-4eee-8cde-b28d8aa738ab" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A3C7BF5E" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/238ff978-00b7-4b97-b9a6-8821cf601497" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BIF6222B87" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ce85b703-58c9-438b-b1e2-902be4bc3094" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B252B7374D" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a30c7ad2-198b-4373-942d-78b89c428a02" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B24D4F9A71" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f7dfea62-9b97-4df8-b659-87bb3165bc96" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2397D432B" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3291d420-e4ce-47bb-a27b-590d14c86be3" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2315838CB" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/013f4904-b4a0-41c0-b2eb-69fbfc3bdefc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B230C7A40D" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/33aaf31a-7554-49f3-bb3d-1da8f75211fa" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B221C152D0" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/066e0c93-7e03-4a2e-b237-4ea4d5034f29" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B221AF65F8" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3d2bd4b5-4894-46f6-912d-e8a957e23a16" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21A23823C" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/da8cf284-5119-49f0-a87d-17b825bd6e57" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2146C8D54" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1ad6dab3-bcd8-4f90-b62e-babf61bf9d0b" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20D51162E" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2df5e7c1-0a57-4a13-a475-133ce5aeb676" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B200D1D482" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/677d5ad0-fee2-4cf2-8dab-9308575d9866" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FC581C74" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a13949eb-01a9-410a-a293-e7a0cc649951" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6826263" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1a5ee4dd-620c-4ff7-86f9-5a601dc6737f" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F0CF3FD1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/e093f0ed-84fe-4e6d-a352-260122e9d5a5" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EC818D8F" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4ae1d4d7-5422-416c-b1df-f678b7095c08" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EED4AF5C" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7bb2b29c-2e7a-4354-bf65-ba60e9e8e2da" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D736BB1E" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c5a07688-62e9-437e-bb34-53490d872711" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20E5C1B8A" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/b51810a9-d1ee-487f-8f54-b4159a7b3003" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CE85DAB8" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/14a67990-40fe-465a-8915-1d418621ad5e" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B20EBCC82B" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1d51937b-6f71-4fb3-813c-e6e5312e3ede" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B4B14CF8" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/7dda7aa5-2b1f-4d51-87a6-53513f87ba71" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A1BC1D56" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6eb6bed6-6043-44ae-ba18-af2c75574e7a" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2148EB0BE" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8867158c-f505-453f-9b4a-12bd162cb9b5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18D0277E6" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/267efa2f-88f2-4a46-9afd-9fdc498b69a7" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1886E0F79" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/2443520d-a891-4ed2-8e02-d0b98d52923f" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1804ED2B1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8315e44a-96f6-4f10-8076-2d9ac014d417" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B182D393B9" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ec78f035-db7c-4a2a-a29d-338d2e4b3007" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18025F6FD" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3fd918cc-417a-4187-a4e8-741a1d82ad84" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17CB8A74A" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f482e923-73f5-404b-b191-60c13ae99230" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1626FEB71" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f9eafc42-fb66-4443-852e-33c7b33b298b" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15AE96EAB" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9b32f55d-8a2d-4ac4-89b2-893b4cc63ef6" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1579FE7D5" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3571e729-a4b1-4931-abca-3fcfcc43c377" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1568AAB2O" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c40b6cef-e28c-403a-bb68-f7a97f2b0322" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14639DE16" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/27b9533b-08d2-48aa-9585-019800803081" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B139C5D0F8" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1e729265-ba5e-451f-a8fd-40c05a6869da" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12E534AEE" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/adfea993-2cba-45b6-9de2-0e329eb4edc5" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B128BAEA66" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/62415643-a87d-4ffb-ad78-5aea05991ae3" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1004B0036" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/104a5cb9-8163-4ed6-9059-9b6cf7178af7" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11A22FA82" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/913eed4b-4446-4656-a16a-54856c96ecea" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B101617C94" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/d960ce1b-7d1c-4f70-a94a-0dd9ad3a94c8" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0867033D4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/0f231c03-a926-4552-975a-9850fd8bd93e" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EFCF19C2" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/1ae6ce0f-620f-43b0-a76e-cb62d65c3b3b" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E108A3E8" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cc3a4f1d-275a-4cb1-bbe4-afa3fc05932e" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A971A738" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/425fb288-2128-4d18-a7f2-0777d2e2e837" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A8CAFE55" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/81c2278f-e0ed-4f2b-985f-7282f9d6a1e1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A5B7A2F9" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c6d72edb-338f-4b75-bc19-06d2a5d8c700" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09878BE51" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/6a54c025-a313-4c7f-9c69-dda6410a776a" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07D4752FF" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c1c05972-5585-4866-a50e-ec99fc4068b4" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0796C5B04" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/9fb1e88d-b99d-4913-9197-3e458d490bd7" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07396D36C" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ba73901d-95b5-441b-8537-ac0e69a2215a" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0735F6771" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cc2e8780-65f0-4b2c-ba2b-861059a41356" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B066343792" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/456e5bdd-aa51-4b30-a29d-c4bf11613d62" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06499AAA8" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f754f47f-3945-4061-957b-1a01c3029f95" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B063002BC6" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/992c4e1b-5045-478b-953b-a998eb1628f9" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0637675EF" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/71a40f24-2f89-4248-95e8-0ad696eb6f3d" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0574167CD" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/86811477-482f-4aa5-bb61-a0a678103d68" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0529A9CC3" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f6b0422d-c571-470a-828a-eadd30b15a14" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03EC34379" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/c1c129a8-2ca1-45c9-acf7-da26690d0afc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04DF9B024" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/af497abd-6848-4c3e-a7c9-e16a1177fb05" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03AA58A27" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f824bbb3-39e5-4788-bcca-56062088a80b" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B037F5AFB5" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/14ce5b41-eae9-42a4-b22c-01613f7eb9ab" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04DD77BE7" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a6b407e1-6379-4a34-a844-b8cdc58e4450" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02DF40102" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/64149d2a-4b83-4461-a791-3df9f15add19" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04556A61C" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cd2573af-b9a4-4902-ba5d-b0bc3541cf28" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02E15BDCA" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/4ebdd525-9844-472a-b19b-788ba59310f7" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B027932924" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/ef4e18a1-53bb-43aa-8c3a-be202dbbe987" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02E255C19" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/f2b13e7d-ec8f-43fb-8043-36ca02f444d6" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01C6C28D0" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/8ff4348d-bd03-4e39-8b57-cf4b79cb32fd" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04CF859D9" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/3db836cb-2448-46df-9cb9-7d1711652204" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02DF4CAE6" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/00d8e5ef-f7d9-4640-b8cf-0b57b86f5bfd" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0051C07F9" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/a86f68b8-88b6-4e12-8ceb-5fbd42dd8b4d" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z413CF64C0" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/RERC01000P/amministrazione-trasparente/atti-amministrazioni-enti/cffe18d6-476c-4e54-8ff0-c079b69607ca" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F341"/>
+  <dimension ref="A1:F362"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8841</v>
+        <v>12174</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>12161</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>8816</v>
+        <v>12102</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>8496</v>
+        <v>12068</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6">
-        <v>8420</v>
+        <v>11937</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>8278</v>
+        <v>11745</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>8254</v>
+        <v>11684</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>8121</v>
+        <v>11670</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>8111</v>
+        <v>11635</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>8110</v>
+        <v>11624</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>7965</v>
+        <v>11523</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>7905</v>
+        <v>11139</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>7754</v>
+        <v>11015</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>7367</v>
+        <v>10677</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>6703</v>
+        <v>10603</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>6701</v>
+        <v>10477</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>6699</v>
+        <v>10266</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>6612</v>
+        <v>10001</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>6542</v>
+        <v>9932</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>6511</v>
+        <v>9550</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B22">
-        <v>6107</v>
+        <v>8841</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B23">
-        <v>6086</v>
+        <v>8818</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>6073</v>
+        <v>8816</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>6061</v>
+        <v>8496</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="B26">
-        <v>6040</v>
+        <v>8420</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>6026</v>
+        <v>8278</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>5687</v>
+        <v>8254</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B29">
-        <v>5599</v>
+        <v>8121</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>5438</v>
+        <v>8111</v>
       </c>
       <c r="C30" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>83</v>
       </c>
       <c r="B31">
-        <v>5362</v>
+        <v>8110</v>
       </c>
       <c r="C31" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>5135</v>
+        <v>7965</v>
       </c>
       <c r="C32" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B33">
-        <v>5046</v>
+        <v>7905</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B34">
-        <v>4989</v>
+        <v>7754</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>4953</v>
+        <v>7367</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>4929</v>
+        <v>6703</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>4726</v>
+        <v>6701</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>4538</v>
+        <v>6699</v>
       </c>
       <c r="C38" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B39">
-        <v>4523</v>
+        <v>6612</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B40">
-        <v>4347</v>
+        <v>6542</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>4383</v>
+        <v>6511</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B42">
-        <v>4185</v>
+        <v>6107</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B43">
-        <v>4177</v>
+        <v>6086</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B44">
-        <v>3773</v>
+        <v>6073</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B45">
-        <v>3668</v>
+        <v>6061</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>3661</v>
+        <v>6040</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B47">
-        <v>3583</v>
+        <v>6026</v>
       </c>
       <c r="C47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48">
-        <v>3362</v>
+        <v>5783</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>3037</v>
+        <v>5687</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>2950</v>
+        <v>5599</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>2948</v>
+        <v>5438</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>2941</v>
+        <v>5362</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>2874</v>
+        <v>5135</v>
       </c>
       <c r="C53" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>2677</v>
+        <v>5046</v>
       </c>
       <c r="C54" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>2495</v>
+        <v>4989</v>
       </c>
       <c r="C55" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B56">
-        <v>2437</v>
+        <v>4953</v>
       </c>
       <c r="C56" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57">
-        <v>2283</v>
+        <v>4929</v>
       </c>
       <c r="C57" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B58">
-        <v>2248</v>
+        <v>4726</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>2148</v>
+        <v>4538</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>20002</v>
+        <v>4523</v>
       </c>
       <c r="C60" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>1973</v>
+        <v>4347</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B62">
-        <v>1954</v>
+        <v>4383</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B63">
-        <v>1903</v>
+        <v>4185</v>
       </c>
       <c r="C63" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>1824</v>
+        <v>4177</v>
       </c>
       <c r="C64" t="s">
         <v>177</v>
       </c>
       <c r="D64" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>179</v>
       </c>
       <c r="B65">
-        <v>1803</v>
+        <v>3773</v>
       </c>
       <c r="C65" t="s">
-        <v>156</v>
+        <v>180</v>
       </c>
       <c r="D65" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>181</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B66">
-        <v>1789</v>
+        <v>3668</v>
       </c>
       <c r="C66" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D66" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>1647</v>
+        <v>3661</v>
       </c>
       <c r="C67" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B68">
-        <v>1402</v>
+        <v>3583</v>
       </c>
       <c r="C68" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D68" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B69">
-        <v>1255</v>
+        <v>3362</v>
       </c>
       <c r="C69" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B70">
-        <v>1097</v>
+        <v>3037</v>
       </c>
       <c r="C70" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B71">
-        <v>1037</v>
+        <v>2950</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>1035</v>
+        <v>2948</v>
       </c>
       <c r="C72" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>1006</v>
+        <v>2941</v>
       </c>
       <c r="C73" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B74">
-        <v>889</v>
+        <v>2874</v>
       </c>
       <c r="C74" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D74" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B75">
-        <v>838</v>
+        <v>2677</v>
       </c>
       <c r="C75" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D75" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B76">
-        <v>556</v>
+        <v>2495</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D76" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B77">
-        <v>534</v>
+        <v>2437</v>
       </c>
       <c r="C77" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D77" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B78">
-        <v>325</v>
+        <v>2283</v>
       </c>
       <c r="C78" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>217</v>
+      </c>
+      <c r="E78" t="s">
+        <v>216</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B79">
-        <v>322</v>
+        <v>2248</v>
       </c>
       <c r="C79" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B80">
-        <v>321</v>
+        <v>2148</v>
       </c>
       <c r="C80" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D80" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B81">
-        <v>249</v>
+        <v>20002</v>
       </c>
       <c r="C81" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D81" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="B82">
-        <v>192</v>
+        <v>1973</v>
       </c>
       <c r="C82" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D82" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B83">
-        <v>67</v>
+        <v>1954</v>
       </c>
       <c r="C83" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B84">
-        <v>15086</v>
+        <v>1903</v>
       </c>
       <c r="C84" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B85">
-        <v>15077</v>
+        <v>1824</v>
       </c>
       <c r="C85" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B86">
-        <v>15025</v>
+        <v>1803</v>
       </c>
       <c r="C86" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="D86" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>240</v>
+      </c>
+      <c r="E86" t="s">
+        <v>216</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B87">
-        <v>14985</v>
+        <v>1789</v>
       </c>
       <c r="C87" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D87" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B88">
-        <v>14956</v>
+        <v>1647</v>
       </c>
       <c r="C88" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="D88" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B89">
-        <v>14896</v>
+        <v>1402</v>
       </c>
       <c r="C89" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D89" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="B90">
-        <v>14891</v>
+        <v>1255</v>
       </c>
       <c r="C90" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="D90" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B91">
-        <v>14787</v>
+        <v>1097</v>
       </c>
       <c r="C91" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D91" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B92">
-        <v>14520</v>
+        <v>1037</v>
       </c>
       <c r="C92" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="D92" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B93">
-        <v>14514</v>
+        <v>1035</v>
       </c>
       <c r="C93" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="D93" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B94">
-        <v>14471</v>
+        <v>1006</v>
       </c>
       <c r="C94" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D94" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B95">
-        <v>14457</v>
+        <v>889</v>
       </c>
       <c r="C95" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D95" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B96">
-        <v>14334</v>
+        <v>838</v>
       </c>
       <c r="C96" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="D96" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="B97">
-        <v>14323</v>
+        <v>556</v>
       </c>
       <c r="C97" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="D97" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="B98">
-        <v>14244</v>
+        <v>534</v>
       </c>
       <c r="C98" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D98" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="B99">
-        <v>14011</v>
+        <v>325</v>
       </c>
       <c r="C99" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D99" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B100">
-        <v>13911</v>
+        <v>322</v>
       </c>
       <c r="C100" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>273</v>
       </c>
       <c r="B101">
-        <v>13285</v>
+        <v>321</v>
       </c>
       <c r="C101" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D101" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B102">
-        <v>13193</v>
+        <v>249</v>
       </c>
       <c r="C102" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="D102" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B103">
-        <v>13174</v>
+        <v>192</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D103" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B104">
-        <v>13010</v>
+        <v>67</v>
       </c>
       <c r="C104" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="D104" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B105">
-        <v>12935</v>
+        <v>15086</v>
       </c>
       <c r="C105" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D105" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B106">
-        <v>12713</v>
+        <v>15077</v>
       </c>
       <c r="C106" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D106" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B107">
-        <v>12663</v>
+        <v>15025</v>
       </c>
       <c r="C107" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D107" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B108">
-        <v>12609</v>
+        <v>14985</v>
       </c>
       <c r="C108" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D108" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="B109">
-        <v>12561</v>
+        <v>14956</v>
       </c>
       <c r="C109" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D109" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B110">
-        <v>12368</v>
+        <v>14896</v>
       </c>
       <c r="C110" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D110" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B111">
-        <v>12353</v>
+        <v>14891</v>
       </c>
       <c r="C111" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D111" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B112">
-        <v>12296</v>
+        <v>14787</v>
       </c>
       <c r="C112" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D112" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B113">
-        <v>12013</v>
+        <v>14520</v>
       </c>
       <c r="C113" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D113" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>310</v>
       </c>
       <c r="B114">
-        <v>11938</v>
+        <v>14514</v>
       </c>
       <c r="C114" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D114" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B115">
-        <v>11877</v>
+        <v>14471</v>
       </c>
       <c r="C115" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D115" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="B116">
-        <v>11548</v>
+        <v>14457</v>
       </c>
       <c r="C116" t="s">
         <v>317</v>
       </c>
       <c r="D116" t="s">
         <v>318</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>319</v>
       </c>
       <c r="B117">
-        <v>11504</v>
+        <v>14334</v>
       </c>
       <c r="C117" t="s">
         <v>320</v>
       </c>
       <c r="D117" t="s">
         <v>321</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>319</v>
+      </c>
+      <c r="B118">
+        <v>14323</v>
+      </c>
+      <c r="C118" t="s">
         <v>322</v>
       </c>
-      <c r="B118">
-[...2 lines deleted...]
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>324</v>
+      </c>
+      <c r="B119">
+        <v>14244</v>
+      </c>
+      <c r="C119" t="s">
         <v>325</v>
       </c>
-      <c r="B119">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>327</v>
+      </c>
+      <c r="B120">
+        <v>14011</v>
+      </c>
+      <c r="C120" t="s">
         <v>328</v>
       </c>
-      <c r="B120">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>330</v>
+      </c>
+      <c r="B121">
+        <v>13911</v>
+      </c>
+      <c r="C121" t="s">
         <v>331</v>
       </c>
-      <c r="B121">
-[...2 lines deleted...]
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B122">
-        <v>10445</v>
+        <v>13285</v>
       </c>
       <c r="C122" t="s">
         <v>334</v>
       </c>
       <c r="D122" t="s">
         <v>335</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>336</v>
       </c>
       <c r="B123">
-        <v>10133</v>
+        <v>13193</v>
       </c>
       <c r="C123" t="s">
         <v>337</v>
       </c>
       <c r="D123" t="s">
         <v>338</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>336</v>
+      </c>
+      <c r="B124">
+        <v>13174</v>
+      </c>
+      <c r="C124" t="s">
         <v>339</v>
       </c>
-      <c r="B124">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>341</v>
+      </c>
+      <c r="B125">
+        <v>13010</v>
+      </c>
+      <c r="C125" t="s">
         <v>342</v>
       </c>
-      <c r="B125">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>344</v>
+      </c>
+      <c r="B126">
+        <v>12935</v>
+      </c>
+      <c r="C126" t="s">
         <v>345</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B127">
-        <v>9595</v>
+        <v>12713</v>
       </c>
       <c r="C127" t="s">
         <v>348</v>
       </c>
       <c r="D127" t="s">
         <v>349</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>350</v>
       </c>
       <c r="B128">
-        <v>9553</v>
+        <v>12663</v>
       </c>
       <c r="C128" t="s">
         <v>351</v>
       </c>
       <c r="D128" t="s">
         <v>352</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>353</v>
       </c>
       <c r="B129">
-        <v>7950</v>
+        <v>12609</v>
       </c>
       <c r="C129" t="s">
         <v>354</v>
       </c>
       <c r="D129" t="s">
         <v>355</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>356</v>
       </c>
       <c r="B130">
-        <v>7736</v>
+        <v>12561</v>
       </c>
       <c r="C130" t="s">
         <v>357</v>
       </c>
       <c r="D130" t="s">
         <v>358</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>359</v>
       </c>
       <c r="B131">
-        <v>7404</v>
+        <v>12368</v>
       </c>
       <c r="C131" t="s">
         <v>360</v>
       </c>
       <c r="D131" t="s">
         <v>361</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
+        <v>359</v>
+      </c>
+      <c r="B132">
+        <v>12353</v>
+      </c>
+      <c r="C132" t="s">
         <v>362</v>
       </c>
-      <c r="B132">
-[...2 lines deleted...]
-      <c r="C132" t="s">
+      <c r="D132" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
+        <v>364</v>
+      </c>
+      <c r="B133">
+        <v>12296</v>
+      </c>
+      <c r="C133" t="s">
         <v>365</v>
       </c>
-      <c r="B133">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>367</v>
+      </c>
+      <c r="B134">
+        <v>12013</v>
+      </c>
+      <c r="C134" t="s">
         <v>368</v>
       </c>
-      <c r="B134">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
+        <v>370</v>
+      </c>
+      <c r="B135">
+        <v>11938</v>
+      </c>
+      <c r="C135" t="s">
         <v>371</v>
       </c>
-      <c r="B135">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>373</v>
+      </c>
+      <c r="B136">
+        <v>11877</v>
+      </c>
+      <c r="C136" t="s">
         <v>374</v>
       </c>
-      <c r="B136">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B137">
-        <v>5943</v>
+        <v>11548</v>
       </c>
       <c r="C137" t="s">
         <v>377</v>
       </c>
       <c r="D137" t="s">
         <v>378</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>379</v>
       </c>
       <c r="B138">
-        <v>5899</v>
+        <v>11504</v>
       </c>
       <c r="C138" t="s">
         <v>380</v>
       </c>
       <c r="D138" t="s">
         <v>381</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>382</v>
       </c>
       <c r="B139">
-        <v>5850</v>
+        <v>11385</v>
       </c>
       <c r="C139" t="s">
         <v>383</v>
       </c>
       <c r="D139" t="s">
         <v>384</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
         <v>385</v>
       </c>
       <c r="B140">
-        <v>5795</v>
+        <v>11322</v>
       </c>
       <c r="C140" t="s">
         <v>386</v>
       </c>
       <c r="D140" t="s">
         <v>387</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>388</v>
       </c>
       <c r="B141">
-        <v>5699</v>
+        <v>10905</v>
       </c>
       <c r="C141" t="s">
         <v>389</v>
       </c>
       <c r="D141" t="s">
         <v>390</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>391</v>
       </c>
       <c r="B142">
-        <v>5647</v>
+        <v>10454</v>
       </c>
       <c r="C142" t="s">
         <v>392</v>
       </c>
       <c r="D142" t="s">
         <v>393</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>391</v>
       </c>
       <c r="B143">
-        <v>5646</v>
+        <v>10445</v>
       </c>
       <c r="C143" t="s">
         <v>394</v>
       </c>
       <c r="D143" t="s">
         <v>395</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="B144">
-        <v>5645</v>
+        <v>10133</v>
       </c>
       <c r="C144" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D144" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="B145">
-        <v>5644</v>
+        <v>9857</v>
       </c>
       <c r="C145" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D145" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="B146">
-        <v>5626</v>
+        <v>9754</v>
       </c>
       <c r="C146" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D146" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B147">
-        <v>5602</v>
+        <v>9621</v>
       </c>
       <c r="C147" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="D147" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>405</v>
       </c>
       <c r="B148">
-        <v>5524</v>
+        <v>9595</v>
       </c>
       <c r="C148" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D148" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="B149">
-        <v>5524</v>
+        <v>9553</v>
       </c>
       <c r="C149" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D149" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="B150">
-        <v>5516</v>
+        <v>7950</v>
       </c>
       <c r="C150" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D150" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B151">
-        <v>5456</v>
+        <v>7736</v>
       </c>
       <c r="C151" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D151" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="B152">
-        <v>5375</v>
+        <v>7404</v>
       </c>
       <c r="C152" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="D152" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B153">
-        <v>5192</v>
+        <v>7059</v>
       </c>
       <c r="C153" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="D153" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B154">
-        <v>5187</v>
+        <v>6487</v>
       </c>
       <c r="C154" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D154" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="B155">
-        <v>5167</v>
+        <v>6220</v>
       </c>
       <c r="C155" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D155" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B156">
-        <v>4947</v>
+        <v>6114</v>
       </c>
       <c r="C156" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="D156" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B157">
-        <v>4860</v>
+        <v>5988</v>
       </c>
       <c r="C157" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D157" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="B158">
-        <v>4802</v>
+        <v>5943</v>
       </c>
       <c r="C158" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="D158" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B159">
-        <v>4727</v>
+        <v>5899</v>
       </c>
       <c r="C159" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="D159" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B160">
-        <v>4685</v>
+        <v>5850</v>
       </c>
       <c r="C160" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="D160" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="B161">
-        <v>4649</v>
+        <v>5795</v>
       </c>
       <c r="C161" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="D161" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B162">
-        <v>4492</v>
+        <v>5699</v>
       </c>
       <c r="C162" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D162" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B163">
-        <v>4430</v>
+        <v>5647</v>
       </c>
       <c r="C163" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="D163" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B164">
-        <v>4379</v>
+        <v>5646</v>
       </c>
       <c r="C164" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D164" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B165">
-        <v>4375</v>
+        <v>5645</v>
       </c>
       <c r="C165" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="D165" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B166">
-        <v>4358</v>
+        <v>5644</v>
       </c>
       <c r="C166" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D166" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="B167">
-        <v>4286</v>
+        <v>5626</v>
       </c>
       <c r="C167" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="D167" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B168">
-        <v>4236</v>
+        <v>5602</v>
       </c>
       <c r="C168" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D168" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B169">
-        <v>3974</v>
+        <v>5524</v>
       </c>
       <c r="C169" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="D169" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B170">
-        <v>3889</v>
+        <v>5524</v>
       </c>
       <c r="C170" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D170" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B171">
-        <v>3854</v>
+        <v>5516</v>
       </c>
       <c r="C171" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D171" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="B172">
-        <v>3810</v>
+        <v>5456</v>
       </c>
       <c r="C172" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D172" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="B173">
-        <v>3790</v>
+        <v>5375</v>
       </c>
       <c r="C173" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="D173" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="B174">
-        <v>3338</v>
+        <v>5192</v>
       </c>
       <c r="C174" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D174" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>478</v>
       </c>
       <c r="B175">
-        <v>3226</v>
+        <v>5187</v>
       </c>
       <c r="C175" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D175" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B176">
-        <v>3065</v>
+        <v>5167</v>
       </c>
       <c r="C176" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D176" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B177">
-        <v>3045</v>
+        <v>4947</v>
       </c>
       <c r="C177" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D177" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="B178">
-        <v>3030</v>
+        <v>4860</v>
       </c>
       <c r="C178" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D178" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="B179">
-        <v>2990</v>
+        <v>4802</v>
       </c>
       <c r="C179" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D179" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="B180">
-        <v>2928</v>
+        <v>4727</v>
       </c>
       <c r="C180" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D180" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B181">
-        <v>2744</v>
+        <v>4685</v>
       </c>
       <c r="C181" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D181" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B182">
-        <v>2591</v>
+        <v>4649</v>
       </c>
       <c r="C182" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D182" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B183">
-        <v>2539</v>
+        <v>4492</v>
       </c>
       <c r="C183" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D183" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B184">
-        <v>2489</v>
+        <v>4430</v>
       </c>
       <c r="C184" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D184" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B185">
-        <v>2473</v>
+        <v>4379</v>
       </c>
       <c r="C185" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D185" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="B186">
-        <v>2170</v>
+        <v>4375</v>
       </c>
       <c r="C186" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D186" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="B187">
-        <v>2142</v>
+        <v>4358</v>
       </c>
       <c r="C187" t="s">
         <v>513</v>
       </c>
       <c r="D187" t="s">
         <v>514</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>515</v>
       </c>
       <c r="B188">
-        <v>2105</v>
+        <v>4286</v>
       </c>
       <c r="C188" t="s">
         <v>516</v>
       </c>
       <c r="D188" t="s">
         <v>517</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B189">
-        <v>2100</v>
+        <v>4236</v>
       </c>
       <c r="C189" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D189" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B190">
-        <v>1997</v>
+        <v>3974</v>
       </c>
       <c r="C190" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D190" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B191">
-        <v>1730</v>
+        <v>3889</v>
       </c>
       <c r="C191" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D191" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="B192">
-        <v>1050</v>
+        <v>3854</v>
       </c>
       <c r="C192" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="D192" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B193">
-        <v>1705</v>
+        <v>3810</v>
       </c>
       <c r="C193" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D193" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B194">
-        <v>1523</v>
+        <v>3790</v>
       </c>
       <c r="C194" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D194" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B195">
-        <v>1501</v>
+        <v>3338</v>
       </c>
       <c r="C195" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D195" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="B196">
-        <v>1469</v>
+        <v>3226</v>
       </c>
       <c r="C196" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="D196" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B197">
-        <v>1442</v>
+        <v>3065</v>
       </c>
       <c r="C197" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="D197" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="B198">
-        <v>1427</v>
+        <v>3045</v>
       </c>
       <c r="C198" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D198" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
         <v>544</v>
       </c>
       <c r="B199">
-        <v>1366</v>
+        <v>3030</v>
       </c>
       <c r="C199" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D199" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B200">
-        <v>1289</v>
+        <v>2990</v>
       </c>
       <c r="C200" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="D200" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B201">
-        <v>1142</v>
+        <v>2928</v>
       </c>
       <c r="C201" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="D201" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B202">
-        <v>1075</v>
+        <v>2744</v>
       </c>
       <c r="C202" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="D202" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="B203">
-        <v>1068</v>
+        <v>2591</v>
       </c>
       <c r="C203" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D203" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="B204">
-        <v>1055</v>
+        <v>2539</v>
       </c>
       <c r="C204" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="D204" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="B205">
-        <v>1044</v>
+        <v>2489</v>
       </c>
       <c r="C205" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="D205" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B206">
-        <v>1033</v>
+        <v>2473</v>
       </c>
       <c r="C206" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="D206" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B207">
-        <v>895</v>
+        <v>2170</v>
       </c>
       <c r="C207" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="D207" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B208">
-        <v>601</v>
+        <v>2142</v>
       </c>
       <c r="C208" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="D208" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="E208" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B209">
-        <v>549</v>
+        <v>2105</v>
       </c>
       <c r="C209" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="D209" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B210">
-        <v>1773</v>
+        <v>2100</v>
       </c>
       <c r="C210" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="D210" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="B211">
-        <v>148</v>
+        <v>1997</v>
       </c>
       <c r="C211" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D211" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B212">
-        <v>3</v>
+        <v>1730</v>
       </c>
       <c r="C212" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D212" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E212" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>583</v>
       </c>
       <c r="B213">
-        <v>12786</v>
+        <v>1050</v>
       </c>
       <c r="C213" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D213" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="B214">
-        <v>12656</v>
+        <v>1705</v>
       </c>
       <c r="C214" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="D214" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E214" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="B215">
-        <v>12376</v>
+        <v>1523</v>
       </c>
       <c r="C215" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D215" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="B216">
-        <v>12328</v>
+        <v>1501</v>
       </c>
       <c r="C216" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D216" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B217">
-        <v>12310</v>
+        <v>1469</v>
       </c>
       <c r="C217" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="D217" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="B218">
-        <v>12297</v>
+        <v>1442</v>
       </c>
       <c r="C218" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="D218" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B219">
-        <v>12027</v>
+        <v>1427</v>
       </c>
       <c r="C219" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D219" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B220">
-        <v>11887</v>
+        <v>1366</v>
       </c>
       <c r="C220" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D220" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B221">
-        <v>11177</v>
+        <v>1289</v>
       </c>
       <c r="C221" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D221" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="B222">
-        <v>11080</v>
+        <v>1142</v>
       </c>
       <c r="C222" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D222" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B223">
-        <v>11078</v>
+        <v>1075</v>
       </c>
       <c r="C223" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D223" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="B224">
-        <v>11069</v>
+        <v>1068</v>
       </c>
       <c r="C224" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D224" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B225">
-        <v>11023</v>
+        <v>1055</v>
       </c>
       <c r="C225" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D225" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="B226">
-        <v>10964</v>
+        <v>1044</v>
       </c>
       <c r="C226" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D226" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="B227">
-        <v>10960</v>
+        <v>1033</v>
       </c>
       <c r="C227" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="D227" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B228">
-        <v>10922</v>
+        <v>895</v>
       </c>
       <c r="C228" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="D228" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B229">
-        <v>10762</v>
+        <v>601</v>
       </c>
       <c r="C229" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="D229" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B230">
-        <v>10703</v>
+        <v>549</v>
       </c>
       <c r="C230" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D230" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B231">
-        <v>10665</v>
+        <v>1773</v>
       </c>
       <c r="C231" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D231" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B232">
-        <v>10631</v>
+        <v>148</v>
       </c>
       <c r="C232" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="D232" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="B233">
-        <v>10543</v>
+        <v>3</v>
       </c>
       <c r="C233" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D233" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="B234">
-        <v>10287</v>
+        <v>12786</v>
       </c>
       <c r="C234" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D234" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B235">
-        <v>10096</v>
+        <v>12656</v>
       </c>
       <c r="C235" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="D235" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="B236">
-        <v>10090</v>
+        <v>12376</v>
       </c>
       <c r="C236" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="D236" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="B237">
-        <v>10081</v>
+        <v>12328</v>
       </c>
       <c r="C237" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="D237" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B238">
-        <v>9935</v>
+        <v>12310</v>
       </c>
       <c r="C238" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="D238" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B239">
-        <v>9925</v>
+        <v>12297</v>
       </c>
       <c r="C239" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="D239" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="B240">
-        <v>9797</v>
+        <v>12027</v>
       </c>
       <c r="C240" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="D240" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="B241">
-        <v>9633</v>
+        <v>11887</v>
       </c>
       <c r="C241" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="D241" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B242">
-        <v>9589</v>
+        <v>11177</v>
       </c>
       <c r="C242" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D242" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="B243">
-        <v>9579</v>
+        <v>11080</v>
       </c>
       <c r="C243" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="D243" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B244">
-        <v>9437</v>
+        <v>11078</v>
       </c>
       <c r="C244" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="D244" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="B245">
-        <v>9428</v>
+        <v>11069</v>
       </c>
       <c r="C245" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="D245" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B246">
-        <v>9214</v>
+        <v>11023</v>
       </c>
       <c r="C246" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="D246" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B247">
-        <v>8890</v>
+        <v>10964</v>
       </c>
       <c r="C247" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D247" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B248">
-        <v>8862</v>
+        <v>10960</v>
       </c>
       <c r="C248" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="D248" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="B249">
-        <v>8861</v>
+        <v>10922</v>
       </c>
       <c r="C249" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D249" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
       <c r="B250">
-        <v>8848</v>
+        <v>10762</v>
       </c>
       <c r="C250" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="D250" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="B251">
-        <v>8798</v>
+        <v>10703</v>
       </c>
       <c r="C251" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="D251" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="B252">
-        <v>8793</v>
+        <v>10665</v>
       </c>
       <c r="C252" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="D252" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="E252" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="B253">
-        <v>8765</v>
+        <v>10631</v>
       </c>
       <c r="C253" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="D253" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="B254">
-        <v>8588</v>
+        <v>10543</v>
       </c>
       <c r="C254" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="D254" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="E254" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
       <c r="B255">
-        <v>8557</v>
+        <v>10287</v>
       </c>
       <c r="C255" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="D255" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="B256">
-        <v>8312</v>
+        <v>10096</v>
       </c>
       <c r="C256" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="D256" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="B257">
-        <v>8300</v>
+        <v>10090</v>
       </c>
       <c r="C257" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="D257" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B258">
-        <v>8225</v>
+        <v>10081</v>
       </c>
       <c r="C258" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="D258" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B259">
-        <v>7972</v>
+        <v>9935</v>
       </c>
       <c r="C259" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D259" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="B260">
-        <v>7964</v>
+        <v>9925</v>
       </c>
       <c r="C260" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="D260" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="E260" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>705</v>
+        <v>715</v>
       </c>
       <c r="B261">
-        <v>7963</v>
+        <v>9797</v>
       </c>
       <c r="C261" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="D261" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="E261" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>705</v>
+        <v>718</v>
       </c>
       <c r="B262">
-        <v>7962</v>
+        <v>9633</v>
       </c>
       <c r="C262" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="D262" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="B263">
-        <v>7644</v>
+        <v>9589</v>
       </c>
       <c r="C263" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="D263" t="s">
-        <v>716</v>
+        <v>723</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="B264">
-        <v>7447</v>
+        <v>9579</v>
       </c>
       <c r="C264" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="D264" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="E264" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="B265">
-        <v>7436</v>
+        <v>9437</v>
       </c>
       <c r="C265" t="s">
-        <v>720</v>
+        <v>727</v>
       </c>
       <c r="D265" t="s">
-        <v>721</v>
+        <v>728</v>
       </c>
       <c r="E265" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="B266">
-        <v>7354</v>
+        <v>9428</v>
       </c>
       <c r="C266" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="D266" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="B267">
-        <v>7321</v>
+        <v>9214</v>
       </c>
       <c r="C267" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="D267" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="B268">
-        <v>6702</v>
+        <v>8890</v>
       </c>
       <c r="C268" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="D268" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="B269">
-        <v>6680</v>
+        <v>8862</v>
       </c>
       <c r="C269" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="D269" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E269" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="B270">
-        <v>6624</v>
+        <v>8861</v>
       </c>
       <c r="C270" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="D270" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
         <v>737</v>
       </c>
       <c r="B271">
-        <v>6308</v>
+        <v>8848</v>
       </c>
       <c r="C271" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="D271" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E271" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B272">
-        <v>6198</v>
+        <v>8798</v>
       </c>
       <c r="C272" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="D272" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="B273">
-        <v>6198</v>
+        <v>8793</v>
       </c>
       <c r="C273" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="D273" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="B274">
-        <v>6194</v>
+        <v>8765</v>
       </c>
       <c r="C274" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="D274" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="B275">
-        <v>6024</v>
+        <v>8588</v>
       </c>
       <c r="C275" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="D275" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="B276">
-        <v>6023</v>
+        <v>8557</v>
       </c>
       <c r="C276" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="D276" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="B277">
-        <v>5955</v>
+        <v>8312</v>
       </c>
       <c r="C277" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="D277" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="B278">
-        <v>5886</v>
+        <v>8300</v>
       </c>
       <c r="C278" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="D278" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B279">
-        <v>5744</v>
+        <v>8225</v>
       </c>
       <c r="C279" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="D279" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="E279" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="B280">
-        <v>5523</v>
+        <v>7972</v>
       </c>
       <c r="C280" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="D280" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B281">
-        <v>5498</v>
+        <v>7964</v>
       </c>
       <c r="C281" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="D281" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>765</v>
       </c>
       <c r="B282">
-        <v>5437</v>
+        <v>7963</v>
       </c>
       <c r="C282" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="D282" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B283">
-        <v>5368</v>
+        <v>7962</v>
       </c>
       <c r="C283" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="D283" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="B284">
-        <v>5331</v>
+        <v>7644</v>
       </c>
       <c r="C284" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="D284" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B285">
-        <v>5305</v>
+        <v>7447</v>
       </c>
       <c r="C285" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="D285" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>777</v>
       </c>
       <c r="B286">
-        <v>5140</v>
+        <v>7436</v>
       </c>
       <c r="C286" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="D286" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="B287">
-        <v>5029</v>
+        <v>7354</v>
       </c>
       <c r="C287" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="D287" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="B288">
-        <v>4971</v>
+        <v>7321</v>
       </c>
       <c r="C288" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="D288" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="B289">
-        <v>4945</v>
+        <v>6702</v>
       </c>
       <c r="C289" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="D289" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="B290">
-        <v>4857</v>
+        <v>6680</v>
       </c>
       <c r="C290" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D290" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="B291">
-        <v>4685</v>
+        <v>6624</v>
       </c>
       <c r="C291" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="D291" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="B292">
-        <v>4945</v>
+        <v>6308</v>
       </c>
       <c r="C292" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="D292" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="E292" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="B293">
-        <v>4325</v>
+        <v>6198</v>
       </c>
       <c r="C293" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D293" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
+        <v>800</v>
+      </c>
+      <c r="B294">
+        <v>6198</v>
+      </c>
+      <c r="C294" t="s">
         <v>801</v>
       </c>
-      <c r="B294">
-[...2 lines deleted...]
-      <c r="C294" t="s">
+      <c r="D294" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="B295">
-        <v>4221</v>
+        <v>6194</v>
       </c>
       <c r="C295" t="s">
+        <v>803</v>
+      </c>
+      <c r="D295" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
+        <v>805</v>
+      </c>
+      <c r="B296">
+        <v>6024</v>
+      </c>
+      <c r="C296" t="s">
         <v>806</v>
       </c>
-      <c r="B296">
-[...2 lines deleted...]
-      <c r="C296" t="s">
+      <c r="D296" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="B297">
-        <v>4156</v>
+        <v>6023</v>
       </c>
       <c r="C297" t="s">
+        <v>808</v>
+      </c>
+      <c r="D297" t="s">
         <v>809</v>
-      </c>
-[...1 lines deleted...]
-        <v>810</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
+        <v>810</v>
+      </c>
+      <c r="B298">
+        <v>5955</v>
+      </c>
+      <c r="C298" t="s">
         <v>811</v>
       </c>
-      <c r="B298">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="D298" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
+        <v>813</v>
+      </c>
+      <c r="B299">
+        <v>5886</v>
+      </c>
+      <c r="C299" t="s">
         <v>814</v>
       </c>
-      <c r="B299">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="D299" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
+        <v>816</v>
+      </c>
+      <c r="B300">
+        <v>5744</v>
+      </c>
+      <c r="C300" t="s">
         <v>817</v>
       </c>
-      <c r="B300">
-[...2 lines deleted...]
-      <c r="C300" t="s">
+      <c r="D300" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
+        <v>819</v>
+      </c>
+      <c r="B301">
+        <v>5523</v>
+      </c>
+      <c r="C301" t="s">
         <v>820</v>
       </c>
-      <c r="B301">
-[...2 lines deleted...]
-      <c r="C301" t="s">
+      <c r="D301" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B302">
-        <v>3821</v>
+        <v>5498</v>
       </c>
       <c r="C302" t="s">
         <v>823</v>
       </c>
       <c r="D302" t="s">
         <v>824</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>825</v>
       </c>
       <c r="B303">
-        <v>3693</v>
+        <v>5437</v>
       </c>
       <c r="C303" t="s">
         <v>826</v>
       </c>
       <c r="D303" t="s">
         <v>827</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>828</v>
       </c>
       <c r="B304">
-        <v>3574</v>
+        <v>5368</v>
       </c>
       <c r="C304" t="s">
         <v>829</v>
       </c>
       <c r="D304" t="s">
         <v>830</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>831</v>
       </c>
       <c r="B305">
-        <v>3483</v>
+        <v>5331</v>
       </c>
       <c r="C305" t="s">
         <v>832</v>
       </c>
       <c r="D305" t="s">
         <v>833</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>834</v>
       </c>
       <c r="B306">
-        <v>3460</v>
+        <v>5305</v>
       </c>
       <c r="C306" t="s">
         <v>835</v>
       </c>
       <c r="D306" t="s">
         <v>836</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>837</v>
       </c>
       <c r="B307">
-        <v>3329</v>
+        <v>5140</v>
       </c>
       <c r="C307" t="s">
         <v>838</v>
       </c>
       <c r="D307" t="s">
         <v>839</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
         <v>840</v>
       </c>
       <c r="B308">
-        <v>3168</v>
+        <v>5029</v>
       </c>
       <c r="C308" t="s">
         <v>841</v>
       </c>
       <c r="D308" t="s">
         <v>842</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>843</v>
       </c>
       <c r="B309">
-        <v>3066</v>
+        <v>4971</v>
       </c>
       <c r="C309" t="s">
         <v>844</v>
       </c>
       <c r="D309" t="s">
         <v>845</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>846</v>
       </c>
       <c r="B310">
-        <v>2874</v>
+        <v>4945</v>
       </c>
       <c r="C310" t="s">
         <v>847</v>
       </c>
       <c r="D310" t="s">
         <v>848</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>849</v>
       </c>
       <c r="B311">
-        <v>2664</v>
+        <v>4857</v>
       </c>
       <c r="C311" t="s">
         <v>850</v>
       </c>
       <c r="D311" t="s">
         <v>851</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
         <v>852</v>
       </c>
       <c r="B312">
-        <v>2618</v>
+        <v>4685</v>
       </c>
       <c r="C312" t="s">
         <v>853</v>
       </c>
       <c r="D312" t="s">
         <v>854</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
         <v>855</v>
       </c>
       <c r="B313">
-        <v>2072</v>
+        <v>4945</v>
       </c>
       <c r="C313" t="s">
         <v>856</v>
       </c>
       <c r="D313" t="s">
         <v>857</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="B314">
-        <v>2068</v>
+        <v>4325</v>
       </c>
       <c r="C314" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D314" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B315">
-        <v>2019</v>
+        <v>4252</v>
       </c>
       <c r="C315" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="D315" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="B316">
-        <v>1855</v>
+        <v>4221</v>
       </c>
       <c r="C316" t="s">
         <v>864</v>
       </c>
       <c r="D316" t="s">
         <v>865</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
         <v>866</v>
       </c>
       <c r="B317">
-        <v>1760</v>
+        <v>4159</v>
       </c>
       <c r="C317" t="s">
         <v>867</v>
       </c>
       <c r="D317" t="s">
         <v>868</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
+        <v>866</v>
+      </c>
+      <c r="B318">
+        <v>4156</v>
+      </c>
+      <c r="C318" t="s">
         <v>869</v>
       </c>
-      <c r="B318">
-[...2 lines deleted...]
-      <c r="C318" t="s">
+      <c r="D318" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
+        <v>871</v>
+      </c>
+      <c r="B319">
+        <v>4134</v>
+      </c>
+      <c r="C319" t="s">
         <v>872</v>
       </c>
-      <c r="B319">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="D319" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>874</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B320">
-        <v>1483</v>
+        <v>3937</v>
       </c>
       <c r="C320" t="s">
         <v>875</v>
       </c>
       <c r="D320" t="s">
         <v>876</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>877</v>
       </c>
       <c r="B321">
-        <v>1356</v>
+        <v>3855</v>
       </c>
       <c r="C321" t="s">
         <v>878</v>
       </c>
       <c r="D321" t="s">
         <v>879</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="B322">
-        <v>1338</v>
+        <v>3829</v>
       </c>
       <c r="C322" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="D322" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B323">
-        <v>1326</v>
+        <v>3821</v>
       </c>
       <c r="C323" t="s">
         <v>883</v>
       </c>
       <c r="D323" t="s">
         <v>884</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="B324">
-        <v>1300</v>
+        <v>3693</v>
       </c>
       <c r="C324" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="D324" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B325">
-        <v>1240</v>
+        <v>3574</v>
       </c>
       <c r="C325" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="D325" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B326">
-        <v>1142</v>
+        <v>3483</v>
       </c>
       <c r="C326" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D326" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="B327">
-        <v>1103</v>
+        <v>3460</v>
       </c>
       <c r="C327" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D327" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="B328">
-        <v>1081</v>
+        <v>3329</v>
       </c>
       <c r="C328" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="D328" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B329">
-        <v>897</v>
+        <v>3168</v>
       </c>
       <c r="C329" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="D329" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B330">
-        <v>864</v>
+        <v>3066</v>
       </c>
       <c r="C330" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="D330" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B331">
-        <v>731</v>
+        <v>2874</v>
       </c>
       <c r="C331" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="D331" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="B332">
-        <v>699</v>
+        <v>2664</v>
       </c>
       <c r="C332" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="D332" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="B333">
-        <v>727</v>
+        <v>2618</v>
       </c>
       <c r="C333" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="D333" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B334">
-        <v>661</v>
+        <v>2072</v>
       </c>
       <c r="C334" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="D334" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="B335">
-        <v>659</v>
+        <v>2068</v>
       </c>
       <c r="C335" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="D335" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="B336">
-        <v>643</v>
+        <v>2019</v>
       </c>
       <c r="C336" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="D336" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="B337">
-        <v>615</v>
+        <v>1855</v>
       </c>
       <c r="C337" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="D337" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="B338">
-        <v>359</v>
+        <v>1760</v>
       </c>
       <c r="C338" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="D338" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="B339">
-        <v>260</v>
+        <v>1536</v>
       </c>
       <c r="C339" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D339" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="B340">
-        <v>68</v>
+        <v>1487</v>
       </c>
       <c r="C340" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="D340" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B341">
+        <v>1483</v>
+      </c>
+      <c r="C341" t="s">
+        <v>935</v>
+      </c>
+      <c r="D341" t="s">
+        <v>936</v>
+      </c>
+      <c r="E341" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>937</v>
+      </c>
+      <c r="B342">
+        <v>1356</v>
+      </c>
+      <c r="C342" t="s">
+        <v>938</v>
+      </c>
+      <c r="D342" t="s">
+        <v>939</v>
+      </c>
+      <c r="E342" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>937</v>
+      </c>
+      <c r="B343">
+        <v>1338</v>
+      </c>
+      <c r="C343" t="s">
+        <v>940</v>
+      </c>
+      <c r="D343" t="s">
+        <v>941</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>942</v>
+      </c>
+      <c r="B344">
+        <v>1326</v>
+      </c>
+      <c r="C344" t="s">
+        <v>943</v>
+      </c>
+      <c r="D344" t="s">
+        <v>944</v>
+      </c>
+      <c r="E344" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>942</v>
+      </c>
+      <c r="B345">
+        <v>1300</v>
+      </c>
+      <c r="C345" t="s">
+        <v>945</v>
+      </c>
+      <c r="D345" t="s">
+        <v>946</v>
+      </c>
+      <c r="E345" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>947</v>
+      </c>
+      <c r="B346">
+        <v>1240</v>
+      </c>
+      <c r="C346" t="s">
+        <v>948</v>
+      </c>
+      <c r="D346" t="s">
+        <v>949</v>
+      </c>
+      <c r="E346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>950</v>
+      </c>
+      <c r="B347">
+        <v>1142</v>
+      </c>
+      <c r="C347" t="s">
+        <v>951</v>
+      </c>
+      <c r="D347" t="s">
+        <v>952</v>
+      </c>
+      <c r="E347" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>953</v>
+      </c>
+      <c r="B348">
+        <v>1103</v>
+      </c>
+      <c r="C348" t="s">
+        <v>954</v>
+      </c>
+      <c r="D348" t="s">
+        <v>955</v>
+      </c>
+      <c r="E348" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>953</v>
+      </c>
+      <c r="B349">
+        <v>1081</v>
+      </c>
+      <c r="C349" t="s">
+        <v>956</v>
+      </c>
+      <c r="D349" t="s">
+        <v>957</v>
+      </c>
+      <c r="E349" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>958</v>
+      </c>
+      <c r="B350">
+        <v>897</v>
+      </c>
+      <c r="C350" t="s">
+        <v>959</v>
+      </c>
+      <c r="D350" t="s">
+        <v>960</v>
+      </c>
+      <c r="E350" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>961</v>
+      </c>
+      <c r="B351">
+        <v>864</v>
+      </c>
+      <c r="C351" t="s">
+        <v>962</v>
+      </c>
+      <c r="D351" t="s">
+        <v>963</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>964</v>
+      </c>
+      <c r="B352">
+        <v>731</v>
+      </c>
+      <c r="C352" t="s">
+        <v>965</v>
+      </c>
+      <c r="D352" t="s">
+        <v>966</v>
+      </c>
+      <c r="E352" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>964</v>
+      </c>
+      <c r="B353">
+        <v>699</v>
+      </c>
+      <c r="C353" t="s">
+        <v>967</v>
+      </c>
+      <c r="D353" t="s">
+        <v>968</v>
+      </c>
+      <c r="E353" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>969</v>
+      </c>
+      <c r="B354">
+        <v>727</v>
+      </c>
+      <c r="C354" t="s">
+        <v>970</v>
+      </c>
+      <c r="D354" t="s">
+        <v>971</v>
+      </c>
+      <c r="E354" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>972</v>
+      </c>
+      <c r="B355">
+        <v>661</v>
+      </c>
+      <c r="C355" t="s">
+        <v>973</v>
+      </c>
+      <c r="D355" t="s">
+        <v>974</v>
+      </c>
+      <c r="E355" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>972</v>
+      </c>
+      <c r="B356">
+        <v>659</v>
+      </c>
+      <c r="C356" t="s">
+        <v>975</v>
+      </c>
+      <c r="D356" t="s">
+        <v>976</v>
+      </c>
+      <c r="E356" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>972</v>
+      </c>
+      <c r="B357">
+        <v>643</v>
+      </c>
+      <c r="C357" t="s">
+        <v>977</v>
+      </c>
+      <c r="D357" t="s">
+        <v>978</v>
+      </c>
+      <c r="E357" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>979</v>
+      </c>
+      <c r="B358">
+        <v>615</v>
+      </c>
+      <c r="C358" t="s">
+        <v>980</v>
+      </c>
+      <c r="D358" t="s">
+        <v>981</v>
+      </c>
+      <c r="E358" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>982</v>
+      </c>
+      <c r="B359">
+        <v>359</v>
+      </c>
+      <c r="C359" t="s">
+        <v>983</v>
+      </c>
+      <c r="D359" t="s">
+        <v>984</v>
+      </c>
+      <c r="E359" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>985</v>
+      </c>
+      <c r="B360">
+        <v>260</v>
+      </c>
+      <c r="C360" t="s">
+        <v>986</v>
+      </c>
+      <c r="D360" t="s">
+        <v>987</v>
+      </c>
+      <c r="E360" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>988</v>
+      </c>
+      <c r="B361">
+        <v>68</v>
+      </c>
+      <c r="C361" t="s">
+        <v>989</v>
+      </c>
+      <c r="D361" t="s">
+        <v>990</v>
+      </c>
+      <c r="E361" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>991</v>
+      </c>
+      <c r="B362">
         <v>8975</v>
       </c>
-      <c r="C341" t="s">
-[...8 lines deleted...]
-      <c r="F341" s="2" t="s">
+      <c r="C362" t="s">
+        <v>992</v>
+      </c>
+      <c r="D362" t="s">
+        <v>993</v>
+      </c>
+      <c r="E362" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F362" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -10149,107 +10749,107 @@
     <hyperlink ref="F44" r:id="rId86"/>
     <hyperlink ref="E45" r:id="rId87"/>
     <hyperlink ref="F45" r:id="rId88"/>
     <hyperlink ref="E46" r:id="rId89"/>
     <hyperlink ref="F46" r:id="rId90"/>
     <hyperlink ref="E47" r:id="rId91"/>
     <hyperlink ref="F47" r:id="rId92"/>
     <hyperlink ref="E48" r:id="rId93"/>
     <hyperlink ref="F48" r:id="rId94"/>
     <hyperlink ref="E49" r:id="rId95"/>
     <hyperlink ref="F49" r:id="rId96"/>
     <hyperlink ref="E50" r:id="rId97"/>
     <hyperlink ref="F50" r:id="rId98"/>
     <hyperlink ref="E51" r:id="rId99"/>
     <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="E52" r:id="rId101"/>
     <hyperlink ref="F52" r:id="rId102"/>
     <hyperlink ref="E53" r:id="rId103"/>
     <hyperlink ref="F53" r:id="rId104"/>
     <hyperlink ref="E54" r:id="rId105"/>
     <hyperlink ref="F54" r:id="rId106"/>
     <hyperlink ref="E55" r:id="rId107"/>
     <hyperlink ref="F55" r:id="rId108"/>
     <hyperlink ref="E56" r:id="rId109"/>
     <hyperlink ref="F56" r:id="rId110"/>
-    <hyperlink ref="F57" r:id="rId111"/>
-[...55 lines deleted...]
-    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
     <hyperlink ref="F86" r:id="rId168"/>
     <hyperlink ref="E87" r:id="rId169"/>
     <hyperlink ref="F87" r:id="rId170"/>
     <hyperlink ref="E88" r:id="rId171"/>
     <hyperlink ref="F88" r:id="rId172"/>
     <hyperlink ref="E89" r:id="rId173"/>
     <hyperlink ref="F89" r:id="rId174"/>
     <hyperlink ref="E90" r:id="rId175"/>
     <hyperlink ref="F90" r:id="rId176"/>
     <hyperlink ref="E91" r:id="rId177"/>
     <hyperlink ref="F91" r:id="rId178"/>
     <hyperlink ref="E92" r:id="rId179"/>
     <hyperlink ref="F92" r:id="rId180"/>
     <hyperlink ref="E93" r:id="rId181"/>
     <hyperlink ref="F93" r:id="rId182"/>
     <hyperlink ref="E94" r:id="rId183"/>
     <hyperlink ref="F94" r:id="rId184"/>
     <hyperlink ref="E95" r:id="rId185"/>
     <hyperlink ref="F95" r:id="rId186"/>
     <hyperlink ref="E96" r:id="rId187"/>
     <hyperlink ref="F96" r:id="rId188"/>
     <hyperlink ref="E97" r:id="rId189"/>
     <hyperlink ref="F97" r:id="rId190"/>
     <hyperlink ref="E98" r:id="rId191"/>
     <hyperlink ref="F98" r:id="rId192"/>
@@ -10717,50 +11317,92 @@
     <hyperlink ref="F329" r:id="rId654"/>
     <hyperlink ref="E330" r:id="rId655"/>
     <hyperlink ref="F330" r:id="rId656"/>
     <hyperlink ref="E331" r:id="rId657"/>
     <hyperlink ref="F331" r:id="rId658"/>
     <hyperlink ref="E332" r:id="rId659"/>
     <hyperlink ref="F332" r:id="rId660"/>
     <hyperlink ref="E333" r:id="rId661"/>
     <hyperlink ref="F333" r:id="rId662"/>
     <hyperlink ref="E334" r:id="rId663"/>
     <hyperlink ref="F334" r:id="rId664"/>
     <hyperlink ref="E335" r:id="rId665"/>
     <hyperlink ref="F335" r:id="rId666"/>
     <hyperlink ref="E336" r:id="rId667"/>
     <hyperlink ref="F336" r:id="rId668"/>
     <hyperlink ref="E337" r:id="rId669"/>
     <hyperlink ref="F337" r:id="rId670"/>
     <hyperlink ref="E338" r:id="rId671"/>
     <hyperlink ref="F338" r:id="rId672"/>
     <hyperlink ref="E339" r:id="rId673"/>
     <hyperlink ref="F339" r:id="rId674"/>
     <hyperlink ref="E340" r:id="rId675"/>
     <hyperlink ref="F340" r:id="rId676"/>
     <hyperlink ref="E341" r:id="rId677"/>
     <hyperlink ref="F341" r:id="rId678"/>
+    <hyperlink ref="E342" r:id="rId679"/>
+    <hyperlink ref="F342" r:id="rId680"/>
+    <hyperlink ref="E343" r:id="rId681"/>
+    <hyperlink ref="F343" r:id="rId682"/>
+    <hyperlink ref="E344" r:id="rId683"/>
+    <hyperlink ref="F344" r:id="rId684"/>
+    <hyperlink ref="E345" r:id="rId685"/>
+    <hyperlink ref="F345" r:id="rId686"/>
+    <hyperlink ref="E346" r:id="rId687"/>
+    <hyperlink ref="F346" r:id="rId688"/>
+    <hyperlink ref="E347" r:id="rId689"/>
+    <hyperlink ref="F347" r:id="rId690"/>
+    <hyperlink ref="E348" r:id="rId691"/>
+    <hyperlink ref="F348" r:id="rId692"/>
+    <hyperlink ref="E349" r:id="rId693"/>
+    <hyperlink ref="F349" r:id="rId694"/>
+    <hyperlink ref="E350" r:id="rId695"/>
+    <hyperlink ref="F350" r:id="rId696"/>
+    <hyperlink ref="E351" r:id="rId697"/>
+    <hyperlink ref="F351" r:id="rId698"/>
+    <hyperlink ref="E352" r:id="rId699"/>
+    <hyperlink ref="F352" r:id="rId700"/>
+    <hyperlink ref="E353" r:id="rId701"/>
+    <hyperlink ref="F353" r:id="rId702"/>
+    <hyperlink ref="E354" r:id="rId703"/>
+    <hyperlink ref="F354" r:id="rId704"/>
+    <hyperlink ref="E355" r:id="rId705"/>
+    <hyperlink ref="F355" r:id="rId706"/>
+    <hyperlink ref="E356" r:id="rId707"/>
+    <hyperlink ref="F356" r:id="rId708"/>
+    <hyperlink ref="E357" r:id="rId709"/>
+    <hyperlink ref="F357" r:id="rId710"/>
+    <hyperlink ref="E358" r:id="rId711"/>
+    <hyperlink ref="F358" r:id="rId712"/>
+    <hyperlink ref="E359" r:id="rId713"/>
+    <hyperlink ref="F359" r:id="rId714"/>
+    <hyperlink ref="E360" r:id="rId715"/>
+    <hyperlink ref="F360" r:id="rId716"/>
+    <hyperlink ref="E361" r:id="rId717"/>
+    <hyperlink ref="F361" r:id="rId718"/>
+    <hyperlink ref="E362" r:id="rId719"/>
+    <hyperlink ref="F362" r:id="rId720"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>