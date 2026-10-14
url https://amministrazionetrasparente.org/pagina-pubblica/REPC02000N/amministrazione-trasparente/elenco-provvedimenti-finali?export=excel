--- v0 (2026-08-16)
+++ v1 (2026-10-14)
@@ -8,80 +8,245 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="336">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
-    <t>12/08/2026</t>
-[...5 lines deleted...]
-    <t>Decisione a contrarre - Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d'uso gratuito al personale della scuola_PON-POC_10.8.6A-FDRPOC-EM-2026-121</t>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD4815256A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto corso di aggiornamento sicurezza chimica per ASPP</t>
   </si>
   <si>
     <t>Link</t>
+  </si>
+  <si>
+    <t>BD53784F99</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISIZIONE DEI SERVIZI IN MATERIA DI SORVEGLIANZA SANITARIA - 2026-2029</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4880088C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizi di formazione e aggiornamento GT SRLS</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3E0982AA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto uscita luoghi della memoria Gattatico 28/10/26</t>
+  </si>
+  <si>
+    <t>BD3E388F38</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizi ISTORECO progetto luoghi di memoria</t>
+  </si>
+  <si>
+    <t>BD3DE58754</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto Saline di Cervia</t>
+  </si>
+  <si>
+    <t>BD3DFB78FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto scambio ULM fase italiana</t>
+  </si>
+  <si>
+    <t>BD3D4C4FDD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 2 Sim Tim home connect 24 mesi per sistema antifurto</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2C2D0D1C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento servizio di formazione per amministrazione trasparente e noleggio utenza</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD226F7114</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto Eurocamp - integrazione</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>POC dispositivi digitali - Decreto valutazione candidature e contestuale conferimento incarico verificatore di conformità</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD113C1498</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale pubblicitario POC dispositivi digitali</t>
+  </si>
+  <si>
+    <t>BD0995E56F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto mediante stipula TD MePA servizio di soggiorno Eurocamp 2026</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C75B8D1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto Eurocamp Cesenatico 22-23 settembre 2026 - Piano estate 26-27</t>
+  </si>
+  <si>
+    <t>BD0C658317</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto Eurocamp Cesenatico 22-23 settembre 2026</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFD22A235</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto mediante stipula TD MEPA NOTEBOOK E LICENZE SOFTWARE PON POC 10.8.6A-FDRPOC-EM-2026-121</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFEF0A646</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto roll up e cubo pubblicitari</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCFA27755E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto t-shirt Eurocamp 2026</t>
+  </si>
+  <si>
+    <t>BCF9CFADEA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto banchi e sedie per sedi centrale e succursale</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCD9DE07B0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto pellicole per porta a vetri auletta di sostegno</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCADAE08B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Corso di formazione ASPP MODULO A e MODULO B per n. 1 docente - CFI edu</t>
+  </si>
+  <si>
+    <t>26/08/2026</t>
+  </si>
+  <si>
+    <t>BCC792FE50</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di chiamata per sopralluogo di verifica guasto condizionatore ufficio Dirigente - S.E.A di LADURUNI</t>
   </si>
   <si>
     <t>06/08/2026</t>
   </si>
   <si>
     <t>BCA0E3851F</t>
   </si>
   <si>
     <t>Decisione a contrarre - LICENZE: Rinnovo Google Teaching &amp; Learning</t>
   </si>
   <si>
     <t>05/08/2026</t>
   </si>
   <si>
     <t>BCA38D92D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SMERIGLIATURA PORTA A VETRI AULETTA SPORTELLO PSICOLOGICO</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC64700888</t>
   </si>
@@ -330,53 +495,50 @@
     <t>Decisione a contrarre - STIPULA TRATTATIVA DIRETTA n. 6188504 ACQUISTO SERVIZI USCITA DIDATTICA A VENEZIA IL 13.04.2026 - SACCANI VIAGGI E VACANZE</t>
   </si>
   <si>
     <t>BB13A624AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - STIPULA trattativa diretta n. 6194424 acquisto servizi uscite fase italiana SCAMBI/ERASMUS GERMANIA - SPAGNA - ESTONIA A.S. 2025/2026 - TRAVELS&amp;TOURS</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
   <si>
     <t>BB0B5E1C2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE SENSORI ANTINTRUSIONE SEDE SUCCURSALE - DITTA RELAITRON</t>
   </si>
   <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0ACD227C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE SCENOGRAFIA per Progetto TEATRO A.S. 20252026 - Negozio Belle Arti Correggio COLORI IN LUCE</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di CONFERIMENTO INCARICHI n. 2 ESPERTI FORMATORI E GIUDICI Progetto ROMANAE DISPUTATIONES A.S. 2025/2026</t>
   </si>
   <si>
     <t>BB0851FFB2</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di Acquisto servizio di rinnovo licenze G Data Endpoint Protection Business – EMILIANI IVO srl</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB02B93A38</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - TRATTATIVA DIRETTA ACQUISTO SERVIZI VIAGGI D'ISTRUZIONE 1) INNSBRUCK - BRESSANONE 2) FIRENZE - OE
 SACCANI VIAGGI &amp; VACANZE</t>
   </si>
   <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAD9A5D13D</t>
@@ -1247,2449 +1409,2910 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB34F3D3F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f507157f-8e64-4fa7-80ac-9ac8476a9e70" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA0E3851F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/b242a5d0-0d0a-499d-9de8-9b914ef4c49b" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA38D92D1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7653a482-9bc4-47a4-9bd4-204909f3376e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64700888" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/442bb793-1599-4447-894b-7eb0aa80c5d3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC63D4E852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c45cf168-c153-40c3-893d-5e17f5e63179" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC635958D9" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/953ff881-ecb0-4c0b-a822-31221f78bd0e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C76F11D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a3a20650-aab7-483d-9ecb-8c5b114ec9bf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3C65AA7F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d26522a1-c5f2-4f6a-82f6-63c1f772e5b3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20ED34E3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5ba251e3-b1a6-4429-aa1f-bfb05ae99706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20D59CF1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/758182d2-c7dd-43bc-9eb7-06ee5710b05d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20C5AA83" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/33ea6881-03e9-42e7-bd88-23c562c107d4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC05747B23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/b9954add-8804-4224-9e50-662e3b33db79" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC056B8523" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/bf9df62c-fb20-43c9-bfd8-1c1532554855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7E7F665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/02ced4a1-6456-4cbe-85f4-f9d215cbb51a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDE59DC4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f5aa7dbe-2e7c-442d-b097-e6e24bcb50aa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA640EA8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/8b4f0584-b76b-4165-9093-55cf7c4ebef6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2D6228B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/bc76054d-e782-4a79-b7b7-a96511aa916d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9DC1BCB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/3250887d-79a8-41cd-b855-03bef62364ac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB76B834D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/04f80bf1-8963-4c17-bcbb-e2a225b18181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB986945AE" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c4015105-c71e-46e4-b6d4-5acefa18ded1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A6BEE90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c5f3a152-ec5d-4a58-b0d5-28c6ca8e43df" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB890ECCDA" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a1dbca8d-1b54-4af7-8a85-572f916de9fe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66E028F3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c76b8729-8768-4549-93b9-a30767dd4037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6690E292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/34a3dc7d-d578-4345-9976-7231daca2882" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68099036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a4f8cd66-af98-4d63-b107-30f7ec6ecb13" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D994C01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/249e0b55-9576-457e-a53b-ced1e4777322" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CC5B2A0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f0de6576-bf2e-44f3-842d-42409a7e5220" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AEEF4F7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d70a8940-9fe3-4317-a120-25b575c3b057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB26F990C1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/147035c1-95f7-4c60-998b-0e7b112286bd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB26955516" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/cb09af55-d07c-4500-afd4-fc717fcf5913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25EA9691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c818b14d-aa17-4490-9972-bf6164066006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB244F3EEB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/0ae502f2-9f43-4282-8a64-3a658047fdf7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1478D284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/39a90a7a-5ecf-4b13-8c25-f694a5941ce4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13A624AD" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/42a6b7cd-92e9-4d85-abc9-dae6ac1b0a71" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B5E1C2C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9a0ea582-6350-494b-b29f-565614d0f1fd" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0ACD227C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/af5020c5-0586-4c18-9438-0f193b57d87c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0851FFB2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/e27ab602-30d9-43c0-a363-c751b168b399" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02B93A38" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4cd16291-2b20-42da-b59b-6ed200ff5df7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9A5D13D" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9997e36a-a891-46a7-8ece-c50c2b122389" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6EA4C78" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/1a8311b1-7696-482f-9d6e-e1403e8ed887" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA421252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/77b30ba9-9b92-4726-b56f-595e4578bfeb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE043BE80" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6068980f-c709-4768-91e0-4012584f722d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA2B64BE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/775cb6c2-04be-44e2-8e1f-63ae3abf1e9c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC2843BC" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/48a0f9f6-ada6-44f4-a980-bbb01ee58822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD16D3492" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/735173d2-e3aa-4f93-a7f8-735b46285893" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12F646C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6671f268-5016-43fc-a0ca-b1e5df033b33" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABD72E86" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7be7b29c-f16f-4cff-9bc7-fd5bb45d1781" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7227058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/41e2cb02-1d52-473b-855d-ca6d02fd0228" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1088F15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/ecf41c1f-1c72-4048-9040-0a239d400829" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0A26AAB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c04a24ee-4834-4708-85f9-6c2f4b073fa4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA264A197" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d02beeed-eb73-42aa-a329-de79a11c3934" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA930FB237" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/85a42f6c-2d52-4fc1-9e8b-41023c427ffb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA943A9C6F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/cff35f1a-4420-418c-ba0f-e3d6d1f1dcf5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93E1FA44" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/3182468f-f830-44eb-b4b5-a01560d8e02a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC21011B4D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/06a9034e-6c76-4d52-ac2d-6ca20fd796ba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f22afc20-cf74-4c04-a245-7293f819bf68" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24AFB8C9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/790c0fa5-1806-47d6-b50f-f9ee14844712" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA663B36E4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/2cf10dc9-4890-463b-91e0-81f8d0b61d8f" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65F972C2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/48a92ace-07fb-48a2-937e-6e5f16c60580" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6631CA47" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7f015d31-7bf8-4555-a08d-3af80ef2ddee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2128B5EC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/aad8293f-19c6-4b8e-9051-55678f0a9df4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5475D2B0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/2a88c17d-e85e-4f5d-8bff-514f8b4c7e6c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2934D706" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9b3a3b2e-aaac-4d5b-b25a-86664fae7536" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28DE9437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/1951a941-6cad-466d-a2b4-d9c9a500a9ee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28688D5A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/47eee9f0-6fa6-4cea-9f27-6e7095eb9896" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA246E164D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4552c284-60b4-4d67-8b95-e39935940e49" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA245E0239" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/672e2ad0-6ee8-4768-ae67-299a59590a13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2B34ACCB" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/ece965a7-d581-425c-8fa2-542e8dd78b04" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2AF47D49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/37215e69-783f-4532-b222-bced33501fa1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A3716D7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/0a766d14-3e09-4042-8427-04719a9d99aa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2AD6E6F6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/74ca9331-0442-4eaa-8893-4076a8cf1207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28161CE1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/0d791658-eee3-44ff-9249-e7d2cdfca675" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24DE4F92" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5a3082aa-7a1a-4408-9fc0-3e25fa5dd15c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189E2F60" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/bf06c981-c92b-4208-9b0b-de247481bdee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17C76BE7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a720372f-ab9b-4826-87c3-dc773e430a43" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3677A8D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/beb0ccd6-cb5a-477f-a0b6-790cbc2c38f4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994A95275" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/01371256-de97-4928-a345-779586d6e687" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d8e3a287-673b-4b2c-8214-5863d89e75bb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPREVIST" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4286f120-17d8-40ff-89d0-77f945ba624e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950573D85" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/33821f8d-edba-44b5-bd16-d3fd7066e743" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9303B9CBC" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/66ddde4f-7fd4-4d39-bf5e-f5ef9af5e8bb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90DFBE78C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f1e6518c-3cb3-4cdc-a54c-d333a4e1aa3a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9035E4D0F" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/aee0ca30-80e1-4656-bb19-ad3491eaed63" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFFE9146" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/cce1662b-bf1e-4976-bc84-39237fd78c97" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFED90D0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/50990c71-dece-48ed-ab0b-d65887192a64" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFAD93C7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/fda40ba0-32c9-4d60-9099-e15876a2ded9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBD93144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c4fc6473-2b03-4fe8-a3eb-482c2ad5d4c5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1C8F172" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d78140db-753e-4ec6-87b7-fcc97169b498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D14DD5BA" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/adbc6700-354f-44e5-a1de-97ee187b34a9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C77F3864" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4ab024d8-dcf3-48fb-8493-f6e217398f60" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C77A8A7F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a3fbcf01-0771-4320-bdd6-4b4bb328c9b6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1550099" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6b43c8aa-252b-40f0-bca9-2dc1a09d366e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EB32AF6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/91e40b67-8fcd-46df-b0e3-0ce4d2eb9093" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NON-PREVIS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c4ef4f1c-99a8-48f3-8798-becffd29e561" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87318E6E7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/b251bfa5-c34b-4173-9132-90c5df8b4c7f" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84CE48692" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5cfd96c8-c92d-4055-8dff-8922b2636432" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84CBFE2FE" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/dfeb60ab-3246-4579-bced-2e6c6071d5c0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8452CADDD" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9ab6498d-bb30-4107-87e9-d7ca5e12d596" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4815256A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/919f3865-cb07-4c76-81e7-5808e31c7071" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD53784F99" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/149cbcd7-20a3-4db3-978f-b36c264b18f8" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4880088C" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c21a1b46-8950-4125-875e-6f18e8baff73" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E0982AA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/607ad2a4-cfcb-4b15-8ef3-81c30038b235" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E388F38" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7722dff3-226a-48ca-a61c-1727afc2237a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DE58754" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/e958aa46-d007-4a06-ba91-20bb5525a35f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DFB78FB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/e844f672-0c78-40ed-a98a-748c39134629" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D4C4FDD" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c1a06122-aab0-4434-856d-fae31fea5bd5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C2D0D1C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/1d7937f3-05db-4a79-96a5-8e2361c1e65b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD226F7114" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/ceb477ed-50f3-4880-914b-bcf8c463b909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD113C1498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/1d3e6df4-0a12-4c14-9cd2-14040bf51acd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0995E56F" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c7b5c487-8e2c-4bd5-8b6c-8d0a3743a2b3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C75B8D1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/575e7130-12b2-4de5-a067-a20d6544d914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C658317" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5abe8014-96b2-415d-b37c-b37cfd3e7456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFD22A235" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/08a019b2-5bc8-43c3-a30f-9dcd9ae8dd3d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFEF0A646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/40b131ac-784a-465b-b3d3-53bcdeaf44b6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFA27755E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6290a54e-dad7-4cf2-bad7-e131af6fe108" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF9CFADEA" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d54df43c-e5dd-493b-bc7e-e0e29c7599fa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD9DE07B0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/fc110abf-5206-4985-8a0d-4c9f0d62946c" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCADAE08B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6addb6e5-3d34-44cf-9156-c6c122e51783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC792FE50" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7beabb60-7618-4173-b969-a8808df88226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA0E3851F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/b242a5d0-0d0a-499d-9de8-9b914ef4c49b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA38D92D1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7653a482-9bc4-47a4-9bd4-204909f3376e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC64700888" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/442bb793-1599-4447-894b-7eb0aa80c5d3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC63D4E852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c45cf168-c153-40c3-893d-5e17f5e63179" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC635958D9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/953ff881-ecb0-4c0b-a822-31221f78bd0e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4C76F11D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a3a20650-aab7-483d-9ecb-8c5b114ec9bf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3C65AA7F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d26522a1-c5f2-4f6a-82f6-63c1f772e5b3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20ED34E3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5ba251e3-b1a6-4429-aa1f-bfb05ae99706" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20D59CF1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/758182d2-c7dd-43bc-9eb7-06ee5710b05d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC20C5AA83" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/33ea6881-03e9-42e7-bd88-23c562c107d4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC05747B23" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/b9954add-8804-4224-9e50-662e3b33db79" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC056B8523" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/bf9df62c-fb20-43c9-bfd8-1c1532554855" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF7E7F665" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/02ced4a1-6456-4cbe-85f4-f9d215cbb51a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDE59DC4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f5aa7dbe-2e7c-442d-b097-e6e24bcb50aa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA640EA8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/8b4f0584-b76b-4165-9093-55cf7c4ebef6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2D6228B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/bc76054d-e782-4a79-b7b7-a96511aa916d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9DC1BCB" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/3250887d-79a8-41cd-b855-03bef62364ac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB76B834D" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/04f80bf1-8963-4c17-bcbb-e2a225b18181" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB986945AE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c4015105-c71e-46e4-b6d4-5acefa18ded1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8A6BEE90" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c5f3a152-ec5d-4a58-b0d5-28c6ca8e43df" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB890ECCDA" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a1dbca8d-1b54-4af7-8a85-572f916de9fe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66E028F3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c76b8729-8768-4549-93b9-a30767dd4037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6690E292" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/34a3dc7d-d578-4345-9976-7231daca2882" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68099036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a4f8cd66-af98-4d63-b107-30f7ec6ecb13" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D994C01" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/249e0b55-9576-457e-a53b-ced1e4777322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CC5B2A0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f0de6576-bf2e-44f3-842d-42409a7e5220" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AEEF4F7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d70a8940-9fe3-4317-a120-25b575c3b057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB26F990C1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/147035c1-95f7-4c60-998b-0e7b112286bd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB26955516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/cb09af55-d07c-4500-afd4-fc717fcf5913" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25EA9691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c818b14d-aa17-4490-9972-bf6164066006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB244F3EEB" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/0ae502f2-9f43-4282-8a64-3a658047fdf7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1478D284" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/39a90a7a-5ecf-4b13-8c25-f694a5941ce4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13A624AD" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/42a6b7cd-92e9-4d85-abc9-dae6ac1b0a71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B5E1C2C" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9a0ea582-6350-494b-b29f-565614d0f1fd" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0ACD227C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/af5020c5-0586-4c18-9438-0f193b57d87c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0851FFB2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/e27ab602-30d9-43c0-a363-c751b168b399" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02B93A38" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4cd16291-2b20-42da-b59b-6ed200ff5df7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9A5D13D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9997e36a-a891-46a7-8ece-c50c2b122389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6EA4C78" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/1a8311b1-7696-482f-9d6e-e1403e8ed887" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA421252" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/77b30ba9-9b92-4726-b56f-595e4578bfeb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE043BE80" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6068980f-c709-4768-91e0-4012584f722d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA2B64BE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/775cb6c2-04be-44e2-8e1f-63ae3abf1e9c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC2843BC" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/48a0f9f6-ada6-44f4-a980-bbb01ee58822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD16D3492" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/735173d2-e3aa-4f93-a7f8-735b46285893" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD12F646C" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6671f268-5016-43fc-a0ca-b1e5df033b33" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAABD72E86" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7be7b29c-f16f-4cff-9bc7-fd5bb45d1781" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7227058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/41e2cb02-1d52-473b-855d-ca6d02fd0228" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB1088F15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/ecf41c1f-1c72-4048-9040-0a239d400829" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0A26AAB" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c04a24ee-4834-4708-85f9-6c2f4b073fa4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA264A197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d02beeed-eb73-42aa-a329-de79a11c3934" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA930FB237" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/85a42f6c-2d52-4fc1-9e8b-41023c427ffb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA943A9C6F" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/cff35f1a-4420-418c-ba0f-e3d6d1f1dcf5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93E1FA44" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/3182468f-f830-44eb-b4b5-a01560d8e02a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC21011B4D" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/06a9034e-6c76-4d52-ac2d-6ca20fd796ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f22afc20-cf74-4c04-a245-7293f819bf68" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24AFB8C9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/790c0fa5-1806-47d6-b50f-f9ee14844712" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA663B36E4" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/2cf10dc9-4890-463b-91e0-81f8d0b61d8f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65F972C2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/48a92ace-07fb-48a2-937e-6e5f16c60580" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6631CA47" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/7f015d31-7bf8-4555-a08d-3af80ef2ddee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2128B5EC" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/aad8293f-19c6-4b8e-9051-55678f0a9df4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5475D2B0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/2a88c17d-e85e-4f5d-8bff-514f8b4c7e6c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2934D706" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9b3a3b2e-aaac-4d5b-b25a-86664fae7536" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28DE9437" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/1951a941-6cad-466d-a2b4-d9c9a500a9ee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28688D5A" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/47eee9f0-6fa6-4cea-9f27-6e7095eb9896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA246E164D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4552c284-60b4-4d67-8b95-e39935940e49" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA245E0239" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/672e2ad0-6ee8-4768-ae67-299a59590a13" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2B34ACCB" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/ece965a7-d581-425c-8fa2-542e8dd78b04" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2AF47D49" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/37215e69-783f-4532-b222-bced33501fa1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1A3716D7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/0a766d14-3e09-4042-8427-04719a9d99aa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2AD6E6F6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/74ca9331-0442-4eaa-8893-4076a8cf1207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28161CE1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/0d791658-eee3-44ff-9249-e7d2cdfca675" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24DE4F92" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5a3082aa-7a1a-4408-9fc0-3e25fa5dd15c" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA189E2F60" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/bf06c981-c92b-4208-9b0b-de247481bdee" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17C76BE7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a720372f-ab9b-4826-87c3-dc773e430a43" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A3677A8D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/beb0ccd6-cb5a-477f-a0b6-790cbc2c38f4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B994A95275" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/01371256-de97-4928-a345-779586d6e687" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d8e3a287-673b-4b2c-8214-5863d89e75bb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NONPREVIST" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4286f120-17d8-40ff-89d0-77f945ba624e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950573D85" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/33821f8d-edba-44b5-bd16-d3fd7066e743" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9303B9CBC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/66ddde4f-7fd4-4d39-bf5e-f5ef9af5e8bb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90DFBE78C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/f1e6518c-3cb3-4cdc-a54c-d333a4e1aa3a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9035E4D0F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/aee0ca30-80e1-4656-bb19-ad3491eaed63" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFFE9146" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/cce1662b-bf1e-4976-bc84-39237fd78c97" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFED90D0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/50990c71-dece-48ed-ab0b-d65887192a64" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFAD93C7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/fda40ba0-32c9-4d60-9099-e15876a2ded9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EBD93144" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c4fc6473-2b03-4fe8-a3eb-482c2ad5d4c5" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1C8F172" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/d78140db-753e-4ec6-87b7-fcc97169b498" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D14DD5BA" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/adbc6700-354f-44e5-a1de-97ee187b34a9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C77F3864" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/4ab024d8-dcf3-48fb-8493-f6e217398f60" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C77A8A7F" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/a3fbcf01-0771-4320-bdd6-4b4bb328c9b6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B1550099" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/6b43c8aa-252b-40f0-bca9-2dc1a09d366e" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88EB32AF6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/91e40b67-8fcd-46df-b0e3-0ce4d2eb9093" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=NON-PREVIS" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/c4ef4f1c-99a8-48f3-8798-becffd29e561" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87318E6E7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/b251bfa5-c34b-4173-9132-90c5df8b4c7f" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84CE48692" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/5cfd96c8-c92d-4055-8dff-8922b2636432" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84CBFE2FE" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/dfeb60ab-3246-4579-bced-2e6c6071d5c0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8452CADDD" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REPC02000N/amministrazione-trasparente/atti-amministrazioni-enti/9ab6498d-bb30-4107-87e9-d7ca5e12d596" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F109"/>
+  <dimension ref="A1:F130"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12968</v>
+        <v>16451</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>16446</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>16161</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>16025</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6">
+        <v>16024</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B7">
-        <v>11892</v>
+        <v>16022</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B8">
-        <v>11454</v>
+        <v>16021</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="B9">
-        <v>11040</v>
+        <v>15948</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>10494</v>
+        <v>15496</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11">
+        <v>15446</v>
+      </c>
+      <c r="C11" t="s">
         <v>30</v>
       </c>
-      <c r="B11">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>10489</v>
+        <v>15311</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>14952</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>9729</v>
+        <v>14941</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>9504</v>
+        <v>14842</v>
       </c>
       <c r="C15" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>9243</v>
+        <v>14841</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>8919</v>
+        <v>14563</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>48</v>
+      </c>
+      <c r="B18">
+        <v>14487</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>8697</v>
+        <v>14415</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>8560</v>
+        <v>14401</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>8015</v>
+        <v>13738</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>7826</v>
+        <v>13435</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>7781</v>
+        <v>13320</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>7118</v>
+        <v>12776</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>7117</v>
+        <v>12752</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>7099</v>
+        <v>11973</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>6927</v>
+        <v>11901</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>6924</v>
+        <v>11892</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>6016</v>
+        <v>11454</v>
       </c>
       <c r="C29" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B30">
-        <v>5932</v>
+        <v>11040</v>
       </c>
       <c r="C30" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31">
+        <v>10494</v>
+      </c>
+      <c r="C31" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B32">
-        <v>5926</v>
+        <v>10492</v>
       </c>
       <c r="C32" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B33">
-        <v>5920</v>
+        <v>10489</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>5664</v>
+        <v>9844</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>95</v>
+      </c>
+      <c r="B35">
+        <v>9729</v>
+      </c>
+      <c r="C35" t="s">
         <v>96</v>
       </c>
-      <c r="B35">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>5420</v>
+        <v>9504</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>5400</v>
+        <v>9243</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38">
-        <v>5386</v>
+        <v>8919</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>106</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>5380</v>
+        <v>107</v>
+      </c>
+      <c r="B39" t="s">
+        <v>108</v>
       </c>
       <c r="C39" t="s">
         <v>109</v>
       </c>
       <c r="D39" t="s">
         <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40">
-        <v>5256</v>
+        <v>8697</v>
       </c>
       <c r="C40" t="s">
         <v>112</v>
       </c>
       <c r="D40" t="s">
         <v>113</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41">
-        <v>4790</v>
+        <v>8560</v>
       </c>
       <c r="C41" t="s">
         <v>115</v>
       </c>
       <c r="D41" t="s">
         <v>116</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B42">
-        <v>4789</v>
+        <v>8015</v>
       </c>
       <c r="C42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B43">
-        <v>4626</v>
+        <v>7826</v>
       </c>
       <c r="C43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B44">
-        <v>4529</v>
+        <v>7781</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B45">
-        <v>4517</v>
+        <v>7118</v>
       </c>
       <c r="C45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>4394</v>
+        <v>7117</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B47">
-        <v>4267</v>
+        <v>7099</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B48">
-        <v>4215</v>
+        <v>6927</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>4206</v>
+        <v>6924</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B50">
-        <v>4154</v>
+        <v>6016</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>4106</v>
+        <v>5932</v>
       </c>
       <c r="C51" t="s">
-        <v>107</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>144</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B52">
-        <v>4079</v>
+        <v>5931</v>
       </c>
       <c r="C52" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>4078</v>
+        <v>5926</v>
       </c>
       <c r="C53" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B54">
-        <v>3780</v>
+        <v>5920</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>3694</v>
+        <v>5664</v>
       </c>
       <c r="C55" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B56">
-        <v>3692</v>
+        <v>5657</v>
       </c>
       <c r="C56" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D56" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B57">
-        <v>3690</v>
+        <v>5420</v>
       </c>
       <c r="C57" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>3632</v>
+        <v>5400</v>
       </c>
       <c r="C58" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>2813</v>
+        <v>5386</v>
       </c>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
         <v>162</v>
       </c>
-      <c r="E59" s="2" t="s">
-        <v>9</v>
+      <c r="E59" t="s">
+        <v>33</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>2810</v>
+        <v>5380</v>
       </c>
       <c r="C60" t="s">
         <v>163</v>
       </c>
       <c r="D60" t="s">
         <v>164</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>2807</v>
+        <v>5256</v>
       </c>
       <c r="C61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>2806</v>
+        <v>4790</v>
       </c>
       <c r="C62" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>2803</v>
+        <v>4789</v>
       </c>
       <c r="C63" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>2783</v>
+        <v>4626</v>
       </c>
       <c r="C64" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>2516</v>
+        <v>4529</v>
       </c>
       <c r="C65" t="s">
-        <v>107</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B66">
-        <v>2342</v>
+        <v>4517</v>
       </c>
       <c r="C66" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B67">
-        <v>1835</v>
+        <v>4394</v>
       </c>
       <c r="C67" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>1834</v>
+        <v>4267</v>
       </c>
       <c r="C68" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B69">
-        <v>1833</v>
+        <v>4215</v>
       </c>
       <c r="C69" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B70">
-        <v>1734</v>
+        <v>4206</v>
       </c>
       <c r="C70" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B71">
-        <v>1733</v>
+        <v>4154</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B72">
-        <v>1732</v>
+        <v>4106</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>33</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>196</v>
+      </c>
+      <c r="E72" t="s">
+        <v>33</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B73">
-        <v>1731</v>
+        <v>4079</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B74">
-        <v>1668</v>
+        <v>4078</v>
       </c>
       <c r="C74" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B75">
-        <v>1573</v>
+        <v>3780</v>
       </c>
       <c r="C75" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D75" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>1497</v>
+        <v>3694</v>
       </c>
       <c r="C76" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="D76" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B77">
-        <v>1312</v>
+        <v>3692</v>
       </c>
       <c r="C77" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D77" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B78">
-        <v>1306</v>
+        <v>3690</v>
       </c>
       <c r="C78" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D78" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="B79">
-        <v>1305</v>
+        <v>3632</v>
       </c>
       <c r="C79" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D79" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B80">
-        <v>998</v>
+        <v>2813</v>
       </c>
       <c r="C80" t="s">
-        <v>107</v>
+        <v>215</v>
       </c>
       <c r="D80" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>216</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B81">
-        <v>481</v>
+        <v>2810</v>
       </c>
       <c r="C81" t="s">
-        <v>107</v>
+        <v>217</v>
       </c>
       <c r="D81" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>218</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B82">
-        <v>17952</v>
+        <v>2807</v>
       </c>
       <c r="C82" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="D82" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B83">
-        <v>17844</v>
+        <v>2806</v>
       </c>
       <c r="C83" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="D83" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B84">
-        <v>17831</v>
+        <v>2803</v>
       </c>
       <c r="C84" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="D84" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B85">
-        <v>17829</v>
+        <v>2783</v>
       </c>
       <c r="C85" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D85" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B86">
-        <v>17601</v>
+        <v>2516</v>
       </c>
       <c r="C86" t="s">
-        <v>224</v>
+        <v>33</v>
       </c>
       <c r="D86" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>228</v>
+      </c>
+      <c r="E86" t="s">
+        <v>33</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B87">
-        <v>16627</v>
+        <v>2342</v>
       </c>
       <c r="C87" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D87" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B88">
-        <v>16214</v>
+        <v>1835</v>
       </c>
       <c r="C88" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D88" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>232</v>
       </c>
       <c r="B89">
-        <v>16065</v>
+        <v>1834</v>
       </c>
       <c r="C89" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D89" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B90">
-        <v>16058</v>
+        <v>1833</v>
       </c>
       <c r="C90" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D90" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B91">
-        <v>16057</v>
+        <v>1734</v>
       </c>
       <c r="C91" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D91" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B92">
-        <v>16049</v>
+        <v>1733</v>
       </c>
       <c r="C92" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D92" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B93">
-        <v>15748</v>
+        <v>1732</v>
       </c>
       <c r="C93" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B94">
-        <v>15617</v>
+        <v>1731</v>
       </c>
       <c r="C94" t="s">
         <v>246</v>
       </c>
       <c r="D94" t="s">
         <v>247</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="B95">
-        <v>15614</v>
+        <v>1668</v>
       </c>
       <c r="C95" t="s">
-        <v>107</v>
+        <v>248</v>
       </c>
       <c r="D95" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>249</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B96">
-        <v>15442</v>
+        <v>1573</v>
       </c>
       <c r="C96" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B97">
-        <v>15294</v>
+        <v>1497</v>
       </c>
       <c r="C97" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D97" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B98">
-        <v>15293</v>
+        <v>1312</v>
       </c>
       <c r="C98" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D98" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B99">
-        <v>14917</v>
+        <v>1306</v>
       </c>
       <c r="C99" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D99" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B100">
-        <v>14281</v>
+        <v>1305</v>
       </c>
       <c r="C100" t="s">
         <v>261</v>
       </c>
       <c r="D100" t="s">
         <v>262</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>263</v>
       </c>
       <c r="B101">
-        <v>14187</v>
+        <v>998</v>
       </c>
       <c r="C101" t="s">
+        <v>33</v>
+      </c>
+      <c r="D101" t="s">
         <v>264</v>
       </c>
-      <c r="D101" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E101" t="s">
+        <v>33</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>265</v>
+      </c>
+      <c r="B102">
+        <v>481</v>
+      </c>
+      <c r="C102" t="s">
+        <v>33</v>
+      </c>
+      <c r="D102" t="s">
         <v>266</v>
       </c>
-      <c r="B102">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E102" t="s">
+        <v>33</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>267</v>
+      </c>
+      <c r="B103">
+        <v>17952</v>
+      </c>
+      <c r="C103" t="s">
+        <v>268</v>
+      </c>
+      <c r="D103" t="s">
         <v>269</v>
       </c>
-      <c r="B103">
-[...9 lines deleted...]
-        <v>107</v>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B104">
-        <v>13265</v>
+        <v>17844</v>
       </c>
       <c r="C104" t="s">
-        <v>107</v>
+        <v>271</v>
       </c>
       <c r="D104" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>272</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B105">
-        <v>13264</v>
+        <v>17831</v>
       </c>
       <c r="C105" t="s">
-        <v>107</v>
+        <v>273</v>
       </c>
       <c r="D105" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>274</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B106">
-        <v>13262</v>
+        <v>17829</v>
       </c>
       <c r="C106" t="s">
-        <v>107</v>
+        <v>275</v>
       </c>
       <c r="D106" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>276</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B107">
-        <v>13207</v>
+        <v>17601</v>
       </c>
       <c r="C107" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D107" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>13164</v>
+        <v>16627</v>
       </c>
       <c r="C108" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D108" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="B109">
+        <v>16214</v>
+      </c>
+      <c r="C109" t="s">
+        <v>284</v>
+      </c>
+      <c r="D109" t="s">
+        <v>285</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>286</v>
+      </c>
+      <c r="B110">
+        <v>16065</v>
+      </c>
+      <c r="C110" t="s">
+        <v>287</v>
+      </c>
+      <c r="D110" t="s">
+        <v>288</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>289</v>
+      </c>
+      <c r="B111">
+        <v>16058</v>
+      </c>
+      <c r="C111" t="s">
+        <v>290</v>
+      </c>
+      <c r="D111" t="s">
+        <v>291</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>289</v>
+      </c>
+      <c r="B112">
+        <v>16057</v>
+      </c>
+      <c r="C112" t="s">
+        <v>292</v>
+      </c>
+      <c r="D112" t="s">
+        <v>293</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>289</v>
+      </c>
+      <c r="B113">
+        <v>16049</v>
+      </c>
+      <c r="C113" t="s">
+        <v>294</v>
+      </c>
+      <c r="D113" t="s">
+        <v>295</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>296</v>
+      </c>
+      <c r="B114">
+        <v>15748</v>
+      </c>
+      <c r="C114" t="s">
+        <v>297</v>
+      </c>
+      <c r="D114" t="s">
+        <v>298</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>299</v>
+      </c>
+      <c r="B115">
+        <v>15617</v>
+      </c>
+      <c r="C115" t="s">
+        <v>300</v>
+      </c>
+      <c r="D115" t="s">
+        <v>301</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>299</v>
+      </c>
+      <c r="B116">
+        <v>15614</v>
+      </c>
+      <c r="C116" t="s">
+        <v>33</v>
+      </c>
+      <c r="D116" t="s">
+        <v>302</v>
+      </c>
+      <c r="E116" t="s">
+        <v>33</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>303</v>
+      </c>
+      <c r="B117">
+        <v>15442</v>
+      </c>
+      <c r="C117" t="s">
+        <v>304</v>
+      </c>
+      <c r="D117" t="s">
+        <v>305</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>306</v>
+      </c>
+      <c r="B118">
+        <v>15294</v>
+      </c>
+      <c r="C118" t="s">
+        <v>307</v>
+      </c>
+      <c r="D118" t="s">
+        <v>308</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>306</v>
+      </c>
+      <c r="B119">
+        <v>15293</v>
+      </c>
+      <c r="C119" t="s">
+        <v>309</v>
+      </c>
+      <c r="D119" t="s">
+        <v>310</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>311</v>
+      </c>
+      <c r="B120">
+        <v>14917</v>
+      </c>
+      <c r="C120" t="s">
+        <v>312</v>
+      </c>
+      <c r="D120" t="s">
+        <v>313</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>314</v>
+      </c>
+      <c r="B121">
+        <v>14281</v>
+      </c>
+      <c r="C121" t="s">
+        <v>315</v>
+      </c>
+      <c r="D121" t="s">
+        <v>316</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>317</v>
+      </c>
+      <c r="B122">
+        <v>14187</v>
+      </c>
+      <c r="C122" t="s">
+        <v>318</v>
+      </c>
+      <c r="D122" t="s">
+        <v>319</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>320</v>
+      </c>
+      <c r="B123">
+        <v>13970</v>
+      </c>
+      <c r="C123" t="s">
+        <v>321</v>
+      </c>
+      <c r="D123" t="s">
+        <v>322</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>323</v>
+      </c>
+      <c r="B124">
+        <v>13267</v>
+      </c>
+      <c r="C124" t="s">
+        <v>33</v>
+      </c>
+      <c r="D124" t="s">
+        <v>324</v>
+      </c>
+      <c r="E124" t="s">
+        <v>33</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>323</v>
+      </c>
+      <c r="B125">
+        <v>13265</v>
+      </c>
+      <c r="C125" t="s">
+        <v>33</v>
+      </c>
+      <c r="D125" t="s">
+        <v>325</v>
+      </c>
+      <c r="E125" t="s">
+        <v>33</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>323</v>
+      </c>
+      <c r="B126">
+        <v>13264</v>
+      </c>
+      <c r="C126" t="s">
+        <v>33</v>
+      </c>
+      <c r="D126" t="s">
+        <v>326</v>
+      </c>
+      <c r="E126" t="s">
+        <v>33</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>323</v>
+      </c>
+      <c r="B127">
+        <v>13262</v>
+      </c>
+      <c r="C127" t="s">
+        <v>33</v>
+      </c>
+      <c r="D127" t="s">
+        <v>327</v>
+      </c>
+      <c r="E127" t="s">
+        <v>33</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>328</v>
+      </c>
+      <c r="B128">
+        <v>13207</v>
+      </c>
+      <c r="C128" t="s">
+        <v>329</v>
+      </c>
+      <c r="D128" t="s">
+        <v>330</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>331</v>
+      </c>
+      <c r="B129">
+        <v>13164</v>
+      </c>
+      <c r="C129" t="s">
+        <v>332</v>
+      </c>
+      <c r="D129" t="s">
+        <v>333</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>331</v>
+      </c>
+      <c r="B130">
         <v>13156</v>
       </c>
-      <c r="C109" t="s">
-[...8 lines deleted...]
-      <c r="F109" s="2" t="s">
+      <c r="C130" t="s">
+        <v>334</v>
+      </c>
+      <c r="D130" t="s">
+        <v>335</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
-    <hyperlink ref="E12" r:id="rId21"/>
-[...50 lines deleted...]
-    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
     <hyperlink ref="F38" r:id="rId73"/>
     <hyperlink ref="E39" r:id="rId74"/>
     <hyperlink ref="F39" r:id="rId75"/>
     <hyperlink ref="E40" r:id="rId76"/>
     <hyperlink ref="F40" r:id="rId77"/>
     <hyperlink ref="E41" r:id="rId78"/>
     <hyperlink ref="F41" r:id="rId79"/>
     <hyperlink ref="E42" r:id="rId80"/>
     <hyperlink ref="F42" r:id="rId81"/>
     <hyperlink ref="E43" r:id="rId82"/>
     <hyperlink ref="F43" r:id="rId83"/>
     <hyperlink ref="E44" r:id="rId84"/>
     <hyperlink ref="F44" r:id="rId85"/>
     <hyperlink ref="E45" r:id="rId86"/>
     <hyperlink ref="F45" r:id="rId87"/>
     <hyperlink ref="E46" r:id="rId88"/>
     <hyperlink ref="F46" r:id="rId89"/>
     <hyperlink ref="E47" r:id="rId90"/>
     <hyperlink ref="F47" r:id="rId91"/>
     <hyperlink ref="E48" r:id="rId92"/>
     <hyperlink ref="F48" r:id="rId93"/>
     <hyperlink ref="E49" r:id="rId94"/>
     <hyperlink ref="F49" r:id="rId95"/>
     <hyperlink ref="E50" r:id="rId96"/>
     <hyperlink ref="F50" r:id="rId97"/>
-    <hyperlink ref="F51" r:id="rId98"/>
-[...14 lines deleted...]
-    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
     <hyperlink ref="F59" r:id="rId114"/>
     <hyperlink ref="E60" r:id="rId115"/>
     <hyperlink ref="F60" r:id="rId116"/>
     <hyperlink ref="E61" r:id="rId117"/>
     <hyperlink ref="F61" r:id="rId118"/>
     <hyperlink ref="E62" r:id="rId119"/>
     <hyperlink ref="F62" r:id="rId120"/>
     <hyperlink ref="E63" r:id="rId121"/>
     <hyperlink ref="F63" r:id="rId122"/>
     <hyperlink ref="E64" r:id="rId123"/>
     <hyperlink ref="F64" r:id="rId124"/>
-    <hyperlink ref="F65" r:id="rId125"/>
-[...12 lines deleted...]
-    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
     <hyperlink ref="F72" r:id="rId139"/>
     <hyperlink ref="E73" r:id="rId140"/>
     <hyperlink ref="F73" r:id="rId141"/>
     <hyperlink ref="E74" r:id="rId142"/>
     <hyperlink ref="F74" r:id="rId143"/>
     <hyperlink ref="E75" r:id="rId144"/>
     <hyperlink ref="F75" r:id="rId145"/>
     <hyperlink ref="E76" r:id="rId146"/>
     <hyperlink ref="F76" r:id="rId147"/>
     <hyperlink ref="E77" r:id="rId148"/>
     <hyperlink ref="F77" r:id="rId149"/>
     <hyperlink ref="E78" r:id="rId150"/>
     <hyperlink ref="F78" r:id="rId151"/>
     <hyperlink ref="E79" r:id="rId152"/>
     <hyperlink ref="F79" r:id="rId153"/>
-    <hyperlink ref="F80" r:id="rId154"/>
-[...40 lines deleted...]
-    <hyperlink ref="E102" r:id="rId195"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="E83" r:id="rId160"/>
+    <hyperlink ref="F83" r:id="rId161"/>
+    <hyperlink ref="E84" r:id="rId162"/>
+    <hyperlink ref="F84" r:id="rId163"/>
+    <hyperlink ref="E85" r:id="rId164"/>
+    <hyperlink ref="F85" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="F101" r:id="rId195"/>
     <hyperlink ref="F102" r:id="rId196"/>
-    <hyperlink ref="F103" r:id="rId197"/>
-[...8 lines deleted...]
-    <hyperlink ref="F109" r:id="rId206"/>
+    <hyperlink ref="E103" r:id="rId197"/>
+    <hyperlink ref="F103" r:id="rId198"/>
+    <hyperlink ref="E104" r:id="rId199"/>
+    <hyperlink ref="F104" r:id="rId200"/>
+    <hyperlink ref="E105" r:id="rId201"/>
+    <hyperlink ref="F105" r:id="rId202"/>
+    <hyperlink ref="E106" r:id="rId203"/>
+    <hyperlink ref="F106" r:id="rId204"/>
+    <hyperlink ref="E107" r:id="rId205"/>
+    <hyperlink ref="F107" r:id="rId206"/>
+    <hyperlink ref="E108" r:id="rId207"/>
+    <hyperlink ref="F108" r:id="rId208"/>
+    <hyperlink ref="E109" r:id="rId209"/>
+    <hyperlink ref="F109" r:id="rId210"/>
+    <hyperlink ref="E110" r:id="rId211"/>
+    <hyperlink ref="F110" r:id="rId212"/>
+    <hyperlink ref="E111" r:id="rId213"/>
+    <hyperlink ref="F111" r:id="rId214"/>
+    <hyperlink ref="E112" r:id="rId215"/>
+    <hyperlink ref="F112" r:id="rId216"/>
+    <hyperlink ref="E113" r:id="rId217"/>
+    <hyperlink ref="F113" r:id="rId218"/>
+    <hyperlink ref="E114" r:id="rId219"/>
+    <hyperlink ref="F114" r:id="rId220"/>
+    <hyperlink ref="E115" r:id="rId221"/>
+    <hyperlink ref="F115" r:id="rId222"/>
+    <hyperlink ref="F116" r:id="rId223"/>
+    <hyperlink ref="E117" r:id="rId224"/>
+    <hyperlink ref="F117" r:id="rId225"/>
+    <hyperlink ref="E118" r:id="rId226"/>
+    <hyperlink ref="F118" r:id="rId227"/>
+    <hyperlink ref="E119" r:id="rId228"/>
+    <hyperlink ref="F119" r:id="rId229"/>
+    <hyperlink ref="E120" r:id="rId230"/>
+    <hyperlink ref="F120" r:id="rId231"/>
+    <hyperlink ref="E121" r:id="rId232"/>
+    <hyperlink ref="F121" r:id="rId233"/>
+    <hyperlink ref="E122" r:id="rId234"/>
+    <hyperlink ref="F122" r:id="rId235"/>
+    <hyperlink ref="E123" r:id="rId236"/>
+    <hyperlink ref="F123" r:id="rId237"/>
+    <hyperlink ref="F124" r:id="rId238"/>
+    <hyperlink ref="F125" r:id="rId239"/>
+    <hyperlink ref="F126" r:id="rId240"/>
+    <hyperlink ref="F127" r:id="rId241"/>
+    <hyperlink ref="E128" r:id="rId242"/>
+    <hyperlink ref="F128" r:id="rId243"/>
+    <hyperlink ref="E129" r:id="rId244"/>
+    <hyperlink ref="F129" r:id="rId245"/>
+    <hyperlink ref="E130" r:id="rId246"/>
+    <hyperlink ref="F130" r:id="rId247"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>