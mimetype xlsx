--- v0 (2026-07-31)
+++ v1 (2026-09-20)
@@ -8,2048 +8,1255 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="384">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2DE5528D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di
 stampe per il Progetto Mostrischio per l’ I.C. “A. Manzoni”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2DE5528D</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/38f1a93a-8eb3-4d84-ae57-11b92d95f36d</t>
+    <t>Link</t>
   </si>
   <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC2269C5B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento percorsi di potenziamento destinati a studenti</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/8d25dac8-267b-4a9b-ad3b-fba8dba8314c</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFA046620</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di Diari
 Scolastici a.s. 2026/27 per l’ I.C. “A. Manzoni”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA046620</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF780F66C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di
 materiale di pulizia per il plesso A. Bergonzi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF780F66C</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2026</t>
   </si>
   <si>
     <t>BBFA565001</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento di percorsi a 4 ESPERTI E 4 TUTOR PER IL PROGETTO OLTRE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BBFA565001</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAC3C67B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per l’acquisto di materiale di pulizia ai plessi dell’I.C. “A. Manzoni”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC3C67B0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB93395819</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’acquisto di carte di servizi a viaggio d’istruzione a Cinque Terre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93395819</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB67F7C504</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l’acquisto dei visita guidata all’orto botanico di Padova servizi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67F7C504</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB37E037D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio di noleggio autobus con conducente per visite guidate e/o uscite didattiche/ viaggi di istruzione a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37E037D9</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB183557C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per materiale di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB183557C5</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BB02CD866C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per il servizio di riparazione PC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02CD866C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFDE6F1AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto materiale per esami</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDE6F1AA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFE2BEFDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per materiale e attrezzature sportivi logo Bergonzi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE2BEFDF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE8F4C164</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per corsi di formazione di Sicurezza DS</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6afbaf25-8a20-4cbc-a0c0-4bae42484561</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2C2F6B9A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto materiale
 per l’acquisto scaletta learning scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C2F6B9A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2C0D3835</t>
   </si>
   <si>
     <t>Decisione a contrarre - ’acquisto materiale per la palestra scuola dell’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C0D3835</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2BE91B39</t>
   </si>
   <si>
     <t>Decisione a contrarre - ’acquisto di toner alla scuola dell’Infanzia</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2c9bca4b-9230-44fd-8137-4d02d8bf07b6</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1D040104</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto servizi
 Corso di Potenziamento di Lingua Spagnola-Mater Spagnola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D040104</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2026</t>
   </si>
   <si>
     <t>BA1AF162D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di cancelleria ditta la Contabile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1AF162D8</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1AECB4F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto LETTORI USB-barcode ditta IP4WORK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1AECB4F3</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA11EF2001</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento per corso di lingua inglese alla scuola sec. di I° Manzoni. Madrelingua Inglese</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11EF2001</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E665C8B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - accesso base ai servizi ON-Line Mediasoft- Scarabelli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E665C8B9</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A7567A98</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento SERVIZI RICREATIVI BIGLIETTI CINEMA SFERICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7567A98</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B979520236</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo amministrazione digitale software NUVOLA SITO ecc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979520236</t>
-[...4 lines deleted...]
-  <si>
     <t>B977AD2D20</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo APPLICATIVI AMMINISTAZIONE DIGITALE COMPLETA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977AD2D20</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2025</t>
   </si>
   <si>
     <t>B9779E7B33</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto rinnovo gestioni applicativi -Nuvola Firma Digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9779E7B33</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B9532EF676</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale igienico sanitario carta igienica guanti bobina ecc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9532EF676</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92C091176</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di cancelleria per i plessi primarie e secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C091176</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B91BE4388D</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per acquisto di materiale informatico toner mouse schede</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BE4388D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F3EC5EC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per acquisto N° 4 Tessere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3EC5EC7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E8476F9E</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per acquisto di materiale di pronto soccorso</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8476F9E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8DE15B650</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per acquisto di materiale carta da fotocopiare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE15B650</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8D11CBD17</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per acquisto di materiale di cancelleria Ufficio e Direzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D11CBD17</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A165344F</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per Servizi di Formazione Annuale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A165344F</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A18027FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto per il servizio di assistenza tecnica inclusivo 40h sino al 31/12/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A18027FA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B87D4668ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Targhe per PNRR DM19 STARE BENE PER IMPARARE BENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87D4668ED</t>
-[...4 lines deleted...]
-  <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>B8A60DF8EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto software firma digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A60DF8EB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B79AB08987</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI 1 EDIZIONE AGENDA NORD SUMMER CAMP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AB08987</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76D03B61B</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGRAMMA DI ASSISTENZA DAE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D03B61B</t>
-[...4 lines deleted...]
-  <si>
     <t>B76D2ECEAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE ANNUA SICUREZZA CON RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D2ECEAD</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B73BF6D1EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO REGISTRO ELETTRONICO A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BF6D1EF</t>
-[...4 lines deleted...]
-  <si>
     <t>B73BF018CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO RILEVATORE PRESENZE PERSONALE ATA 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BF018CD</t>
-[...4 lines deleted...]
-  <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>B725BE2AAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AMPLIFICATORI EVENTO ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725BE2AAB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B70936ED58</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI ACQUARIO DI CATTOLICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70936ED58</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6F6E2026E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO 2 VIAGGI DI ISTRUZIONE CASTELLO DEL BIANELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6E2026E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B9C7672F</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITE DIDATTICHE - VERONA - RICCIONE - RIMINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9C7672F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2025</t>
   </si>
   <si>
     <t>B6B2D9EE8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI POTENZIAMENTO MADRE LINGUISTA INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2D9EE8F</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B6B5464DC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO 3 VIAGGI DI ISTRUZIONE IC MANZONI MAGGIO GIUGNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5464DC1</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B651F5154F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONTO CONTRATTUALE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651F5154F</t>
-[...4 lines deleted...]
-  <si>
     <t>B651D2F2BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PICK UP 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651D2F2BD</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B6451B9C00</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE AFFIDAMENTO 20 edizioni MENTORING - per un totale di 400 h per la scuola secondaria Manzoni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6451B9C00</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B641C6D0A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Casa Dante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641C6D0A1</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63DB87252</t>
   </si>
   <si>
     <t>Decisione a contrarre - 2 EDIZIONI DI "GIOCHIAMO A TENNIS TAVOLO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DB87252</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B71074DC07</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PROGETTO INDIRIZZO MUSEALE ADA NEGRI A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71074DC07</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5E2B6D562</t>
   </si>
   <si>
     <t>Decisione a contrarre - Mostrisco a.s. 24-25</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...7 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5DE1B8232</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA E UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE1B8232</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CBDE3E5D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO PACCHETTO NOLEGGIO PULLMAN VISITE GUIDATE PISA-TORINO </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBDE3E5D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5DE296963</t>
   </si>
   <si>
     <t>Decisione a contrarre - PACCHETTO 30 H MADRELINGUA ECOLOGY CLUB CLASSI 5^ BERGONZI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE296963</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B593BED90B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTA COOPERAZIONE EDUCATIVA (1 ANNO)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B593BED90B</t>
-[...4 lines deleted...]
-  <si>
     <t>B593F35E3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ANNUALE FOCUS JUNIOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B593F35E3A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5983DC596</t>
   </si>
   <si>
     <t>Decisione a contrarre - PACCHETTO 10 LEZIONI CORSO DI NUOTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5983DC596</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B4F55B8DD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - sorveglianza sanitaria medico competente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F55B8DD3</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F379600C</t>
   </si>
   <si>
     <t>Decisione a contrarre - forniture DI SERVIZI -ESAMI D.M. 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F379600C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B4DB917AB8</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e servizi DM 65-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DB917AB8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4BC82424A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Kit tappetino e custodia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC82424A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>B4A94246DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale igienico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A94246DB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B488C05F2A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di servizi D.M. 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488C05F2A</t>
-[...4 lines deleted...]
-  <si>
     <t>B4B72CBDDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura kit trolley</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B72CBDDB</t>
-[...4 lines deleted...]
-  <si>
     <t>B48C6EFD3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PIANO ESTATE- TEATRO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C6EFD3A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B47F7E95E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - PIANO ESTATE 24-25 BALLIAMO SUL MONDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47F7E95E7</t>
-[...4 lines deleted...]
-  <si>
     <t>B47AF4432D</t>
   </si>
   <si>
     <t>Decisione a contrarre - PIANO ESTATE 24-25 ITACA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47AF4432D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>B4A4177CF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio d'istruzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4177CF0</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2024</t>
   </si>
   <si>
     <t>B45B5B933D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE DA ACQUISTO CARTA DA FOTOCOPIARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45B5B933D</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B454D1376D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale informatico toner all’infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B454D1376D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B44B3D62A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PIANO ESTATE - MATEMAGICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B3D62A3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B4395EB037</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO AREA PERSONALE COMPLETA MODULI GESTIONE PERSONALE COMPENSI E FISCO TFR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4395EB037</t>
-[...4 lines deleted...]
-  <si>
     <t>B43943351C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO NUVOLA SITO WEB EDU.IT HOSTING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43943351C</t>
-[...4 lines deleted...]
-  <si>
     <t>B4392B2765</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO NUVOLA AMMINISTRAZIONE DIGITALE GESTIONE DOCUMENTALE FIRMA DIGITALE COMPLETO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4392B2765</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B422EB5212</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PC PORTATILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B422EB5212</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>B4168E6571</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PER LA FORMAZIONE CORSI DI INGLESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4168E6571</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3F8C9A7F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto MATERIALE IGIENE, GUANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8C9A7F8</t>
-[...4 lines deleted...]
-  <si>
     <t>B3F8A439A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento VIAGGIO D'ISTRUZIONE MONTALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8A439A8</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3F0CFFA4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento VIAGGIO D'ISTRUZIONE MILANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0CFFA4E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>B3E821579E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE LINGUISTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E821579E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>B353CB33CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTA "SINERGIE DI SCUOLA" 2024 - ditta HOMO FABER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B353CB33CB</t>
-[...4 lines deleted...]
-  <si>
     <t>05/10/2024</t>
   </si>
   <si>
     <t>B352442859</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento 21 EDIZIONI LINEA INTERVENTO A FORMAZIONE E MENTORING DM65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352442859</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>B34C2B79A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento SPORTELLO PSICOLOGICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C2B79A0</t>
-[...4 lines deleted...]
-  <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>B31DE25650</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31DE25650</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2024</t>
   </si>
   <si>
     <t>B303A436C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI DI FORMAZIONE ARGO 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303A436C2</t>
-[...4 lines deleted...]
-  <si>
     <t>B2F0254C52</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO POSTE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F0254C52</t>
-[...4 lines deleted...]
-  <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>B2C4A718C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - DPO IC MANZONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C4A718C5</t>
-[...4 lines deleted...]
-  <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>B2B7D9F2DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACCESS POINT PRIMARIA BERGONZI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B7D9F2DF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>B2758ABC26</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento POTENZIAMENTO LINGUA INGLESE - SUMMER CAMP 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2758ABC26</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>B27CD03EAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento ASSISTENZA IN MATERIA DI SALUTE E SICUREZZA DEL LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27CD03EAE</t>
-[...4 lines deleted...]
-  <si>
     <t>B28CFF1B9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto MATERIALE LUDICO "A. NEGRI"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28CFF1B9F</t>
-[...4 lines deleted...]
-  <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>B286E69F5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO PREPAGATO 40H</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B286E69F5F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>B21A435645</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto MATERIALE E UTENSILI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21A435645</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2024</t>
   </si>
   <si>
     <t>B1F6F5D693</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto MATERIALE DI PULIZIA SCUOLA PRIMARIA PASCOLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6F5D693</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2024</t>
   </si>
   <si>
     <t>B1DEC6B554</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento CORSI PISCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DEC6B554</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>B1CEAB168F</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento 13 CORSI PNRR TRANSIZIONE DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CEAB168F</t>
-[...4 lines deleted...]
-  <si>
     <t>B1CDA7C6B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento 12 corsi pnrr transizione digitale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDA7C6B2</t>
-[...4 lines deleted...]
-  <si>
     <t>B1CE2A95E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto MATERIALE DI PULIZIA SCUOLA SEC. I° MANZONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CE2A95E5</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>B1A3D08373</t>
   </si>
   <si>
     <t>Decisione a contrarre - Soggiorno Gita a Capodiponte Ditta graffitipark</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A3D08373</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>B15E0E853E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Viaggi d'Istruzione maggio/giugno ditta Val d'Enza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15E0E853E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2024</t>
   </si>
   <si>
     <t>B17289A177</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento sportello psicologico e progetto affettività 2023/24 ditta Amici di gancio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17289A177</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2024</t>
   </si>
   <si>
     <t>B17C75B37A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggi d'sitruzione ditta Fantini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17C75B37A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>B180A21DE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Nuvola presenze ditta Madisoft</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B180A21DE1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>B14BF3EB6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - visite d'istruzione ditta Gaspari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BF3EB6B</t>
-[...4 lines deleted...]
-  <si>
     <t>B14C952C80</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto viaggi d'istruzione Giugno ditta Borghi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14C952C80</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>B1708D7BBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Nuvola area alunni ,registro elettronico completo 24-25 ditta Madisoft</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1708D7BBA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>B16423E839</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento n. 2 Edizioni corsi pnrr multilinguismo e stem ditta Augeo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16423E839</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>B15E3B3348</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Diari scolastici a.s. 2024/25 ditta Leardini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15E3B3348</t>
-[...4 lines deleted...]
-  <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>B145E62D1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Corsi PNRR multilinguismo e stem ditta The hub</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B145E62D1C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/04/2024</t>
   </si>
   <si>
     <t>B1200BAF73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Materiale igienico ditta Puliexpert</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1200BAF73</t>
-[...4 lines deleted...]
-  <si>
     <t>B11D9F2E9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Carta per fotocopie ditta Pace</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D9F2E9B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>B11750446D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Canone software ditta Index</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11750446D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>B0D45D0851</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI EUROCAMP - VISITE ISTRUZIONE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D45D0851</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>B0D4584999</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO L2 2024 italiano per stranieri 5 anni ditta AUGEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D4584999</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>B0861337E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento visite d'istruzione Marzo Val d'Enza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0861337E3</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>B08769ED10</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio ciaspolata ditta la tavola del contado</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08769ED10</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2024</t>
   </si>
   <si>
     <t>B0A1ED9AA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Toner e cavi ditta Ip4work</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A1ED9AA1</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>B088D2D24A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Corso Argo CU 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B088D2D24A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B07F0F3631</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale notte dei racconti ditta La contabile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F0F3631</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>B057AB4DBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale Sicurezza e manutenzione ditta Nuova catellani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B057AB4DBA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>B03BD8D3CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di Cancelleria ditta Poker</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BD8D3CC</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>B04C1D4D6D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Kit Google Workspace C2 group</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C1D4D6D</t>
-[...4 lines deleted...]
-  <si>
     <t>B04D68617D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale pulizia ditta Firma</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04D68617D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>B01ABD93D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto alimentatore musica casa del Rio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01ABD93D6</t>
-[...4 lines deleted...]
-  <si>
     <t>B01A7EB5A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento rivista Eriksonn</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01A7EB5A8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/01/2024</t>
   </si>
   <si>
     <t>B00A613E1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERZIZI NUVOLA MADISOFT-AREA PERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A613E1F</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>B00A793B03</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO APPLICATIVI SCARABELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A793B03</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>Z8D3D53FC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento Lavori PNRR CMC elettronica scuola 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8D3D53FC8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/09/2023</t>
   </si>
   <si>
     <t>9961079E6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pnrr scuola 4.0 attrezzature digitali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9961079E6B</t>
-[...4 lines deleted...]
-  <si>
     <t>21/09/2023</t>
   </si>
   <si>
     <t>9965168CC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Arredi pnrr scuola 4.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5f5ecec5-5e35-4aa8-8e5a-f8e740de7310</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2347,2779 +1554,3055 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2DE5528D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/38f1a93a-8eb3-4d84-ae57-11b92d95f36d" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2269C5B0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/8d25dac8-267b-4a9b-ad3b-fba8dba8314c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA046620" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/90f99ee7-d4c4-4e17-ac16-7875e6e3910a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF780F66C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/99d41e24-f113-4c6d-b01a-dc1418775678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFA565001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/565f75e9-9bf5-4d61-8066-9932d9bfd798" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC3C67B0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/157b9261-5a11-47d6-8627-310fb854c61d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93395819" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c9d6cf9a-6588-400d-8b42-d09efe61cc0b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67F7C504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/54e6a134-807c-4556-9560-2bf08480b4c6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB37E037D9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ccfe89a3-bbb7-48b0-9696-881ea0c9012b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB183557C5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/a5c538ed-cdc6-4e0b-97c2-0e3d88b621a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB02CD866C" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/85f79b49-a583-49c8-bc0b-8c296dc0c28a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFDE6F1AA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e4137170-eeab-45dd-a392-d3333cb88505" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE2BEFDF" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5846e180-58b7-4a2c-8241-8bea11ba2f86" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE8F4C164" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6afbaf25-8a20-4cbc-a0c0-4bae42484561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C2F6B9A" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ead68e68-4675-4abf-bd52-0dea8ae53bb5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C0D3835" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6fb47f19-7d84-41e2-9dea-85181f80cf55" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2BE91B39" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2c9bca4b-9230-44fd-8137-4d02d8bf07b6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1D040104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2a8d5ad3-778e-4c91-a132-878527350517" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1AF162D8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ca1f2d78-011a-41f3-a563-9313e611fd00" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1AECB4F3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/77bae468-40db-44f2-ae82-a289f6950c9d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11EF2001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c0318d81-b054-4e5b-a1ed-23b6918dd3df" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E665C8B9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5cd921f2-ebf0-42e9-b815-ab27f9b85bd0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A7567A98" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/15e13230-09bf-484b-a319-5dc11c0b0df7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B979520236" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/692c2c84-43b9-49f4-b301-3967cb6d6ba2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977AD2D20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/7b4a6d53-1e1a-457f-90bc-e937ef67b959" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9779E7B33" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/4c6fe479-4363-415d-9d59-81da5f7cca83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9532EF676" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/cca523aa-d954-4495-9fc0-15f4272f2f6c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C091176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/3ffe4521-ea7d-41e0-8319-7bf6968a8c1e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BE4388D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/9114d7a6-6c9f-465e-9c4f-1dd27f3b0418" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F3EC5EC7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5a6a6620-0b05-4e48-9946-af352ad728f8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8476F9E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5a3ba10f-f970-4294-8e98-f80cc1967b69" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE15B650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/9102ceb3-0bfc-4d14-8561-a27e4e26292d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D11CBD17" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c6f1744a-691b-4b48-aa92-ce9b91f2febf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A165344F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/7eb0334b-71ac-44a7-86ad-90ed32c7f65d" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A18027FA" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/a7f7b0df-9854-4640-aa9e-0ea2e21b6c97" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87D4668ED" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f224f57f-e43e-449b-a9f8-726d709ea940" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A60DF8EB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/8ddbec0c-24e4-4e5e-b97c-34c67fee4559" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AB08987" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e8ebbc7b-390d-4e3d-b6f9-9fb48133baa5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D03B61B" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/db06ed4f-ce01-47b3-8916-e7e297d1c067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76D2ECEAD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/b6b2da66-bc64-44a8-82de-c31bd7cad016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BF6D1EF" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/3ce17fbd-ed43-4c83-bf3b-53df8af62332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73BF018CD" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/8eb73759-55e8-493e-afa6-3d56fc082b12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B725BE2AAB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/b0f8c0cf-3929-4fd0-a19e-723966397ba5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70936ED58" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/34d6bb0d-d486-4d51-b742-915f3f3f1e0d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F6E2026E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/fd8865d6-c552-4916-a777-a24a46b49224" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B9C7672F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e80339ab-8fe2-4d53-b478-dbf7e71a3954" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B2D9EE8F" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/fb528858-8040-4c1b-9862-9f8b822455a4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5464DC1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/49cb183e-70ff-4a95-95a4-d181feacddc2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651F5154F" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/66578cb6-74eb-4339-9b48-4c6ca173ab48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651D2F2BD" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/86670ec8-3315-4afc-91c5-37bc0a66b003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6451B9C00" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2a702000-6dc3-48c2-8cc9-66e60fc35e5b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B641C6D0A1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/d41afb49-1ff5-4e09-a263-72d7bd57559c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DB87252" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ad5f6603-b7a6-4426-9d95-49b1a195d9be" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71074DC07" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/b95204a6-d58a-47b8-bb3c-b000704c8d37" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2B6D562" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6f8eba18-17c8-4653-8c54-f64bfe801bdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE1B8232" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f203ea18-d981-461d-8426-52e09e618004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBDE3E5D" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/af1fd9b7-18a4-450c-9aac-9bedf7f04668" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DE296963" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ce5b262f-4c94-49ce-bd29-9a5b90e9dc96" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B593BED90B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ee2793fe-1d3d-4c14-b29b-204a14e3ce06" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B593F35E3A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ccc79736-2a9b-4af3-a257-28ad6742e284" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5983DC596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/22b4e1d3-985b-4cff-9d69-1b345316824d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F55B8DD3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e9bccd38-bb0a-446b-9f4d-26d0ea4824b0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F379600C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ac42e086-f808-495a-9eb4-fd83b3213b20" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DB917AB8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c20c90a6-7581-4a1b-bf3a-e4666c716242" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BC82424A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/3963d126-87e9-4c6f-81f0-2ad03f2358a9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A94246DB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/25eef1cd-35f5-4996-9f26-82c6e3698ab5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B488C05F2A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/73e54d39-e585-4148-8b3b-50287a3c9a0c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B72CBDDB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e333f676-4e8a-441d-b231-e324236e2b95" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C6EFD3A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f51a8ed2-e001-47c4-bd9a-f2a72a9f7b0c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47F7E95E7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f876a4ea-2dcc-43ae-b7bd-ef5c5c11526d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47AF4432D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/703d6c51-17f0-452e-a974-69627c6b736b" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4177CF0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/84bc8e91-8880-4e19-adda-2a25bca38b65" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45B5B933D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/fcdae653-65cf-43b3-baff-0fac66911c5f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B454D1376D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5c0c7118-6fb7-4a04-80ef-299f2b8224e6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44B3D62A3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/bf48ad3a-8a06-4df4-8d08-f0d7397cc300" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4395EB037" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/59d1bf81-5fc2-419b-9bef-42c533a8dc23" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43943351C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/16d5f3f7-6fc3-482b-b530-7953e094c841" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4392B2765" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/05fbde4b-9203-4c95-ac1b-dacfc88b2b35" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B422EB5212" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e96f17e3-b758-4c0e-893c-447a5c317f65" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4168E6571" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e90361f6-c6b4-4106-8679-0c9510c63748" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8C9A7F8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/8f3bf469-ffd7-47d2-a507-0fee1c9e8440" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8A439A8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/b3793303-17fd-4291-a7f8-fd35a367d0a9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0CFFA4E" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e90ff937-b8c7-478c-adde-41d6d38e3ba5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E821579E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e8c8da5c-0fd9-463f-a7c7-f95bae4d2036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B353CB33CB" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c1238d53-f4da-4744-b2eb-5f877ef5fbde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B352442859" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c367b112-6765-43dd-9b12-a5b0789d012d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34C2B79A0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c80abee8-82dd-4b14-845f-59a9dbe249bd" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31DE25650" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5c77e825-25df-4a23-a058-da21ceadfb15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B303A436C2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/abf5d790-9334-4e56-83f7-7fe1ae005092" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2F0254C52" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/da85d670-0c14-4660-b45b-50a61434a5d5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C4A718C5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/fa786bc0-9163-4872-8116-8a3ca475befd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B7D9F2DF" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/69f26a79-f31b-453c-b27e-4617a6ec70f2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2758ABC26" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/fbf6548a-b195-4b79-b1e3-a1574dc76e26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B27CD03EAE" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2fc778b0-c892-4995-bcfc-125f9575bd14" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B28CFF1B9F" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/096dcf78-45a9-4ddd-b9ed-e1ed6351b327" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B286E69F5F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c0faa591-4779-48ca-b1ca-354aaa74a24e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B21A435645" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5e6d9835-a66b-4014-a1e7-6e719756614c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F6F5D693" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f768cc7e-1770-42d4-8a0c-7784d589f216" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DEC6B554" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/b1cffa72-0bef-437f-a8e5-67c019388cba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CEAB168F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/8b3ccd53-6d99-41f1-96d6-aa27b086d97b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDA7C6B2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/d8d12ad6-683e-4866-bb04-871a469f6501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CE2A95E5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2e0de79f-bc4b-4b56-9e80-56cbfe519370" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A3D08373" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/86116d81-3267-425e-b7e2-ac16b1fb4624" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15E0E853E" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e57498bf-c92f-424f-ab73-e09d248c3bae" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17289A177" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/aa9c2fbe-83c3-4703-90ed-00c2ecfd656d" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17C75B37A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/4d8afe21-d3f1-40df-8d72-2c38fa1a1221" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B180A21DE1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/7373c510-edfa-4b64-853a-12c3ed701f42" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BF3EB6B" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/83218bc8-711b-444d-920c-3daa5b1f160b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14C952C80" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f7f2def4-f4c7-4e5e-8a4b-eaef54e0e5c4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1708D7BBA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/52a4fed2-fa3a-409b-be61-78930a26e468" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16423E839" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/1cc41b9c-b5bd-4ebb-a08e-1f51005f2561" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15E3B3348" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/141935bd-be97-4fdb-adcf-866c4bec1543" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B145E62D1C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6b38f8be-f2d9-4a67-836d-032f45eb9b8e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1200BAF73" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/e31e3758-5e5a-45c2-aea4-1fe45383893c" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D9F2E9B" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/0354d774-19eb-4e84-a215-976e65d69a79" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11750446D" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/303b8a51-ce63-4d99-adf9-cb05fbd70a5b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D45D0851" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6c9dbde1-ac85-4777-aede-83ae29e67af2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D4584999" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/7f5ddbbe-9c7a-4806-b884-a38420f61fac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0861337E3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/480ff682-acf1-443d-bce8-edec373a033f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08769ED10" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/7055e0b5-87c3-4cc5-aaf9-2512f5cfc7df" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A1ED9AA1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/784a0fce-ab22-4912-8eac-67b8e7b57ea6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B088D2D24A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/335b6915-6408-4915-a3a9-088c2f0c62d2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F0F3631" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/6949b291-2ded-4765-a761-d7367b968884" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B057AB4DBA" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/a3f56aa4-8254-495d-ab3d-ec7d249dae7e" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B03BD8D3CC" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/82712d94-95aa-41ba-ad9e-8d42471c7e27" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C1D4D6D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/ce7c9b93-30a2-4997-8fb9-96d30fe3c145" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04D68617D" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/10a7e710-f834-4f76-9375-d568ffd647c7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01ABD93D6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/f325eb19-8b1b-4819-9964-938db6b702a3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B01A7EB5A8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/10e7e8a7-1124-46c0-ab8a-7846022807f7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A613E1F" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/61fbd763-1708-4f14-acb3-f40d9bca0a5c" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A793B03" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/2305c51d-a85a-457f-8bfc-1e67ab4db2e6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z8D3D53FC8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/c8c10dd5-b5d6-4f0b-88e1-2ccb0fdb64c3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9961079E6B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/fde28678-f538-4524-b492-67c02bd94ebb" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9965168CC5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC84600B/amministrazione-trasparente/atti-amministrazioni-enti/5f5ecec5-5e35-4aa8-8e5a-f8e740de7310" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F136"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>8068</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>8016</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>7540</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
         <v>7512</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
         <v>7135</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
         <v>6370</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
         <v>6109</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B9">
         <v>5397</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B10">
         <v>4889</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="B11">
         <v>4475</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>37</v>
       </c>
       <c r="B12">
         <v>4195</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="B13">
         <v>4106</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="B14">
         <v>4105</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="B15">
         <v>3835</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="B16">
         <v>1256</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="B17">
         <v>1253</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="B18">
         <v>1246</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="B19">
         <v>1080</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="B20">
         <v>1030</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>58</v>
       </c>
       <c r="B21">
         <v>1028</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>62</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="B22">
         <v>902</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>66</v>
       </c>
       <c r="B23">
         <v>263</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>109</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="B24">
         <v>15786</v>
       </c>
       <c r="C24" t="s">
-        <v>113</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>114</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>71</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="B25">
         <v>15342</v>
       </c>
       <c r="C25" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>74</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="B26">
         <v>15331</v>
       </c>
       <c r="C26" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>126</v>
+        <v>77</v>
       </c>
       <c r="B27">
         <v>15297</v>
       </c>
       <c r="C27" t="s">
-        <v>127</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="B28">
         <v>14890</v>
       </c>
       <c r="C28" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>133</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>82</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="B29">
         <v>14485</v>
       </c>
       <c r="C29" t="s">
-        <v>137</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>85</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="B30">
         <v>13969</v>
       </c>
       <c r="C30" t="s">
-        <v>142</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>88</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="B31">
         <v>13800</v>
       </c>
       <c r="C31" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>91</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="B32">
         <v>13644</v>
       </c>
       <c r="C32" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>94</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="B33">
         <v>13322</v>
       </c>
       <c r="C33" t="s">
-        <v>157</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="B34">
         <v>12774</v>
       </c>
       <c r="C34" t="s">
-        <v>162</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="B35">
         <v>12768</v>
       </c>
       <c r="C35" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="B36">
         <v>12763</v>
       </c>
       <c r="C36" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>105</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>175</v>
+        <v>106</v>
       </c>
       <c r="B37">
         <v>11744</v>
       </c>
       <c r="C37" t="s">
-        <v>176</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>180</v>
+        <v>109</v>
       </c>
       <c r="B38">
         <v>9680</v>
       </c>
       <c r="C38" t="s">
-        <v>181</v>
+        <v>110</v>
       </c>
       <c r="D38" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>111</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
       <c r="B39">
         <v>8637</v>
       </c>
       <c r="C39" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>114</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="B40">
         <v>8241</v>
       </c>
       <c r="C40" t="s">
-        <v>191</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>117</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="B41">
         <v>8237</v>
       </c>
       <c r="C41" t="s">
-        <v>195</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>119</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="B42">
         <v>7452</v>
       </c>
       <c r="C42" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="D42" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>122</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="B43">
         <v>7451</v>
       </c>
       <c r="C43" t="s">
-        <v>204</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="B44">
         <v>7296</v>
       </c>
       <c r="C44" t="s">
-        <v>209</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>127</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>213</v>
+        <v>128</v>
       </c>
       <c r="B45">
         <v>6770</v>
       </c>
       <c r="C45" t="s">
-        <v>214</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>130</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>218</v>
+        <v>131</v>
       </c>
       <c r="B46">
         <v>6265</v>
       </c>
       <c r="C46" t="s">
-        <v>219</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>133</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>223</v>
+        <v>134</v>
       </c>
       <c r="B47">
         <v>5682</v>
       </c>
       <c r="C47" t="s">
-        <v>224</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>136</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>228</v>
+        <v>137</v>
       </c>
       <c r="B48">
         <v>5635</v>
       </c>
       <c r="C48" t="s">
-        <v>229</v>
+        <v>138</v>
       </c>
       <c r="D48" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>139</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="B49">
         <v>5209</v>
       </c>
       <c r="C49" t="s">
-        <v>234</v>
+        <v>141</v>
       </c>
       <c r="D49" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>142</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B50">
         <v>4335</v>
       </c>
       <c r="C50" t="s">
-        <v>239</v>
+        <v>144</v>
       </c>
       <c r="D50" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>145</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>238</v>
+        <v>143</v>
       </c>
       <c r="B51">
         <v>4334</v>
       </c>
       <c r="C51" t="s">
-        <v>243</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>147</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>247</v>
+        <v>148</v>
       </c>
       <c r="B52">
         <v>4252</v>
       </c>
       <c r="C52" t="s">
-        <v>248</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>150</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>252</v>
+        <v>151</v>
       </c>
       <c r="B53">
         <v>4134</v>
       </c>
       <c r="C53" t="s">
-        <v>253</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>153</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>257</v>
+        <v>154</v>
       </c>
       <c r="B54">
         <v>4080</v>
       </c>
       <c r="C54" t="s">
-        <v>258</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>156</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>262</v>
+        <v>157</v>
       </c>
       <c r="B55">
         <v>3908</v>
       </c>
       <c r="C55" t="s">
-        <v>263</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>159</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="B56">
         <v>3131</v>
       </c>
       <c r="C56" t="s">
-        <v>268</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>162</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="B57">
         <v>3131</v>
       </c>
       <c r="C57" t="s">
-        <v>268</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>162</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="B58">
         <v>2680</v>
       </c>
       <c r="C58" t="s">
-        <v>274</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>165</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>278</v>
+        <v>166</v>
       </c>
       <c r="B59">
         <v>2488</v>
       </c>
       <c r="C59" t="s">
-        <v>279</v>
+        <v>167</v>
       </c>
       <c r="D59" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>168</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>283</v>
+        <v>169</v>
       </c>
       <c r="B60">
         <v>2247</v>
       </c>
       <c r="C60" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="D60" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>171</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="B61">
         <v>1797</v>
       </c>
       <c r="C61" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="D61" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>174</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="B62">
         <v>1794</v>
       </c>
       <c r="C62" t="s">
-        <v>293</v>
+        <v>175</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>176</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="B63">
         <v>1757</v>
       </c>
       <c r="C63" t="s">
-        <v>297</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>178</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="B64">
         <v>15697</v>
       </c>
       <c r="C64" t="s">
-        <v>302</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>181</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="B65">
         <v>15681</v>
       </c>
       <c r="C65" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>184</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>311</v>
+        <v>185</v>
       </c>
       <c r="B66">
         <v>15622</v>
       </c>
       <c r="C66" t="s">
-        <v>312</v>
+        <v>186</v>
       </c>
       <c r="D66" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>187</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>316</v>
+        <v>188</v>
       </c>
       <c r="B67">
         <v>15015</v>
       </c>
       <c r="C67" t="s">
-        <v>317</v>
+        <v>189</v>
       </c>
       <c r="D67" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>190</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>321</v>
+        <v>191</v>
       </c>
       <c r="B68">
         <v>14810</v>
       </c>
       <c r="C68" t="s">
-        <v>322</v>
+        <v>192</v>
       </c>
       <c r="D68" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>193</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>326</v>
+        <v>194</v>
       </c>
       <c r="B69">
         <v>14511</v>
       </c>
       <c r="C69" t="s">
-        <v>327</v>
+        <v>195</v>
       </c>
       <c r="D69" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>196</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>326</v>
+        <v>194</v>
       </c>
       <c r="B70">
         <v>14442</v>
       </c>
       <c r="C70" t="s">
-        <v>331</v>
+        <v>197</v>
       </c>
       <c r="D70" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>198</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>326</v>
+        <v>194</v>
       </c>
       <c r="B71">
         <v>14439</v>
       </c>
       <c r="C71" t="s">
-        <v>335</v>
+        <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>200</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>339</v>
+        <v>201</v>
       </c>
       <c r="B72">
         <v>14416</v>
       </c>
       <c r="C72" t="s">
-        <v>340</v>
+        <v>202</v>
       </c>
       <c r="D72" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>203</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>339</v>
+        <v>201</v>
       </c>
       <c r="B73">
         <v>14409</v>
       </c>
       <c r="C73" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="D73" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>205</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>348</v>
+        <v>206</v>
       </c>
       <c r="B74">
         <v>14297</v>
       </c>
       <c r="C74" t="s">
-        <v>349</v>
+        <v>207</v>
       </c>
       <c r="D74" t="s">
-        <v>350</v>
-[...5 lines deleted...]
-        <v>352</v>
+        <v>208</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>353</v>
+        <v>209</v>
       </c>
       <c r="B75">
         <v>13475</v>
       </c>
       <c r="C75" t="s">
-        <v>354</v>
+        <v>210</v>
       </c>
       <c r="D75" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>211</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>358</v>
+        <v>212</v>
       </c>
       <c r="B76">
         <v>13405</v>
       </c>
       <c r="C76" t="s">
-        <v>359</v>
+        <v>213</v>
       </c>
       <c r="D76" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>214</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>363</v>
+        <v>215</v>
       </c>
       <c r="B77">
         <v>13368</v>
       </c>
       <c r="C77" t="s">
-        <v>364</v>
+        <v>216</v>
       </c>
       <c r="D77" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>217</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>368</v>
+        <v>218</v>
       </c>
       <c r="B78">
         <v>12945</v>
       </c>
       <c r="C78" t="s">
-        <v>369</v>
+        <v>219</v>
       </c>
       <c r="D78" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>220</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>368</v>
+        <v>218</v>
       </c>
       <c r="B79">
         <v>12941</v>
       </c>
       <c r="C79" t="s">
-        <v>373</v>
+        <v>221</v>
       </c>
       <c r="D79" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>222</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>368</v>
+        <v>218</v>
       </c>
       <c r="B80">
         <v>12931</v>
       </c>
       <c r="C80" t="s">
-        <v>377</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>378</v>
-[...5 lines deleted...]
-        <v>380</v>
+        <v>224</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>381</v>
+        <v>225</v>
       </c>
       <c r="B81">
         <v>12659</v>
       </c>
       <c r="C81" t="s">
-        <v>382</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>227</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>386</v>
+        <v>228</v>
       </c>
       <c r="B82">
         <v>12295</v>
       </c>
       <c r="C82" t="s">
-        <v>387</v>
+        <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>230</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>391</v>
+        <v>231</v>
       </c>
       <c r="B83">
         <v>12092</v>
       </c>
       <c r="C83" t="s">
-        <v>392</v>
+        <v>232</v>
       </c>
       <c r="D83" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>233</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>391</v>
+        <v>231</v>
       </c>
       <c r="B84">
         <v>12043</v>
       </c>
       <c r="C84" t="s">
-        <v>396</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>397</v>
-[...5 lines deleted...]
-        <v>399</v>
+        <v>235</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>400</v>
+        <v>236</v>
       </c>
       <c r="B85">
         <v>11801</v>
       </c>
       <c r="C85" t="s">
-        <v>401</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>238</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>405</v>
+        <v>239</v>
       </c>
       <c r="B86">
         <v>11680</v>
       </c>
       <c r="C86" t="s">
-        <v>406</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>407</v>
-[...5 lines deleted...]
-        <v>409</v>
+        <v>241</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>410</v>
+        <v>242</v>
       </c>
       <c r="B87">
         <v>11037</v>
       </c>
       <c r="C87" t="s">
-        <v>411</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>244</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>415</v>
+        <v>245</v>
       </c>
       <c r="B88">
         <v>10959</v>
       </c>
       <c r="C88" t="s">
-        <v>416</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>247</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>420</v>
+        <v>248</v>
       </c>
       <c r="B89">
         <v>10608</v>
       </c>
       <c r="C89" t="s">
-        <v>421</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>250</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>425</v>
+        <v>251</v>
       </c>
       <c r="B90">
         <v>9889</v>
       </c>
       <c r="C90" t="s">
-        <v>426</v>
+        <v>252</v>
       </c>
       <c r="D90" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>253</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>430</v>
+        <v>254</v>
       </c>
       <c r="B91">
         <v>9483</v>
       </c>
       <c r="C91" t="s">
-        <v>431</v>
+        <v>255</v>
       </c>
       <c r="D91" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>256</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>430</v>
+        <v>254</v>
       </c>
       <c r="B92">
         <v>9452</v>
       </c>
       <c r="C92" t="s">
-        <v>435</v>
+        <v>257</v>
       </c>
       <c r="D92" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>258</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>439</v>
+        <v>259</v>
       </c>
       <c r="B93">
         <v>8465</v>
       </c>
       <c r="C93" t="s">
-        <v>440</v>
+        <v>260</v>
       </c>
       <c r="D93" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>443</v>
+        <v>261</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>444</v>
+        <v>262</v>
       </c>
       <c r="B94">
         <v>8408</v>
       </c>
       <c r="C94" t="s">
-        <v>445</v>
+        <v>263</v>
       </c>
       <c r="D94" t="s">
-        <v>446</v>
-[...5 lines deleted...]
-        <v>448</v>
+        <v>264</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>449</v>
+        <v>265</v>
       </c>
       <c r="B95">
         <v>8214</v>
       </c>
       <c r="C95" t="s">
-        <v>450</v>
+        <v>266</v>
       </c>
       <c r="D95" t="s">
-        <v>451</v>
-[...5 lines deleted...]
-        <v>453</v>
+        <v>267</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>454</v>
+        <v>268</v>
       </c>
       <c r="B96">
         <v>8197</v>
       </c>
       <c r="C96" t="s">
-        <v>455</v>
+        <v>269</v>
       </c>
       <c r="D96" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>270</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>454</v>
+        <v>268</v>
       </c>
       <c r="B97">
         <v>8183</v>
       </c>
       <c r="C97" t="s">
-        <v>459</v>
+        <v>271</v>
       </c>
       <c r="D97" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>272</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>463</v>
+        <v>273</v>
       </c>
       <c r="B98">
         <v>8148</v>
       </c>
       <c r="C98" t="s">
-        <v>464</v>
+        <v>274</v>
       </c>
       <c r="D98" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>275</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>468</v>
+        <v>276</v>
       </c>
       <c r="B99">
         <v>7373</v>
       </c>
       <c r="C99" t="s">
-        <v>469</v>
+        <v>277</v>
       </c>
       <c r="D99" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>278</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>473</v>
+        <v>279</v>
       </c>
       <c r="B100">
         <v>6991</v>
       </c>
       <c r="C100" t="s">
-        <v>474</v>
+        <v>280</v>
       </c>
       <c r="D100" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>281</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>478</v>
+        <v>282</v>
       </c>
       <c r="B101">
         <v>6819</v>
       </c>
       <c r="C101" t="s">
-        <v>479</v>
+        <v>283</v>
       </c>
       <c r="D101" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>284</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>483</v>
+        <v>285</v>
       </c>
       <c r="B102">
         <v>6504</v>
       </c>
       <c r="C102" t="s">
-        <v>484</v>
+        <v>286</v>
       </c>
       <c r="D102" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>287</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>483</v>
+        <v>285</v>
       </c>
       <c r="B103">
         <v>6486</v>
       </c>
       <c r="C103" t="s">
-        <v>488</v>
+        <v>288</v>
       </c>
       <c r="D103" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>289</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>483</v>
+        <v>285</v>
       </c>
       <c r="B104">
         <v>6457</v>
       </c>
       <c r="C104" t="s">
-        <v>492</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
-        <v>493</v>
-[...5 lines deleted...]
-        <v>495</v>
+        <v>291</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>496</v>
+        <v>292</v>
       </c>
       <c r="B105">
         <v>6094</v>
       </c>
       <c r="C105" t="s">
-        <v>497</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
-        <v>498</v>
-[...5 lines deleted...]
-        <v>500</v>
+        <v>294</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>501</v>
+        <v>295</v>
       </c>
       <c r="B106">
         <v>5758</v>
       </c>
       <c r="C106" t="s">
-        <v>502</v>
+        <v>296</v>
       </c>
       <c r="D106" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>297</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>506</v>
+        <v>298</v>
       </c>
       <c r="B107">
         <v>5707</v>
       </c>
       <c r="C107" t="s">
-        <v>507</v>
+        <v>299</v>
       </c>
       <c r="D107" t="s">
-        <v>508</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>300</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>511</v>
+        <v>301</v>
       </c>
       <c r="B108">
         <v>5653</v>
       </c>
       <c r="C108" t="s">
-        <v>512</v>
+        <v>302</v>
       </c>
       <c r="D108" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>303</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>516</v>
+        <v>304</v>
       </c>
       <c r="B109">
         <v>5613</v>
       </c>
       <c r="C109" t="s">
-        <v>517</v>
+        <v>305</v>
       </c>
       <c r="D109" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>306</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>521</v>
+        <v>307</v>
       </c>
       <c r="B110">
         <v>5508</v>
       </c>
       <c r="C110" t="s">
-        <v>522</v>
+        <v>308</v>
       </c>
       <c r="D110" t="s">
-        <v>523</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>309</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>521</v>
+        <v>307</v>
       </c>
       <c r="B111">
         <v>5496</v>
       </c>
       <c r="C111" t="s">
-        <v>526</v>
+        <v>310</v>
       </c>
       <c r="D111" t="s">
-        <v>527</v>
-[...5 lines deleted...]
-        <v>529</v>
+        <v>311</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>530</v>
+        <v>312</v>
       </c>
       <c r="B112">
         <v>5438</v>
       </c>
       <c r="C112" t="s">
-        <v>531</v>
+        <v>313</v>
       </c>
       <c r="D112" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>314</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>535</v>
+        <v>315</v>
       </c>
       <c r="B113">
         <v>5351</v>
       </c>
       <c r="C113" t="s">
-        <v>536</v>
+        <v>316</v>
       </c>
       <c r="D113" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>317</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>540</v>
+        <v>318</v>
       </c>
       <c r="B114">
         <v>5154</v>
       </c>
       <c r="C114" t="s">
-        <v>541</v>
+        <v>319</v>
       </c>
       <c r="D114" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>320</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>545</v>
+        <v>321</v>
       </c>
       <c r="B115">
         <v>5102</v>
       </c>
       <c r="C115" t="s">
-        <v>546</v>
+        <v>322</v>
       </c>
       <c r="D115" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>323</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>550</v>
+        <v>324</v>
       </c>
       <c r="B116">
         <v>4354</v>
       </c>
       <c r="C116" t="s">
-        <v>551</v>
+        <v>325</v>
       </c>
       <c r="D116" t="s">
-        <v>552</v>
-[...5 lines deleted...]
-        <v>554</v>
+        <v>326</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>550</v>
+        <v>324</v>
       </c>
       <c r="B117">
         <v>4352</v>
       </c>
       <c r="C117" t="s">
-        <v>555</v>
+        <v>327</v>
       </c>
       <c r="D117" t="s">
-        <v>556</v>
-[...5 lines deleted...]
-        <v>558</v>
+        <v>328</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>559</v>
+        <v>329</v>
       </c>
       <c r="B118">
         <v>4248</v>
       </c>
       <c r="C118" t="s">
-        <v>560</v>
+        <v>330</v>
       </c>
       <c r="D118" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>331</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>564</v>
+        <v>332</v>
       </c>
       <c r="B119">
         <v>3779</v>
       </c>
       <c r="C119" t="s">
-        <v>565</v>
+        <v>333</v>
       </c>
       <c r="D119" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>334</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>569</v>
+        <v>335</v>
       </c>
       <c r="B120">
         <v>3675</v>
       </c>
       <c r="C120" t="s">
-        <v>570</v>
+        <v>336</v>
       </c>
       <c r="D120" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>337</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>574</v>
+        <v>338</v>
       </c>
       <c r="B121">
         <v>3482</v>
       </c>
       <c r="C121" t="s">
-        <v>575</v>
+        <v>339</v>
       </c>
       <c r="D121" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>340</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>579</v>
+        <v>341</v>
       </c>
       <c r="B122">
         <v>2546</v>
       </c>
       <c r="C122" t="s">
-        <v>580</v>
+        <v>342</v>
       </c>
       <c r="D122" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>583</v>
+        <v>343</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>584</v>
+        <v>344</v>
       </c>
       <c r="B123">
         <v>2499</v>
       </c>
       <c r="C123" t="s">
-        <v>585</v>
+        <v>345</v>
       </c>
       <c r="D123" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>346</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>589</v>
+        <v>347</v>
       </c>
       <c r="B124">
         <v>2441</v>
       </c>
       <c r="C124" t="s">
-        <v>590</v>
+        <v>348</v>
       </c>
       <c r="D124" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>349</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>594</v>
+        <v>350</v>
       </c>
       <c r="B125">
         <v>2316</v>
       </c>
       <c r="C125" t="s">
-        <v>595</v>
+        <v>351</v>
       </c>
       <c r="D125" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>352</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>599</v>
+        <v>353</v>
       </c>
       <c r="B126">
         <v>2018</v>
       </c>
       <c r="C126" t="s">
-        <v>600</v>
+        <v>354</v>
       </c>
       <c r="D126" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>603</v>
+        <v>355</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>604</v>
+        <v>356</v>
       </c>
       <c r="B127">
         <v>1385</v>
       </c>
       <c r="C127" t="s">
-        <v>605</v>
+        <v>357</v>
       </c>
       <c r="D127" t="s">
-        <v>606</v>
-[...5 lines deleted...]
-        <v>608</v>
+        <v>358</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>609</v>
+        <v>359</v>
       </c>
       <c r="B128">
         <v>1349</v>
       </c>
       <c r="C128" t="s">
-        <v>610</v>
+        <v>360</v>
       </c>
       <c r="D128" t="s">
-        <v>611</v>
-[...5 lines deleted...]
-        <v>613</v>
+        <v>361</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>609</v>
+        <v>359</v>
       </c>
       <c r="B129">
         <v>1339</v>
       </c>
       <c r="C129" t="s">
-        <v>614</v>
+        <v>362</v>
       </c>
       <c r="D129" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>363</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>618</v>
+        <v>364</v>
       </c>
       <c r="B130">
         <v>988</v>
       </c>
       <c r="C130" t="s">
-        <v>619</v>
+        <v>365</v>
       </c>
       <c r="D130" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>366</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>618</v>
+        <v>364</v>
       </c>
       <c r="B131">
         <v>965</v>
       </c>
       <c r="C131" t="s">
-        <v>623</v>
+        <v>367</v>
       </c>
       <c r="D131" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>626</v>
+        <v>368</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>627</v>
+        <v>369</v>
       </c>
       <c r="B132">
         <v>375</v>
       </c>
       <c r="C132" t="s">
-        <v>628</v>
+        <v>370</v>
       </c>
       <c r="D132" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>371</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>632</v>
+        <v>372</v>
       </c>
       <c r="B133">
         <v>183</v>
       </c>
       <c r="C133" t="s">
-        <v>633</v>
+        <v>373</v>
       </c>
       <c r="D133" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>374</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>637</v>
+        <v>375</v>
       </c>
       <c r="B134">
         <v>12344</v>
       </c>
       <c r="C134" t="s">
-        <v>638</v>
+        <v>376</v>
       </c>
       <c r="D134" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>377</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>642</v>
+        <v>378</v>
       </c>
       <c r="B135">
         <v>9829</v>
       </c>
       <c r="C135" t="s">
-        <v>643</v>
+        <v>379</v>
       </c>
       <c r="D135" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>380</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>647</v>
+        <v>381</v>
       </c>
       <c r="B136">
         <v>9447</v>
       </c>
       <c r="C136" t="s">
-        <v>648</v>
+        <v>382</v>
       </c>
       <c r="D136" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>383</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>