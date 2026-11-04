--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -8,101 +8,110 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="47">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>PIANO ESTATE 2026</t>
   </si>
   <si>
     <t>F84D26003110007</t>
   </si>
   <si>
     <t>€ 59.340,00</t>
   </si>
   <si>
     <t>FSE</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
+    <t>Attivo</t>
+  </si>
+  <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
     <t>AGENDA NORD DM 176/2026 - INSIEME OLTRE L'ORARIO</t>
   </si>
   <si>
     <t>F84D26000570007</t>
   </si>
   <si>
     <t>€ 119.880,00</t>
   </si>
   <si>
     <t>Agenda Nord</t>
   </si>
   <si>
     <t>01/06/2026</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>PIANO ESTATE 2025</t>
   </si>
   <si>
     <t>F54D25006250007</t>
   </si>
   <si>
     <t>€ 72.720,00</t>
   </si>
   <si>
     <t>Fondi Nazionali</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>F84D21001460006</t>
   </si>
   <si>
     <t>€ 89.635,28</t>
   </si>
@@ -542,383 +551,427 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/70cdd9cf-233f-4a9a-a7c0-5578916e4a64" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/e195d618-070d-47b2-87fb-e8556c65cbcc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/d8c096f7-129f-4a63-99e9-bbe30a091956" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/7325209f-e063-492d-8a77-a65fe7a507ca" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/b10cf641-4ba8-4238-9947-04ac3eda1a83" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/4da64319-c94b-4a87-bcd1-edd458c88006" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/71a067d7-631d-49ca-a663-37a5b253cf13" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/progetto/5d65dc00-b66a-4bb4-9080-cc6f67f09e50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:G22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...12 lines deleted...]
-    <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2025</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
-    </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G6" s="1"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
         <v>19</v>
       </c>
-      <c r="D8" t="s">
-[...9 lines deleted...]
-    <row r="10" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>2024</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
-    </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G11" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>2023</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
-    </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G15" s="1"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G16" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
         <v>33</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>2022</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
-    </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G20" s="1"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G21" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>46</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A10:G10"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A20:G20"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...6 lines deleted...]
-    <hyperlink ref="F22" r:id="rId8"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G8" r:id="rId3"/>
+    <hyperlink ref="G12" r:id="rId4"/>
+    <hyperlink ref="G13" r:id="rId5"/>
+    <hyperlink ref="G17" r:id="rId6"/>
+    <hyperlink ref="G18" r:id="rId7"/>
+    <hyperlink ref="G22" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>