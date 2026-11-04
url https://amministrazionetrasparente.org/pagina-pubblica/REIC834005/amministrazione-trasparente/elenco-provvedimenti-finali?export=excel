--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -8,80 +8,98 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="346">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1DBADFA7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale sanitario per cassette pronto soccorso</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F8817D0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di refezione scolastica scuola primaria "Don Milani" a.s. 2026-27</t>
+  </si>
+  <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>BCE3B773CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Sportello psicologico 26_29</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC98D83EBC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale cancelleria per nuovo anno scolastico 2026/27</t>
   </si>
   <si>
     <t>BC97A7A96A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di Iscrizione First Lego Legue 2026-27</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>BC6932D545</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo Pacchetto Nuvola "Area Alunni, Registro Elettronico completo" e "Rilevazione Presenze" dal 01/09/2026 al 31/08/2027</t>
   </si>
@@ -1426,2558 +1444,2598 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3B773CA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b3a261cf-3f2f-4f5c-98b4-47db51b07e0f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC98D83EBC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/60d5cac2-418e-4f56-84ed-f74c78ff7844" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC97A7A96A" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/dc1c02b9-5fcc-41e6-a9ba-caafceae88d2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6932D545" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/60fcece1-bc86-486e-b259-b8ed82900209" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC673EA8FB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a06f74ca-0f66-4ea6-b640-4bd537259cf5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57A63E5B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8eee8bae-410e-4a80-877c-1f137c1e33b3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F037877" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/992e9c76-7f29-49d9-9dee-96f8f18dc4b0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E9A084F" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b98428e4-8552-41e4-a396-625a99506c9a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F8B6950" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f926a569-8364-4136-b3e2-4fcbc6a1415c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35EEC02C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bc4b99b0-60fc-44a5-861e-dabfd9c8285f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35BAAFEA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ef5627c3-9408-4587-a66b-e664e3cff465" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1EE662B0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b687be81-8c76-4904-aba9-1ba43e36f880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC096F57FA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a47e3a4c-d21a-4260-bdc2-49007326f674" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC032F84AB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e7c9c12c-ca31-4695-a5f9-be3104746d4c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8552204" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/dce32c15-e812-4d34-86de-f14a11e789e2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB7A33294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/574c610d-ea7a-4b30-8556-05eee7841c47" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92B5CEFD" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a0fe6dde-f947-4684-8d81-dd4a98b5ddb1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9474BC2F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/1116a9a1-70f6-47a1-814e-b939d67edd7a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8ECE1F7F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/13f1c121-f7fa-4d11-8f9d-aef4eba43e4e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88E273C7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c8adc7b3-4178-436e-aa08-bef65802ed22" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D68737A" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e2ada5a4-b398-478e-a2f4-f417d9b501c6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A52C6B9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/5c755ca6-71b7-43eb-85cb-61b41a1eab3b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04D339C4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e1de9ede-3da5-4256-b935-bd9998bfab5d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4BDB9DA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c4a8b911-4ae8-4cd9-881c-a68dbbd60344" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEB95755" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6c9de7e9-e466-4dcd-b49b-0256328792b9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AB1531D" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4e2004f1-72d3-4721-9689-10085522c3f6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84C47F9E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/29629404-a9a6-48b1-a4b3-440318cbf7ec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8808FBB1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/90abc4aa-bf2a-4744-a426-762f751300ac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA835BAAD6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/d14e4d44-1d51-4e65-ad15-42f440feeec4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA832D89D2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7246bf5c-6dc2-4302-932a-5b0b1d8d82cf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7355DC12" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/07dae408-c0ee-453d-a150-7389151e9248" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57F816D5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/68a4f075-2d68-4680-b46d-a82e86bc6d22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A6149EB" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/00c750a5-5d50-4989-b95d-12fc8da295ec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA444B0B61" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8a97a2cd-e6d6-4e2d-92a8-e654fba4b7f2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3AC7F3C1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/46cca59c-d96a-4225-8527-3e8c7cf33be1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E5B03DF" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b4300e0e-b452-4a2b-b041-f29b8c0f33e7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA233DE5ED" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c94fa770-4b86-4f9e-be1e-f5a01ee2f932" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC6B58E8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/875f5d45-01cf-4aca-b983-5d930c96b6d7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1751443C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4418e03b-00a7-45f2-8af9-cf78a904f537" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11E2BBC5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/976addda-b33a-4092-abeb-da891a703e13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DC6549F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/2d3d9815-f74a-4da6-8d90-0bd02c81e665" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07E8E437" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/fb9e8ee1-868c-4f3d-87d8-5c1e7ebf6100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA063F5141" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b04228d9-9903-492c-9f1d-18f8c81f3ead" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE4BF4EB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bad7afa1-bbd0-4815-933d-ed6f86834091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCAA47E9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bb12e1a6-8a94-4ba1-8826-2870cbdccbff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCA11E98" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/10d9aad9-f3a0-4536-9615-e6da90c4f03f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC811816" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/780a1154-892c-43a0-8cef-3fbc2d9a1176" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC705AEC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/119c90c2-93cb-4c68-9a9a-3899302dc846" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C806F912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4aacbfdf-b996-4380-9649-a3bfdff6def7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC97C3A6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/5bac2af8-80f9-4854-b63c-86c9811707d7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC8AA659" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/82e61797-ff8c-4ec0-8cfd-535586ebe7bb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B93CA00F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/5bfc1879-dfdb-4ec7-ba00-7efe90afb4b0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C47C565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/36ab1ff3-20f1-4266-ac45-dc74ce5b95cb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD916F8D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/85464313-a065-4990-84cd-9077d5b0ef2c" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD6CED9F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f854be3e-c8a5-4a1e-a367-a7eb3af51c0a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AC1CF805" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/85d1e804-ab9d-4bad-a7e6-b18cd4547f2f" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB6FEAF7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/26084f98-13c2-48f3-bb74-9e04c5550e63" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A94C5D28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/eab0f014-3ffa-4e16-8b7d-c3c10579c9d0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A76A72AD" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8acdfe71-5108-4b35-86ab-c8cd175c5593" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A0FE149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/898e0852-12da-4fad-8e74-0d48f34108d2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9813AD110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/df7aa983-2ad3-4351-b1fd-6346d765850e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A188F1D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ac203334-363f-4a4d-ab18-c80e2fbd9b02" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96347D0ED" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/675ba77f-20d5-4969-9018-7d2c4f1e1063" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C5BDC1A" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ffacbf04-0f59-4049-a440-5fe792420721" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9557B3D7B" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/0f62ac63-9a0e-4507-8641-ded8527655ce" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95634D06B" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/949b7dfd-8b80-4a48-b412-ec84f0f2c12a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953F205FE" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7b2b14af-1d23-4c2d-b4fc-4b8599495b03" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94411B65D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/be512759-8181-48bd-a107-97f43d9b1045" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C696920" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7fbe2dc0-5efe-4dbf-b723-49ce1640de53" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C4BD2CD" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6d14ccf8-a419-484a-9fa2-500c698a7846" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92753C6F8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/14d5b43c-b990-4891-a542-1498eae43b7e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921D05AE2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4c6b763e-a731-4462-8f8f-4bd73681439f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92109EEC9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4babb675-fbab-469a-bf1a-01cd790c1269" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B2814A0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b86e90a7-4221-4b3f-bf76-5288f3c8648c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B908F1791A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/77911f99-ae75-48d7-95f3-74feb239c98c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91273E87C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/509ed390-57f6-4787-a3ea-6cfdb97fc7ff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912862973" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e4ab3cd4-c917-4dcb-a239-9a879c2bdbc1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B76B0BF" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/16bd6d16-19b3-4e58-8241-851871b7e026" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903F2E774" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/06a9edb9-6f1a-4636-9962-fa391ae59e07" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F9BEDEC5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/024eb2c6-e829-4ca8-bd6c-42e453feb6fc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF8BE4F6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/3aeb2acc-38ac-4ac9-beb6-852b7f38e69a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF0F9B94" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6ccc9918-4ebe-46aa-b649-d8aef38fbdb8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9E2F9BD" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ec308ad4-ec26-442a-9a19-a84887971343" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE4DFD02" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e9aacc4e-0e3c-4a92-b4bb-6ef1081161c9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE42DA1F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/0ea9cb67-023f-4242-8dee-8fa9eeec5ed9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB2E3B66" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7afa55d7-37e4-432e-af36-8b6d203dbd52" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6377DBB" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/cae43712-0d50-4da2-aa6d-f88f18fdfb2c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA63B2E6B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7da37661-7f47-42b9-afa2-064210a2c58a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91AD64C65" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bac4570f-ff58-482a-a241-82bc7ea57d11" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85DDE8D75" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/1b2d5ff9-e6de-4592-8703-797e2eb7625d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CIGB7CA4E5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a7b20c58-fb2b-44f9-bf08-d514f5f25c66" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD65CEF7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e378cc9f-25e2-42be-a6c7-07f9643bec10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70CE59C3B" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e262960b-8adb-4019-aa67-c0a491aac2c8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA1C6192" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f2b64451-0f0c-46f5-8c1f-d547e8136ec9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D4F25D4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/d24db278-0ef5-4dcb-a9b4-9e956e11a115" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67615B89D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6a67043c-0617-4b12-a8ac-4afc81f98231" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603E62E3B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6e2c6147-3b4f-4757-ae9c-363214852ff0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF8B6F7F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b8fb550e-5b59-4484-b649-e3aacc521a21" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6035FBF2B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/eb7dfb79-6c67-4991-8493-9bd38cbcc28e" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AB66865" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/d8c11d00-0b95-409c-8f3a-4a3e536de71f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BEEE2A4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c4fdff67-e8d2-4f20-98c9-446f9c4f5d50" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B402F4B" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/07fb8401-8e79-48ea-8c42-8416bdbfa984" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581E39403" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/22c7d07c-bbf1-4d2f-a7f2-72fce12d7318" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B574283458" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/049b4e02-2faa-4876-922d-64e57b26ac21" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B574031A27" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f9858b30-2f9e-457f-bbc0-2a3f06a88307" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B79E5C7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a33e3039-176d-441b-9f04-ca71bd40fbff" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B569499F9D" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8dfb94b6-d615-45a7-ac0a-a76fb062b982" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CDEAA25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/90099978-60c0-4a18-acfc-b690a82b4c49" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CF4AC9F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8f28a100-c62c-4b5f-b2c1-63967cb48793" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D2DCEE0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/1bfd2588-56a5-437d-8a6a-9fe90004bed0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55133BBC3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6e74cbbc-4845-4b2a-a661-26a5b75a559d" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CC0169D" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/3215a489-5991-4f1c-87d4-20a958ce3800" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FE2532F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/796a4d6f-25d6-4ccf-a927-90d0325ed1d5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552E21E44" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/0e6267fd-e733-4e88-a888-ce6b3e2f14b2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5740B67E9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/67c33f7d-54d7-452c-adce-30047a983458" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52292C98A" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f26b6f2e-0741-400a-b1af-a174855565d2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529DEC95D" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f217d290-d8e4-4efe-abbf-20be70aa006b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5298A91CB" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8c50a713-01a5-4d9e-b4d1-03467e31830c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5264BD8E1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f204f409-4d24-4404-bc42-0a2fc5ff28f0" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C91ECB1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/22121f28-b57b-4289-bb7e-84691e0488b6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE6D188C" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ccbc549c-4bcb-4cd4-bc28-aa0064b3ec1f" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B33DA30E" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/dbab230a-b9c5-4aad-a2b5-b175dba6c49f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACFD0503" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a015951c-9a80-4acb-a521-c42f29e046ef" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0083923" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6bb1ef16-ce2d-4a98-9ff3-d098344f78eb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1DBADFA7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/91174678-71f9-41c4-a43f-525aee9315e3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F8817D0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6ea44af0-2d4b-4a14-a282-24abae6133b4" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE3B773CA" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b3a261cf-3f2f-4f5c-98b4-47db51b07e0f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC98D83EBC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/60d5cac2-418e-4f56-84ed-f74c78ff7844" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC97A7A96A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/dc1c02b9-5fcc-41e6-a9ba-caafceae88d2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6932D545" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/60fcece1-bc86-486e-b259-b8ed82900209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC673EA8FB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a06f74ca-0f66-4ea6-b640-4bd537259cf5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC57A63E5B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8eee8bae-410e-4a80-877c-1f137c1e33b3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4F037877" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/992e9c76-7f29-49d9-9dee-96f8f18dc4b0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4E9A084F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b98428e4-8552-41e4-a396-625a99506c9a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3F8B6950" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f926a569-8364-4136-b3e2-4fcbc6a1415c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35EEC02C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bc4b99b0-60fc-44a5-861e-dabfd9c8285f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC35BAAFEA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ef5627c3-9408-4587-a66b-e664e3cff465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1EE662B0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b687be81-8c76-4904-aba9-1ba43e36f880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC096F57FA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a47e3a4c-d21a-4260-bdc2-49007326f674" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC032F84AB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e7c9c12c-ca31-4695-a5f9-be3104746d4c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBC8552204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/dce32c15-e812-4d34-86de-f14a11e789e2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB7A33294" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/574c610d-ea7a-4b30-8556-05eee7841c47" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92B5CEFD" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a0fe6dde-f947-4684-8d81-dd4a98b5ddb1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9474BC2F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/1116a9a1-70f6-47a1-814e-b939d67edd7a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8ECE1F7F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/13f1c121-f7fa-4d11-8f9d-aef4eba43e4e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88E273C7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c8adc7b3-4178-436e-aa08-bef65802ed22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3D68737A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e2ada5a4-b398-478e-a2f4-f417d9b501c6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2A52C6B9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/5c755ca6-71b7-43eb-85cb-61b41a1eab3b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04D339C4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e1de9ede-3da5-4256-b935-bd9998bfab5d" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4BDB9DA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c4a8b911-4ae8-4cd9-881c-a68dbbd60344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEB95755" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6c9de7e9-e466-4dcd-b49b-0256328792b9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8AB1531D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4e2004f1-72d3-4721-9689-10085522c3f6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84C47F9E" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/29629404-a9a6-48b1-a4b3-440318cbf7ec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8808FBB1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/90abc4aa-bf2a-4744-a426-762f751300ac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA835BAAD6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/d14e4d44-1d51-4e65-ad15-42f440feeec4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA832D89D2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7246bf5c-6dc2-4302-932a-5b0b1d8d82cf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7355DC12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/07dae408-c0ee-453d-a150-7389151e9248" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA57F816D5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/68a4f075-2d68-4680-b46d-a82e86bc6d22" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A6149EB" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/00c750a5-5d50-4989-b95d-12fc8da295ec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA444B0B61" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8a97a2cd-e6d6-4e2d-92a8-e654fba4b7f2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3AC7F3C1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/46cca59c-d96a-4225-8527-3e8c7cf33be1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E5B03DF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b4300e0e-b452-4a2b-b041-f29b8c0f33e7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA233DE5ED" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c94fa770-4b86-4f9e-be1e-f5a01ee2f932" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC6B58E8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/875f5d45-01cf-4aca-b983-5d930c96b6d7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1751443C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4418e03b-00a7-45f2-8af9-cf78a904f537" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11E2BBC5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/976addda-b33a-4092-abeb-da891a703e13" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DC6549F" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/2d3d9815-f74a-4da6-8d90-0bd02c81e665" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA07E8E437" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/fb9e8ee1-868c-4f3d-87d8-5c1e7ebf6100" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA063F5141" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b04228d9-9903-492c-9f1d-18f8c81f3ead" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE4BF4EB" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bad7afa1-bbd0-4815-933d-ed6f86834091" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCAA47E9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bb12e1a6-8a94-4ba1-8826-2870cbdccbff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCA11E98" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/10d9aad9-f3a0-4536-9615-e6da90c4f03f" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC811816" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/780a1154-892c-43a0-8cef-3fbc2d9a1176" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC705AEC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/119c90c2-93cb-4c68-9a9a-3899302dc846" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C806F912" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4aacbfdf-b996-4380-9649-a3bfdff6def7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC97C3A6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/5bac2af8-80f9-4854-b63c-86c9811707d7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC8AA659" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/82e61797-ff8c-4ec0-8cfd-535586ebe7bb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B93CA00F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/5bfc1879-dfdb-4ec7-ba00-7efe90afb4b0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C47C565" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/36ab1ff3-20f1-4266-ac45-dc74ce5b95cb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD916F8D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/85464313-a065-4990-84cd-9077d5b0ef2c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BD6CED9F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f854be3e-c8a5-4a1e-a367-a7eb3af51c0a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AC1CF805" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/85d1e804-ab9d-4bad-a7e6-b18cd4547f2f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AB6FEAF7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/26084f98-13c2-48f3-bb74-9e04c5550e63" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A94C5D28" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/eab0f014-3ffa-4e16-8b7d-c3c10579c9d0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A76A72AD" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8acdfe71-5108-4b35-86ab-c8cd175c5593" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A0FE149" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/898e0852-12da-4fad-8e74-0d48f34108d2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9813AD110" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/df7aa983-2ad3-4351-b1fd-6346d765850e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A188F1D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ac203334-363f-4a4d-ab18-c80e2fbd9b02" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96347D0ED" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/675ba77f-20d5-4969-9018-7d2c4f1e1063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95C5BDC1A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ffacbf04-0f59-4049-a440-5fe792420721" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9557B3D7B" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/0f62ac63-9a0e-4507-8641-ded8527655ce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95634D06B" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/949b7dfd-8b80-4a48-b412-ec84f0f2c12a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953F205FE" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7b2b14af-1d23-4c2d-b4fc-4b8599495b03" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94411B65D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/be512759-8181-48bd-a107-97f43d9b1045" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C696920" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7fbe2dc0-5efe-4dbf-b723-49ce1640de53" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C4BD2CD" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6d14ccf8-a419-484a-9fa2-500c698a7846" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92753C6F8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/14d5b43c-b990-4891-a542-1498eae43b7e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B921D05AE2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4c6b763e-a731-4462-8f8f-4bd73681439f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92109EEC9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/4babb675-fbab-469a-bf1a-01cd790c1269" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91B2814A0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b86e90a7-4221-4b3f-bf76-5288f3c8648c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B908F1791A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/77911f99-ae75-48d7-95f3-74feb239c98c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91273E87C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/509ed390-57f6-4787-a3ea-6cfdb97fc7ff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912862973" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e4ab3cd4-c917-4dcb-a239-9a879c2bdbc1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B76B0BF" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/16bd6d16-19b3-4e58-8241-851871b7e026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B903F2E774" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/06a9edb9-6f1a-4636-9962-fa391ae59e07" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F9BEDEC5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/024eb2c6-e829-4ca8-bd6c-42e453feb6fc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF8BE4F6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/3aeb2acc-38ac-4ac9-beb6-852b7f38e69a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EF0F9B94" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6ccc9918-4ebe-46aa-b649-d8aef38fbdb8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9E2F9BD" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ec308ad4-ec26-442a-9a19-a84887971343" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE4DFD02" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e9aacc4e-0e3c-4a92-b4bb-6ef1081161c9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE42DA1F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/0ea9cb67-023f-4242-8dee-8fa9eeec5ed9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB2E3B66" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7afa55d7-37e4-432e-af36-8b6d203dbd52" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA6377DBB" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/cae43712-0d50-4da2-aa6d-f88f18fdfb2c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA63B2E6B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/7da37661-7f47-42b9-afa2-064210a2c58a" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91AD64C65" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/bac4570f-ff58-482a-a241-82bc7ea57d11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85DDE8D75" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/1b2d5ff9-e6de-4592-8703-797e2eb7625d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=CIGB7CA4E5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a7b20c58-fb2b-44f9-bf08-d514f5f25c66" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BD65CEF7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e378cc9f-25e2-42be-a6c7-07f9643bec10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70CE59C3B" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/e262960b-8adb-4019-aa67-c0a491aac2c8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA1C6192" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f2b64451-0f0c-46f5-8c1f-d547e8136ec9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D4F25D4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/d24db278-0ef5-4dcb-a9b4-9e956e11a115" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67615B89D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6a67043c-0617-4b12-a8ac-4afc81f98231" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603E62E3B" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6e2c6147-3b4f-4757-ae9c-363214852ff0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF8B6F7F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/b8fb550e-5b59-4484-b649-e3aacc521a21" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6035FBF2B" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/eb7dfb79-6c67-4991-8493-9bd38cbcc28e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AB66865" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/d8c11d00-0b95-409c-8f3a-4a3e536de71f" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58BEEE2A4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/c4fdff67-e8d2-4f20-98c9-446f9c4f5d50" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B402F4B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/07fb8401-8e79-48ea-8c42-8416bdbfa984" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581E39403" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/22c7d07c-bbf1-4d2f-a7f2-72fce12d7318" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B574283458" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/049b4e02-2faa-4876-922d-64e57b26ac21" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B574031A27" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f9858b30-2f9e-457f-bbc0-2a3f06a88307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56B79E5C7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a33e3039-176d-441b-9f04-ca71bd40fbff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B569499F9D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8dfb94b6-d615-45a7-ac0a-a76fb062b982" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CDEAA25" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/90099978-60c0-4a18-acfc-b690a82b4c49" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CF4AC9F" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8f28a100-c62c-4b5f-b2c1-63967cb48793" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D2DCEE0" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/1bfd2588-56a5-437d-8a6a-9fe90004bed0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55133BBC3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6e74cbbc-4845-4b2a-a661-26a5b75a559d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CC0169D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/3215a489-5991-4f1c-87d4-20a958ce3800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53FE2532F" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/796a4d6f-25d6-4ccf-a927-90d0325ed1d5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552E21E44" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/0e6267fd-e733-4e88-a888-ce6b3e2f14b2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5740B67E9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/67c33f7d-54d7-452c-adce-30047a983458" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52292C98A" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f26b6f2e-0741-400a-b1af-a174855565d2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B529DEC95D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f217d290-d8e4-4efe-abbf-20be70aa006b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5298A91CB" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/8c50a713-01a5-4d9e-b4d1-03467e31830c" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5264BD8E1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/f204f409-4d24-4404-bc42-0a2fc5ff28f0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C91ECB1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/22121f28-b57b-4289-bb7e-84691e0488b6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE6D188C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/ccbc549c-4bcb-4cd4-bc28-aa0064b3ec1f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B33DA30E" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/dbab230a-b9c5-4aad-a2b5-b175dba6c49f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4ACFD0503" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/a015951c-9a80-4acb-a521-c42f29e046ef" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0083923" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/REIC834005/amministrazione-trasparente/atti-amministrazioni-enti/6bb1ef16-ce2d-4a98-9ff3-d098344f78eb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F125"/>
+  <dimension ref="A1:F127"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6930</v>
+        <v>7920</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6368</v>
+        <v>7713</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>6364</v>
+        <v>6930</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>6170</v>
+        <v>6368</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6">
-        <v>6168</v>
+        <v>6364</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>6116</v>
+        <v>6170</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8">
-        <v>6094</v>
+        <v>6168</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>6090</v>
+        <v>6116</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6001</v>
+        <v>6094</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>5955</v>
+        <v>6090</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>5954</v>
+        <v>6001</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>5745</v>
+        <v>5955</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>5517</v>
+        <v>5954</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15">
-        <v>5438</v>
+        <v>5745</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
-        <v>4819</v>
+        <v>5517</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17">
-        <v>4657</v>
+        <v>5438</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18">
-        <v>4239</v>
+        <v>4819</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19">
-        <v>4210</v>
+        <v>4657</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>4204</v>
+        <v>4239</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>4143</v>
+        <v>4210</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B22">
-        <v>3405</v>
+        <v>4204</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>65</v>
       </c>
       <c r="B23">
-        <v>3199</v>
+        <v>4143</v>
       </c>
       <c r="C23" t="s">
         <v>66</v>
       </c>
       <c r="D23" t="s">
         <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24">
-        <v>2817</v>
+        <v>3405</v>
       </c>
       <c r="C24" t="s">
         <v>69</v>
       </c>
       <c r="D24" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25">
-        <v>2547</v>
+        <v>3199</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26">
-        <v>2452</v>
+        <v>2817</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27">
-        <v>1749</v>
+        <v>2547</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
         <v>79</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B28">
-        <v>1748</v>
+        <v>2452</v>
       </c>
       <c r="C28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B29">
-        <v>1724</v>
+        <v>1749</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>1665</v>
+        <v>1748</v>
       </c>
       <c r="C30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>1663</v>
+        <v>1724</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B32">
-        <v>1572</v>
+        <v>1665</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B33">
-        <v>1292</v>
+        <v>1663</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34">
-        <v>1178</v>
+        <v>1572</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35">
-        <v>1094</v>
+        <v>1292</v>
       </c>
       <c r="C35" t="s">
         <v>99</v>
       </c>
       <c r="D35" t="s">
         <v>100</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36">
-        <v>1028</v>
+        <v>1178</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37">
-        <v>916</v>
+        <v>1094</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>106</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38">
-        <v>865</v>
+        <v>1028</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>110</v>
       </c>
       <c r="B39">
-        <v>790</v>
+        <v>916</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
       <c r="D39" t="s">
         <v>112</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>113</v>
       </c>
       <c r="B40">
-        <v>701</v>
+        <v>865</v>
       </c>
       <c r="C40" t="s">
         <v>114</v>
       </c>
       <c r="D40" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>116</v>
       </c>
       <c r="B41">
-        <v>658</v>
+        <v>790</v>
       </c>
       <c r="C41" t="s">
         <v>117</v>
       </c>
       <c r="D41" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42">
-        <v>608</v>
+        <v>701</v>
       </c>
       <c r="C42" t="s">
         <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>121</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43">
-        <v>562</v>
+        <v>658</v>
       </c>
       <c r="C43" t="s">
         <v>123</v>
       </c>
       <c r="D43" t="s">
         <v>124</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B44">
-        <v>542</v>
+        <v>608</v>
       </c>
       <c r="C44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B45">
-        <v>254</v>
+        <v>562</v>
       </c>
       <c r="C45" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B46">
-        <v>29</v>
+        <v>542</v>
       </c>
       <c r="C46" t="s">
         <v>131</v>
       </c>
       <c r="D46" t="s">
         <v>132</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>27</v>
+        <v>254</v>
       </c>
       <c r="C47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B48">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C48" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B49">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="C49" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B50">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B51">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C51" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B52">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B53">
-        <v>11525</v>
+        <v>7</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>1506</v>
+        <v>5</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B55">
-        <v>11475</v>
+        <v>11525</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B56">
-        <v>11466</v>
+        <v>1506</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B57">
-        <v>11348</v>
+        <v>11475</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>11345</v>
+        <v>11466</v>
       </c>
       <c r="C58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>11342</v>
+        <v>11348</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>11329</v>
+        <v>11345</v>
       </c>
       <c r="C60" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>11243</v>
+        <v>11342</v>
       </c>
       <c r="C61" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>11230</v>
+        <v>11329</v>
       </c>
       <c r="C62" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B63">
-        <v>11030</v>
+        <v>11243</v>
       </c>
       <c r="C63" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B64">
-        <v>10843</v>
+        <v>11230</v>
       </c>
       <c r="C64" t="s">
         <v>175</v>
       </c>
       <c r="D64" t="s">
         <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>177</v>
       </c>
       <c r="B65">
-        <v>10789</v>
+        <v>11030</v>
       </c>
       <c r="C65" t="s">
         <v>178</v>
       </c>
       <c r="D65" t="s">
         <v>179</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>180</v>
       </c>
       <c r="B66">
-        <v>10723</v>
+        <v>10843</v>
       </c>
       <c r="C66" t="s">
         <v>181</v>
       </c>
       <c r="D66" t="s">
         <v>182</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="B67">
-        <v>10710</v>
+        <v>10789</v>
       </c>
       <c r="C67" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>10704</v>
+        <v>10723</v>
       </c>
       <c r="C68" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B69">
-        <v>10544</v>
+        <v>10710</v>
       </c>
       <c r="C69" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B70">
-        <v>10242</v>
+        <v>10704</v>
       </c>
       <c r="C70" t="s">
         <v>191</v>
       </c>
       <c r="D70" t="s">
         <v>192</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>10240</v>
+        <v>10544</v>
       </c>
       <c r="C71" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>10204</v>
+        <v>10242</v>
       </c>
       <c r="C72" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>10141</v>
+        <v>10240</v>
       </c>
       <c r="C73" t="s">
         <v>199</v>
       </c>
       <c r="D73" t="s">
         <v>200</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>10140</v>
+        <v>10204</v>
       </c>
       <c r="C74" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>10042</v>
+        <v>10141</v>
       </c>
       <c r="C75" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>10026</v>
+        <v>10140</v>
       </c>
       <c r="C76" t="s">
         <v>207</v>
       </c>
       <c r="D76" t="s">
         <v>208</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>209</v>
       </c>
       <c r="B77">
-        <v>9994</v>
+        <v>10042</v>
       </c>
       <c r="C77" t="s">
         <v>210</v>
       </c>
       <c r="D77" t="s">
         <v>211</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B78">
-        <v>9992</v>
+        <v>10026</v>
       </c>
       <c r="C78" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D78" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B79">
-        <v>9911</v>
+        <v>9994</v>
       </c>
       <c r="C79" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D79" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B80">
-        <v>9868</v>
+        <v>9992</v>
       </c>
       <c r="C80" t="s">
         <v>218</v>
       </c>
       <c r="D80" t="s">
         <v>219</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>220</v>
       </c>
       <c r="B81">
-        <v>9727</v>
+        <v>9911</v>
       </c>
       <c r="C81" t="s">
         <v>221</v>
       </c>
       <c r="D81" t="s">
         <v>222</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>223</v>
       </c>
       <c r="B82">
-        <v>9625</v>
+        <v>9868</v>
       </c>
       <c r="C82" t="s">
         <v>224</v>
       </c>
       <c r="D82" t="s">
         <v>225</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B83">
-        <v>9619</v>
+        <v>9727</v>
       </c>
       <c r="C83" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B84">
-        <v>9564</v>
+        <v>9625</v>
       </c>
       <c r="C84" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D84" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B85">
-        <v>9466</v>
+        <v>9619</v>
       </c>
       <c r="C85" t="s">
         <v>232</v>
       </c>
       <c r="D85" t="s">
         <v>233</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B86">
-        <v>9461</v>
+        <v>9564</v>
       </c>
       <c r="C86" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D86" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B87">
-        <v>9285</v>
+        <v>9466</v>
       </c>
       <c r="C87" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>9229</v>
+        <v>9461</v>
       </c>
       <c r="C88" t="s">
         <v>240</v>
       </c>
       <c r="D88" t="s">
         <v>241</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B89">
-        <v>9228</v>
+        <v>9285</v>
       </c>
       <c r="C89" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D89" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B90">
-        <v>9085</v>
+        <v>9229</v>
       </c>
       <c r="C90" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D90" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>8177</v>
+        <v>9228</v>
       </c>
       <c r="C91" t="s">
         <v>248</v>
       </c>
       <c r="D91" t="s">
         <v>249</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>250</v>
       </c>
       <c r="B92">
-        <v>6995</v>
+        <v>9085</v>
       </c>
       <c r="C92" t="s">
         <v>251</v>
       </c>
       <c r="D92" t="s">
         <v>252</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="B93">
-        <v>6985</v>
+        <v>8177</v>
       </c>
       <c r="C93" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D93" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B94">
-        <v>5285</v>
+        <v>6995</v>
       </c>
       <c r="C94" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D94" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B95">
-        <v>5095</v>
+        <v>6985</v>
       </c>
       <c r="C95" t="s">
         <v>259</v>
       </c>
       <c r="D95" t="s">
         <v>260</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>261</v>
       </c>
       <c r="B96">
-        <v>4336</v>
+        <v>5285</v>
       </c>
       <c r="C96" t="s">
         <v>262</v>
       </c>
       <c r="D96" t="s">
         <v>263</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>264</v>
       </c>
       <c r="B97">
-        <v>3906</v>
+        <v>5095</v>
       </c>
       <c r="C97" t="s">
         <v>265</v>
       </c>
       <c r="D97" t="s">
         <v>266</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>267</v>
       </c>
       <c r="B98">
-        <v>2478</v>
+        <v>4336</v>
       </c>
       <c r="C98" t="s">
         <v>268</v>
       </c>
       <c r="D98" t="s">
         <v>269</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B99">
-        <v>2449</v>
+        <v>3906</v>
       </c>
       <c r="C99" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D99" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B100">
-        <v>2402</v>
+        <v>2478</v>
       </c>
       <c r="C100" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D100" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B101">
-        <v>1642</v>
+        <v>2449</v>
       </c>
       <c r="C101" t="s">
         <v>276</v>
       </c>
       <c r="D101" t="s">
         <v>277</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>278</v>
       </c>
       <c r="B102">
-        <v>1334</v>
+        <v>2402</v>
       </c>
       <c r="C102" t="s">
         <v>279</v>
       </c>
       <c r="D102" t="s">
         <v>280</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>1328</v>
+        <v>1642</v>
       </c>
       <c r="C103" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B104">
-        <v>1249</v>
+        <v>1334</v>
       </c>
       <c r="C104" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D104" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B105">
-        <v>1095</v>
+        <v>1328</v>
       </c>
       <c r="C105" t="s">
         <v>287</v>
       </c>
       <c r="D105" t="s">
         <v>288</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B106">
-        <v>1085</v>
+        <v>1249</v>
       </c>
       <c r="C106" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D106" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B107">
-        <v>972</v>
+        <v>1095</v>
       </c>
       <c r="C107" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D107" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B108">
-        <v>970</v>
+        <v>1085</v>
       </c>
       <c r="C108" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D108" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B109">
-        <v>957</v>
+        <v>972</v>
       </c>
       <c r="C109" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D109" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="B110">
-        <v>953</v>
+        <v>970</v>
       </c>
       <c r="C110" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D110" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="B111">
-        <v>899</v>
+        <v>957</v>
       </c>
       <c r="C111" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D111" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="B112">
-        <v>741</v>
+        <v>953</v>
       </c>
       <c r="C112" t="s">
         <v>304</v>
       </c>
       <c r="D112" t="s">
         <v>305</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>306</v>
       </c>
       <c r="B113">
-        <v>704</v>
+        <v>899</v>
       </c>
       <c r="C113" t="s">
         <v>307</v>
       </c>
       <c r="D113" t="s">
         <v>308</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B114">
-        <v>692</v>
+        <v>741</v>
       </c>
       <c r="C114" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D114" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B115">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="C115" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D115" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B116">
-        <v>354</v>
+        <v>692</v>
       </c>
       <c r="C116" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D116" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B117">
-        <v>351</v>
+        <v>680</v>
       </c>
       <c r="C117" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D117" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="B118">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="C118" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D118" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B119">
-        <v>287</v>
+        <v>351</v>
       </c>
       <c r="C119" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D119" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B120">
-        <v>279</v>
+        <v>347</v>
       </c>
       <c r="C120" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D120" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B121">
-        <v>139</v>
+        <v>287</v>
       </c>
       <c r="C121" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D121" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B122">
-        <v>12654</v>
+        <v>279</v>
       </c>
       <c r="C122" t="s">
         <v>329</v>
       </c>
       <c r="D122" t="s">
         <v>330</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>331</v>
       </c>
       <c r="B123">
-        <v>12941</v>
+        <v>139</v>
       </c>
       <c r="C123" t="s">
         <v>332</v>
       </c>
       <c r="D123" t="s">
         <v>333</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>334</v>
       </c>
       <c r="B124">
-        <v>11861</v>
+        <v>12654</v>
       </c>
       <c r="C124" t="s">
         <v>335</v>
       </c>
       <c r="D124" t="s">
         <v>336</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>337</v>
       </c>
       <c r="B125">
-        <v>10625</v>
+        <v>12941</v>
       </c>
       <c r="C125" t="s">
         <v>338</v>
       </c>
       <c r="D125" t="s">
         <v>339</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>340</v>
+      </c>
+      <c r="B126">
+        <v>11861</v>
+      </c>
+      <c r="C126" t="s">
+        <v>341</v>
+      </c>
+      <c r="D126" t="s">
+        <v>342</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>343</v>
+      </c>
+      <c r="B127">
+        <v>10625</v>
+      </c>
+      <c r="C127" t="s">
+        <v>344</v>
+      </c>
+      <c r="D127" t="s">
+        <v>345</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4187,50 +4245,54 @@
     <hyperlink ref="F113" r:id="rId224"/>
     <hyperlink ref="E114" r:id="rId225"/>
     <hyperlink ref="F114" r:id="rId226"/>
     <hyperlink ref="E115" r:id="rId227"/>
     <hyperlink ref="F115" r:id="rId228"/>
     <hyperlink ref="E116" r:id="rId229"/>
     <hyperlink ref="F116" r:id="rId230"/>
     <hyperlink ref="E117" r:id="rId231"/>
     <hyperlink ref="F117" r:id="rId232"/>
     <hyperlink ref="E118" r:id="rId233"/>
     <hyperlink ref="F118" r:id="rId234"/>
     <hyperlink ref="E119" r:id="rId235"/>
     <hyperlink ref="F119" r:id="rId236"/>
     <hyperlink ref="E120" r:id="rId237"/>
     <hyperlink ref="F120" r:id="rId238"/>
     <hyperlink ref="E121" r:id="rId239"/>
     <hyperlink ref="F121" r:id="rId240"/>
     <hyperlink ref="E122" r:id="rId241"/>
     <hyperlink ref="F122" r:id="rId242"/>
     <hyperlink ref="E123" r:id="rId243"/>
     <hyperlink ref="F123" r:id="rId244"/>
     <hyperlink ref="E124" r:id="rId245"/>
     <hyperlink ref="F124" r:id="rId246"/>
     <hyperlink ref="E125" r:id="rId247"/>
     <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>