--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="38">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>PON FORMAZIONE DOCENTI - ESO4.5.A2.B - "ORIENTARE, INCLUDERE, INNOVARE. PIANO DI FORMAZIONE DEL PERSONALE DOCENTE"</t>
   </si>
   <si>
     <t>D64D26001200007</t>
   </si>
   <si>
@@ -107,50 +107,65 @@
     <t>PON ORIENTAMENTO - ESPLORA TE STESSO</t>
   </si>
   <si>
     <t>D54D25001340007</t>
   </si>
   <si>
     <t>€ 36.960,00</t>
   </si>
   <si>
     <t>PN 2127</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>PON AGENDA SUD II - TENIAMOCI PER MANO</t>
   </si>
   <si>
     <t>D64D25000500007</t>
   </si>
   <si>
     <t>€ 26.640,00</t>
   </si>
   <si>
     <t>14/05/2025</t>
+  </si>
+  <si>
+    <t>TRAVELING WORKSHOPS - FUTURA PNRR SCUOLA 4.0</t>
+  </si>
+  <si>
+    <t>D24D22004450006</t>
+  </si>
+  <si>
+    <t>€ 154.128,78</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -504,56 +519,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/2163420e-17f4-4084-ab54-b44285883119" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/6f40b49f-3c2c-46be-933c-43717f3cdea7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/9b9b8dc4-e23d-4804-903d-16ccce12395c" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/fdc80864-b426-48dd-a6a1-1ed5fd87744a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/aef37de7-bfca-4ef9-9332-a45f9087dd1d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/258a7a31-99ce-434d-8c5c-c2bb2ebbf4ee" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/2163420e-17f4-4084-ab54-b44285883119" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/6f40b49f-3c2c-46be-933c-43717f3cdea7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/9b9b8dc4-e23d-4804-903d-16ccce12395c" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/fdc80864-b426-48dd-a6a1-1ed5fd87744a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/aef37de7-bfca-4ef9-9332-a45f9087dd1d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/258a7a31-99ce-434d-8c5c-c2bb2ebbf4ee" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/progetto/ef473203-8b9e-4684-b569-e9e17915deb6" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F11"/>
+  <dimension ref="A1:F15"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -695,62 +710,114 @@
       </c>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="13" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A13:F13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F9" r:id="rId4"/>
     <hyperlink ref="F10" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F15" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>