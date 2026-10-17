--- v0 (2026-08-26)
+++ v1 (2026-10-17)
@@ -8,82 +8,109 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="176">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD57402B0E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INTERVENTI SU RETE E RIPARAZIONE DISPOSITIVI INFORMATICI - SEDE CENTRALE E SEDE DI MONTEMILONE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD3611DF65</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO INCARICO DI MEDICO COMPETENTE - 2026/2027</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD36640C92</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale PN ORIENTAMENTO - modulo 88364 - ESO4.6.A4.D-FSEPN-BA-2025-1</t>
+  </si>
+  <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t>BCAE0D8550</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo assistenza  software rilevatori presenza dal 23-08-2026 al 22-08-2027</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3B380BF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SPAZIO DI CONSERVAZIONE ARGO 1 GB</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC01235B7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI MANUTENZIONE SU UPS SCUOLA SECONDARIA DI MONTEMILONE E SEDE CENTRALE</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC00ADECE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI MANUTENZIONE SULLA RETE SCUOLA SECONDARIA DI MONTEMILONE</t>
@@ -302,50 +329,257 @@
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6842B22D</t>
   </si>
   <si>
     <t>ACQUISTO SACCHE CON STAMPA -  PON ESTATE II – SCIENZIATI IN ERBA</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B9816BF9AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE FACILE CONSUMO PON ESTATE II - MOD. RICICLIAMO</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Graduatoria definitiva e decreto conferimento incarichi - PROGETTO PON ESTATE II 2025-26 - ESO4.6.A4.A-FSEPN-BA-2025-59 - Studiamo in movimento</t>
+  </si>
+  <si>
+    <t>06/05/2024</t>
+  </si>
+  <si>
+    <t>B184A2C778</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita PARCO DEL REALE - VENOSA (PZ) - 08-05-2024 (INFANZIA MASCHITO)</t>
+  </si>
+  <si>
+    <t>02/05/2024</t>
+  </si>
+  <si>
+    <t>B17BEF6610</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO BUS visita AGRITURISMO IL RICCIO - RIONERO IN VULTURE - LOC. DI MONTICCHIO (PZ) - 07-05-2024 (INFANZIA MONTEMILONE)</t>
+  </si>
+  <si>
+    <t>B17BDEA8E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita AGRITURISMO IL RICCIO - RIONERO IN VULTURE - LOC. DI MONTICCHIO (PZ) - 07-05-2024 (INFANZIA MONTEMILONE)</t>
+  </si>
+  <si>
+    <t>26/04/2024</t>
+  </si>
+  <si>
+    <t>B16DA1CB5C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita MIELIFICIO RONDINELLA - RIPACANDIDA (PZ) - 30-04-2024 (INFANZIA PALAZZO) - 02/05/2024 (INFANZIA FORENZA)</t>
+  </si>
+  <si>
+    <t>B16AE6F085</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita MASSERIA SALECCHIA - BOVINO (FG) - 29-04-2024</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>B15921482D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti ingresso visita OASI WWF POLICORO (MT) - 29-04-2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>B157508FC9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti ingresso visita MUSEO DELLA SCIENZA SPARKme e visita guidata SASSI - MATERA - 23-04-2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>B1399C8F7A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto biglietti spettacolo NON SIAMO ISOLE - VENOSA (PZ) TEATRO LOVAGLIO - 17-04-2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>B136085E7D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita FATTORIA DIDATTICA  - IL CILIEGIO DI CERVAREZZA - PALAZZO S. G. - 15 e 19 aprile 2024 -</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>B131121A99</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO BUS VIAGGI APRILE-MAGGIO 2024 - RENNA</t>
+  </si>
+  <si>
+    <t>B130FD9BEC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio bus VIAGGI 17 e 29 APRILE 2024</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>B12419CA76</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO-SANITARIO - A.S. 2023-2024</t>
+  </si>
+  <si>
+    <t>29/03/2024</t>
+  </si>
+  <si>
+    <t>B10CB34233</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO CARTA A4 - A.S. 2023/2024</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>B0A3185338</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI RISTORAZIONE (CENA) – VIAGGIO A SALERNO 21/03/202</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>B0BE2F1EFE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO BUS VIAGGI MARZO 2024</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>B0A3161582</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO SERVIZIO ANNUALE STREAMING RADIO (12/03/2024-11/03/2025).</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>B0A0E7EB68</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VIAGGIO  A  NAPOLI  –  CITTA’  DELLA  SCIENZA  22/03/2024</t>
+  </si>
+  <si>
+    <t>17/02/2024</t>
+  </si>
+  <si>
+    <t>B06DC96645</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio bus spettacolo HAMLET - BARI (BA) TEATRO SHOWVILLE - 24-02-2024</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>B04271E189</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PULIZIA PALESTRA SEDE CENTRALE GENNAIO – GIUGNO 2024</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>B04C797EA2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - BIGLIETTI INGRESSO SPETTACOLO HAMLET BARI (BA) TEATRO SHOWVILLE 24 FEBBRAIO 2024</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>B03CC70CB9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - DIRITTI D’AUTORE SIAE - WEB RADIO ANNO 2024 – LICENZA N. 6753</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>B03BF3300C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo licenze antivirus PC uffici - ANNO 2024</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>B01C59B560</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - BIGLIETTI INGRESSO SPETTACOLO MISERABLES 93 - SALERNO – TEATRO DELLE ARTI -  21/03/2024</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>B0D91FC43B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - TRATTATIVA DIRETTA - FUTURA PNRR SCUOLA 4.0 - THA SRL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -692,738 +926,1278 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAE0D8550" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/bd1dbee0-071a-4585-80ba-f805a8aaf395" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3B380BF4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/1b050dca-fb26-48bc-a035-172d6be97206" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC01235B7D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8d3b7df7-be50-4c9f-8382-9d20b4195801" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC00ADECE3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/42995867-eb31-4841-bc36-af9a739a8371" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD344516B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/de2d0c5b-5388-4edf-9640-b79d5518f359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9E57795" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/b0cee53d-c108-41ec-b28a-fdf304312a38" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0DCE166" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/711b58c3-942c-43ea-98f8-771b8d498947" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0797077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/71ed2802-41f6-4c3b-90ed-7470d6e1ef31" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC4F321B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/e14988d6-f068-4639-9ac5-7e24ecc2382f" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAD70B0F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/b3936793-eee8-43ff-9bc5-0ed5cd7b7e50" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC15B8DF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/0f1c660a-0385-41d8-a42e-40615ee82285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB996CE9AA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/ed573ad2-cde9-48df-a889-dd93edf41fc5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DC5F01C" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/12b5de45-33b5-4adc-a106-7ea0ba9fd3e4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82F14E96" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/2fe0b4d5-dab3-4aa4-b0f8-f0500d9ff958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82E0F736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/f213e540-8281-4025-8b4e-ece40af6ec31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB844C878D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/05e8875a-0c7c-431f-aa16-8b54f7581574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C7F85E9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/7e4c87a4-4aeb-4942-b40f-18c4fd9b905b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB652A21C6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/810dec49-df0f-443d-b65e-6ab2d83d7462" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB267A723E" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8855ee40-f627-4805-a0fb-14946b7fa249" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB268CA262" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8c75fd43-b901-42b6-b277-36cd0cce2bff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44086BFA" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/c8dbb01c-42d3-4c99-8acc-ce8f62fb2e05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB629211BF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/fb230e89-bd87-4c1a-ba49-a7c7539e5845" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46FC15CB" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/da9451b1-58d1-4c73-90b9-60955974a9fc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5ACFBE65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/13257366-8d6a-49eb-bef4-b36a688c6593" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4446C390" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8657890e-fba0-429a-a945-aaa2e84b9b34" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41EA679F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/00cb4dd5-c351-4716-ab38-c06717d74c2a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38BEE422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/ea7a493d-4cde-415a-af12-39b40f0253fc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D5500D1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/d921f0c3-ad7b-42e0-a6d0-fd9c684eb399" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F52DA28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/ccf351aa-f400-4082-a38a-182cc9ee99f4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF21DB1B" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/dc85483e-ad6f-455c-94e5-ff01b2df0491" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6842B22D" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/cb2477fc-b4c6-4318-be6a-ec35d3b9f041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9816BF9AE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/e0ce142b-2f8d-4e8b-8a78-591aa24a3ad0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57402B0E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/bbceb73c-6bb9-4710-8626-98abb4fce986" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3611DF65" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/7de7f828-2dbe-4086-8ead-a40138742fcb" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD36640C92" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/a7ae1037-20b6-4f43-b2cc-d72a3120a5a6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAE0D8550" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/bd1dbee0-071a-4585-80ba-f805a8aaf395" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3B380BF4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/1b050dca-fb26-48bc-a035-172d6be97206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC01235B7D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8d3b7df7-be50-4c9f-8382-9d20b4195801" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC00ADECE3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/42995867-eb31-4841-bc36-af9a739a8371" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD344516B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/de2d0c5b-5388-4edf-9640-b79d5518f359" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9E57795" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/b0cee53d-c108-41ec-b28a-fdf304312a38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0DCE166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/711b58c3-942c-43ea-98f8-771b8d498947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC0797077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/71ed2802-41f6-4c3b-90ed-7470d6e1ef31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC4F321B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/e14988d6-f068-4639-9ac5-7e24ecc2382f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAD70B0F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/b3936793-eee8-43ff-9bc5-0ed5cd7b7e50" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC15B8DF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/0f1c660a-0385-41d8-a42e-40615ee82285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB996CE9AA" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/ed573ad2-cde9-48df-a889-dd93edf41fc5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8DC5F01C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/12b5de45-33b5-4adc-a106-7ea0ba9fd3e4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82F14E96" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/2fe0b4d5-dab3-4aa4-b0f8-f0500d9ff958" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82E0F736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/f213e540-8281-4025-8b4e-ece40af6ec31" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB844C878D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/05e8875a-0c7c-431f-aa16-8b54f7581574" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C7F85E9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/7e4c87a4-4aeb-4942-b40f-18c4fd9b905b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB652A21C6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/810dec49-df0f-443d-b65e-6ab2d83d7462" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB267A723E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8855ee40-f627-4805-a0fb-14946b7fa249" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB268CA262" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8c75fd43-b901-42b6-b277-36cd0cce2bff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44086BFA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/c8dbb01c-42d3-4c99-8acc-ce8f62fb2e05" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB629211BF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/fb230e89-bd87-4c1a-ba49-a7c7539e5845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46FC15CB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/da9451b1-58d1-4c73-90b9-60955974a9fc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5ACFBE65" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/13257366-8d6a-49eb-bef4-b36a688c6593" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4446C390" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8657890e-fba0-429a-a945-aaa2e84b9b34" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41EA679F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/00cb4dd5-c351-4716-ab38-c06717d74c2a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38BEE422" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/ea7a493d-4cde-415a-af12-39b40f0253fc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D5500D1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/d921f0c3-ad7b-42e0-a6d0-fd9c684eb399" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F52DA28" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/ccf351aa-f400-4082-a38a-182cc9ee99f4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF21DB1B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/dc85483e-ad6f-455c-94e5-ff01b2df0491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6842B22D" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/cb2477fc-b4c6-4318-be6a-ec35d3b9f041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9816BF9AE" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/e0ce142b-2f8d-4e8b-8a78-591aa24a3ad0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B184A2C778" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/be24b87d-c253-4f6a-b67b-d7537e90a979" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B17BEF6610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/d5d96fe1-0d17-419b-b56f-bac3d058a2ff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B17BDEA8E6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/d977a7d4-4fc6-4c7f-ae6b-6887343fe506" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B16DA1CB5C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/02d33a9b-ac1a-4326-aa6e-80f4196ee341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B16AE6F085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/9b7de339-c87d-4945-b35f-0c09b98f1df5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B15921482D" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/5906ac15-a0cf-4086-b826-3a7f4ac7ff82" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B157508FC9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/5e1b282b-ff61-4b20-b513-3f8c8685de84" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1399C8F7A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/996ce526-b67c-4dcd-8ff5-0327c611c104" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B136085E7D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/81a1e817-bfa4-4a1a-a0d9-7ca7cd7ad0e9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B131121A99" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/54787bca-8e22-4021-a1c0-55e900220dfa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B130FD9BEC" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/2898a0bf-8f0d-4b09-ac6b-1c103321f0c3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B12419CA76" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/5d66235c-110a-46a6-a41b-9531d06c470c" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10CB34233" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/5d1406e5-25cc-47ae-be5a-7ba2cbab388b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0A3185338" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/7e8b0e73-8161-4760-999a-b1d2186b01ad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0BE2F1EFE" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/2c02b1bf-eec6-4bba-bbd4-b17e84bed89d" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0A3161582" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/97c47a93-0bcb-40e6-a84a-95871eef1aea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0A0E7EB68" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/32a552cd-8949-4c97-98c4-a33797dfedcf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B06DC96645" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/d81315b1-9f66-4fb8-bfef-ac93d1f6b3b2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04271E189" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/89455dd3-ea73-44b0-878e-0b791d13f0df" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B04C797EA2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/8bb67344-e6b2-40eb-9049-f5f8412e7461" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B03CC70CB9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/b53f403a-30c3-47fa-b9ee-e3d2b39407c8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B03BF3300C" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/1fe15030-7323-4a5f-a4fe-4441e6770fb6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01C59B560" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/cf117327-c9d6-4f14-b29a-35f8031247bb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0D91FC43B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC857003/amministrazione-trasparente/atti-amministrazioni-enti/fd3cc290-cbcc-4eab-8ac2-2d44bff69429" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F61"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6709</v>
+        <v>8923</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6229</v>
+        <v>8862</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>5488</v>
+        <v>8491</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>5452</v>
+        <v>6709</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>4895</v>
+        <v>6229</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>4775</v>
+        <v>5488</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>4685</v>
+        <v>5452</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>4658</v>
+        <v>4895</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>4630</v>
+        <v>4775</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>4612</v>
+        <v>4685</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>4492</v>
+        <v>4658</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>4331</v>
+        <v>4630</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>4226</v>
+        <v>4612</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15">
-        <v>4142</v>
+        <v>4492</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>4141</v>
+        <v>4331</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>4104</v>
+        <v>4226</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>3934</v>
+        <v>4142</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>3785</v>
+        <v>4141</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>3782</v>
+        <v>4104</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>3781</v>
+        <v>3934</v>
       </c>
       <c r="C21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>3676</v>
+        <v>3785</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B23">
-        <v>3651</v>
+        <v>3782</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>3491</v>
+        <v>3781</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>3434</v>
+        <v>3676</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>3410</v>
+        <v>3651</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B27">
-        <v>3335</v>
+        <v>3491</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B28">
-        <v>3263</v>
+        <v>3434</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B29">
-        <v>3163</v>
+        <v>3410</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30">
-        <v>3084</v>
+        <v>3335</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31">
-        <v>2428</v>
+        <v>3263</v>
       </c>
       <c r="C31" t="s">
         <v>87</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>89</v>
       </c>
       <c r="B32">
-        <v>1401</v>
+        <v>3163</v>
       </c>
       <c r="C32" t="s">
         <v>90</v>
       </c>
       <c r="D32" t="s">
         <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33">
-        <v>10857</v>
+        <v>3084</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34">
-        <v>8147</v>
+        <v>2428</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
-      <c r="E34" t="s">
-        <v>96</v>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35">
+        <v>1401</v>
+      </c>
+      <c r="C35" t="s">
+        <v>99</v>
+      </c>
+      <c r="D35" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36">
+        <v>10857</v>
+      </c>
+      <c r="C36" t="s">
+        <v>102</v>
+      </c>
+      <c r="D36" t="s">
+        <v>103</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>104</v>
+      </c>
+      <c r="B37">
+        <v>8147</v>
+      </c>
+      <c r="C37" t="s">
+        <v>105</v>
+      </c>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" t="s">
+        <v>105</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38">
+        <v>3693</v>
+      </c>
+      <c r="C38" t="s">
+        <v>108</v>
+      </c>
+      <c r="D38" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>110</v>
+      </c>
+      <c r="B39">
+        <v>3567</v>
+      </c>
+      <c r="C39" t="s">
+        <v>111</v>
+      </c>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40">
+        <v>3556</v>
+      </c>
+      <c r="C40" t="s">
+        <v>113</v>
+      </c>
+      <c r="D40" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>115</v>
+      </c>
+      <c r="B41">
+        <v>3399</v>
+      </c>
+      <c r="C41" t="s">
+        <v>116</v>
+      </c>
+      <c r="D41" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>3355</v>
+      </c>
+      <c r="C42" t="s">
+        <v>118</v>
+      </c>
+      <c r="D42" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>120</v>
+      </c>
+      <c r="B43">
+        <v>3314</v>
+      </c>
+      <c r="C43" t="s">
+        <v>121</v>
+      </c>
+      <c r="D43" t="s">
+        <v>122</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44">
+        <v>3254</v>
+      </c>
+      <c r="C44" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" t="s">
+        <v>125</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45">
+        <v>3005</v>
+      </c>
+      <c r="C45" t="s">
+        <v>127</v>
+      </c>
+      <c r="D45" t="s">
+        <v>128</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46">
+        <v>2982</v>
+      </c>
+      <c r="C46" t="s">
+        <v>130</v>
+      </c>
+      <c r="D46" t="s">
+        <v>131</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47">
+        <v>2939</v>
+      </c>
+      <c r="C47" t="s">
+        <v>133</v>
+      </c>
+      <c r="D47" t="s">
+        <v>134</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48">
+        <v>2937</v>
+      </c>
+      <c r="C48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49">
+        <v>2830</v>
+      </c>
+      <c r="C49" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>140</v>
+      </c>
+      <c r="B50">
+        <v>2579</v>
+      </c>
+      <c r="C50" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>143</v>
+      </c>
+      <c r="B51">
+        <v>1925</v>
+      </c>
+      <c r="C51" t="s">
+        <v>144</v>
+      </c>
+      <c r="D51" t="s">
+        <v>145</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>146</v>
+      </c>
+      <c r="B52">
+        <v>1864</v>
+      </c>
+      <c r="C52" t="s">
+        <v>147</v>
+      </c>
+      <c r="D52" t="s">
+        <v>148</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>149</v>
+      </c>
+      <c r="B53">
+        <v>1600</v>
+      </c>
+      <c r="C53" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" t="s">
+        <v>151</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>152</v>
+      </c>
+      <c r="B54">
+        <v>1535</v>
+      </c>
+      <c r="C54" t="s">
+        <v>153</v>
+      </c>
+      <c r="D54" t="s">
+        <v>154</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>155</v>
+      </c>
+      <c r="B55">
+        <v>1147</v>
+      </c>
+      <c r="C55" t="s">
+        <v>156</v>
+      </c>
+      <c r="D55" t="s">
+        <v>157</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>158</v>
+      </c>
+      <c r="B56">
+        <v>985</v>
+      </c>
+      <c r="C56" t="s">
+        <v>159</v>
+      </c>
+      <c r="D56" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>161</v>
+      </c>
+      <c r="B57">
+        <v>914</v>
+      </c>
+      <c r="C57" t="s">
+        <v>162</v>
+      </c>
+      <c r="D57" t="s">
+        <v>163</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>164</v>
+      </c>
+      <c r="B58">
+        <v>871</v>
+      </c>
+      <c r="C58" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" t="s">
+        <v>166</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59">
+        <v>822</v>
+      </c>
+      <c r="C59" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" t="s">
+        <v>169</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60">
+        <v>686</v>
+      </c>
+      <c r="C60" t="s">
+        <v>171</v>
+      </c>
+      <c r="D60" t="s">
+        <v>172</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>173</v>
+      </c>
+      <c r="B61">
+        <v>2130</v>
+      </c>
+      <c r="C61" t="s">
+        <v>174</v>
+      </c>
+      <c r="D61" t="s">
+        <v>175</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -1449,51 +2223,105 @@
     <hyperlink ref="F21" r:id="rId40"/>
     <hyperlink ref="E22" r:id="rId41"/>
     <hyperlink ref="F22" r:id="rId42"/>
     <hyperlink ref="E23" r:id="rId43"/>
     <hyperlink ref="F23" r:id="rId44"/>
     <hyperlink ref="E24" r:id="rId45"/>
     <hyperlink ref="F24" r:id="rId46"/>
     <hyperlink ref="E25" r:id="rId47"/>
     <hyperlink ref="F25" r:id="rId48"/>
     <hyperlink ref="E26" r:id="rId49"/>
     <hyperlink ref="F26" r:id="rId50"/>
     <hyperlink ref="E27" r:id="rId51"/>
     <hyperlink ref="F27" r:id="rId52"/>
     <hyperlink ref="E28" r:id="rId53"/>
     <hyperlink ref="F28" r:id="rId54"/>
     <hyperlink ref="E29" r:id="rId55"/>
     <hyperlink ref="F29" r:id="rId56"/>
     <hyperlink ref="E30" r:id="rId57"/>
     <hyperlink ref="F30" r:id="rId58"/>
     <hyperlink ref="E31" r:id="rId59"/>
     <hyperlink ref="F31" r:id="rId60"/>
     <hyperlink ref="E32" r:id="rId61"/>
     <hyperlink ref="F32" r:id="rId62"/>
     <hyperlink ref="E33" r:id="rId63"/>
     <hyperlink ref="F33" r:id="rId64"/>
-    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>