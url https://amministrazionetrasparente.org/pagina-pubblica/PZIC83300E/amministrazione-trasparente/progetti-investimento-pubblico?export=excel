--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -8,85 +8,91 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="103">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
     <t>PREVENZIONE E CONTRASTO BULLISMO E CYBERBULLISMO “SCUOLE CONNESSE”- II ANNUALITA'</t>
   </si>
   <si>
     <t>000000000000003</t>
   </si>
   <si>
     <t>€ 4.110,00</t>
   </si>
   <si>
     <t>Decreto AOODPIT prot.n.661/2026</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>Link ai contenuti</t>
   </si>
   <si>
     <t>PROGETTO ERASMUS+2026-1-IT02-KA121-SCH-00040925 3</t>
   </si>
   <si>
     <t>F34C26000080006</t>
   </si>
   <si>
     <t>€ 19.395,00</t>
   </si>
   <si>
     <t>UNIONE EUROPEA</t>
   </si>
   <si>
     <t>NDI STRUTTURALI EUROPEI – PROGRAMMA NAZIONALE “SCUOLA E COMPETENZE” 2021-202-7AVVISO 95165 DEL 24/04/2026 – FORMAZIONE DOCENTI.</t>
   </si>
   <si>
     <t>F34D26001320007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>EUROPEI</t>
@@ -175,50 +181,53 @@
   <si>
     <t>€ 3.000,00</t>
   </si>
   <si>
     <t>USR</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>ORIENTA_MENTI</t>
   </si>
   <si>
     <t>F84D25001280007</t>
   </si>
   <si>
     <t>€ 29.994,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – Sotto azione ESO4.6.A4.D,</t>
   </si>
   <si>
     <t>18/07/2025</t>
   </si>
   <si>
+    <t>Chiuso</t>
+  </si>
+  <si>
     <t>SCUOLA CREATIVA</t>
   </si>
   <si>
     <t>F54D25003210007</t>
   </si>
   <si>
     <t>€ 51.939,00</t>
   </si>
   <si>
     <t>Fondo sociale europeo plus (FSE+) – Priorità 1 – Scuola e competenze (FSE+), Obiettivo specifico ESO4.6 – sotto-azione ESO4.6.A.4.A-</t>
   </si>
   <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>SICURAMENTE</t>
   </si>
   <si>
     <t>F34D25000270007</t>
   </si>
   <si>
     <t>€ 69.906,00</t>
   </si>
   <si>
     <t>Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A1 – Sotto azione ESO4.6.A1.B</t>
@@ -235,93 +244,123 @@
   <si>
     <t>€ 67.524,12</t>
   </si>
   <si>
     <t>PNRR- Missione 4: Istruzione E Ricerca Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università- Investimento 1.4: Intervento straordinario finalizzato alla riduzione dei divari territoriali nelle scuole second</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>MARSICO SCUOLA DI COMUNITÀ</t>
   </si>
   <si>
     <t>F34D24001080007</t>
   </si>
   <si>
     <t>€ 49.950,00</t>
   </si>
   <si>
     <t xml:space="preserve">Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e Competenze (FSE+) – Fondo Sociale Europeo Plus – Obiettivo Specifico ESO4.6 – Azione A4.A – Sotto azione ESO4.6. A4.A </t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
+    <t>NELLA SCUOLA DELLE MERAVIGLIE</t>
+  </si>
+  <si>
+    <t>F34D23002160001</t>
+  </si>
+  <si>
+    <t>€ 69.984,00</t>
+  </si>
+  <si>
+    <t>Fondo Sociale Europeo (FSE). Asse I – Istruzione – Obiettivi Specifici 10.2 – Azione 10.2.2 – Nota di Adesione prot. n. 134894 del 21 novembre 2023</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
     <t>LIFE LONG LEARNING”</t>
   </si>
   <si>
     <t>F34D23003400006</t>
   </si>
   <si>
     <t>€ 39.899,60</t>
   </si>
   <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA MISSIONE 4: ISTRUZIONE E RICERCA Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università Investimento 2.1: Didattica digitale integrata e formazione alla transizione dig</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>SCHOOL LAB</t>
   </si>
   <si>
     <t>F34D23001610006</t>
   </si>
   <si>
     <t>€ 55.163,03</t>
   </si>
   <si>
     <t>PIANO NAZIONALE DI RIPRESA E RESILIENZA MISSIONE 4: ISTRUZIONE E RICERCA Componente 1 – Potenziamento dell’offerta dei servizi di istruzione: dagli asili nido alle Università Investimento 3.1: Nuove competenze e nuovi linguaggi Azioni di potenziamento del</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>LA SCUOLA CHE VERRÀ</t>
   </si>
   <si>
     <t>F34D23000070006</t>
   </si>
   <si>
     <t>€ 105.545,65</t>
   </si>
   <si>
     <t>Piano Nazionale di Ripresa e Resilienza – Missione 4: Istruzione e Ricerca – Componente 1 – Ivestimento 3.2 “Scuola 4.0:  Azione 1 - Next generation classroom – Ambienti di apprendimento innovativi, finanziato dall’Unione europea – Next Generation EU</t>
   </si>
   <si>
     <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>ABILITAZIONE AL CLOUD PER LE PA LOCALI" – SCUOLE APRILE 2022 -MISURA 1.2.1</t>
+  </si>
+  <si>
+    <t>F71C22000750006</t>
+  </si>
+  <si>
+    <t>€ 2.212,00</t>
+  </si>
+  <si>
+    <t>PNRR - MISSIONE 1 - COMPONENTE 1 INVESTIMENTO 1.2 “ABILITAZIONE AL CLOUD PER LE PA LOCALI” SCUOLE</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
@@ -675,546 +714,661 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/b1bc6052-133f-4b22-894f-134420046b87" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/e38f4a9b-b04e-4c3e-925b-e562324b46a8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/33bf7819-de94-446a-a49e-2c3c617a2946" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/0cf4b053-b5d7-4693-8259-ce741ca79ed5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f2d8ff34-7a7b-49cd-b3cd-a665fb60db27" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/e4fe997d-521e-420b-b4f8-2481eea675e4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f59744e0-a4d7-48c4-9dbe-99a668ed30b2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/6e95dbec-13c8-4ad0-8399-c87acb4bef9a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f8d1207c-74b7-451b-9fef-f3f43d0f519a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/6d4affef-6a60-4f09-9a27-739f74e97259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/7d053cd7-c9d2-4f9d-ad86-ea86cda42c3f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/3bc05783-88b9-43f2-a285-a4843c95d050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/499cb84e-f406-43ab-b0dc-2b2ce4b65936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/4509fec9-1760-4eba-be23-f4d1e42d84d3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/fa20dea9-f630-4225-a2ff-5e117241dda2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/63348d0c-aa29-4371-8f43-e9a25219b943" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/ea39fc43-e602-463a-bff2-3b31ef767117" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/b1bc6052-133f-4b22-894f-134420046b87" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/e38f4a9b-b04e-4c3e-925b-e562324b46a8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/33bf7819-de94-446a-a49e-2c3c617a2946" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/0cf4b053-b5d7-4693-8259-ce741ca79ed5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f2d8ff34-7a7b-49cd-b3cd-a665fb60db27" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/e4fe997d-521e-420b-b4f8-2481eea675e4" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f59744e0-a4d7-48c4-9dbe-99a668ed30b2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/6e95dbec-13c8-4ad0-8399-c87acb4bef9a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f8d1207c-74b7-451b-9fef-f3f43d0f519a" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/6d4affef-6a60-4f09-9a27-739f74e97259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/7d053cd7-c9d2-4f9d-ad86-ea86cda42c3f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/3bc05783-88b9-43f2-a285-a4843c95d050" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/499cb84e-f406-43ab-b0dc-2b2ce4b65936" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/4509fec9-1760-4eba-be23-f4d1e42d84d3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/aa4084dd-77cb-4290-bd61-bda4c44fac1c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/fa20dea9-f630-4225-a2ff-5e117241dda2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/63348d0c-aa29-4371-8f43-e9a25219b943" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/ea39fc43-e602-463a-bff2-3b31ef767117" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/progetto/f095dbf4-8517-4844-81d6-dd239601ae84" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:G30"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...15 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>2025</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
-    </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G12" s="1"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G13" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>51</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>56</v>
+      </c>
+      <c r="F15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>62</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
+        <v>65</v>
+      </c>
+      <c r="D17" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17" t="s">
         <v>57</v>
       </c>
-      <c r="D16" t="s">
-[...29 lines deleted...]
-    <row r="19" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1">
         <v>2024</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
-    </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G19" s="1"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G20" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E21" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D22" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E23" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      <c r="A26" s="1">
+        <v>87</v>
+      </c>
+      <c r="F24" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" t="s">
+        <v>92</v>
+      </c>
+      <c r="F25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
         <v>2023</v>
       </c>
-      <c r="B26" s="1"/>
-[...6 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B27" s="2" t="s">
+      <c r="B28" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C27" s="2" t="s">
+      <c r="C28" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D27" s="2" t="s">
+      <c r="D28" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E27" s="2" t="s">
+      <c r="E28" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F27" s="2" t="s">
+      <c r="F28" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...17 lines deleted...]
-        <v>11</v>
+      <c r="G28" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" t="s">
+        <v>95</v>
+      </c>
+      <c r="D29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E29" t="s">
+        <v>97</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30" t="s">
+        <v>102</v>
+      </c>
+      <c r="F30" t="s">
+        <v>57</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:F1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A27:G27"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...15 lines deleted...]
-    <hyperlink ref="F28" r:id="rId17"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G17" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G24" r:id="rId16"/>
+    <hyperlink ref="G25" r:id="rId17"/>
+    <hyperlink ref="G29" r:id="rId18"/>
+    <hyperlink ref="G30" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>