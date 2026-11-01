--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -8,101 +8,174 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="212">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di incarico Personale ATA- Progetto Agenda SUD anni scolastici 2025/2026 e 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - incarico di ESPERTO per la realizzazione di laboratori di digital storytelling e video making- Progetto “Prevenzione e il contrasto del Bullismo e Cyberbullismo” - Avviso USR per la Basilicata, prot. n. 5501/26, del 25/05/2026 </t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Esperto esterno Laboratori relativi al Progetto Bullismo e Cyberbullismo</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - DECRETO DI ASSEGNAZIONE INCARICO DIREZIONE AMMINISTRATIVA _Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027_ Progetto Agenda SUD   </t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3EF17912</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento di materiale per reintegro cassette pronto soccorso</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3AD15069</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento di verifica funzionale defibrillatore e acquisto elettrodi adulti/pediatrici</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - ESPERTO ESTERNO IN MATERIA DI SERVIZI PASSWEB, TFR/TFS IN OSSEQUIO AL NUOVO REGOLAMENTO DI CONTABILITA’ D. I. N. 129/2018- AVVISO prot. n. 5731 /2026 del 14/09/2026
+</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD3397BAA8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Servizi: corsi di formazione sulla Sicurezza For School Abbonamento 12 mesi</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO INCARICO DIREZIONE AMMINISTRATIVA DSGA PROGETTO PNRR SNODI FORMATIVI </t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F6F3F5D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura registri cartacei</t>
+  </si>
+  <si>
     <t>19/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - FIGURE PROFESSIONALI INTERNE NEL RUOLO DI TUTOR PER LA REALIZZAZIONE DEL PROGETTO Fondi Strutturali Europei – PON “Scuola e competenze” 2021-2027 –Formazione docenti </t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>18/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - TUTOR INTERNI- PROGETTO PNRR “Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico”  </t>
   </si>
   <si>
     <t>10/08/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -FIGURE PROFESSIONALI ESPERTI - PROGETTO PNRR: “Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico” </t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - FIGURE INTERNE ESPERTI/TUTOR PARTECIPANTI ALL’AVVISO DI SELEZIONE PER LA REALIZZAZIONE DEL PROGETTO FSE+ AGENDA SUD – Anno scolastico 2025-2026 e 2026-2027. </t>
   </si>
   <si>
     <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>DECRETO ASSUNZIONE INCARICO DIREZIONE E COORDINAMENTO</t>
   </si>
   <si>
     <t>Decreto di noma per  DIREZIONE E COORDINAMENTO PROGETTO PNRR “Didattica digitale integrata e formazione alla transizione digitale per il personale scolastico”</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFA9EBB9A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Servizi di attuazione del Regolamento UE 679/2016
 (GDPR) -  Incarico Triennale Responsabile Protezione Dati</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB1A3D213</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Kit targa + calendario + locandina Progetto “Prevenzione e il contrasto del Bullismo e Cyberbullismo”</t>
   </si>
   <si>
     <t>02/05/2026</t>
@@ -288,50 +361,95 @@
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA93A3F7A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura beni e servizi per laboratorio informatico</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>DECRETO incarico ESPERTO PER REALIZZAZIONE DI LABORATORI RIGUARDANTI il Progetto “Prevenzione e contrasto del Bullismo e Cyberbullismo”</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO INCARICO FIGURE INTERNE PER LA COSTITUZIONE DEL GRUPPO DI COORDINAMENTO PROGETTO “MEMORIE IN MOVIMENTO” </t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di Nomina Gruppo di Coordinamento Progetto sul Bullismo e Cyberbullismo “Scuole Connesse”- Avviso USR per la Basilicata, prot. n. 5958 del 20/06/2025 </t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>B4D0E51D7B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Monitor LG 65 pollici- Progetto INCLUSIONE</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>B43B87A4FC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>B42EE02FDA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di cassette e Kit di reintegro pronto soccorso</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>B3E6AF84C2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di carta, cancelleria e firma digitale</t>
+  </si>
+  <si>
+    <t>14/10/2024</t>
+  </si>
+  <si>
+    <t>B36F2B9BB0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di toner, antivirus e lettore smart card per firma digitale;</t>
   </si>
   <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>B35CB14276</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto medaglie per giochi matematici del mediterraneo e italiano in giochi</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B3131BF1CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto registri di classe.</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>B1DB6A11F8</t>
   </si>
@@ -919,1461 +1037,1806 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA9EBB9A" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/4a7eeb93-8187-4d17-9e96-e499813440b9" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1A3D213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6e89a78d-ad2c-4452-acb0-7db031ad4ea1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D6CD550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/06e0bd4c-d7ab-4f98-9f2e-46e54bdd61c4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D69DDB1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a254a412-bea3-4be1-aad4-8d7d0d62193b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F1FCDFF" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/5662ce52-988e-4b1d-900a-cf02ab05c621" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49F186B5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/aa4b8845-b32f-4457-9e13-c2367c88d3c8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB428A468D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8ab230b0-af2c-452d-9e8e-f6e8953495ac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB402B264E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/fb17c5ec-37ad-4863-a20d-81e3d94aef94" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E2B11E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/5e366077-3b3b-4641-a6cf-c8ad21dc4a85" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35BA1835" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/ed6d0d49-1405-4c59-ab13-48f3eecd043d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB301521D0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/692aa2ff-d12f-4700-b793-92ebe75d64e4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25DFC7CD" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/0d0818fb-2e08-49b6-9e71-efd8434dea24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB246BA668" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/3a6b14a1-6070-4749-a759-354fa48b8322" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B044C57" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6ab0bbb0-78c4-43ff-9175-f76f174c00f4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E48F1A3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/96b67295-b8ee-4128-b216-473bd0d7b0e0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05997364" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8cd60c2d-1512-4c71-8c60-83f51274c1a2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE072FE5F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8155c75c-7b27-4372-97d2-d43ee9ae414c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBBAC9E5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/2ac16ced-07da-4116-88f2-74e11981a521" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5C103AB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f046f33f-83d7-4001-a8ec-ba8741c1a2c1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB521FF74" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a1a81744-fbb4-4dec-b414-c6c1b562a49e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB86A7A4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f1286685-f084-4d88-ba20-0f4d7f1617e0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB1473F5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/b169c50e-3844-41a1-b354-f0522be0e6ad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99CE8263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/cfd31b56-a89a-40dd-8145-8850771bd5e2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93A3F7A5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/60581b8f-40d8-4732-8c24-4523f9a81124" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B35CB14276" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/efae2824-5c21-45fd-bb92-d3492664f577" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3131BF1CA" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6a88811c-ce21-4de4-8785-eb0891949c3f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1DB6A11F8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a08a8061-485b-4b43-835c-ec47abf746e2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1B6CB90A8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/67c36dd4-e3dc-4227-a6a8-5096876792bb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1764EC899" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f7746322-4f6d-4eb8-8899-f54317d8ef03" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B177AF0394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/9a1e8b03-2284-4312-b62d-3e8925c3deb9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B172E67AEA" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/c3f079b2-a4a1-4057-b37e-3564d8db4bb3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B16AE95FDC" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a29805a6-9eda-4cc9-b2f8-f3ff3732a60e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B16B2C762A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6d7e2af5-eba8-44ab-8ff7-bd6892d7d853" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B15E4CDBFC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/d28a9873-353c-426f-b339-43593e5ee0a1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13D9AFB5B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/cba6715f-27d2-4922-88ce-b134aa98be48" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13D83DA06" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/1b3baac1-72d3-47fa-9d83-1f186020e870" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13D0BA71E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/d7aa489b-bc73-4b16-b967-79493b22f58b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11AD29965" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/185b77dc-a66c-4892-9259-bdd4c772f44e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10C9F9E3D" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/25cc9e53-170e-41cf-b473-c554641a1bcc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10C5DA7A2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/b7365ec9-1d6d-4753-b251-a2073f2cc88b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B104575348" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/644bbe69-5530-48b9-b3de-e3bd53d5d2c0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10D59B7C5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/e13c5c4b-defb-4b9c-ab8f-57362f656158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F2D52630" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/4308c712-73ff-4c41-bf9b-bf4544f30e94" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F06E0C4E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/7b8ee2ae-69c4-4a3d-b8b5-a29ee3cd6374" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F79AFA87" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/fd47328c-91da-4ed0-addb-10791cb352d3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F3291A76" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/18c9a6ac-1b7c-4104-9005-18e695a19389" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0AC8654C0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/e4d8a671-a6e8-47f9-ad4b-3a7b1103ad5f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0AD12B236" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/b121ff72-9157-49d5-9692-32fd1dd260cc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0757B0C70" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/34d9daf8-26f0-4fa8-8b40-7f06db8b0112" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B074C6AED5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/07f66f77-44a0-4e01-aded-f1b6e92051c9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B06D5D6448" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/36a4f2f1-fa35-48f6-b027-074b70db6550" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B06C05A988" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/d4603b97-da4a-49ac-82b3-1c56b610854c" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B055D6C3D8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f00e8d26-e530-44e2-b8c2-b587bce5dcff" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3EF17912" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/be14662e-60f0-4c6e-a113-dca4c3e8ec0a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3AD15069" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/0bf51281-3332-48dd-8192-f31402255337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3397BAA8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/e30b16a9-2235-446a-8c77-22a3a0f205c7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F6F3F5D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/032c09a0-7c68-4e05-ad4d-348ed70c0691" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA9EBB9A" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/4a7eeb93-8187-4d17-9e96-e499813440b9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1A3D213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6e89a78d-ad2c-4452-acb0-7db031ad4ea1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D6CD550" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/06e0bd4c-d7ab-4f98-9f2e-46e54bdd61c4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D69DDB1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a254a412-bea3-4be1-aad4-8d7d0d62193b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F1FCDFF" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/5662ce52-988e-4b1d-900a-cf02ab05c621" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49F186B5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/aa4b8845-b32f-4457-9e13-c2367c88d3c8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB428A468D" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8ab230b0-af2c-452d-9e8e-f6e8953495ac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB402B264E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/fb17c5ec-37ad-4863-a20d-81e3d94aef94" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E2B11E" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/5e366077-3b3b-4641-a6cf-c8ad21dc4a85" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35BA1835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/ed6d0d49-1405-4c59-ab13-48f3eecd043d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB301521D0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/692aa2ff-d12f-4700-b793-92ebe75d64e4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25DFC7CD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/0d0818fb-2e08-49b6-9e71-efd8434dea24" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB246BA668" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/3a6b14a1-6070-4749-a759-354fa48b8322" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1B044C57" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6ab0bbb0-78c4-43ff-9175-f76f174c00f4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0E48F1A3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/96b67295-b8ee-4128-b216-473bd0d7b0e0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05997364" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8cd60c2d-1512-4c71-8c60-83f51274c1a2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE072FE5F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8155c75c-7b27-4372-97d2-d43ee9ae414c" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBBAC9E5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/2ac16ced-07da-4116-88f2-74e11981a521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5C103AB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f046f33f-83d7-4001-a8ec-ba8741c1a2c1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB521FF74" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a1a81744-fbb4-4dec-b414-c6c1b562a49e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB86A7A4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f1286685-f084-4d88-ba20-0f4d7f1617e0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB1473F5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/b169c50e-3844-41a1-b354-f0522be0e6ad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA99CE8263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/cfd31b56-a89a-40dd-8145-8850771bd5e2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA93A3F7A5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/60581b8f-40d8-4732-8c24-4523f9a81124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4D0E51D7B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/8212949c-fc99-469c-b7d6-dad863a34697" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B43B87A4FC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/eb4ecb03-dc27-486c-8689-594b08158a81" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B42EE02FDA" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/16a7ade1-1cf1-405f-8314-c302d9016ded" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3E6AF84C2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/888f168e-0f76-4191-bf74-932f714bc26d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B36F2B9BB0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/48e88ce9-d594-4dea-a990-f355e84aac52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B35CB14276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/efae2824-5c21-45fd-bb92-d3492664f577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3131BF1CA" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6a88811c-ce21-4de4-8785-eb0891949c3f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1DB6A11F8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a08a8061-485b-4b43-835c-ec47abf746e2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1B6CB90A8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/67c36dd4-e3dc-4227-a6a8-5096876792bb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1764EC899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f7746322-4f6d-4eb8-8899-f54317d8ef03" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B177AF0394" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/9a1e8b03-2284-4312-b62d-3e8925c3deb9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B172E67AEA" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/c3f079b2-a4a1-4057-b37e-3564d8db4bb3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B16AE95FDC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/a29805a6-9eda-4cc9-b2f8-f3ff3732a60e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B16B2C762A" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/6d7e2af5-eba8-44ab-8ff7-bd6892d7d853" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B15E4CDBFC" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/d28a9873-353c-426f-b339-43593e5ee0a1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13D9AFB5B" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/cba6715f-27d2-4922-88ce-b134aa98be48" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13D83DA06" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/1b3baac1-72d3-47fa-9d83-1f186020e870" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B13D0BA71E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/d7aa489b-bc73-4b16-b967-79493b22f58b" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B11AD29965" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/185b77dc-a66c-4892-9259-bdd4c772f44e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10C9F9E3D" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/25cc9e53-170e-41cf-b473-c554641a1bcc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10C5DA7A2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/b7365ec9-1d6d-4753-b251-a2073f2cc88b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B104575348" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/644bbe69-5530-48b9-b3de-e3bd53d5d2c0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B10D59B7C5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/e13c5c4b-defb-4b9c-ab8f-57362f656158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F2D52630" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/4308c712-73ff-4c41-bf9b-bf4544f30e94" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F06E0C4E" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/7b8ee2ae-69c4-4a3d-b8b5-a29ee3cd6374" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F79AFA87" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/fd47328c-91da-4ed0-addb-10791cb352d3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0F3291A76" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/18c9a6ac-1b7c-4104-9005-18e695a19389" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0AC8654C0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/e4d8a671-a6e8-47f9-ad4b-3a7b1103ad5f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0AD12B236" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/b121ff72-9157-49d5-9692-32fd1dd260cc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0757B0C70" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/34d9daf8-26f0-4fa8-8b40-7f06db8b0112" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B074C6AED5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/07f66f77-44a0-4e01-aded-f1b6e92051c9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B06D5D6448" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/36a4f2f1-fa35-48f6-b027-074b70db6550" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B06C05A988" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/d4603b97-da4a-49ac-82b3-1c56b610854c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B055D6C3D8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PZIC83300E/amministrazione-trasparente/atti-amministrazioni-enti/f00e8d26-e530-44e2-b8c2-b587bce5dcff" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F64"/>
+  <dimension ref="A1:F80"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5289</v>
+        <v>6999</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5275</v>
+        <v>6918</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>5228</v>
+        <v>6680</v>
       </c>
       <c r="C4" t="s">
         <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>4815</v>
+        <v>6488</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6">
-        <v>4452</v>
+        <v>6371</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>3898</v>
+        <v>6324</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>3213</v>
+        <v>6316</v>
       </c>
       <c r="C8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>6255</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>2856</v>
+        <v>6168</v>
       </c>
       <c r="C10" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="D10" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11">
+        <v>5947</v>
+      </c>
+      <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="B11">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>5289</v>
+      </c>
+      <c r="C12" t="s">
+        <v>7</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="B12">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>2596</v>
+        <v>5275</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>7</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B14">
-        <v>2596</v>
+        <v>5228</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>2545</v>
+        <v>4815</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>7</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>2534</v>
+        <v>4452</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>40</v>
       </c>
-      <c r="E16" s="2" t="s">
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17">
+        <v>4452</v>
+      </c>
+      <c r="C17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" t="s">
         <v>41</v>
       </c>
-      <c r="B17">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E17" t="s">
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18">
+        <v>3898</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19">
+        <v>3213</v>
+      </c>
+      <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20">
+        <v>2858</v>
+      </c>
+      <c r="C20" t="s">
+        <v>49</v>
+      </c>
+      <c r="D20" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B21">
-        <v>2374</v>
+        <v>2856</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>2310</v>
+        <v>2615</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>2221</v>
+        <v>2596</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B24">
-        <v>2135</v>
+        <v>2596</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="B25">
-        <v>1826</v>
+        <v>2596</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="B26">
-        <v>1565</v>
+        <v>2545</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B27">
-        <v>1536</v>
+        <v>2534</v>
       </c>
       <c r="C27" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B28">
-        <v>1530</v>
+        <v>2504</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="B29">
-        <v>1503</v>
+        <v>2466</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B30">
-        <v>1498</v>
+        <v>2439</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="B31">
-        <v>1411</v>
+        <v>2404</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>1375</v>
+        <v>2374</v>
       </c>
       <c r="C32" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>1329</v>
+        <v>2310</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>82</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B34">
-        <v>1303</v>
+        <v>2221</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>85</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B35">
-        <v>758</v>
+        <v>2135</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>88</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B36">
-        <v>5994</v>
+        <v>1826</v>
       </c>
       <c r="C36" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B37">
-        <v>5476</v>
+        <v>1565</v>
       </c>
       <c r="C37" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="B38">
-        <v>3586</v>
+        <v>1536</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B39">
-        <v>3344</v>
+        <v>1530</v>
       </c>
       <c r="C39" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>3030</v>
+        <v>1503</v>
       </c>
       <c r="C40" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>2940</v>
+        <v>1498</v>
       </c>
       <c r="C41" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B42">
-        <v>2898</v>
+        <v>1411</v>
       </c>
       <c r="C42" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43">
+        <v>1375</v>
+      </c>
+      <c r="C43" t="s">
+        <v>110</v>
+      </c>
+      <c r="D43" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>2822</v>
+        <v>1329</v>
       </c>
       <c r="C44" t="s">
-        <v>117</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>113</v>
+      </c>
+      <c r="E44" t="s">
+        <v>7</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>2778</v>
+        <v>1303</v>
       </c>
       <c r="C45" t="s">
-        <v>120</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>114</v>
+      </c>
+      <c r="E45" t="s">
+        <v>7</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>2659</v>
+        <v>758</v>
       </c>
       <c r="C46" t="s">
-        <v>123</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>116</v>
+      </c>
+      <c r="E46" t="s">
+        <v>7</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>2658</v>
+        <v>7713</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="B48">
-        <v>2512</v>
+        <v>7007</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="B49">
-        <v>2289</v>
+        <v>6953</v>
       </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D49" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B50">
-        <v>2282</v>
+        <v>6326</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51">
+        <v>6141</v>
+      </c>
+      <c r="C51" t="s">
         <v>130</v>
       </c>
-      <c r="B51">
-[...4 lines deleted...]
-      </c>
       <c r="D51" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>2162</v>
+        <v>5994</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53">
+        <v>5476</v>
+      </c>
+      <c r="C53" t="s">
+        <v>136</v>
+      </c>
+      <c r="D53" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B54">
-        <v>2105</v>
+        <v>3586</v>
       </c>
       <c r="C54" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="B55">
-        <v>2013</v>
+        <v>3344</v>
       </c>
       <c r="C55" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D55" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>144</v>
+      </c>
+      <c r="B56">
+        <v>3030</v>
+      </c>
+      <c r="C56" t="s">
         <v>145</v>
       </c>
-      <c r="B56">
-[...4 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B57">
-        <v>1946</v>
+        <v>2940</v>
       </c>
       <c r="C57" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B58">
-        <v>1547</v>
+        <v>2898</v>
       </c>
       <c r="C58" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B59">
-        <v>1499</v>
+        <v>2893</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D59" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B60">
-        <v>1170</v>
+        <v>2822</v>
       </c>
       <c r="C60" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="D60" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>1056</v>
+        <v>2778</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B62">
-        <v>1002</v>
+        <v>2659</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>161</v>
+      </c>
+      <c r="B63">
+        <v>2658</v>
+      </c>
+      <c r="C63" t="s">
+        <v>164</v>
+      </c>
+      <c r="D63" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64">
+        <v>2512</v>
+      </c>
+      <c r="C64" t="s">
+        <v>167</v>
+      </c>
+      <c r="D64" t="s">
+        <v>168</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65">
+        <v>2289</v>
+      </c>
+      <c r="C65" t="s">
         <v>170</v>
       </c>
-      <c r="B64">
+      <c r="D65" t="s">
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>169</v>
+      </c>
+      <c r="B66">
+        <v>2282</v>
+      </c>
+      <c r="C66" t="s">
+        <v>172</v>
+      </c>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>169</v>
+      </c>
+      <c r="B67">
+        <v>2280</v>
+      </c>
+      <c r="C67" t="s">
+        <v>174</v>
+      </c>
+      <c r="D67" t="s">
+        <v>175</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>176</v>
+      </c>
+      <c r="B68">
+        <v>2162</v>
+      </c>
+      <c r="C68" t="s">
+        <v>177</v>
+      </c>
+      <c r="D68" t="s">
+        <v>178</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69">
+        <v>2161</v>
+      </c>
+      <c r="C69" t="s">
+        <v>179</v>
+      </c>
+      <c r="D69" t="s">
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>181</v>
+      </c>
+      <c r="B70">
+        <v>2105</v>
+      </c>
+      <c r="C70" t="s">
+        <v>182</v>
+      </c>
+      <c r="D70" t="s">
+        <v>183</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>184</v>
+      </c>
+      <c r="B71">
+        <v>2013</v>
+      </c>
+      <c r="C71" t="s">
+        <v>185</v>
+      </c>
+      <c r="D71" t="s">
+        <v>186</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>184</v>
+      </c>
+      <c r="B72">
+        <v>2008</v>
+      </c>
+      <c r="C72" t="s">
+        <v>187</v>
+      </c>
+      <c r="D72" t="s">
+        <v>188</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>189</v>
+      </c>
+      <c r="B73">
+        <v>1946</v>
+      </c>
+      <c r="C73" t="s">
+        <v>190</v>
+      </c>
+      <c r="D73" t="s">
+        <v>191</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>192</v>
+      </c>
+      <c r="B74">
+        <v>1547</v>
+      </c>
+      <c r="C74" t="s">
+        <v>193</v>
+      </c>
+      <c r="D74" t="s">
+        <v>194</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>195</v>
+      </c>
+      <c r="B75">
+        <v>1499</v>
+      </c>
+      <c r="C75" t="s">
+        <v>196</v>
+      </c>
+      <c r="D75" t="s">
+        <v>197</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>198</v>
+      </c>
+      <c r="B76">
+        <v>1170</v>
+      </c>
+      <c r="C76" t="s">
+        <v>199</v>
+      </c>
+      <c r="D76" t="s">
+        <v>200</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>201</v>
+      </c>
+      <c r="B77">
+        <v>1056</v>
+      </c>
+      <c r="C77" t="s">
+        <v>202</v>
+      </c>
+      <c r="D77" t="s">
+        <v>203</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>204</v>
+      </c>
+      <c r="B78">
+        <v>1002</v>
+      </c>
+      <c r="C78" t="s">
+        <v>205</v>
+      </c>
+      <c r="D78" t="s">
+        <v>206</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79">
+        <v>1000</v>
+      </c>
+      <c r="C79" t="s">
+        <v>207</v>
+      </c>
+      <c r="D79" t="s">
+        <v>208</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>209</v>
+      </c>
+      <c r="B80">
         <v>774</v>
       </c>
-      <c r="C64" t="s">
-[...8 lines deleted...]
-      <c r="F64" s="2" t="s">
+      <c r="C80" t="s">
+        <v>210</v>
+      </c>
+      <c r="D80" t="s">
+        <v>211</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
-    <hyperlink ref="F6" r:id="rId5"/>
-[...2 lines deleted...]
-    <hyperlink ref="E8" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId5"/>
+    <hyperlink ref="F6" r:id="rId6"/>
+    <hyperlink ref="E7" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
     <hyperlink ref="F8" r:id="rId9"/>
     <hyperlink ref="E9" r:id="rId10"/>
     <hyperlink ref="F9" r:id="rId11"/>
-    <hyperlink ref="E10" r:id="rId12"/>
-[...105 lines deleted...]
-    <hyperlink ref="F64" r:id="rId118"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="E11" r:id="rId13"/>
+    <hyperlink ref="F11" r:id="rId14"/>
+    <hyperlink ref="F12" r:id="rId15"/>
+    <hyperlink ref="F13" r:id="rId16"/>
+    <hyperlink ref="F14" r:id="rId17"/>
+    <hyperlink ref="F15" r:id="rId18"/>
+    <hyperlink ref="F16" r:id="rId19"/>
+    <hyperlink ref="F17" r:id="rId20"/>
+    <hyperlink ref="E18" r:id="rId21"/>
+    <hyperlink ref="F18" r:id="rId22"/>
+    <hyperlink ref="E19" r:id="rId23"/>
+    <hyperlink ref="F19" r:id="rId24"/>
+    <hyperlink ref="E20" r:id="rId25"/>
+    <hyperlink ref="F20" r:id="rId26"/>
+    <hyperlink ref="E21" r:id="rId27"/>
+    <hyperlink ref="F21" r:id="rId28"/>
+    <hyperlink ref="E22" r:id="rId29"/>
+    <hyperlink ref="F22" r:id="rId30"/>
+    <hyperlink ref="E23" r:id="rId31"/>
+    <hyperlink ref="F23" r:id="rId32"/>
+    <hyperlink ref="E24" r:id="rId33"/>
+    <hyperlink ref="F24" r:id="rId34"/>
+    <hyperlink ref="E25" r:id="rId35"/>
+    <hyperlink ref="F25" r:id="rId36"/>
+    <hyperlink ref="E26" r:id="rId37"/>
+    <hyperlink ref="F26" r:id="rId38"/>
+    <hyperlink ref="E27" r:id="rId39"/>
+    <hyperlink ref="F27" r:id="rId40"/>
+    <hyperlink ref="E28" r:id="rId41"/>
+    <hyperlink ref="F28" r:id="rId42"/>
+    <hyperlink ref="E29" r:id="rId43"/>
+    <hyperlink ref="F29" r:id="rId44"/>
+    <hyperlink ref="E30" r:id="rId45"/>
+    <hyperlink ref="F30" r:id="rId46"/>
+    <hyperlink ref="E31" r:id="rId47"/>
+    <hyperlink ref="F31" r:id="rId48"/>
+    <hyperlink ref="E32" r:id="rId49"/>
+    <hyperlink ref="F32" r:id="rId50"/>
+    <hyperlink ref="E33" r:id="rId51"/>
+    <hyperlink ref="F33" r:id="rId52"/>
+    <hyperlink ref="E34" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="E35" r:id="rId55"/>
+    <hyperlink ref="F35" r:id="rId56"/>
+    <hyperlink ref="E36" r:id="rId57"/>
+    <hyperlink ref="F36" r:id="rId58"/>
+    <hyperlink ref="E37" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="E38" r:id="rId61"/>
+    <hyperlink ref="F38" r:id="rId62"/>
+    <hyperlink ref="E39" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="E40" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="E41" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="E42" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="F44" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="F46" r:id="rId75"/>
+    <hyperlink ref="E47" r:id="rId76"/>
+    <hyperlink ref="F47" r:id="rId77"/>
+    <hyperlink ref="E48" r:id="rId78"/>
+    <hyperlink ref="F48" r:id="rId79"/>
+    <hyperlink ref="E49" r:id="rId80"/>
+    <hyperlink ref="F49" r:id="rId81"/>
+    <hyperlink ref="E50" r:id="rId82"/>
+    <hyperlink ref="F50" r:id="rId83"/>
+    <hyperlink ref="E51" r:id="rId84"/>
+    <hyperlink ref="F51" r:id="rId85"/>
+    <hyperlink ref="E52" r:id="rId86"/>
+    <hyperlink ref="F52" r:id="rId87"/>
+    <hyperlink ref="E53" r:id="rId88"/>
+    <hyperlink ref="F53" r:id="rId89"/>
+    <hyperlink ref="E54" r:id="rId90"/>
+    <hyperlink ref="F54" r:id="rId91"/>
+    <hyperlink ref="E55" r:id="rId92"/>
+    <hyperlink ref="F55" r:id="rId93"/>
+    <hyperlink ref="E56" r:id="rId94"/>
+    <hyperlink ref="F56" r:id="rId95"/>
+    <hyperlink ref="E57" r:id="rId96"/>
+    <hyperlink ref="F57" r:id="rId97"/>
+    <hyperlink ref="E58" r:id="rId98"/>
+    <hyperlink ref="F58" r:id="rId99"/>
+    <hyperlink ref="E59" r:id="rId100"/>
+    <hyperlink ref="F59" r:id="rId101"/>
+    <hyperlink ref="E60" r:id="rId102"/>
+    <hyperlink ref="F60" r:id="rId103"/>
+    <hyperlink ref="E61" r:id="rId104"/>
+    <hyperlink ref="F61" r:id="rId105"/>
+    <hyperlink ref="E62" r:id="rId106"/>
+    <hyperlink ref="F62" r:id="rId107"/>
+    <hyperlink ref="E63" r:id="rId108"/>
+    <hyperlink ref="F63" r:id="rId109"/>
+    <hyperlink ref="E64" r:id="rId110"/>
+    <hyperlink ref="F64" r:id="rId111"/>
+    <hyperlink ref="E65" r:id="rId112"/>
+    <hyperlink ref="F65" r:id="rId113"/>
+    <hyperlink ref="E66" r:id="rId114"/>
+    <hyperlink ref="F66" r:id="rId115"/>
+    <hyperlink ref="E67" r:id="rId116"/>
+    <hyperlink ref="F67" r:id="rId117"/>
+    <hyperlink ref="E68" r:id="rId118"/>
+    <hyperlink ref="F68" r:id="rId119"/>
+    <hyperlink ref="E69" r:id="rId120"/>
+    <hyperlink ref="F69" r:id="rId121"/>
+    <hyperlink ref="E70" r:id="rId122"/>
+    <hyperlink ref="F70" r:id="rId123"/>
+    <hyperlink ref="E71" r:id="rId124"/>
+    <hyperlink ref="F71" r:id="rId125"/>
+    <hyperlink ref="E72" r:id="rId126"/>
+    <hyperlink ref="F72" r:id="rId127"/>
+    <hyperlink ref="E73" r:id="rId128"/>
+    <hyperlink ref="F73" r:id="rId129"/>
+    <hyperlink ref="E74" r:id="rId130"/>
+    <hyperlink ref="F74" r:id="rId131"/>
+    <hyperlink ref="E75" r:id="rId132"/>
+    <hyperlink ref="F75" r:id="rId133"/>
+    <hyperlink ref="E76" r:id="rId134"/>
+    <hyperlink ref="F76" r:id="rId135"/>
+    <hyperlink ref="E77" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="E78" r:id="rId138"/>
+    <hyperlink ref="F78" r:id="rId139"/>
+    <hyperlink ref="E79" r:id="rId140"/>
+    <hyperlink ref="F79" r:id="rId141"/>
+    <hyperlink ref="E80" r:id="rId142"/>
+    <hyperlink ref="F80" r:id="rId143"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>