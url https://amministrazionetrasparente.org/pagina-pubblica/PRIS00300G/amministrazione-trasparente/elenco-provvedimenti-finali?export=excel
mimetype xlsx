--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -8,1209 +8,834 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="891">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="560">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCED5C3837</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto corsi di formazione PNRR DM 219/2025</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE9B7393D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto licenze Microsoft Office - CIG BCE9B7393D - F&amp;G SISTEMI SRL</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE1C36926</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto software ZONABIT ORARIO</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>BCCEF2AA9F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Integrazione servizio di facchinaggio per la sede di Via Alfieri</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCAB67F30A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto di noleggio pullman per Viaggio a Sestri Levante del 21 Settembre 2026</t>
+  </si>
+  <si>
+    <t>BCAB414439</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di n. 52 biglietti Trenitalia A/R Fidenza- Firenze per viaggio di scambio culturale del 23/09/2026</t>
+  </si>
+  <si>
+    <t>BCAB0832CB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Acquisto n. 2 Visite guidate con noleggio auricolari a Firenze del 23/09/2026</t>
+  </si>
+  <si>
+    <t>BCAB8B454A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - B&amp;B BORGO CORTIVI - Pagamento 2 camere triple dal 4 al 6 Settembre 2026 VI Edizione Festival dell'Innovazione Scolastica - CUP I54D25009410006</t>
+  </si>
+  <si>
+    <t>BCAAAD4217</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per manutenzione annuale sito web a. s. 2025/2026</t>
+  </si>
+  <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC921C013D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza annuale defibrillatori</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC921C013D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC7606C520</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 142 a contrarre per - Facchinaggio, trasporto e smaltimento rifiuti sede di via Manzoni e sede di via Alfieri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7606C520</t>
-[...4 lines deleted...]
-  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC49E7507E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 4 Licenze Elettroniche Office Pro Plus 2024 LTSC O.E. J-Store Distribuzione SRL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC49E7507E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Impegno di spesa per iscrizione obbligatoria al RENTRI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1ACBB1D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 2 carrelli portatutto</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1ACBB1D0</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto n. 34 - Incarico al personale interno con ruolo di esperto e tutor – Fondi Strutturali Europei – Programma Nazionale “Scuola e Competenze” 2021-2027 (c.d. Piano Estate) – moduli “Consolidamento delle competenze di base I” (codice 150444) e “Potenziare le Competenze” (codice 150485)</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC04ADDC91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.4 ventilatori a colonna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04ADDC91</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEF7DCB52</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.1 fotocopiatore a noleggio Canon- Convenzione Consip</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF7DCB52</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEEDE6301</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 2 fotocopiatori in noleggio - Convenzione Consip</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEEDE6301</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD3E473A5</t>
   </si>
   <si>
     <t>Decisione a contrarre n.132 - Fornitura n. 22 pannelli forex 3mm 100x70 con stampa fotografica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3E473A5</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCB78D598</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di medaglie e coppa - evento sportivo Paciunziadi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB78D598</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBC2C325A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di spedizione pacco a Cambridge (G.B.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC2C325A7</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC1A7959A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizi corsi di formazione e corsi di aggiornamento primo soccorso e antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1A7959A</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC10BFEC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di utilizzo impianti sportivi per evento Paciunziadi del 03 giugno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC10BFEC7</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBABEEC85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura telefoni e installazione linea VoIP piano seminterrato plesso Via Marconi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBABEEC85</t>
-[...4 lines deleted...]
-  <si>
     <t>B9573D873E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assunzione di ulteriore impegno di spesa sull’esercizio finanziario corrente ad integrazione dell’impegno n.542 dell’esercizio finanziario 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9573D873E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB02C21A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 480 risme di carta per fotocopie A4 80gr.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB02C21A4</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB97547EBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto noleggio pullman per uscita didattica a Parma Circolo Tennis Club del 12 Maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97547EBE</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB8F0CCB34</t>
   </si>
   <si>
     <t>Decisione a contrarre n.121 - Fornitura servizio spedizione pacco Cambridge O.E. UPS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F0CCB34</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7E187F5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LETTINO DA VISITA A VALIGIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E187F5F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB7A2AAF02</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 15 biglietti di Trenitalia Tper - viaggio di visita guidata a Bologna del 8 Maggio 2026 classe 3B SIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A2AAF02</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7A05D8F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 38 biglietti di Trenitalia SPA per viaggio di visita guidata a Milano del 6 Maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A05D8F5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7987745B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 23 biglietti di Trenitalia Tper - viaggio di visita guidata a Parma del 5 Maggio 2026 classe 2^CS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7987745B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6AD830A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Vela Giovane s.r.l. - Trattativa diretta n. 6266076 per affidamento viaggio di istruzione a Golfo Le Grazie (SP) dal 4/5/26 al 6/5/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AD830A9</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB693D3DF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 25 biglietti di TRENITALIA SPA per viaggio di visita guidata a Milano del 29 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB693D3DF5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB66E73634</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa n. 6255667 - Ponchielli Viaggi di Le Dune s.r.l. visite guidate a Parma del 30/04/2026 e Torino del 08/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66E73634</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB670CE7D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e installazione centralini telefonici Via Manzoni e Via Alfieri e n. 5 telefoni fissi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB670CE7D0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5D204E5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa n. 6255573 - Pasini Viaggi di La Croce del Sud - Affidamento diretto viaggio di istruzione a Frassineti dal 27/04/2026 al 29/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D204E5D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>Decreto n. 110 di conferimento ore aggiuntive progetto “Spazio di Ascolto” A.S. 2025/26</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4E62DF56</t>
   </si>
   <si>
     <t>Decisione a contrarre - ZILIANI AUTONOLEGGIO - Affidamento diretto per viaggio ad Anzola Emilia (BO) presso azienda Macron del 22 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E62DF56</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB39E650FB</t>
   </si>
   <si>
     <t>Decisione di contrarre n. 107 per l’affidamento diretto “pacchetto tutto compreso” mediante T.D. su MEPA, ai sensi dell’art. 50, comma 1, lettere b), D. L.gs 36/2023, per affidamento diretto viaggio in ERASMUS+ in Lettonia (Riga) dal 23/05/2026 al 29/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E650FB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB35EF24D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.18 buoni libro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35EF24D4</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2FBF873F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corso di formazione sul nuovo sistema di tracciabilità dei rifiuti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FBF873F</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB221C354B</t>
   </si>
   <si>
     <t>Decisione di contrarre n. 103 per l’affidamento diretto “pacchetto tutto compreso” mediante T.D. su MEPA, ai sensi dell’art. 50, comma 1, lettere b), D. L.gs 36/2023, per viaggi di istruzione a Monaco del 8-11 Aprile e Arles 22-24 Aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB221C354B</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto n. 102 di Assegnazione Incarico - Avviso di selezione prot. n. 3023 del 27/03/2026 per il reclutamento di una figura di tutor all’interno del modulo “Primi passi nel mondo del Cinese” – Programma Nazionale “Scuola e Competenze” 2021-2027 – Piano Estate</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFFD72920</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 95 - Manutenzione n. 4 dispenser acqua potabile</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/58ba36c3-b8ff-44ee-8ab4-468cce12050c</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF9F278FE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - viaggi di istruzione a Firenze periodo Marzo-Aprile 2026, operatore
 economico Tour Danteschi SAS DI IBANEZ ARTILESI I. &amp; C.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAF9F278FE</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFA3B4A61</t>
   </si>
   <si>
     <t>Decisione a contrarre n.93 - Fornitura n. 12 stampanti e n. 12 cartucce toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA3B4A61</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF5DDB684</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 92 - Realizzazione progetti “Invito a Teatro” e “Il suono, il gesto, l’immagine, la parola”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5DDB684</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF1D9E3AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscite didattiche e visite guidate in giornata dal 24 Marzo 2026 al 28 Aprile 2026.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAF1D9E3AD</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAF086A459</t>
   </si>
   <si>
     <t>Decisione a contrarre - realizzazione del progetto "Teatro in Spagnolo" A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAF086A459</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE27C633F</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggi di istruzione nel mese di Marzo 2026 a Roma, Vienna, Venezia e Siena.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7bd1b067-39e1-4ec4-83ea-7869404f1039</t>
   </si>
   <si>
     <t>BADEB60B97</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - noleggio pullman per visita
 aziendale presso FIRST POINT a Fidenza del 20/03/2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BADEB60B97</t>
-[...4 lines deleted...]
-  <si>
     <t>BADE4993D5</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - realizzazione del progetto
 “Non solo algoritmi - AI al servizio della Didattica” – A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BADE4993D5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADCCF40BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata a Pavia del 19/03/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/513f9aaf-b663-4640-99e5-a34a9385ee8a</t>
   </si>
   <si>
     <t>BADA49D6A0</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto della licenza software e dei servizi di assistenza e consulenza per
 la pubblicazione degli atti in Amministrazione Trasparente.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/91b60e5e-897f-45d4-8c40-cd50d2041db8</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>BAD7E0D3FF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n. 20
 corsi di aggiornamento per preposti e n. 3 corsi di formazione dei preposti – LISEA
 SOCIETA’ COOP A.R.L..</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAD7E0D3FF</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD7DF1CE1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - noleggio attrezzatture e assistenza – Notte nazionale del liceo classico del
 27-03-2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAD7DF1CE1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>Decreto n. 82 di Assegnazione Incarichi - Avviso interno di selezione prot. n. 2192 del 05/03/2026 di personale ATA da impiegare nell’ambito del Programma Nazionale “Scuola e Competenze” 2021-2027 (C.D. “Piano Estate”) – Progetto “Sviluppiamo le Competenze”, CUP I54D25006820007 – 1 unità Collaboratore Scolastico</t>
   </si>
   <si>
     <t>Decreto n. 81 di Assegnazione Incarichi - Avviso interno di selezione prot. n. 2117 del 03/02/2026 per la selezione interna di personale ATA da impiegare nell’ambito del Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 – progetto “Paciolo-D’Annunzio Orienta”, CUP I54D25003720001 – 1 unità Collaboratore Scolastico</t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACD60F253</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio di Stage Linguistico a Canne dal 23 al 28 Marzo 2020 - Pierre Overall</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BACD60F253</t>
-[...4 lines deleted...]
-  <si>
     <t>Lettera d’incarico al personale interno con ruolo di tutor (Piano Estate) – Desolda Franca</t>
   </si>
   <si>
     <t>Rettifica lettera d’incarico prot. n. 8049/2025 al personale interno con ruolo di esperto e tutor (Piano Estate) – Serventi Silvia</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACB0911CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pronto soccorso e medicazione</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e88f1075-ebc9-42c6-8a84-2ef964af773a</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABE5EB6B8</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n.2 batterie tubolari trazione 12v 120ah per lavasciuga
 SYRA 55 T matricola LA01193</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BABE5EB6B8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>Decreto n. 68 di Assegnazione Incarichi - Avviso di selezione prot. n. 1500 del 17/02/2026 per la selezione di personale ATA e docente da impiegare nell’ambito del Nazionale “Scuola e Competenze” 2021-2027 (C.D. “Piano Estate”) – Progetto “Sviluppiamo le Competenze”, CUP I54D25006820007</t>
   </si>
   <si>
     <t>BAB04F739A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - iscrizione esami di lingua francese DELF
 livello B2 scolaire – Alliance Française di Bologna</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/5fb1f350-a635-4eca-9f7b-d02e7bd2f329</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAC347E96</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n. 177 biglietti di ingresso per lo
 spettacolo “Red Oliva” nell’ambito del progetto “Teatro in lingua inglese” del 4
 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAAC347E96</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA127DA82</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - iscrizione esami di lingua inglese PET, FCE
 e CAE – The British School di Leonelli David William</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BAA127DA82</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BAAF2C6087</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio per scambio culturale a Stoccarda dal 10/03/2026 al 19/03/2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/79effa12-9fed-4917-a76b-c5acccd71592</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8EA565FF</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di materiale didattico per il
 laboratorio di scienze</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA8EA565FF</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8DB3BED6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale igienico-sanitario</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b925f35a-7d88-42aa-a52a-769ce0e8c275</t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA899AC514</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo dell’abbonamento ai servizi generali
 Mediasoft per l’anno 2026 tramite l’acquisto del servizio “Accesso base Servizi On-line”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA899AC514</t>
-[...4 lines deleted...]
-  <si>
     <t>BA87FEE6D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di materiale didattico per il laboratorio di scienze</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0167c643-a946-4bab-bafc-3a5de6890e6d</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto n. 51 di Assegnazione Incarichi - Avviso di selezione prot. n. 1182 dell’11/02/2026 per la selezione di personale ATA e docente da impiegare
 nell’ambito del Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 – progetto “Paciolo-D’Annunzio Orienta”, CUP I54D25003720001</t>
   </si>
   <si>
     <t>21/02/2026</t>
   </si>
   <si>
     <t>BA85CE4C8D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto
 di materiale igienico-sanitario.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA85CE4C8D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA83C08EBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo dei servizi web Spaggiari 2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e49ec9f3-95ed-4721-80bd-b1b99071b2c2</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA7576731A</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - viaggio di
 istruzione a Monaco di Baviera dal 9 al 12 Marzo 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA7576731A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7235E244</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n. 2 corsi di formazione software
 Presenze web ARGO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA7235E244</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6FAC0D8D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di attrezzature sportive da usare
 per lo svolgimento delle lezioni di scienze motorie - DECATHLON.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA6FAC0D8D</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto n. 37 di Assegnazione Incarichi - Avviso di selezione prot. n. 945 del 04/02/2026 per la selezione con carattere di urgenza di una figura di esperto all’interno del modulo “Laboratorio Teatrale” – Programma Nazionale “Scuola e Competenze” 2021-2027 – Piano Estate</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA680D1E1E</t>
   </si>
   <si>
     <t>Decisione a contrarre - uscite didattiche e visite guidate in giornata dal 4 febbraio 2026 al 4 marzo 2026.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/38b4fc9b-6f01-4bb6-829f-fd4533cf3fb5</t>
   </si>
   <si>
     <t>BA63DE110F</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n. 1 corso di formazione in
 materia di Privacy (2 ore) personale docente - ECOGEO.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA63DE110F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>Decreto n. 31 di Assegnazione Incarico - Avviso di selezione prot. n. 324 del 06/01/2026 per la selezione di una figura di esperto e di tutor all’interno del modulo “Laboratorio Teatrale” – Programma Nazionale “Scuola e Competenze” 2021-2027 – Piano Estate</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA539CC0AE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - realizzazione del progetto “Dante e AI -
 La Divina Commedia elaborata attraverso l’Intelligenza Artificiale” – A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA539CC0AE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54D705E9</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di linea telefonica fissa e connettività ad internet
 sede di Via Manzoni e sede di Via Alfieri canone anno 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/9624859a-95a0-429a-a1ca-a303471b6d8d</t>
   </si>
   <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto n. 25 di Assegnazione Incarichi - Avviso di selezione prot. n. 646 del 27/01/2026 per la selezione di figure di esperti e tutor – Programma Operativo
 Complementare (POC) “per la Scuola” 2014-2020 relativamente a n 5 moduli – “Maths for Future”, “Certificazione
 linguistica FIRST B2”, “Certificazione linguistica CAE C1”, “Padel” e “Studia, lavora e crea con l'AI” – secondo avviso</t>
   </si>
   <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA4A4013BB</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - servizio di
 delocalizzazione archivio canone anno 2026 ITALARCHIVI SRL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA4A4013BB</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA426920E6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n.45 cuffie con microfono per laboratorio
 linguistico e n. 4 caricabatterie per tablet con cavo usb-c - CAMPUSTORE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA426920E6</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2ED325F4</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto della licenze Software Argo
 Emolumenti Web e di n.20 Badge di prossimità mifare personale ATA.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BA2ED325F4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9F86298E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - realizzazione del progetto "Teatro in Francese" A.S. 2025/26</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b0d5fd22-b0c8-464d-818b-d543f4430e51</t>
   </si>
   <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F5652E5B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - rinnovo annuale del servizio di
 backup online dei dati digitali della scuola alla Ditta “First Point Srl”</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9F5652E5B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9EA1BC829</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di n. 6 licenze Software Argo.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/2bfb5b7b-e4d3-4c91-b808-cd8800c20e4b</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D148E4D3</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ’acquisto di n. 72 biglietti per visita spettacolo
 Fondazione Teatro Due di Parma del 14 gennaio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9D148E4D3</t>
-[...4 lines deleted...]
-  <si>
     <t>B9D0DE01B1</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n. 21 biglietti per visita spettacolo
 Fondazione Teatro Due di Parma del 9 gennaio 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9D0DE01B1</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C458C0CC</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - l’acquisto di n.79 biglietti Trenitalia A/R
 Fidenza- Parma per l’uscita didattica del 14 gennaio 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/1ee2183d-5b8f-4e8a-8c93-f0c529d7750d</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto n. 156 di Assegnazione Incarichi - Avviso di selezione prot. n. 7419 del 21/11/2025 per la selezione di figure di esperti e tutor – Programma Operativo
 Complementare (POC) “per la Scuola” 2014-2020 relativamente a n.6 moduli – “AutoCAD”, “il Coraggio di Conoscere”,
 “Parole in Cammino”, “Verso il Politecnico”, “Orientati al Paciolo” e “il mio Inferno – Dante tra Antico e Moderno” –
 primo avviso</t>
   </si>
   <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di esperto (Piano Estate) – Porretti Roberta</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di esperto e tutor (Piano Estate) – Zalaffi Cristian</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di esperto e tutor (Piano Estate) – Serventi Silvia</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di esperto (Piano Estate) – Pizzola Silvia</t>
   </si>
@@ -1262,1544 +887,937 @@
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di tutor (Piano Estate) – Bigalke Annegret</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di tutor (Piano Estate) – Bertinelli Paola</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di esperto (Piano Estate) – Armani Marco</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di esperto (Piano Estate) – Antifora Marilisa</t>
   </si>
   <si>
     <t>Lettera d’incarico al personale interno con ruolo di tutor (Piano Estate) – Aloisio Amelia</t>
   </si>
   <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B973A1A4CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di materiale di cancelleria destinato all’attività didattica.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B973A1A4CA</t>
-[...4 lines deleted...]
-  <si>
     <t>B973C1AB4C</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n.20 libri di testo Cambridge</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B973C1AB4C</t>
-[...4 lines deleted...]
-  <si>
     <t>B96D7E05A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura pacchetto tutto compreso Viaggio istruzione Scambio culturale a Sisteron Francia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B96D7E05A7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9648E4713</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura videoproiettatore con posa in opera</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9648E4713</t>
-[...4 lines deleted...]
-  <si>
     <t>B972DED88E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n.17 biglietti Trenitalia a/r Fidenza-Milano</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B972DED88E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B934D84218</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura n. 1 Cordless con istallazione e configurazione</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B934D84218</t>
-[...4 lines deleted...]
-  <si>
     <t>B94E421E57</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n.32 biglietti per visita spettacolo Fondazione Teatro Due di Parma del 04 Dicembre 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B94E421E57</t>
-[...4 lines deleted...]
-  <si>
     <t>B94DD67151</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n.35 biglietti Trenitalia A/R Fidenza-Parma per visita al Teatro Due del 04 Dicembre 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B94DD67151</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93EFCABA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e sostituzione del disco rigido in un pc, spesa pagamento di Euro 40,00 (IVA esclusa)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B93EFCABA0</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B93B16F68C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di biglietti Trenitalia A/R Fidenza Milano visita guidata Museo del Novecento di Milano</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B93B16F68C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9399ACAB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 120 biglietti di ingresso per lo spettacolo "MISTER Jackpot"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9399ACAB1</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B9267E981F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n.21 biglietti per visita guidata al Museo del Novecento di Milano</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9267E981F</t>
-[...4 lines deleted...]
-  <si>
     <t>B925E6D47A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di Euro 173,50 (IVA esclusa) alla Ditta "Viaggi dello Zodiaco"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B925E6D47A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B9226CBB99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura a contrarre per affidamento diretto per la realizzazione di forders, gadget e manifesti per comunicazione scuola aperta</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9226CBB99</t>
-[...4 lines deleted...]
-  <si>
     <t>B91FCFBA61</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di software Ver. Di Plus 2.0 Spaggiari e del relativo servizio di assistenza tecnico/informatica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B91FCFBA61</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t>B902A466D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - spedizione pacco Cambridge con carta di credito tracking n. 1Z1HU8T46839764839</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B902A466D8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DBAE484F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per richiesta medico del lavoro-EcoGeo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DBAE484F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8DB19ADEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - spedizione pacco Cambridge con carta di credito</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8DB19ADEA</t>
-[...4 lines deleted...]
-  <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t>B8D7705602</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di igiene e pulizia</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8D7705602</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C31F01DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura adattatori usb</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8C31F01DF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A58A817A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Realizzazione del percorso Cambridge- prima annualità 25-26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8A58A817A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A278CAB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - l’acquisto di n.50 organizer “porta-cellulari” a muro e posa in opera</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8A278CAB9</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2025</t>
   </si>
   <si>
     <t>B8445DF4DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizio firma digitale Spaggiari</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8445DF4DA</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B88B42B203</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura  per acquisto di n.4 timbri autoinchiostranti e n. 2 scatole cartucce inchiostro sostitutive</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B88B42B203</t>
-[...4 lines deleted...]
-  <si>
     <t>B889BF9A8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n.2 corsi di formazione ARGO – 15/10/2025 “Area RGS, comunicazione stock del debito, comunicazione accessori fuori sistema” e 22/10/2025 “Emolumenti: compensi accessori, F24, UNIMENS”</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bb836fc2-b15b-4cc2-9e34-4262d841e2e4</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>B79028D0B6</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - fornitura di libri di testo per docenti delle classi a curvatura
 Sportiva per un importo pari ad Euro 56,00 (cinquantasei) IVA assolta dall’editore.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B79028D0B6</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>B90C18DD5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio assicurativo relativo alla copertura elettromnica, incendio/furto e multirischi-UNIPOL SAI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B90C18DD5E</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B813151874</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman per uscita didattica a Levanto il giorno 19 settembre 2025 - Scambio Germania a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B813151874</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>B7BD4314FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 36 biglietti trenitalia A/R Fidenza - Firenze - Scambio Germania a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7BD4314FA</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2025</t>
   </si>
   <si>
     <t>B7B4B13DE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia per entrambe le sedi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7B4B13DE1</t>
-[...4 lines deleted...]
-  <si>
     <t>17/07/2025</t>
   </si>
   <si>
     <t>B7AEF1FC0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - portarotoli carta igienica maxi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7AEF1FC0F</t>
-[...4 lines deleted...]
-  <si>
     <t>B7ACFD7BA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di materiale di pulizia per entrambe le sedi a.s. 2025-26</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7ACFD7BA6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>B7A8F03C32</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto multiplo SSD Crucial per rigenerazione vecchi PC</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B7A8F03C32</t>
-[...4 lines deleted...]
-  <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>B79063CAE3</t>
   </si>
   <si>
     <t>Decisione a contrarre - r fornitura di Gift Card per studenti meritevoli - Progetto bike to school</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B79063CAE3</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77B7CACAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio incarico annuale Medico del Lavoro</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B77B7CACAD</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>B763A5C8A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - canone annuale per scuole superiori Zonabit Orario</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B763A5C8A7</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B74603B530</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto Monitor Touch Viewsonic 75" per la sede di via Alfieri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B74603B530</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B748EB3E11</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale tecnico specialistico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B748EB3E11</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B744088C78</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n.2 kit di pietre minerarie per laboratorio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B744088C78</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73E3DD3A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di laboratorio</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B73E3DD3A4</t>
-[...4 lines deleted...]
-  <si>
     <t>B73DF15191</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale di laboratorio per entrambe le sedi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B73DF15191</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B73A9C7487</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n. 4 cf di portarotoli carta igienica maxi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B73A9C7487</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70B8F447A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto il nuoto salva la vita a.s. 2024-25</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B70B8F447A</t>
-[...4 lines deleted...]
-  <si>
     <t>B70B9C61C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto assistente bagnanti a.s. 2024-25</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B70B9C61C7</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F39BD751</t>
   </si>
   <si>
     <t>Decisione a contrarre - spedizione pacco Cambridge con carta di credito.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6F39BD751</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F1A10390</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 50 medaglie e 1 coppa per Paciunziadi del 4-06-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6F1A10390</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6E0FD5048</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti treno per uscita a Ravenna del 31-05-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6E0FD5048</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CC2548F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 40 portatili Dell Vostro 3520</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6CC2548F1</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BFAE5507</t>
   </si>
   <si>
     <t>Decisione a contrarre - spedizione pacco Cambridge con carta di credito;</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6BFAE5507</t>
-[...4 lines deleted...]
-  <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>B580B746CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti treno per scambio a Sisteron"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B580B746CC</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B68797A269</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 50 registri di classe</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B68797A269</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B684242104</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 18 buoni libro - Progetto Graffi - Concorso per giovani artigli</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B684242104</t>
-[...4 lines deleted...]
-  <si>
     <t>B6801E0F9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - "Progetto Incontro con l'autore" - Acquisto n. 116 libri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6801E0F9F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B675A57E80</t>
   </si>
   <si>
     <t>Decisione a contrarre - smaltimento sostanze chimiche</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B675A57E80</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B66FE8CE83</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus per uscita didattica presso Veleia del 11-04-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B66FE8CE83</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66A9D8851</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus uscita didattica presso Veleia del 10-04-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B66A9D8851</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B660AE4C36</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE ESAMI DELF B2</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d6b2b8d6-c433-4f4b-807c-68cd2a5c9530</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B64A9A9D7D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - visita guidata presso Bismantova il 23-04-
 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B64A9A9D7D</t>
-[...4 lines deleted...]
-  <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>B62A7FC770</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus per visita guidata presso Monterosso il 21-05-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B62A7FC770</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B626698129</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus per visita guidata a Levanto il 30-05-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B626698129</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61C86EBBE</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B61C86EBBE</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B611492F07</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura carta per fotocopie - sede di via Manzoni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B611492F07</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B607B9C4D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - visita guidata presso Frassineti per progetto "Didattica in cammino" dal 13 al 15 Maggio 2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/eede56b7-900f-4fb3-b256-14d9f24d1ff7</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B603D1C139</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - assistenza Dae rinnovo annuale e cambio
 elettrodi per entrambe le sedi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B603D1C139</t>
-[...4 lines deleted...]
-  <si>
     <t>B6039FBC34</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus transfert a Frassineti (MO) del 13 e 15 Maggio 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B6039FBC34</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F672D60F</t>
   </si>
   <si>
     <t>Decisione a contrarre - progetto "Teatro il lingua inglese" del 19 e 20 marzo 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5F672D60F</t>
-[...4 lines deleted...]
-  <si>
     <t>B602D178F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n. 20 toner samsung 3820 e n. 10 toner samsung 3310</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B602D178F6</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B600D5B8D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di concessione di licenza del sofware mediasoft</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B600D5B8D3</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F695B28A</t>
   </si>
   <si>
     <t>Decisione a contrarre - esami CAE (27), PET (8), FCE (23)</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/c90f6db3-1624-4965-b2ec-dc3e5a1fbd95</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F842C3B7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - integrazione importo aggiuntivo biglietti
 flixbus non scalato del voucher</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5F842C3B7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>B5F60ECCDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus per uscita a Gardone Riviera del 28-05-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5F60ECCDD</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5E014183D</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio attrezzature audio luci video allestimento trasporto + SIAE - La notte dei licei del 09-05-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5E014183D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E914E81A</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 2 contratti di assistenza centralini sede di via Manzoni e sede di via Alfieri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5E914E81A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>B5E4E4AA85</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi software anno 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5E4E4AA85</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5DB6F7A16</t>
   </si>
   <si>
     <t>Decisione a contrarre - pacchetto Hosting wordpress Lucaelediary.it</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5DB6F7A16</t>
-[...4 lines deleted...]
-  <si>
     <t>B5DB4FA60D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto biglietti treno e flixbus per viaggio in Germania dal 03-04-2025 al 12-04-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5DB4FA60D</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C29C6447</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione a Napoli dal 4 al 6 marzo 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5C29C6447</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CC949662</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio canone delocalizzazione archivi anno 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5CC949662</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C965C676</t>
   </si>
   <si>
     <t>Decisione a contrarre - trasporto sostanze chimiche con mezzo autorizzato</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5C965C676</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5A1B8C2C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 3 distributori dell'acqua potabile con relative manutenzioni</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5A1B8C2C5</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C3407A7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 100 coppie di rotoloni per entrambe le sedi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5C3407A7D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5A8D80C41</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione a Firenze dal 12-03-2025 al 14-03-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5A8D80C41</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B2963091</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione in Grecia dal 02-04-2025 al 07-04-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5B2963091</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B3BBD579</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 15 fusti omologati per trasporto e stoccaggio di sostanze solide</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5B3BBD579</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5B23A31D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - utilizzo campo sportivo Ballotta per "Paciunziadi " il 04-06-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5B23A31D5</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B559E99E2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione a Firenze dal 06-03-2025 al 08-03-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B559E99E2D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A0FAC614</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale di pulizia per entrambe le sedi.</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5A0FAC614</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59B6D66C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - r fornitura di materiale di pulizia per entrambe le sedi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B59B6D66C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B59549C7A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione a Pavia Milano dal 1 al 2 aprile 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B59549C7A6</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B590479623</t>
   </si>
   <si>
     <t>Decisione a contrarre - licenze software anno 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B590479623</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B52881645B</t>
   </si>
   <si>
     <t>Decisione a contrarre - spese postali – anno 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B52881645B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B577991315</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio bus per uscita a Firenze del 12/03/2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B577991315</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56D5188EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio un bus per viaggio d’istruzione a Pavia e Milano dal 01-04-2025 al 02-04-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B56D5188EE</t>
-[...4 lines deleted...]
-  <si>
     <t>B502F57402</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio d'istruzione a Barcellona dal 07-04-2025 al 11-04-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B502F57402</t>
-[...4 lines deleted...]
-  <si>
     <t>B568629597</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di n. 2 libri contabili</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B568629597</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B567B5453D</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR Azione 2 - Next generation labs</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B567B5453D</t>
-[...4 lines deleted...]
-  <si>
     <t>B565B3EAD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PNRR Azione 1 - Next generation Classroom</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B565B3EAD3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B56130C700</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura libri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B56130C700</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B5523425AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio di un bus per giornata sulla neve Folgaria del 29-01-2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B5523425AC</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B546B31033</t>
   </si>
   <si>
     <t>Decisione a contrarre - macchina lavapavimenti sede di via Alfieri</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B546B31033</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>B540B5EC90</t>
   </si>
   <si>
     <t>Decisione a contrarre - viaggio a Lisbona dal 11 al 14 febbraio 2025</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B540B5EC90</t>
-[...4 lines deleted...]
-  <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>B53EF068BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Piano Nazionale Di Ripresa E Resilienza - Missione 4</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B53EF068BA</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B51A9B3F65</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto n. 20 celle monocristalline flessibili 5x5 complete di kit accessori</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/80044e39-9c28-42a9-bd7a-aff7a5e9ba0e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3097,4359 +2115,4954 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCED5C3837" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/c6dc1636-eb8b-4b7a-8f1f-c8656dfb1be2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE9B7393D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/4c5735ec-e7c9-4bb6-8ea4-20606e1059b3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE1C36926" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/80efa30e-eec6-4faa-acbe-d8b011248167" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCEF2AA9F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/da6576da-b0e9-43b5-89a3-ceda67a3d0ac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB67F30A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/8a2efeda-7498-4f8f-8dba-9237c4d97b35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB414439" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/57b04885-269c-474d-b90b-a774f45385a7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB0832CB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/f393f507-fd9e-41c1-81ab-9bba37ead92d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB8B454A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/324b7a08-edb9-43a1-a3c6-3552cd19495e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAAAD4217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3ce21c2e-1a38-417a-8964-6e1b100fb6d9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC921C013D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/9c74dde7-eb04-4b9b-9021-e0e9fd1bd712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7606C520" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/137f5869-7066-4a2c-bd75-8cebd37fc69b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49E7507E" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/182c56eb-ff63-4550-9998-e79bc958f7ca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3ad8f5da-320a-4448-a17d-d31d42fe14ed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ACBB1D0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0599b4d5-0f55-4dcf-b0bb-bac5c8843c17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC04ADDC91" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/958719c2-022b-4f26-a531-e8c74fbc9de9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEF7DCB52" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0942c9e9-6ca0-41fe-9934-4f6bb19159c9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEEDE6301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/5b1753e5-7895-42cb-888d-b84de9a1d753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3E473A5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/66dfc35d-9839-4dea-ae1e-a34968fc0ec0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB78D598" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/dbcaed23-cdcf-4b88-8e1a-17d03b82f8c7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC2C325A7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/1ab267bf-fedf-4843-a1f7-ce7f9929f427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC1A7959A" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/fc355f8f-6f7d-410c-929d-763581be5a9c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC10BFEC7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/16fc4f0d-cd5c-409a-baf4-137beecc60ad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBABEEC85" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/90cd9a3e-ceab-4f38-9817-dfe74fee13e4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9573D873E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6360f76e-d1a3-48f2-be05-fb92788c9d1b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB02C21A4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/a9b567c4-62e3-4568-87a8-9f2829f0eb6e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97547EBE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/89ff1d5f-7da7-4a90-a518-f28195e20e44" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8F0CCB34" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/9d7e4fb1-8d20-4191-b9af-ebb3a913d1a7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E187F5F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/88a8ddaf-428b-4fb1-a8fc-f321907dc6c8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A2AAF02" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/720f3ce8-d360-4035-a7c5-8ca86ff5faef" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7A05D8F5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3dce17c8-fb7e-45b6-9a66-565e4651cbde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7987745B" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/00c33f53-34ea-4118-8705-7d4e011b2ea8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AD830A9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/2f706c13-836d-4b45-9de9-027251684779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB693D3DF5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/014388cd-b046-4edb-b118-83c72540b4f7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66E73634" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6dc81be8-42cc-4e6b-b71b-93ef9638e766" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB670CE7D0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/413cabc4-4c38-405b-ac49-ac8a352eb0e4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D204E5D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e93af15a-5d09-4c25-8448-2ae96ae0ab46" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E62DF56" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/fccdf2ec-779b-4712-b7ae-104e34cae609" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39E650FB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/591ba534-d464-4c0f-b91b-d7ebfb5b3d90" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35EF24D4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6ae78d0c-bf8b-4f38-997e-1831e7bf8512" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FBF873F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/515df751-3731-441d-81d9-e2adb3fb109b" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB221C354B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ad2a017f-ba0f-4d36-9376-397c92d9409e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFD72920" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/58ba36c3-b8ff-44ee-8ab4-468cce12050c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF9F278FE" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7be7c397-900f-4b9d-9531-323d37db1f99" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA3B4A61" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/49fa84d9-7d52-4adf-abc7-a517c4c3bea9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5DDB684" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/216b818a-cfb9-49d3-9e5c-af6a6060f8e2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF1D9E3AD" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e503daca-5689-4898-bc85-73b67a6ec2bb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAF086A459" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ac6cec67-9525-4c26-911b-c2acea284c2c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAE27C633F" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7bd1b067-39e1-4ec4-83ea-7869404f1039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADEB60B97" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/94feefbf-a772-4698-ae99-79c1e2c3d74b" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADE4993D5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d2469715-1abd-42ec-957b-8f103d07df5c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADCCF40BE" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/513f9aaf-b663-4640-99e5-a34a9385ee8a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BADA49D6A0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/91b60e5e-897f-45d4-8c40-cd50d2041db8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAD7E0D3FF" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/f190ea87-26db-4c65-aca4-54973a2f4b95" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAD7DF1CE1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bf79df6f-9351-46d8-805d-522cd7af64b1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACD60F253" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7a57a2ff-de5e-4169-af83-c192b8bd51a1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BACB0911CE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e88f1075-ebc9-42c6-8a84-2ef964af773a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BABE5EB6B8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/651b365e-0719-4bf5-ab65-7aee757f5766" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAB04F739A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/5fb1f350-a635-4eca-9f7b-d02e7bd2f329" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAC347E96" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0fa9d74d-565f-4c9b-85a7-39bdfff5b258" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAA127DA82" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0a42cabf-7d14-4f8d-a197-3a1d17d9f132" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BAAF2C6087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/79effa12-9fed-4917-a76b-c5acccd71592" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA8EA565FF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/badaae18-8a13-4064-a85c-aacaca079ea1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA8DB3BED6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b925f35a-7d88-42aa-a52a-769ce0e8c275" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA899AC514" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7e5d590f-2085-4d29-855c-832380c5cc41" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA87FEE6D6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0167c643-a946-4bab-bafc-3a5de6890e6d" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA85CE4C8D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ef63be7a-ddc1-4d8b-8d70-0e449387ce0a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA83C08EBF" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e49ec9f3-95ed-4721-80bd-b1b99071b2c2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA7576731A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3b5ce87d-49c3-4a03-b920-c41b032b280d" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA7235E244" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/212f2da9-5ccd-453a-b4eb-51b690033bc9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6FAC0D8D" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ce733ee7-4a0c-4902-bd88-60fd7d714232" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA680D1E1E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/38b4fc9b-6f01-4bb6-829f-fd4533cf3fb5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA63DE110F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/461414da-2afb-429a-8113-9d88b76dc050" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA539CC0AE" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0639f21e-37b2-4318-8aff-57ebfe8c875f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA54D705E9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/9624859a-95a0-429a-a1ca-a303471b6d8d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4A4013BB" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/10db31c7-79fa-490e-b1cd-fc415ae3d335" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA426920E6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/cc7ba586-7513-4b24-8a92-01a3839c9469" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA2ED325F4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/2c07c495-c48b-468b-a8d6-9baf7d23d779" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9F86298E8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b0d5fd22-b0c8-464d-818b-d543f4430e51" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9F5652E5B" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/95186751-9ea2-48b4-88e2-c03a3d6df61b" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9EA1BC829" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/2bfb5b7b-e4d3-4c91-b808-cd8800c20e4b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D148E4D3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d702bac3-0c52-4b06-894a-74f2547428cb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9D0DE01B1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bc8dd726-f59b-421e-89ae-30e2fe91ee86" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9C458C0CC" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/1ee2183d-5b8f-4e8a-8c93-f0c529d7750d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B973A1A4CA" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/054c664f-0e6c-4825-ae9e-6600d6ce58fb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B973C1AB4C" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/266fa251-b2ed-4780-96c3-d482428878d8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B96D7E05A7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/894b1947-e66d-4982-b85c-57660880a0db" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9648E4713" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/c744a67f-b111-4019-b4fa-cf08336fcc7a" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B972DED88E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/f5abc4c6-66fb-4be4-a9f7-e4db18b34000" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B934D84218" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/381483a5-50ad-4838-91c6-ddb804d13f60" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B94E421E57" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d7495de2-0003-42c4-9317-6ddcb4eea238" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B94DD67151" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7103972b-6d36-4353-8e4d-11be386da3dc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93EFCABA0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/2b31930d-56b1-4499-99a4-6e6f0e088fd9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93B16F68C" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7c1544d1-a12a-4493-bb4c-ec2897191b06" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9399ACAB1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/edcca74c-f586-4598-a5cc-9b19608df8de" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9267E981F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/8e182c50-7127-4916-bdad-dfad5a6e6033" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B925E6D47A" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bd8da91b-65fb-4974-ad25-73f0f5b002dd" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9226CBB99" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b61ba3f5-5a12-4932-a974-409e417b0963" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B91FCFBA61" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/f7a32231-6d18-439c-998e-15cf80435536" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B902A466D8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e5994198-713f-4693-b62e-c61c170d2a42" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DBAE484F" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/391cd634-a009-4b94-b01a-6039819c92ff" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8DB19ADEA" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d817a778-1b15-49d6-8e51-4f9bdcd096f5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8D7705602" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/918d0940-5954-4ff6-8226-8b3e853fb620" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8C31F01DF" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/154f2ced-2de5-4f67-ae4c-359325eb07c2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A58A817A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/4b5445d8-88ee-4453-81c7-b9da4695f93d" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8A278CAB9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b97fcc83-4758-4422-aa41-8df98658e7f5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8445DF4DA" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/4fbfcc6b-e31a-4a35-822b-4cdafc61fc16" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B88B42B203" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/1343472a-507b-4805-8cd7-c4fa1173556a" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B889BF9A8D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bb836fc2-b15b-4cc2-9e34-4262d841e2e4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B79028D0B6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/4ac7642f-6230-4680-a732-804a26714f76" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B90C18DD5E" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/419d8397-cc25-4ef3-8c3d-bbe1dbab1c37" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B813151874" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/1cb39c2c-18d1-4594-99a4-508779c43047" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7BD4314FA" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6374afc5-8b2a-4653-a1f6-c3c06f508e3a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7B4B13DE1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/53b2e69f-0717-4168-866c-732663708c18" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7AEF1FC0F" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7089c5a2-ca19-4003-8366-4b9d345fe6ff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7ACFD7BA6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/87babf48-5d91-4404-9f21-d26599cc5bb9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B7A8F03C32" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/468c627e-7e21-481a-88b3-8b546e195ada" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B79063CAE3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7a6097a7-6170-411c-bce8-e25825a67626" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B77B7CACAD" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/06411b77-58f7-4ed9-a4fb-c370e084d076" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B763A5C8A7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/4d855f49-de84-4fab-a078-bb3b9a1f1c61" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B74603B530" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/91f94c53-3863-4b3a-8777-a2a88f9b18d0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B748EB3E11" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ffca8dbe-61fa-4997-ac91-2b180b4cbbbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B744088C78" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/fcfe45e0-f656-4b08-a094-3403c05af227" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B73E3DD3A4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0392cb08-155c-4aea-a4c7-ad4414e204e1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B73DF15191" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/681a9171-e287-44fd-9599-6af3c6e82e85" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B73A9C7487" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b70883e5-2d36-49b2-8314-32a71b9c89e1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B70B8F447A" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3d45029f-6f18-488f-8c9d-a828fecd867d" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B70B9C61C7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6eaf2ad5-bdfd-4a67-9b38-45aa82864ab9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F39BD751" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3cc218c1-107c-4b52-a63d-9c2af7666440" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6F1A10390" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/9c560f26-cb72-4666-b699-6488bcc8fbff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6E0FD5048" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/43820852-1f30-42d1-8bcb-5bd2067baa4c" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6CC2548F1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/34c0f24e-700f-4fea-a1a3-3c27f2d04975" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6BFAE5507" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/48f2ae97-ae67-4d5c-a81b-e94b6fe152de" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B580B746CC" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d9c5c76f-e41e-477a-a095-6249b739ff04" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B68797A269" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/1725559d-c547-4e97-8c74-6f77e9442d94" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B684242104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/addc0972-86c9-42d7-88c5-7653fac380f3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6801E0F9F" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/5e8d370e-dc2a-402c-a4f7-0286ef16a105" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B675A57E80" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/42303c1a-3b4a-4792-b17c-7f3c0aad518f" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66FE8CE83" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/504bbfb9-f483-4c03-9b4c-97595c2c5e03" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B66A9D8851" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d7555dcb-4b70-45fa-95ca-74bf78bbdb89" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B660AE4C36" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/d6b2b8d6-c433-4f4b-807c-68cd2a5c9530" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B64A9A9D7D" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/8fb12f0e-e7c6-4c15-b22e-49067b54f12e" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B62A7FC770" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/7e7236df-1687-44fe-9e5c-23cf967b05c5" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B626698129" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/f6b68031-1997-486e-acfe-e45077fbc189" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B61C86EBBE" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/07a5a47e-1943-465b-a041-15c863529f2b" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B611492F07" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e97de7e8-9779-4de9-9996-31635d407f45" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B607B9C4D6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/eede56b7-900f-4fb3-b256-14d9f24d1ff7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B603D1C139" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/77540109-b943-42c9-9191-15f3a0986927" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B6039FBC34" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/07577b8c-d83b-42a8-83a5-cbec8d19bdca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F672D60F" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0a1eb827-d148-46c8-b844-f92d046da3ab" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B602D178F6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ac49d37d-d643-45f6-9e49-a082e42a92eb" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B600D5B8D3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/16028363-f849-4674-9189-1c2a2eb855de" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F695B28A" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/c90f6db3-1624-4965-b2ec-dc3e5a1fbd95" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F842C3B7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/21e45b0b-0493-4fb3-8f7f-c9628e6daa4d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5F60ECCDD" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bdde0148-ef4c-41c4-b636-7cf483a18878" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5E014183D" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/0bafcf4a-5fd5-4cb7-8160-d482f7af047b" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5E914E81A" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/535d8fe0-575c-474f-843d-34927a5b8dd3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5E4E4AA85" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/3059b8e6-a480-4638-bec6-4caebe260382" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5DB6F7A16" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/69859e47-3f91-4cf3-a036-f7a1155d3537" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5DB4FA60D" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ee5001d0-5e96-49d1-a4d4-94f00f347108" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5C29C6447" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/a4de6206-7095-471f-821d-2c999a8b6645" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5CC949662" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/cfb43264-3f9d-4c60-8083-7d07252c2ead" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5C965C676" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6c2bf0f4-ff53-4d9f-b036-e6b4ce300357" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5A1B8C2C5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/998d2076-7462-491a-a5e0-c429dddcfb28" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5C3407A7D" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6a893926-bfae-47aa-b7e8-e4139462535a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5A8D80C41" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e75960da-a3a7-475d-81d5-3f5f0b2022f2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5B2963091" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/194767bd-011b-416a-9a22-38d4c9206382" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5B3BBD579" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/02ef2e3d-5c2e-4bd5-919d-68b51e1cdb71" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5B23A31D5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/e400e0e7-7346-472b-8b9f-a02dcd1cab06" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B559E99E2D" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/02758aeb-74b5-47fc-8447-382c0ab04c50" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5A0FAC614" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6e2b0789-a9f7-494e-a08e-99948e6a6ed8" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59B6D66C9" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/6dddb6da-59d4-442c-b6c0-66966d317707" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B59549C7A6" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/dc64917c-76e3-4bed-9579-8fe82eb2fb8b" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B590479623" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/db7174fd-00a7-437d-bccb-490726f14830" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B52881645B" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/9d3efd7f-455d-4c87-ac4c-a5777ae53508" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B577991315" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/50da6f22-0301-47a4-999a-6ead1cbd1194" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B56D5188EE" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/bfbdb44c-4254-4f50-901a-a561003622fc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B502F57402" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ca24886e-8583-4514-94b5-38bae1cc9281" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B568629597" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/f3e381db-aaf3-4728-8375-a4c2d311d970" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B567B5453D" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/8bb6f257-5e82-495d-abb6-d927bb0c6257" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B565B3EAD3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/8060eccf-a7cf-4803-8e81-6b59ca20cb5f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B56130C700" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ae45037b-79ee-4c27-86d8-0bb2ce158ea6" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B5523425AC" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/00269d6b-5d00-409f-87b7-89a58e958c98" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B546B31033" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/b97b3623-c1d8-4a6b-907a-9ca90230cdd2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B540B5EC90" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/ce7e2731-23d3-4e6d-af4c-e056fd53471d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B53EF068BA" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/766779cd-fb99-4f14-910d-c3b4318c7fbf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B51A9B3F65" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PRIS00300G/amministrazione-trasparente/atti-amministrazioni-enti/80044e39-9c28-42a9-bd7a-aff7a5e9ba0e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F215"/>
+  <dimension ref="A1:F224"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6817</v>
+        <v>7656</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>7624</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>6400</v>
+        <v>7543</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>6382</v>
+        <v>7169</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>6025</v>
+        <v>6899</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>5981</v>
+        <v>6898</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>5729</v>
+        <v>6897</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>5470</v>
+        <v>6896</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="B10">
-        <v>5465</v>
+        <v>6895</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>5253</v>
+        <v>6817</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>5183</v>
+        <v>6691</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>5083</v>
+        <v>6400</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>5042</v>
+        <v>6382</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="B15">
-        <v>5040</v>
+        <v>6025</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>4961</v>
+        <v>5981</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>46</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>4954</v>
+        <v>5729</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>4890</v>
+        <v>5470</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>4630</v>
+        <v>5465</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>4570</v>
+        <v>5253</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>4326</v>
+        <v>5183</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>61</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>4280</v>
+        <v>5083</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>64</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>4277</v>
+        <v>5042</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="B24">
-        <v>4276</v>
+        <v>5040</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>4156</v>
+        <v>4961</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>4110</v>
+        <v>4954</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>4094</v>
+        <v>4890</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>4055</v>
+        <v>4630</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>3979</v>
+        <v>4570</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>3896</v>
+        <v>4326</v>
       </c>
       <c r="C30" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>85</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>3789</v>
+        <v>4280</v>
       </c>
       <c r="C31" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>3579</v>
+        <v>4277</v>
       </c>
       <c r="C32" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>150</v>
+        <v>86</v>
       </c>
       <c r="B33">
-        <v>3454</v>
+        <v>4276</v>
       </c>
       <c r="C33" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="B34">
-        <v>3421</v>
+        <v>4156</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>95</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B35">
-        <v>3327</v>
+        <v>4110</v>
       </c>
       <c r="C35" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>98</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="B36">
-        <v>3317</v>
+        <v>4094</v>
       </c>
       <c r="C36" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="B37">
-        <v>2932</v>
+        <v>4055</v>
       </c>
       <c r="C37" t="s">
-        <v>167</v>
+        <v>102</v>
       </c>
       <c r="D37" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>103</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>171</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>2885</v>
+        <v>3979</v>
       </c>
       <c r="C38" t="s">
-        <v>172</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>106</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>107</v>
       </c>
       <c r="B39">
-        <v>2884</v>
+        <v>3896</v>
       </c>
       <c r="C39" t="s">
-        <v>176</v>
+        <v>46</v>
       </c>
       <c r="D39" t="s">
-        <v>177</v>
+        <v>108</v>
       </c>
       <c r="E39" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>46</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="B40">
-        <v>2883</v>
+        <v>3789</v>
       </c>
       <c r="C40" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="D40" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>111</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>184</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>2834</v>
+        <v>3579</v>
       </c>
       <c r="C41" t="s">
-        <v>185</v>
+        <v>113</v>
       </c>
       <c r="D41" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>188</v>
+        <v>114</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="B42">
-        <v>2773</v>
+        <v>3454</v>
       </c>
       <c r="C42" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>2645</v>
+        <v>3421</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>194</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>2627</v>
+        <v>3327</v>
       </c>
       <c r="C44" t="s">
-        <v>199</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>123</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>194</v>
+        <v>121</v>
       </c>
       <c r="B45">
-        <v>2618</v>
+        <v>3317</v>
       </c>
       <c r="C45" t="s">
-        <v>203</v>
+        <v>46</v>
       </c>
       <c r="D45" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="E45" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>46</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>207</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>2586</v>
+        <v>2932</v>
       </c>
       <c r="C46" t="s">
-        <v>208</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>207</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>2560</v>
+        <v>2885</v>
       </c>
       <c r="C47" t="s">
-        <v>212</v>
+        <v>129</v>
       </c>
       <c r="D47" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>130</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>216</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>2525</v>
+        <v>2884</v>
       </c>
       <c r="C48" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>216</v>
+        <v>128</v>
       </c>
       <c r="B49">
-        <v>2524</v>
+        <v>2883</v>
       </c>
       <c r="C49" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="D49" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>134</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>225</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>2487</v>
+        <v>2834</v>
       </c>
       <c r="C50" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>137</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>225</v>
+        <v>138</v>
       </c>
       <c r="B51">
-        <v>2486</v>
+        <v>2773</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>139</v>
       </c>
       <c r="D51" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>140</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>228</v>
+        <v>141</v>
       </c>
       <c r="B52">
-        <v>2475</v>
+        <v>2645</v>
       </c>
       <c r="C52" t="s">
-        <v>229</v>
+        <v>142</v>
       </c>
       <c r="D52" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>143</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>228</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>2472</v>
+        <v>2627</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>228</v>
+        <v>141</v>
       </c>
       <c r="B54">
-        <v>2471</v>
+        <v>2618</v>
       </c>
       <c r="C54" t="s">
-        <v>32</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>147</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>2423</v>
+        <v>2586</v>
       </c>
       <c r="C55" t="s">
-        <v>236</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>148</v>
       </c>
       <c r="B56">
-        <v>2313</v>
+        <v>2560</v>
       </c>
       <c r="C56" t="s">
-        <v>241</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>152</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>245</v>
+        <v>153</v>
       </c>
       <c r="B57">
-        <v>2171</v>
+        <v>2525</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>155</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>245</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>2170</v>
+        <v>2524</v>
       </c>
       <c r="C58" t="s">
-        <v>247</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>157</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>251</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>2116</v>
+        <v>2487</v>
       </c>
       <c r="C59" t="s">
-        <v>252</v>
+        <v>46</v>
       </c>
       <c r="D59" t="s">
-        <v>253</v>
+        <v>159</v>
       </c>
       <c r="E59" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>46</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>256</v>
+        <v>158</v>
       </c>
       <c r="B60">
-        <v>2030</v>
+        <v>2486</v>
       </c>
       <c r="C60" t="s">
-        <v>257</v>
+        <v>46</v>
       </c>
       <c r="D60" t="s">
-        <v>258</v>
+        <v>160</v>
       </c>
       <c r="E60" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>46</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>261</v>
+        <v>161</v>
       </c>
       <c r="B61">
-        <v>1851</v>
+        <v>2475</v>
       </c>
       <c r="C61" t="s">
-        <v>262</v>
+        <v>162</v>
       </c>
       <c r="D61" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>163</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>266</v>
+        <v>161</v>
       </c>
       <c r="B62">
-        <v>1818</v>
+        <v>2472</v>
       </c>
       <c r="C62" t="s">
-        <v>267</v>
+        <v>46</v>
       </c>
       <c r="D62" t="s">
-        <v>268</v>
+        <v>164</v>
       </c>
       <c r="E62" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>46</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>266</v>
+        <v>161</v>
       </c>
       <c r="B63">
-        <v>1811</v>
+        <v>2471</v>
       </c>
       <c r="C63" t="s">
-        <v>271</v>
+        <v>46</v>
       </c>
       <c r="D63" t="s">
-        <v>272</v>
+        <v>165</v>
       </c>
       <c r="E63" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>46</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>275</v>
+        <v>166</v>
       </c>
       <c r="B64">
-        <v>1779</v>
+        <v>2423</v>
       </c>
       <c r="C64" t="s">
-        <v>276</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>168</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>169</v>
       </c>
       <c r="B65">
-        <v>1755</v>
+        <v>2313</v>
       </c>
       <c r="C65" t="s">
-        <v>280</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>275</v>
+        <v>172</v>
       </c>
       <c r="B66">
-        <v>1736</v>
+        <v>2171</v>
       </c>
       <c r="C66" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D66" t="s">
-        <v>284</v>
+        <v>173</v>
       </c>
       <c r="E66" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>285</v>
+        <v>172</v>
       </c>
       <c r="B67">
-        <v>1703</v>
+        <v>2170</v>
       </c>
       <c r="C67" t="s">
-        <v>286</v>
+        <v>174</v>
       </c>
       <c r="D67" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>175</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>290</v>
+        <v>176</v>
       </c>
       <c r="B68">
-        <v>1666</v>
+        <v>2116</v>
       </c>
       <c r="C68" t="s">
-        <v>291</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>178</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>295</v>
+        <v>179</v>
       </c>
       <c r="B69">
-        <v>1501</v>
+        <v>2030</v>
       </c>
       <c r="C69" t="s">
-        <v>296</v>
+        <v>180</v>
       </c>
       <c r="D69" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>181</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>295</v>
+        <v>182</v>
       </c>
       <c r="B70">
-        <v>1472</v>
+        <v>1851</v>
       </c>
       <c r="C70" t="s">
-        <v>300</v>
+        <v>183</v>
       </c>
       <c r="D70" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>184</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>304</v>
+        <v>185</v>
       </c>
       <c r="B71">
-        <v>1424</v>
+        <v>1818</v>
       </c>
       <c r="C71" t="s">
-        <v>305</v>
+        <v>186</v>
       </c>
       <c r="D71" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>187</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>304</v>
+        <v>185</v>
       </c>
       <c r="B72">
-        <v>1405</v>
+        <v>1811</v>
       </c>
       <c r="C72" t="s">
-        <v>32</v>
+        <v>188</v>
       </c>
       <c r="D72" t="s">
-        <v>309</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>189</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>310</v>
+        <v>190</v>
       </c>
       <c r="B73">
-        <v>1263</v>
+        <v>1779</v>
       </c>
       <c r="C73" t="s">
-        <v>311</v>
+        <v>191</v>
       </c>
       <c r="D73" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>192</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>310</v>
+        <v>190</v>
       </c>
       <c r="B74">
-        <v>1243</v>
+        <v>1755</v>
       </c>
       <c r="C74" t="s">
-        <v>315</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>194</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>319</v>
+        <v>190</v>
       </c>
       <c r="B75">
-        <v>1193</v>
+        <v>1736</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D75" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="E75" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>321</v>
+        <v>196</v>
       </c>
       <c r="B76">
-        <v>1118</v>
+        <v>1703</v>
       </c>
       <c r="C76" t="s">
-        <v>322</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>198</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>321</v>
+        <v>199</v>
       </c>
       <c r="B77">
-        <v>1114</v>
+        <v>1666</v>
       </c>
       <c r="C77" t="s">
-        <v>326</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>201</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>330</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>1066</v>
+        <v>1501</v>
       </c>
       <c r="C78" t="s">
-        <v>32</v>
+        <v>203</v>
       </c>
       <c r="D78" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>204</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>332</v>
+        <v>202</v>
       </c>
       <c r="B79">
-        <v>1003</v>
+        <v>1472</v>
       </c>
       <c r="C79" t="s">
-        <v>333</v>
+        <v>205</v>
       </c>
       <c r="D79" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>206</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>337</v>
+        <v>207</v>
       </c>
       <c r="B80">
-        <v>938</v>
+        <v>1424</v>
       </c>
       <c r="C80" t="s">
-        <v>338</v>
+        <v>208</v>
       </c>
       <c r="D80" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>209</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>342</v>
+        <v>207</v>
       </c>
       <c r="B81">
-        <v>744</v>
+        <v>1405</v>
       </c>
       <c r="C81" t="s">
-        <v>343</v>
+        <v>46</v>
       </c>
       <c r="D81" t="s">
-        <v>344</v>
+        <v>210</v>
       </c>
       <c r="E81" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>46</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>347</v>
+        <v>211</v>
       </c>
       <c r="B82">
-        <v>246</v>
+        <v>1263</v>
       </c>
       <c r="C82" t="s">
-        <v>348</v>
+        <v>212</v>
       </c>
       <c r="D82" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>213</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>352</v>
+        <v>211</v>
       </c>
       <c r="B83">
-        <v>221</v>
+        <v>1243</v>
       </c>
       <c r="C83" t="s">
-        <v>353</v>
+        <v>214</v>
       </c>
       <c r="D83" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>215</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>357</v>
+        <v>216</v>
       </c>
       <c r="B84">
-        <v>177</v>
+        <v>1193</v>
       </c>
       <c r="C84" t="s">
-        <v>358</v>
+        <v>46</v>
       </c>
       <c r="D84" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
       <c r="E84" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>46</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>362</v>
+        <v>218</v>
       </c>
       <c r="B85">
-        <v>8619</v>
+        <v>1118</v>
       </c>
       <c r="C85" t="s">
-        <v>363</v>
+        <v>219</v>
       </c>
       <c r="D85" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>366</v>
+        <v>220</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>362</v>
+        <v>218</v>
       </c>
       <c r="B86">
-        <v>8618</v>
+        <v>1114</v>
       </c>
       <c r="C86" t="s">
-        <v>367</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>222</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>223</v>
       </c>
       <c r="B87">
-        <v>8570</v>
+        <v>1066</v>
       </c>
       <c r="C87" t="s">
-        <v>372</v>
+        <v>46</v>
       </c>
       <c r="D87" t="s">
-        <v>373</v>
+        <v>224</v>
       </c>
       <c r="E87" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>46</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>376</v>
+        <v>225</v>
       </c>
       <c r="B88">
-        <v>8298</v>
+        <v>1003</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>226</v>
       </c>
       <c r="D88" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>227</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>378</v>
+        <v>228</v>
       </c>
       <c r="B89">
-        <v>8052</v>
+        <v>938</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>229</v>
       </c>
       <c r="D89" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>230</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>378</v>
+        <v>231</v>
       </c>
       <c r="B90">
-        <v>8051</v>
+        <v>744</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>232</v>
       </c>
       <c r="D90" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>233</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>378</v>
+        <v>234</v>
       </c>
       <c r="B91">
-        <v>8049</v>
+        <v>246</v>
       </c>
       <c r="C91" t="s">
-        <v>32</v>
+        <v>235</v>
       </c>
       <c r="D91" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>236</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>378</v>
+        <v>237</v>
       </c>
       <c r="B92">
-        <v>8048</v>
+        <v>221</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>238</v>
       </c>
       <c r="D92" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>239</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>240</v>
       </c>
       <c r="B93">
-        <v>8047</v>
+        <v>177</v>
       </c>
       <c r="C93" t="s">
-        <v>32</v>
+        <v>241</v>
       </c>
       <c r="D93" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>242</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>378</v>
+        <v>243</v>
       </c>
       <c r="B94">
-        <v>8047</v>
+        <v>8619</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>244</v>
       </c>
       <c r="D94" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>245</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>378</v>
+        <v>243</v>
       </c>
       <c r="B95">
-        <v>8045</v>
+        <v>8618</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>246</v>
       </c>
       <c r="D95" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>247</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>378</v>
+        <v>248</v>
       </c>
       <c r="B96">
-        <v>8044</v>
+        <v>8570</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>249</v>
       </c>
       <c r="D96" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>250</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>378</v>
+        <v>251</v>
       </c>
       <c r="B97">
-        <v>8043</v>
+        <v>8298</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D97" t="s">
-        <v>387</v>
+        <v>252</v>
       </c>
       <c r="E97" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B98">
-        <v>8039</v>
+        <v>8052</v>
       </c>
       <c r="C98" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D98" t="s">
-        <v>388</v>
+        <v>254</v>
       </c>
       <c r="E98" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B99">
-        <v>8037</v>
+        <v>8051</v>
       </c>
       <c r="C99" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D99" t="s">
-        <v>389</v>
+        <v>255</v>
       </c>
       <c r="E99" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B100">
-        <v>8036</v>
+        <v>8049</v>
       </c>
       <c r="C100" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D100" t="s">
-        <v>390</v>
+        <v>256</v>
       </c>
       <c r="E100" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B101">
-        <v>8033</v>
+        <v>8048</v>
       </c>
       <c r="C101" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D101" t="s">
-        <v>391</v>
+        <v>257</v>
       </c>
       <c r="E101" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B102">
-        <v>8030</v>
+        <v>8047</v>
       </c>
       <c r="C102" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D102" t="s">
-        <v>392</v>
+        <v>258</v>
       </c>
       <c r="E102" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B103">
-        <v>8029</v>
+        <v>8047</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D103" t="s">
-        <v>393</v>
+        <v>259</v>
       </c>
       <c r="E103" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B104">
-        <v>8028</v>
+        <v>8045</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D104" t="s">
-        <v>394</v>
+        <v>260</v>
       </c>
       <c r="E104" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B105">
-        <v>8027</v>
+        <v>8044</v>
       </c>
       <c r="C105" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D105" t="s">
-        <v>395</v>
+        <v>261</v>
       </c>
       <c r="E105" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B106">
-        <v>8025</v>
+        <v>8043</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D106" t="s">
-        <v>396</v>
+        <v>262</v>
       </c>
       <c r="E106" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B107">
-        <v>8025</v>
+        <v>8039</v>
       </c>
       <c r="C107" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D107" t="s">
-        <v>397</v>
+        <v>263</v>
       </c>
       <c r="E107" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B108">
-        <v>8024</v>
+        <v>8037</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D108" t="s">
-        <v>398</v>
+        <v>264</v>
       </c>
       <c r="E108" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B109">
-        <v>8023</v>
+        <v>8036</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D109" t="s">
-        <v>399</v>
+        <v>265</v>
       </c>
       <c r="E109" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B110">
-        <v>8020</v>
+        <v>8033</v>
       </c>
       <c r="C110" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D110" t="s">
-        <v>400</v>
+        <v>266</v>
       </c>
       <c r="E110" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B111">
-        <v>8019</v>
+        <v>8030</v>
       </c>
       <c r="C111" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D111" t="s">
-        <v>401</v>
+        <v>267</v>
       </c>
       <c r="E111" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>378</v>
+        <v>253</v>
       </c>
       <c r="B112">
-        <v>8018</v>
+        <v>8029</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="D112" t="s">
-        <v>402</v>
+        <v>268</v>
       </c>
       <c r="E112" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>46</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>403</v>
+        <v>253</v>
       </c>
       <c r="B113">
-        <v>7926</v>
+        <v>8028</v>
       </c>
       <c r="C113" t="s">
-        <v>404</v>
+        <v>46</v>
       </c>
       <c r="D113" t="s">
-        <v>405</v>
+        <v>269</v>
       </c>
       <c r="E113" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>46</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>403</v>
+        <v>253</v>
       </c>
       <c r="B114">
-        <v>7925</v>
+        <v>8027</v>
       </c>
       <c r="C114" t="s">
-        <v>408</v>
+        <v>46</v>
       </c>
       <c r="D114" t="s">
-        <v>409</v>
+        <v>270</v>
       </c>
       <c r="E114" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>46</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>403</v>
+        <v>253</v>
       </c>
       <c r="B115">
-        <v>7894</v>
+        <v>8025</v>
       </c>
       <c r="C115" t="s">
-        <v>412</v>
+        <v>46</v>
       </c>
       <c r="D115" t="s">
-        <v>413</v>
+        <v>271</v>
       </c>
       <c r="E115" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>46</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>416</v>
+        <v>253</v>
       </c>
       <c r="B116">
-        <v>7825</v>
+        <v>8025</v>
       </c>
       <c r="C116" t="s">
-        <v>417</v>
+        <v>46</v>
       </c>
       <c r="D116" t="s">
-        <v>418</v>
+        <v>272</v>
       </c>
       <c r="E116" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>46</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>416</v>
+        <v>253</v>
       </c>
       <c r="B117">
-        <v>7796</v>
+        <v>8024</v>
       </c>
       <c r="C117" t="s">
-        <v>421</v>
+        <v>46</v>
       </c>
       <c r="D117" t="s">
-        <v>422</v>
+        <v>273</v>
       </c>
       <c r="E117" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>46</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>425</v>
+        <v>253</v>
       </c>
       <c r="B118">
-        <v>7630</v>
+        <v>8023</v>
       </c>
       <c r="C118" t="s">
-        <v>426</v>
+        <v>46</v>
       </c>
       <c r="D118" t="s">
-        <v>427</v>
+        <v>274</v>
       </c>
       <c r="E118" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>46</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>425</v>
+        <v>253</v>
       </c>
       <c r="B119">
-        <v>7629</v>
+        <v>8020</v>
       </c>
       <c r="C119" t="s">
-        <v>430</v>
+        <v>46</v>
       </c>
       <c r="D119" t="s">
-        <v>431</v>
+        <v>275</v>
       </c>
       <c r="E119" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>46</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>425</v>
+        <v>253</v>
       </c>
       <c r="B120">
-        <v>7620</v>
+        <v>8019</v>
       </c>
       <c r="C120" t="s">
-        <v>434</v>
+        <v>46</v>
       </c>
       <c r="D120" t="s">
-        <v>435</v>
+        <v>276</v>
       </c>
       <c r="E120" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>46</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>438</v>
+        <v>253</v>
       </c>
       <c r="B121">
-        <v>7527</v>
+        <v>8018</v>
       </c>
       <c r="C121" t="s">
-        <v>439</v>
+        <v>46</v>
       </c>
       <c r="D121" t="s">
-        <v>440</v>
+        <v>277</v>
       </c>
       <c r="E121" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>46</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>443</v>
+        <v>278</v>
       </c>
       <c r="B122">
-        <v>7517</v>
+        <v>7926</v>
       </c>
       <c r="C122" t="s">
-        <v>444</v>
+        <v>279</v>
       </c>
       <c r="D122" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>280</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>443</v>
+        <v>278</v>
       </c>
       <c r="B123">
-        <v>7502</v>
+        <v>7925</v>
       </c>
       <c r="C123" t="s">
-        <v>448</v>
+        <v>281</v>
       </c>
       <c r="D123" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>282</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>452</v>
+        <v>278</v>
       </c>
       <c r="B124">
-        <v>7323</v>
+        <v>7894</v>
       </c>
       <c r="C124" t="s">
-        <v>453</v>
+        <v>283</v>
       </c>
       <c r="D124" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>284</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>452</v>
+        <v>285</v>
       </c>
       <c r="B125">
-        <v>7320</v>
+        <v>7825</v>
       </c>
       <c r="C125" t="s">
-        <v>457</v>
+        <v>286</v>
       </c>
       <c r="D125" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>460</v>
+        <v>287</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>461</v>
+        <v>285</v>
       </c>
       <c r="B126">
-        <v>7311</v>
+        <v>7796</v>
       </c>
       <c r="C126" t="s">
-        <v>462</v>
+        <v>288</v>
       </c>
       <c r="D126" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>465</v>
+        <v>289</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>461</v>
+        <v>290</v>
       </c>
       <c r="B127">
-        <v>7298</v>
+        <v>7630</v>
       </c>
       <c r="C127" t="s">
-        <v>466</v>
+        <v>291</v>
       </c>
       <c r="D127" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>292</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>470</v>
+        <v>290</v>
       </c>
       <c r="B128">
-        <v>7085</v>
+        <v>7629</v>
       </c>
       <c r="C128" t="s">
-        <v>471</v>
+        <v>293</v>
       </c>
       <c r="D128" t="s">
-        <v>472</v>
-[...5 lines deleted...]
-        <v>474</v>
+        <v>294</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>475</v>
+        <v>290</v>
       </c>
       <c r="B129">
-        <v>6872</v>
+        <v>7620</v>
       </c>
       <c r="C129" t="s">
-        <v>476</v>
+        <v>295</v>
       </c>
       <c r="D129" t="s">
-        <v>477</v>
-[...5 lines deleted...]
-        <v>479</v>
+        <v>296</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>480</v>
+        <v>297</v>
       </c>
       <c r="B130">
-        <v>6796</v>
+        <v>7527</v>
       </c>
       <c r="C130" t="s">
-        <v>481</v>
+        <v>298</v>
       </c>
       <c r="D130" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>299</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>485</v>
+        <v>300</v>
       </c>
       <c r="B131">
-        <v>6775</v>
+        <v>7517</v>
       </c>
       <c r="C131" t="s">
-        <v>486</v>
+        <v>301</v>
       </c>
       <c r="D131" t="s">
-        <v>487</v>
-[...5 lines deleted...]
-        <v>489</v>
+        <v>302</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>490</v>
+        <v>300</v>
       </c>
       <c r="B132">
-        <v>6709</v>
+        <v>7502</v>
       </c>
       <c r="C132" t="s">
-        <v>491</v>
+        <v>303</v>
       </c>
       <c r="D132" t="s">
-        <v>492</v>
-[...5 lines deleted...]
-        <v>494</v>
+        <v>304</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>495</v>
+        <v>305</v>
       </c>
       <c r="B133">
-        <v>6498</v>
+        <v>7323</v>
       </c>
       <c r="C133" t="s">
-        <v>496</v>
+        <v>306</v>
       </c>
       <c r="D133" t="s">
-        <v>497</v>
-[...5 lines deleted...]
-        <v>499</v>
+        <v>307</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>500</v>
+        <v>305</v>
       </c>
       <c r="B134">
-        <v>6475</v>
+        <v>7320</v>
       </c>
       <c r="C134" t="s">
-        <v>501</v>
+        <v>308</v>
       </c>
       <c r="D134" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>309</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>505</v>
+        <v>310</v>
       </c>
       <c r="B135">
-        <v>6427</v>
+        <v>7311</v>
       </c>
       <c r="C135" t="s">
-        <v>506</v>
+        <v>311</v>
       </c>
       <c r="D135" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>509</v>
+        <v>312</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>510</v>
+        <v>310</v>
       </c>
       <c r="B136">
-        <v>6305</v>
+        <v>7298</v>
       </c>
       <c r="C136" t="s">
-        <v>511</v>
+        <v>313</v>
       </c>
       <c r="D136" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>314</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>510</v>
+        <v>315</v>
       </c>
       <c r="B137">
-        <v>6304</v>
+        <v>7085</v>
       </c>
       <c r="C137" t="s">
-        <v>515</v>
+        <v>316</v>
       </c>
       <c r="D137" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>317</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>519</v>
+        <v>318</v>
       </c>
       <c r="B138">
-        <v>5808</v>
+        <v>6872</v>
       </c>
       <c r="C138" t="s">
-        <v>520</v>
+        <v>319</v>
       </c>
       <c r="D138" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>320</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>524</v>
+        <v>321</v>
       </c>
       <c r="B139">
-        <v>5673</v>
+        <v>6796</v>
       </c>
       <c r="C139" t="s">
-        <v>525</v>
+        <v>322</v>
       </c>
       <c r="D139" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>323</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>529</v>
+        <v>324</v>
       </c>
       <c r="B140">
-        <v>5286</v>
+        <v>6775</v>
       </c>
       <c r="C140" t="s">
-        <v>530</v>
+        <v>325</v>
       </c>
       <c r="D140" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>326</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>534</v>
+        <v>327</v>
       </c>
       <c r="B141">
-        <v>4905</v>
+        <v>6709</v>
       </c>
       <c r="C141" t="s">
-        <v>535</v>
+        <v>328</v>
       </c>
       <c r="D141" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>329</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>539</v>
+        <v>330</v>
       </c>
       <c r="B142">
-        <v>4863</v>
+        <v>6498</v>
       </c>
       <c r="C142" t="s">
-        <v>540</v>
+        <v>331</v>
       </c>
       <c r="D142" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>332</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>544</v>
+        <v>333</v>
       </c>
       <c r="B143">
-        <v>4832</v>
+        <v>6475</v>
       </c>
       <c r="C143" t="s">
-        <v>545</v>
+        <v>334</v>
       </c>
       <c r="D143" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>335</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>544</v>
+        <v>336</v>
       </c>
       <c r="B144">
-        <v>4822</v>
+        <v>6427</v>
       </c>
       <c r="C144" t="s">
-        <v>549</v>
+        <v>337</v>
       </c>
       <c r="D144" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>338</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>553</v>
+        <v>339</v>
       </c>
       <c r="B145">
-        <v>4797</v>
+        <v>6305</v>
       </c>
       <c r="C145" t="s">
-        <v>554</v>
+        <v>340</v>
       </c>
       <c r="D145" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>341</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>558</v>
+        <v>339</v>
       </c>
       <c r="B146">
-        <v>4703</v>
+        <v>6304</v>
       </c>
       <c r="C146" t="s">
-        <v>559</v>
+        <v>342</v>
       </c>
       <c r="D146" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>343</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>563</v>
+        <v>344</v>
       </c>
       <c r="B147">
-        <v>4639</v>
+        <v>5808</v>
       </c>
       <c r="C147" t="s">
-        <v>564</v>
+        <v>345</v>
       </c>
       <c r="D147" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>346</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>568</v>
+        <v>347</v>
       </c>
       <c r="B148">
-        <v>4536</v>
+        <v>5673</v>
       </c>
       <c r="C148" t="s">
-        <v>569</v>
+        <v>348</v>
       </c>
       <c r="D148" t="s">
-        <v>570</v>
-[...5 lines deleted...]
-        <v>572</v>
+        <v>349</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>573</v>
+        <v>350</v>
       </c>
       <c r="B149">
-        <v>4413</v>
+        <v>5286</v>
       </c>
       <c r="C149" t="s">
-        <v>574</v>
+        <v>351</v>
       </c>
       <c r="D149" t="s">
-        <v>575</v>
-[...5 lines deleted...]
-        <v>577</v>
+        <v>352</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>578</v>
+        <v>353</v>
       </c>
       <c r="B150">
-        <v>4405</v>
+        <v>4905</v>
       </c>
       <c r="C150" t="s">
-        <v>579</v>
+        <v>354</v>
       </c>
       <c r="D150" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>582</v>
+        <v>355</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>583</v>
+        <v>356</v>
       </c>
       <c r="B151">
-        <v>4362</v>
+        <v>4863</v>
       </c>
       <c r="C151" t="s">
-        <v>584</v>
+        <v>357</v>
       </c>
       <c r="D151" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>587</v>
+        <v>358</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>588</v>
+        <v>359</v>
       </c>
       <c r="B152">
-        <v>4345</v>
+        <v>4832</v>
       </c>
       <c r="C152" t="s">
-        <v>589</v>
+        <v>360</v>
       </c>
       <c r="D152" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>361</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>588</v>
+        <v>359</v>
       </c>
       <c r="B153">
-        <v>4344</v>
+        <v>4822</v>
       </c>
       <c r="C153" t="s">
-        <v>593</v>
+        <v>362</v>
       </c>
       <c r="D153" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>363</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>597</v>
+        <v>364</v>
       </c>
       <c r="B154">
-        <v>4282</v>
+        <v>4797</v>
       </c>
       <c r="C154" t="s">
-        <v>598</v>
+        <v>365</v>
       </c>
       <c r="D154" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>366</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>602</v>
+        <v>367</v>
       </c>
       <c r="B155">
-        <v>3926</v>
+        <v>4703</v>
       </c>
       <c r="C155" t="s">
-        <v>603</v>
+        <v>368</v>
       </c>
       <c r="D155" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>369</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>602</v>
+        <v>370</v>
       </c>
       <c r="B156">
-        <v>3925</v>
+        <v>4639</v>
       </c>
       <c r="C156" t="s">
-        <v>607</v>
+        <v>371</v>
       </c>
       <c r="D156" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>372</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>611</v>
+        <v>373</v>
       </c>
       <c r="B157">
-        <v>3832</v>
+        <v>4536</v>
       </c>
       <c r="C157" t="s">
-        <v>612</v>
+        <v>374</v>
       </c>
       <c r="D157" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>375</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>616</v>
+        <v>376</v>
       </c>
       <c r="B158">
-        <v>3783</v>
+        <v>4413</v>
       </c>
       <c r="C158" t="s">
-        <v>617</v>
+        <v>377</v>
       </c>
       <c r="D158" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>378</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>621</v>
+        <v>379</v>
       </c>
       <c r="B159">
-        <v>3564</v>
+        <v>4405</v>
       </c>
       <c r="C159" t="s">
-        <v>622</v>
+        <v>380</v>
       </c>
       <c r="D159" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>381</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>626</v>
+        <v>382</v>
       </c>
       <c r="B160">
-        <v>3230</v>
+        <v>4362</v>
       </c>
       <c r="C160" t="s">
-        <v>627</v>
+        <v>383</v>
       </c>
       <c r="D160" t="s">
-        <v>628</v>
-[...5 lines deleted...]
-        <v>630</v>
+        <v>384</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>631</v>
+        <v>385</v>
       </c>
       <c r="B161">
-        <v>3149</v>
+        <v>4345</v>
       </c>
       <c r="C161" t="s">
-        <v>632</v>
+        <v>386</v>
       </c>
       <c r="D161" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>387</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>636</v>
+        <v>385</v>
       </c>
       <c r="B162">
-        <v>3025</v>
+        <v>4344</v>
       </c>
       <c r="C162" t="s">
-        <v>637</v>
+        <v>388</v>
       </c>
       <c r="D162" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>389</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>641</v>
+        <v>390</v>
       </c>
       <c r="B163">
-        <v>2843</v>
+        <v>4282</v>
       </c>
       <c r="C163" t="s">
-        <v>642</v>
+        <v>391</v>
       </c>
       <c r="D163" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>392</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>646</v>
+        <v>393</v>
       </c>
       <c r="B164">
-        <v>2818</v>
+        <v>3926</v>
       </c>
       <c r="C164" t="s">
-        <v>647</v>
+        <v>394</v>
       </c>
       <c r="D164" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>395</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>646</v>
+        <v>393</v>
       </c>
       <c r="B165">
-        <v>2808</v>
+        <v>3925</v>
       </c>
       <c r="C165" t="s">
-        <v>651</v>
+        <v>396</v>
       </c>
       <c r="D165" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>397</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>655</v>
+        <v>398</v>
       </c>
       <c r="B166">
-        <v>2756</v>
+        <v>3832</v>
       </c>
       <c r="C166" t="s">
-        <v>656</v>
+        <v>399</v>
       </c>
       <c r="D166" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>400</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>660</v>
+        <v>401</v>
       </c>
       <c r="B167">
-        <v>2728</v>
+        <v>3783</v>
       </c>
       <c r="C167" t="s">
-        <v>661</v>
+        <v>402</v>
       </c>
       <c r="D167" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>664</v>
+        <v>403</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>665</v>
+        <v>404</v>
       </c>
       <c r="B168">
-        <v>2694</v>
+        <v>3564</v>
       </c>
       <c r="C168" t="s">
-        <v>666</v>
+        <v>405</v>
       </c>
       <c r="D168" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>406</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>670</v>
+        <v>407</v>
       </c>
       <c r="B169">
-        <v>2635</v>
+        <v>3230</v>
       </c>
       <c r="C169" t="s">
-        <v>671</v>
+        <v>408</v>
       </c>
       <c r="D169" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>409</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>675</v>
+        <v>410</v>
       </c>
       <c r="B170">
-        <v>2499</v>
+        <v>3149</v>
       </c>
       <c r="C170" t="s">
-        <v>676</v>
+        <v>411</v>
       </c>
       <c r="D170" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>412</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>680</v>
+        <v>413</v>
       </c>
       <c r="B171">
-        <v>2257</v>
+        <v>3025</v>
       </c>
       <c r="C171" t="s">
-        <v>681</v>
+        <v>414</v>
       </c>
       <c r="D171" t="s">
-        <v>682</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>415</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>685</v>
+        <v>416</v>
       </c>
       <c r="B172">
-        <v>2237</v>
+        <v>2843</v>
       </c>
       <c r="C172" t="s">
-        <v>686</v>
+        <v>417</v>
       </c>
       <c r="D172" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>418</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>690</v>
+        <v>419</v>
       </c>
       <c r="B173">
-        <v>2192</v>
+        <v>2818</v>
       </c>
       <c r="C173" t="s">
-        <v>691</v>
+        <v>420</v>
       </c>
       <c r="D173" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>421</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>695</v>
+        <v>419</v>
       </c>
       <c r="B174">
-        <v>2097</v>
+        <v>2808</v>
       </c>
       <c r="C174" t="s">
-        <v>696</v>
+        <v>422</v>
       </c>
       <c r="D174" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-        <v>699</v>
+        <v>423</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>700</v>
+        <v>424</v>
       </c>
       <c r="B175">
-        <v>2014</v>
+        <v>2756</v>
       </c>
       <c r="C175" t="s">
-        <v>701</v>
+        <v>425</v>
       </c>
       <c r="D175" t="s">
-        <v>702</v>
-[...5 lines deleted...]
-        <v>704</v>
+        <v>426</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>705</v>
+        <v>427</v>
       </c>
       <c r="B176">
-        <v>1984</v>
+        <v>2728</v>
       </c>
       <c r="C176" t="s">
-        <v>706</v>
+        <v>428</v>
       </c>
       <c r="D176" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-        <v>709</v>
+        <v>429</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>705</v>
+        <v>430</v>
       </c>
       <c r="B177">
-        <v>1983</v>
+        <v>2694</v>
       </c>
       <c r="C177" t="s">
-        <v>710</v>
+        <v>431</v>
       </c>
       <c r="D177" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>432</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>705</v>
+        <v>433</v>
       </c>
       <c r="B178">
-        <v>1980</v>
+        <v>2635</v>
       </c>
       <c r="C178" t="s">
-        <v>714</v>
+        <v>434</v>
       </c>
       <c r="D178" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>435</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>705</v>
+        <v>436</v>
       </c>
       <c r="B179">
-        <v>1977</v>
+        <v>2499</v>
       </c>
       <c r="C179" t="s">
-        <v>718</v>
+        <v>437</v>
       </c>
       <c r="D179" t="s">
-        <v>719</v>
-[...5 lines deleted...]
-        <v>721</v>
+        <v>438</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>722</v>
+        <v>439</v>
       </c>
       <c r="B180">
-        <v>1945</v>
+        <v>2257</v>
       </c>
       <c r="C180" t="s">
-        <v>723</v>
+        <v>440</v>
       </c>
       <c r="D180" t="s">
-        <v>724</v>
-[...5 lines deleted...]
-        <v>726</v>
+        <v>441</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>722</v>
+        <v>442</v>
       </c>
       <c r="B181">
-        <v>1931</v>
+        <v>2237</v>
       </c>
       <c r="C181" t="s">
-        <v>727</v>
+        <v>443</v>
       </c>
       <c r="D181" t="s">
-        <v>728</v>
-[...5 lines deleted...]
-        <v>730</v>
+        <v>444</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>731</v>
+        <v>445</v>
       </c>
       <c r="B182">
-        <v>1920</v>
+        <v>2192</v>
       </c>
       <c r="C182" t="s">
-        <v>732</v>
+        <v>446</v>
       </c>
       <c r="D182" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>447</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>736</v>
+        <v>448</v>
       </c>
       <c r="B183">
-        <v>1890</v>
+        <v>2097</v>
       </c>
       <c r="C183" t="s">
-        <v>737</v>
+        <v>449</v>
       </c>
       <c r="D183" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>740</v>
+        <v>450</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>741</v>
+        <v>451</v>
       </c>
       <c r="B184">
-        <v>1816</v>
+        <v>2014</v>
       </c>
       <c r="C184" t="s">
-        <v>742</v>
+        <v>452</v>
       </c>
       <c r="D184" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>453</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>746</v>
+        <v>454</v>
       </c>
       <c r="B185">
-        <v>1796</v>
+        <v>1984</v>
       </c>
       <c r="C185" t="s">
-        <v>747</v>
+        <v>455</v>
       </c>
       <c r="D185" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>750</v>
+        <v>456</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>751</v>
+        <v>454</v>
       </c>
       <c r="B186">
-        <v>1759</v>
+        <v>1983</v>
       </c>
       <c r="C186" t="s">
-        <v>752</v>
+        <v>457</v>
       </c>
       <c r="D186" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>458</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>756</v>
+        <v>454</v>
       </c>
       <c r="B187">
-        <v>1647</v>
+        <v>1980</v>
       </c>
       <c r="C187" t="s">
-        <v>757</v>
+        <v>459</v>
       </c>
       <c r="D187" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>760</v>
+        <v>460</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>756</v>
+        <v>454</v>
       </c>
       <c r="B188">
-        <v>1646</v>
+        <v>1977</v>
       </c>
       <c r="C188" t="s">
-        <v>761</v>
+        <v>461</v>
       </c>
       <c r="D188" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>462</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>765</v>
+        <v>463</v>
       </c>
       <c r="B189">
-        <v>1528</v>
+        <v>1945</v>
       </c>
       <c r="C189" t="s">
-        <v>766</v>
+        <v>464</v>
       </c>
       <c r="D189" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>465</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>765</v>
+        <v>463</v>
       </c>
       <c r="B190">
-        <v>1523</v>
+        <v>1931</v>
       </c>
       <c r="C190" t="s">
-        <v>770</v>
+        <v>466</v>
       </c>
       <c r="D190" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-        <v>773</v>
+        <v>467</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>765</v>
+        <v>468</v>
       </c>
       <c r="B191">
-        <v>1512</v>
+        <v>1920</v>
       </c>
       <c r="C191" t="s">
-        <v>774</v>
+        <v>469</v>
       </c>
       <c r="D191" t="s">
-        <v>775</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>470</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>778</v>
+        <v>471</v>
       </c>
       <c r="B192">
-        <v>1486</v>
+        <v>1890</v>
       </c>
       <c r="C192" t="s">
-        <v>779</v>
+        <v>472</v>
       </c>
       <c r="D192" t="s">
-        <v>780</v>
-[...5 lines deleted...]
-        <v>782</v>
+        <v>473</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>778</v>
+        <v>474</v>
       </c>
       <c r="B193">
-        <v>1454</v>
+        <v>1816</v>
       </c>
       <c r="C193" t="s">
-        <v>783</v>
+        <v>475</v>
       </c>
       <c r="D193" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>786</v>
+        <v>476</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>787</v>
+        <v>477</v>
       </c>
       <c r="B194">
-        <v>1392</v>
+        <v>1796</v>
       </c>
       <c r="C194" t="s">
-        <v>788</v>
+        <v>478</v>
       </c>
       <c r="D194" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>791</v>
+        <v>479</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>787</v>
+        <v>480</v>
       </c>
       <c r="B195">
-        <v>1386</v>
+        <v>1759</v>
       </c>
       <c r="C195" t="s">
-        <v>792</v>
+        <v>481</v>
       </c>
       <c r="D195" t="s">
-        <v>793</v>
-[...5 lines deleted...]
-        <v>795</v>
+        <v>482</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>796</v>
+        <v>483</v>
       </c>
       <c r="B196">
-        <v>1286</v>
+        <v>1647</v>
       </c>
       <c r="C196" t="s">
-        <v>797</v>
+        <v>484</v>
       </c>
       <c r="D196" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>485</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>801</v>
+        <v>483</v>
       </c>
       <c r="B197">
-        <v>1267</v>
+        <v>1646</v>
       </c>
       <c r="C197" t="s">
-        <v>802</v>
+        <v>486</v>
       </c>
       <c r="D197" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>805</v>
+        <v>487</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>806</v>
+        <v>488</v>
       </c>
       <c r="B198">
-        <v>1121</v>
+        <v>1528</v>
       </c>
       <c r="C198" t="s">
-        <v>807</v>
+        <v>489</v>
       </c>
       <c r="D198" t="s">
-        <v>808</v>
-[...5 lines deleted...]
-        <v>810</v>
+        <v>490</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>806</v>
+        <v>488</v>
       </c>
       <c r="B199">
-        <v>1114</v>
+        <v>1523</v>
       </c>
       <c r="C199" t="s">
-        <v>811</v>
+        <v>491</v>
       </c>
       <c r="D199" t="s">
-        <v>812</v>
-[...5 lines deleted...]
-        <v>814</v>
+        <v>492</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>815</v>
+        <v>488</v>
       </c>
       <c r="B200">
-        <v>1067</v>
+        <v>1512</v>
       </c>
       <c r="C200" t="s">
-        <v>816</v>
+        <v>493</v>
       </c>
       <c r="D200" t="s">
-        <v>817</v>
-[...5 lines deleted...]
-        <v>819</v>
+        <v>494</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>815</v>
+        <v>495</v>
       </c>
       <c r="B201">
-        <v>1066</v>
+        <v>1486</v>
       </c>
       <c r="C201" t="s">
-        <v>820</v>
+        <v>496</v>
       </c>
       <c r="D201" t="s">
-        <v>821</v>
-[...5 lines deleted...]
-        <v>823</v>
+        <v>497</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>824</v>
+        <v>495</v>
       </c>
       <c r="B202">
-        <v>969</v>
+        <v>1454</v>
       </c>
       <c r="C202" t="s">
-        <v>825</v>
+        <v>498</v>
       </c>
       <c r="D202" t="s">
-        <v>826</v>
-[...5 lines deleted...]
-        <v>828</v>
+        <v>499</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>829</v>
+        <v>500</v>
       </c>
       <c r="B203">
-        <v>855</v>
+        <v>1392</v>
       </c>
       <c r="C203" t="s">
-        <v>830</v>
+        <v>501</v>
       </c>
       <c r="D203" t="s">
-        <v>831</v>
-[...5 lines deleted...]
-        <v>833</v>
+        <v>502</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>834</v>
+        <v>500</v>
       </c>
       <c r="B204">
-        <v>796</v>
+        <v>1386</v>
       </c>
       <c r="C204" t="s">
-        <v>835</v>
+        <v>503</v>
       </c>
       <c r="D204" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>838</v>
+        <v>504</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>839</v>
+        <v>505</v>
       </c>
       <c r="B205">
-        <v>716</v>
+        <v>1286</v>
       </c>
       <c r="C205" t="s">
-        <v>840</v>
+        <v>506</v>
       </c>
       <c r="D205" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>843</v>
+        <v>507</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>839</v>
+        <v>508</v>
       </c>
       <c r="B206">
-        <v>710</v>
+        <v>1267</v>
       </c>
       <c r="C206" t="s">
-        <v>844</v>
+        <v>509</v>
       </c>
       <c r="D206" t="s">
-        <v>845</v>
-[...5 lines deleted...]
-        <v>847</v>
+        <v>510</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>839</v>
+        <v>511</v>
       </c>
       <c r="B207">
-        <v>696</v>
+        <v>1121</v>
       </c>
       <c r="C207" t="s">
-        <v>848</v>
+        <v>512</v>
       </c>
       <c r="D207" t="s">
-        <v>849</v>
-[...5 lines deleted...]
-        <v>851</v>
+        <v>513</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>852</v>
+        <v>511</v>
       </c>
       <c r="B208">
-        <v>686</v>
+        <v>1114</v>
       </c>
       <c r="C208" t="s">
-        <v>853</v>
+        <v>514</v>
       </c>
       <c r="D208" t="s">
-        <v>854</v>
-[...5 lines deleted...]
-        <v>856</v>
+        <v>515</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>852</v>
+        <v>516</v>
       </c>
       <c r="B209">
-        <v>682</v>
+        <v>1067</v>
       </c>
       <c r="C209" t="s">
-        <v>857</v>
+        <v>517</v>
       </c>
       <c r="D209" t="s">
-        <v>858</v>
-[...5 lines deleted...]
-        <v>860</v>
+        <v>518</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>861</v>
+        <v>516</v>
       </c>
       <c r="B210">
-        <v>637</v>
+        <v>1066</v>
       </c>
       <c r="C210" t="s">
-        <v>862</v>
+        <v>519</v>
       </c>
       <c r="D210" t="s">
-        <v>863</v>
-[...5 lines deleted...]
-        <v>865</v>
+        <v>520</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>866</v>
+        <v>521</v>
       </c>
       <c r="B211">
-        <v>501</v>
+        <v>969</v>
       </c>
       <c r="C211" t="s">
-        <v>867</v>
+        <v>522</v>
       </c>
       <c r="D211" t="s">
-        <v>868</v>
-[...5 lines deleted...]
-        <v>870</v>
+        <v>523</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>871</v>
+        <v>524</v>
       </c>
       <c r="B212">
-        <v>408</v>
+        <v>855</v>
       </c>
       <c r="C212" t="s">
-        <v>872</v>
+        <v>525</v>
       </c>
       <c r="D212" t="s">
-        <v>873</v>
-[...5 lines deleted...]
-        <v>875</v>
+        <v>526</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>876</v>
+        <v>527</v>
       </c>
       <c r="B213">
-        <v>375</v>
+        <v>796</v>
       </c>
       <c r="C213" t="s">
-        <v>877</v>
+        <v>528</v>
       </c>
       <c r="D213" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>880</v>
+        <v>529</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>881</v>
+        <v>530</v>
       </c>
       <c r="B214">
-        <v>341</v>
+        <v>716</v>
       </c>
       <c r="C214" t="s">
-        <v>882</v>
+        <v>531</v>
       </c>
       <c r="D214" t="s">
-        <v>883</v>
-[...5 lines deleted...]
-        <v>885</v>
+        <v>532</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>886</v>
+        <v>530</v>
       </c>
       <c r="B215">
+        <v>710</v>
+      </c>
+      <c r="C215" t="s">
+        <v>533</v>
+      </c>
+      <c r="D215" t="s">
+        <v>534</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>530</v>
+      </c>
+      <c r="B216">
+        <v>696</v>
+      </c>
+      <c r="C216" t="s">
+        <v>535</v>
+      </c>
+      <c r="D216" t="s">
+        <v>536</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>537</v>
+      </c>
+      <c r="B217">
+        <v>686</v>
+      </c>
+      <c r="C217" t="s">
+        <v>538</v>
+      </c>
+      <c r="D217" t="s">
+        <v>539</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>537</v>
+      </c>
+      <c r="B218">
+        <v>682</v>
+      </c>
+      <c r="C218" t="s">
+        <v>540</v>
+      </c>
+      <c r="D218" t="s">
+        <v>541</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>542</v>
+      </c>
+      <c r="B219">
+        <v>637</v>
+      </c>
+      <c r="C219" t="s">
+        <v>543</v>
+      </c>
+      <c r="D219" t="s">
+        <v>544</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>545</v>
+      </c>
+      <c r="B220">
+        <v>501</v>
+      </c>
+      <c r="C220" t="s">
+        <v>546</v>
+      </c>
+      <c r="D220" t="s">
+        <v>547</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>548</v>
+      </c>
+      <c r="B221">
+        <v>408</v>
+      </c>
+      <c r="C221" t="s">
+        <v>549</v>
+      </c>
+      <c r="D221" t="s">
+        <v>550</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>551</v>
+      </c>
+      <c r="B222">
+        <v>375</v>
+      </c>
+      <c r="C222" t="s">
+        <v>552</v>
+      </c>
+      <c r="D222" t="s">
+        <v>553</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>554</v>
+      </c>
+      <c r="B223">
+        <v>341</v>
+      </c>
+      <c r="C223" t="s">
+        <v>555</v>
+      </c>
+      <c r="D223" t="s">
+        <v>556</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>557</v>
+      </c>
+      <c r="B224">
         <v>82</v>
       </c>
-      <c r="C215" t="s">
-[...9 lines deleted...]
-        <v>890</v>
+      <c r="C224" t="s">
+        <v>558</v>
+      </c>
+      <c r="D224" t="s">
+        <v>559</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="F60" r:id="rId113"/>
+    <hyperlink ref="E61" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="F62" r:id="rId116"/>
+    <hyperlink ref="F63" r:id="rId117"/>
+    <hyperlink ref="E64" r:id="rId118"/>
+    <hyperlink ref="F64" r:id="rId119"/>
+    <hyperlink ref="E65" r:id="rId120"/>
+    <hyperlink ref="F65" r:id="rId121"/>
+    <hyperlink ref="F66" r:id="rId122"/>
+    <hyperlink ref="E67" r:id="rId123"/>
+    <hyperlink ref="F67" r:id="rId124"/>
+    <hyperlink ref="E68" r:id="rId125"/>
+    <hyperlink ref="F68" r:id="rId126"/>
+    <hyperlink ref="E69" r:id="rId127"/>
+    <hyperlink ref="F69" r:id="rId128"/>
+    <hyperlink ref="E70" r:id="rId129"/>
+    <hyperlink ref="F70" r:id="rId130"/>
+    <hyperlink ref="E71" r:id="rId131"/>
+    <hyperlink ref="F71" r:id="rId132"/>
+    <hyperlink ref="E72" r:id="rId133"/>
+    <hyperlink ref="F72" r:id="rId134"/>
+    <hyperlink ref="E73" r:id="rId135"/>
+    <hyperlink ref="F73" r:id="rId136"/>
+    <hyperlink ref="E74" r:id="rId137"/>
+    <hyperlink ref="F74" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
+    <hyperlink ref="E77" r:id="rId142"/>
+    <hyperlink ref="F77" r:id="rId143"/>
+    <hyperlink ref="E78" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="E80" r:id="rId148"/>
+    <hyperlink ref="F80" r:id="rId149"/>
+    <hyperlink ref="F81" r:id="rId150"/>
+    <hyperlink ref="E82" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="F84" r:id="rId155"/>
+    <hyperlink ref="E85" r:id="rId156"/>
+    <hyperlink ref="F85" r:id="rId157"/>
+    <hyperlink ref="E86" r:id="rId158"/>
+    <hyperlink ref="F86" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
+    <hyperlink ref="E90" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="E91" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="E92" r:id="rId169"/>
+    <hyperlink ref="F92" r:id="rId170"/>
+    <hyperlink ref="E93" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="E95" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="F98" r:id="rId180"/>
+    <hyperlink ref="F99" r:id="rId181"/>
+    <hyperlink ref="F100" r:id="rId182"/>
+    <hyperlink ref="F101" r:id="rId183"/>
+    <hyperlink ref="F102" r:id="rId184"/>
+    <hyperlink ref="F103" r:id="rId185"/>
+    <hyperlink ref="F104" r:id="rId186"/>
+    <hyperlink ref="F105" r:id="rId187"/>
+    <hyperlink ref="F106" r:id="rId188"/>
+    <hyperlink ref="F107" r:id="rId189"/>
+    <hyperlink ref="F108" r:id="rId190"/>
+    <hyperlink ref="F109" r:id="rId191"/>
+    <hyperlink ref="F110" r:id="rId192"/>
+    <hyperlink ref="F111" r:id="rId193"/>
+    <hyperlink ref="F112" r:id="rId194"/>
+    <hyperlink ref="F113" r:id="rId195"/>
+    <hyperlink ref="F114" r:id="rId196"/>
+    <hyperlink ref="F115" r:id="rId197"/>
+    <hyperlink ref="F116" r:id="rId198"/>
+    <hyperlink ref="F117" r:id="rId199"/>
+    <hyperlink ref="F118" r:id="rId200"/>
+    <hyperlink ref="F119" r:id="rId201"/>
+    <hyperlink ref="F120" r:id="rId202"/>
+    <hyperlink ref="F121" r:id="rId203"/>
+    <hyperlink ref="E122" r:id="rId204"/>
+    <hyperlink ref="F122" r:id="rId205"/>
+    <hyperlink ref="E123" r:id="rId206"/>
+    <hyperlink ref="F123" r:id="rId207"/>
+    <hyperlink ref="E124" r:id="rId208"/>
+    <hyperlink ref="F124" r:id="rId209"/>
+    <hyperlink ref="E125" r:id="rId210"/>
+    <hyperlink ref="F125" r:id="rId211"/>
+    <hyperlink ref="E126" r:id="rId212"/>
+    <hyperlink ref="F126" r:id="rId213"/>
+    <hyperlink ref="E127" r:id="rId214"/>
+    <hyperlink ref="F127" r:id="rId215"/>
+    <hyperlink ref="E128" r:id="rId216"/>
+    <hyperlink ref="F128" r:id="rId217"/>
+    <hyperlink ref="E129" r:id="rId218"/>
+    <hyperlink ref="F129" r:id="rId219"/>
+    <hyperlink ref="E130" r:id="rId220"/>
+    <hyperlink ref="F130" r:id="rId221"/>
+    <hyperlink ref="E131" r:id="rId222"/>
+    <hyperlink ref="F131" r:id="rId223"/>
+    <hyperlink ref="E132" r:id="rId224"/>
+    <hyperlink ref="F132" r:id="rId225"/>
+    <hyperlink ref="E133" r:id="rId226"/>
+    <hyperlink ref="F133" r:id="rId227"/>
+    <hyperlink ref="E134" r:id="rId228"/>
+    <hyperlink ref="F134" r:id="rId229"/>
+    <hyperlink ref="E135" r:id="rId230"/>
+    <hyperlink ref="F135" r:id="rId231"/>
+    <hyperlink ref="E136" r:id="rId232"/>
+    <hyperlink ref="F136" r:id="rId233"/>
+    <hyperlink ref="E137" r:id="rId234"/>
+    <hyperlink ref="F137" r:id="rId235"/>
+    <hyperlink ref="E138" r:id="rId236"/>
+    <hyperlink ref="F138" r:id="rId237"/>
+    <hyperlink ref="E139" r:id="rId238"/>
+    <hyperlink ref="F139" r:id="rId239"/>
+    <hyperlink ref="E140" r:id="rId240"/>
+    <hyperlink ref="F140" r:id="rId241"/>
+    <hyperlink ref="E141" r:id="rId242"/>
+    <hyperlink ref="F141" r:id="rId243"/>
+    <hyperlink ref="E142" r:id="rId244"/>
+    <hyperlink ref="F142" r:id="rId245"/>
+    <hyperlink ref="E143" r:id="rId246"/>
+    <hyperlink ref="F143" r:id="rId247"/>
+    <hyperlink ref="E144" r:id="rId248"/>
+    <hyperlink ref="F144" r:id="rId249"/>
+    <hyperlink ref="E145" r:id="rId250"/>
+    <hyperlink ref="F145" r:id="rId251"/>
+    <hyperlink ref="E146" r:id="rId252"/>
+    <hyperlink ref="F146" r:id="rId253"/>
+    <hyperlink ref="E147" r:id="rId254"/>
+    <hyperlink ref="F147" r:id="rId255"/>
+    <hyperlink ref="E148" r:id="rId256"/>
+    <hyperlink ref="F148" r:id="rId257"/>
+    <hyperlink ref="E149" r:id="rId258"/>
+    <hyperlink ref="F149" r:id="rId259"/>
+    <hyperlink ref="E150" r:id="rId260"/>
+    <hyperlink ref="F150" r:id="rId261"/>
+    <hyperlink ref="E151" r:id="rId262"/>
+    <hyperlink ref="F151" r:id="rId263"/>
+    <hyperlink ref="E152" r:id="rId264"/>
+    <hyperlink ref="F152" r:id="rId265"/>
+    <hyperlink ref="E153" r:id="rId266"/>
+    <hyperlink ref="F153" r:id="rId267"/>
+    <hyperlink ref="E154" r:id="rId268"/>
+    <hyperlink ref="F154" r:id="rId269"/>
+    <hyperlink ref="E155" r:id="rId270"/>
+    <hyperlink ref="F155" r:id="rId271"/>
+    <hyperlink ref="E156" r:id="rId272"/>
+    <hyperlink ref="F156" r:id="rId273"/>
+    <hyperlink ref="E157" r:id="rId274"/>
+    <hyperlink ref="F157" r:id="rId275"/>
+    <hyperlink ref="E158" r:id="rId276"/>
+    <hyperlink ref="F158" r:id="rId277"/>
+    <hyperlink ref="E159" r:id="rId278"/>
+    <hyperlink ref="F159" r:id="rId279"/>
+    <hyperlink ref="E160" r:id="rId280"/>
+    <hyperlink ref="F160" r:id="rId281"/>
+    <hyperlink ref="E161" r:id="rId282"/>
+    <hyperlink ref="F161" r:id="rId283"/>
+    <hyperlink ref="E162" r:id="rId284"/>
+    <hyperlink ref="F162" r:id="rId285"/>
+    <hyperlink ref="E163" r:id="rId286"/>
+    <hyperlink ref="F163" r:id="rId287"/>
+    <hyperlink ref="E164" r:id="rId288"/>
+    <hyperlink ref="F164" r:id="rId289"/>
+    <hyperlink ref="E165" r:id="rId290"/>
+    <hyperlink ref="F165" r:id="rId291"/>
+    <hyperlink ref="E166" r:id="rId292"/>
+    <hyperlink ref="F166" r:id="rId293"/>
+    <hyperlink ref="E167" r:id="rId294"/>
+    <hyperlink ref="F167" r:id="rId295"/>
+    <hyperlink ref="E168" r:id="rId296"/>
+    <hyperlink ref="F168" r:id="rId297"/>
+    <hyperlink ref="E169" r:id="rId298"/>
+    <hyperlink ref="F169" r:id="rId299"/>
+    <hyperlink ref="E170" r:id="rId300"/>
+    <hyperlink ref="F170" r:id="rId301"/>
+    <hyperlink ref="E171" r:id="rId302"/>
+    <hyperlink ref="F171" r:id="rId303"/>
+    <hyperlink ref="E172" r:id="rId304"/>
+    <hyperlink ref="F172" r:id="rId305"/>
+    <hyperlink ref="E173" r:id="rId306"/>
+    <hyperlink ref="F173" r:id="rId307"/>
+    <hyperlink ref="E174" r:id="rId308"/>
+    <hyperlink ref="F174" r:id="rId309"/>
+    <hyperlink ref="E175" r:id="rId310"/>
+    <hyperlink ref="F175" r:id="rId311"/>
+    <hyperlink ref="E176" r:id="rId312"/>
+    <hyperlink ref="F176" r:id="rId313"/>
+    <hyperlink ref="E177" r:id="rId314"/>
+    <hyperlink ref="F177" r:id="rId315"/>
+    <hyperlink ref="E178" r:id="rId316"/>
+    <hyperlink ref="F178" r:id="rId317"/>
+    <hyperlink ref="E179" r:id="rId318"/>
+    <hyperlink ref="F179" r:id="rId319"/>
+    <hyperlink ref="E180" r:id="rId320"/>
+    <hyperlink ref="F180" r:id="rId321"/>
+    <hyperlink ref="E181" r:id="rId322"/>
+    <hyperlink ref="F181" r:id="rId323"/>
+    <hyperlink ref="E182" r:id="rId324"/>
+    <hyperlink ref="F182" r:id="rId325"/>
+    <hyperlink ref="E183" r:id="rId326"/>
+    <hyperlink ref="F183" r:id="rId327"/>
+    <hyperlink ref="E184" r:id="rId328"/>
+    <hyperlink ref="F184" r:id="rId329"/>
+    <hyperlink ref="E185" r:id="rId330"/>
+    <hyperlink ref="F185" r:id="rId331"/>
+    <hyperlink ref="E186" r:id="rId332"/>
+    <hyperlink ref="F186" r:id="rId333"/>
+    <hyperlink ref="E187" r:id="rId334"/>
+    <hyperlink ref="F187" r:id="rId335"/>
+    <hyperlink ref="E188" r:id="rId336"/>
+    <hyperlink ref="F188" r:id="rId337"/>
+    <hyperlink ref="E189" r:id="rId338"/>
+    <hyperlink ref="F189" r:id="rId339"/>
+    <hyperlink ref="E190" r:id="rId340"/>
+    <hyperlink ref="F190" r:id="rId341"/>
+    <hyperlink ref="E191" r:id="rId342"/>
+    <hyperlink ref="F191" r:id="rId343"/>
+    <hyperlink ref="E192" r:id="rId344"/>
+    <hyperlink ref="F192" r:id="rId345"/>
+    <hyperlink ref="E193" r:id="rId346"/>
+    <hyperlink ref="F193" r:id="rId347"/>
+    <hyperlink ref="E194" r:id="rId348"/>
+    <hyperlink ref="F194" r:id="rId349"/>
+    <hyperlink ref="E195" r:id="rId350"/>
+    <hyperlink ref="F195" r:id="rId351"/>
+    <hyperlink ref="E196" r:id="rId352"/>
+    <hyperlink ref="F196" r:id="rId353"/>
+    <hyperlink ref="E197" r:id="rId354"/>
+    <hyperlink ref="F197" r:id="rId355"/>
+    <hyperlink ref="E198" r:id="rId356"/>
+    <hyperlink ref="F198" r:id="rId357"/>
+    <hyperlink ref="E199" r:id="rId358"/>
+    <hyperlink ref="F199" r:id="rId359"/>
+    <hyperlink ref="E200" r:id="rId360"/>
+    <hyperlink ref="F200" r:id="rId361"/>
+    <hyperlink ref="E201" r:id="rId362"/>
+    <hyperlink ref="F201" r:id="rId363"/>
+    <hyperlink ref="E202" r:id="rId364"/>
+    <hyperlink ref="F202" r:id="rId365"/>
+    <hyperlink ref="E203" r:id="rId366"/>
+    <hyperlink ref="F203" r:id="rId367"/>
+    <hyperlink ref="E204" r:id="rId368"/>
+    <hyperlink ref="F204" r:id="rId369"/>
+    <hyperlink ref="E205" r:id="rId370"/>
+    <hyperlink ref="F205" r:id="rId371"/>
+    <hyperlink ref="E206" r:id="rId372"/>
+    <hyperlink ref="F206" r:id="rId373"/>
+    <hyperlink ref="E207" r:id="rId374"/>
+    <hyperlink ref="F207" r:id="rId375"/>
+    <hyperlink ref="E208" r:id="rId376"/>
+    <hyperlink ref="F208" r:id="rId377"/>
+    <hyperlink ref="E209" r:id="rId378"/>
+    <hyperlink ref="F209" r:id="rId379"/>
+    <hyperlink ref="E210" r:id="rId380"/>
+    <hyperlink ref="F210" r:id="rId381"/>
+    <hyperlink ref="E211" r:id="rId382"/>
+    <hyperlink ref="F211" r:id="rId383"/>
+    <hyperlink ref="E212" r:id="rId384"/>
+    <hyperlink ref="F212" r:id="rId385"/>
+    <hyperlink ref="E213" r:id="rId386"/>
+    <hyperlink ref="F213" r:id="rId387"/>
+    <hyperlink ref="E214" r:id="rId388"/>
+    <hyperlink ref="F214" r:id="rId389"/>
+    <hyperlink ref="E215" r:id="rId390"/>
+    <hyperlink ref="F215" r:id="rId391"/>
+    <hyperlink ref="E216" r:id="rId392"/>
+    <hyperlink ref="F216" r:id="rId393"/>
+    <hyperlink ref="E217" r:id="rId394"/>
+    <hyperlink ref="F217" r:id="rId395"/>
+    <hyperlink ref="E218" r:id="rId396"/>
+    <hyperlink ref="F218" r:id="rId397"/>
+    <hyperlink ref="E219" r:id="rId398"/>
+    <hyperlink ref="F219" r:id="rId399"/>
+    <hyperlink ref="E220" r:id="rId400"/>
+    <hyperlink ref="F220" r:id="rId401"/>
+    <hyperlink ref="E221" r:id="rId402"/>
+    <hyperlink ref="F221" r:id="rId403"/>
+    <hyperlink ref="E222" r:id="rId404"/>
+    <hyperlink ref="F222" r:id="rId405"/>
+    <hyperlink ref="E223" r:id="rId406"/>
+    <hyperlink ref="F223" r:id="rId407"/>
+    <hyperlink ref="E224" r:id="rId408"/>
+    <hyperlink ref="F224" r:id="rId409"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>