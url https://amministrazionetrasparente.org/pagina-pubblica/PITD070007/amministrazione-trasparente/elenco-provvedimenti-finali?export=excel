--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1,107 +1,304 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="Dati" state="visible" r:id="rId3"/>
+    <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="60">
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Protocollo</t>
+  </si>
+  <si>
+    <t>CIG</t>
+  </si>
+  <si>
+    <t>Oggetto</t>
+  </si>
+  <si>
+    <t>Dettaglio Appalto (BDNCP)</t>
+  </si>
+  <si>
+    <t>Sottosezione documento</t>
+  </si>
+  <si>
+    <t>02/11/2026</t>
+  </si>
+  <si>
+    <t>BD9A8CE4E4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO TRASPORTO SCOLASTICO "CATTANEO EXPRESS"</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD9A829CB8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVZIO STAMPA MATERIALI ORIENTAMENTO</t>
+  </si>
+  <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>BD869D5B65</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VIGILANZA NOTTURNA OTTOBRE 2026</t>
+  </si>
+  <si>
+    <t>BD8BC1F39E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PRODOTTI PER LABORATORI DIDATTICI DI MICROBIOLOGIA</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD868931AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO SORVEGLIANZA SANITARIA BIENNALE</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD2EB6F2A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE FERRAMENTA AGOSTO - SETTEMBRE 2026</t>
+  </si>
+  <si>
+    <t>BD687EFE8C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE IDRAULICA ORDINARIA A CHIAMATA</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD67DE668D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LABORATORIO DIDATTICO MUSICALE A. S. 2026/27</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3DE7D5DD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ABBONAMENTO ORIZZONTE SCUOLA PLUS</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD2F7807C4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SOFTWARE RANOCCHI GIS PER ATTIVITA' DIDATTICA</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2F5DFFA3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE DI CANCELLERIA E TIMBRI</t>
+  </si>
+  <si>
+    <t>BD2EFDDA72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PACCHETTI SOFTWARE ARGO PRESENZE WEB E KRONOS WEB</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina ATA - Avv. selezione interna prot.6401 del 29/09/2026 - DM 38/26</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD195B2FBA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI ASSISTENZA EDUCATIVA A.S. 2026-27</t>
+  </si>
+  <si>
+    <t>BD2654E2DC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale pubblicitario per DM 38/2026</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1A0E8025</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO N.11 PC  ALL IN ONE</t>
+  </si>
+  <si>
+    <t>BD188990C3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi per mobilità progetto Erasmus in Finlandia 25-31 ottobre 2026</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD189CDEEA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PRODOTTI PER LABORATORI DIDATTICI DI CHIMICA</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0F1B4B17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SOSTITUZIONE QUADRI GAS</t>
+  </si>
+  <si>
+    <t>BD0E038D60</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Firma digitale da remoto con OTP</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -380,58 +577,524 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD9A8CE4E4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/6c5079b4-94bc-4609-84de-42e2777aecc1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD9A829CB8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/681bd9d3-dfbb-49d1-8497-d580905c42ed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD869D5B65" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/405f1027-8119-45f1-801c-ff585a5e8c59" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8BC1F39E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/1c080690-c2e7-440a-b71e-11a8f509aa52" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD868931AF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/2f3ebf38-0fb5-4d59-840e-021b9744ed99" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EB6F2A6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/ab004f0a-0a0e-449d-a752-90f127a5c31a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD687EFE8C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/f58b6f4f-229a-45d5-b681-8f871b9603cf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD67DE668D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/97fc6d1c-ea55-4acd-a5e7-db3202f07419" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DE7D5DD" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/838c9f08-8bfc-45bd-b4d8-a2bed0a4731b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F7807C4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/8c1ea5a0-5e10-4605-bd55-24e63d88ae35" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F5DFFA3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/e997a36d-5900-4d6f-823d-3ba23344a7d4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2EFDDA72" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/96b91dd7-b7ed-4fee-8839-21b75730c99b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD195B2FBA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/d82ee549-71ff-4cd3-acbe-efdbf9d5dfd3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2654E2DC" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/d532d8f5-a5d3-4dd9-bbdd-4e42715f9ba6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1A0E8025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/11047905-51a7-4ae7-a47d-ac13d7f30f74" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD188990C3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/3560583f-7200-43ba-a144-5a089ec11125" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD189CDEEA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/f1bd2bb0-a01f-49c6-a51d-774b738205b9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0F1B4B17" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/697ed476-782a-4519-a7cf-bb24fcfc6a9f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E038D60" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PITD070007/amministrazione-trasparente/atti-amministrazioni-enti/a070157a-44fc-4d31-80a2-9e5468cd9ef9" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:F21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2">
+        <v>7675</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>7662</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>7542</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>7541</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>7337</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>7252</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8">
+        <v>7217</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9">
+        <v>7158</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>6656</v>
+      </c>
+      <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>6576</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>6508</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13">
+        <v>6506</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14">
+        <v>6442</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15">
+        <v>6422</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16">
+        <v>6412</v>
+      </c>
+      <c r="C16" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17">
+        <v>6341</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18">
+        <v>6327</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19">
+        <v>6307</v>
+      </c>
+      <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20">
+        <v>6240</v>
+      </c>
+      <c r="C20" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21">
+        <v>6204</v>
+      </c>
+      <c r="C21" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>