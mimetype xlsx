--- v0 (2026-08-07)
+++ v1 (2026-09-22)
@@ -8,208 +8,217 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1001" uniqueCount="818">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1021" uniqueCount="503">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF82464AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per l'acquisto di un sollevatore</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contratto per l’affidamento dell’incarico di formazione per il personale di segreteria </t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE0B67A33</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto del servizio relativo alla Formazione base e specifica del Personale Docente e ATA (rischio medio) e dei Preposti A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCE13BDB3B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INSTALLAZIONE SISTEMA DI AUTOMAZIONE CANCELLO POSTERIORE DI ACCESSO</t>
+  </si>
+  <si>
     <t>03/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Terreni - Lettera incarico per il Supporto didattico e gestionale nell'ambito del Piano Estate 2026/2027</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto conferimento incarico per il Supporto didattico e gestionale nell'ambito del Piano Estate 2026/2027</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>Verbale Conclusivo della Procedura di Selezione per il conferimento di n. 3 incarichi di Esperto e n. 3 incarichi di Tutor PIANO ESTATE 2026/2027</t>
   </si>
   <si>
     <t xml:space="preserve">MANCINI Lettera di incarico di TUTOR per la realizzazione del Modulo Formativo  Modulo 3 Competenze di base 1 - Potenziamento dell'italiano - PIANO ESTATE 2026/2027 </t>
   </si>
   <si>
     <t>DELIA Lettera di incarico di TUTOR per la realizzazione del Modulo Formativo  Modulo 2 Competenze di base 1 - Potenziamento della matematica - PIANO ESTATE 2026/2027</t>
   </si>
   <si>
     <t>RIGANELLO Lettera di incarico di TUTOR per la realizzazione del Modulo Formativo  Modulo 1 Giochi matematici - PIANO ESTATE 2026/2027</t>
   </si>
   <si>
     <t xml:space="preserve">GORI Lettera di incarico di ESPERTO per la realizzazione del Modulo Formativo  Modulo 3 Competenze di base 1 - Potenziamento dell'italiano - PIANO ESTATE 2026/2027 </t>
   </si>
   <si>
     <t>BROTINI Lettera di incarico di ESPERTO per la realizzazione del Modulo Formativo  Modulo 2 Competenze di base 1 - Potenziamento della matematica - PIANO ESTATE 2026/2027</t>
   </si>
   <si>
     <t>BRUNI Lettera di incarico di ESPERTO per la realizzazione del Modulo Formativo  Modulo 1 Giochi matematici - PIANO ESTATE 2026/2027</t>
   </si>
   <si>
     <t>DECRETO per il conferimento di n. 3 incarichi di Esperto e n. 3 incarichi di Tutor  Piano Estate 2026/2027</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>Lettera di Conferimento Incarico aggiuntivo al Dirigente Scolastico di Coordinamento generale del progetto e direzione tecnico-organizzativa</t>
   </si>
   <si>
     <t>Decreto di Conferimento Incarico aggiuntivo al Dirigente Scolastico di Coordinamento generale del progetto e direzione tecnico-organizzativa</t>
   </si>
   <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>DECRETO DI LIQUIDAZIONE compensi al personale interno PNRR D.M. 2 febbraio 2024, n. 19</t>
   </si>
   <si>
     <t>BC7BA97DCF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO DEL SERVIZIO DI ORGANIZZAZIONE DEL VIAGGIO AEREO DAL 18 AL 26 AGOSTO 2026 A REYKJAVICK IN ISLANDA PER UN DOCENTE ACCOMPAGNATORE NELL’AMBITO DELLA MOBILITÀ ERASMUS+ PROGETTO 2025-1-IT02-KA122-SCH- 000337568 V.I.K.A. CUP F21I25000460006</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1df9c14c-74c0-4126-ba95-081813892717</t>
   </si>
   <si>
     <t>11/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">TANI - Lettera di incarico per attività di supporto didattico, organizzativo e di accompagnamento nell’ambito della
 Mobilità ERASMUS+ – Progetto 2025-1-IT02-KA122-SCH-000337568 “V.I.K.A."</t>
   </si>
   <si>
     <t>REALI - Lettera incarico nell’ambito della Mobilità ERASMUS+ – Progetto 2025-1-IT02-KA122-SCH-000337568 V.I.K.A</t>
   </si>
   <si>
     <t>DSGA - Lettera incarico nell’ambito della Mobilità ERASMUS+ – Progetto 2025-1-IT02-KA122-SCH-000337568 V.I.K.A.</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 3 incarichi per attività tecnico-organizzativo, gestionale, supporto didattico, organizzativo e di accompagnamento nell’ambito della Mobilità ERASMUS+ – Progetto 2025-1-IT02-KA122-SCH-000337568 “V.I.K.A.”</t>
   </si>
   <si>
     <t>04/07/2026</t>
   </si>
   <si>
     <t>Lettera incarico per l'attività di supporto tecnico, specialistico, amministrativo, contabile e organizzativo DSGA Piano Estate 2026-2027</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico di supporto tecnico, specialistico, amministrativo, contabile e organizzativo DSGA Piano Estate 2026-2027</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC48D47325</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Affidamento Diretto del Servizio di organizzazione del viaggio aereo e pernottamento dal 13 al 26 Agosto 2026 a
 Reykjavick in Islanda per 18 persone nell’ambito della Mobilità ERASMUS+ Progetto 2025-1-IT02-KA122-SCH-
 000337568 V.I.K.A. CUP F21I25000460006</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC48D47325</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2026</t>
   </si>
   <si>
     <t>BC279548AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di sostituzione sensori di allarme</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC279548AC</t>
-[...4 lines deleted...]
-  <si>
     <t>BC27043D51</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di manutenzione idraulica</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC27043D51</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2026</t>
   </si>
   <si>
     <t>Determina di liquidazione dei compensi personale interno ed esterno per realizzazione Laboratori P.E.Z. Età scolare progetto zonale A.S. 2025/26</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>Lettera di incarico in qualità di Docente interno per la realizzazione di n. 1 corso di recupero destinato agli studenti  disiplina Inglese- TANI LAURA</t>
   </si>
   <si>
     <t>Lettera di incarico in qualità di Docente interno per la realizzazione di n. 1 corso di recupero destinato agli studenti  disiplina Italiano- SCALI RITA</t>
   </si>
   <si>
     <t>Lettera di incarico in qualità di Docente interno per la realizzazione di n. 1 corso di recupero destinato agli studenti  disiplina Inglese- REALI TIZIANA</t>
   </si>
   <si>
     <t>Lettera di incarico in qualità di Docente interno per la realizzazione di n. 1 corso di recupero destinato agli studenti  disiplina Latino- PELLINACCI MONICA</t>
   </si>
   <si>
     <t>Lettera di incarico in qualità di Docente interno per la realizzazione di n. 1 corso di recupero destinato agli studenti  disiplina Francese-MARINO ILARIA</t>
   </si>
   <si>
     <t xml:space="preserve"> Lettera di incarico in qualità di Docente interno per la realizzazione di n. 1 corso di recupero destinato agli studenti  disiplina Matematica-MANNUCCI RAFFAELLA</t>
@@ -220,2332 +229,1389 @@
   <si>
     <t>Lettera di incarico in qualità di Docente interno per la realizzazione di n. 2 corsi di recupero destinato agli studenti  disiplina Matematica-BROTINI ANNA</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>Decreto per il conferimento di n. 9 incarichi al personale docente interno finalizzato all’attivazione dei corsi di recupero estivi a.s. 2025/2026</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina del Responsabile della Conservazione, ai sensi dell’art. 44, comma 1-bis del D.Lgs. n. 82/2005 (Nuovo Codice dell'amministrazione Digitale) </t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF80B8BF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 3 TONER PER HP LASERJET</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF80B8BF1</t>
-[...4 lines deleted...]
-  <si>
     <t>Determina di liquidazione dei compensi al personale docente per la realizzazione dei Progetti del Piano Triennale dell’Offerta Formativa (PTOF) – A.S. 2025/2026</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>Decreto di Liquidazione compensi  al  Personale  Docente  e  ATA  a  carico  del  MOF  -  A.S. 2025/2026</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE6B84A99</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura N. 1 ARGO KRONOS sostituzione e LICENZA KRONOS illimitata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6B84A99</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBD81A4AA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto, tramite Trattativa Diretta, per l'Acquisto di materiale per Laboratorio di Scienze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD81A4AA9</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCB579E90</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto, tramite MePa della Fornitura di ventilatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB579E90</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>BBC853279A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 20 MEDAGLIE ORO CON LOGO SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC853279A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB6D2B1A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ASCIUGAMANI ELETTRICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6D2B1A0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9D00940F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto del Servizio di guida turistisca alle Grotte Equi Terme - Visita guidata del 27/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D00940F</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8D6521D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per acquisto della fornitura di carta per fotocopie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D6521D5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6B0FEFEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO per Stasatura tubazioni ad alta pressione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0FEFEB</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB604FBD17</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di prodotti per provvedere all'organizzazione di un rinfresco per l'evento della consegna dei Diplomi a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB604FBD17</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5DFEE9D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio on line per elaborazione TFR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFEE9D3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5C1DFBB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO QUOTA PER FINALE A SQUADRE-FLEXAGONI KANGOUROU DELLA MATEMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C1DFBB5</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB5235249D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto dei Servizi di Assistenza e Consulenza per Amministrazione Trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5235249D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB517BF777</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BERGANTINI 2026 E ABBONAMENTO ITALIA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB517BF777</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB378066C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto del Servizio di Prenotazione struttura hotel Kangourou della Matematica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB378066C7</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2E199426</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Diretto per lo svolgimento Esame Cambridge B1 - B2 - C1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E199426</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB21A1A307</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento tecnico su Fotocopiatrice Epson Workforce 8150</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB21A1A307</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE54536F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO MATERIALE STAMPANTE PER LABORATORIO DISABILITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE54536F2</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BADA24577D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per Iscrizione Studenti agli esami DELE B1 e B2 a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA24577D</t>
-[...4 lines deleted...]
-  <si>
     <t>BADB24C166</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO MATERIALE PER ORTO LABORATORIO DISABILITA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24C166</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BB0874FDD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO STAMPA DIPLOMI A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0874FDD3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BADEEB6C55</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ISCRIZIONI ESAMI CERTIFICAZIONE LINGUISTICA DELF B1 A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEEB6C55</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC63BEC12</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto del servizio Guida Turistica al Parco Alpi Apuane del 23/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC63BEC12</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BABDD27AE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per Participation fees NSC Torino 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDD27AE8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB37D1A63</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO BIGLIETTI SALONE DEL LIBRO TORINO DEL 15/05/2026 -3L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB37D1A63</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA852BD7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO INGRESSO SALONE DEL LIBRO TORINO 18/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA852BD7E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB3B9ED54</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO AGITATORE MAGNETICO RISCALDANTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3B9ED54</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA9DD68C82</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO INGRESSO MIRABILANDIA PARCO DELLA STANDIANA 27/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DD68C82</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA33B86B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMETO DIRETTO ACQUISTO MATERIALE PULIZIE E ATTREZZATURE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA33B86B6</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA81C92862</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENO PER VISITA GUIDATA A PISA PALAZZO BLU IL 12/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81C92862</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA876B8CF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO N. 2 ISCRIZIONE GARA A SQUADRA MISTA DEL 06/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA876B8CF2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA82793D0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INGRESSO CASA DI LEOPARDI USCITA DIDATTICA A RECANATI IL 07/05/26 CLASSI: 5C-5E-5I</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82793D0A</t>
-[...4 lines deleted...]
-  <si>
     <t>BA9315D316</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura nell'ambito della mobilità studentesca in Islanda Progetto 2025-1-IT02-KA122-SCH-000337568 — V.I.K.A. - CUP F21I25000460006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9315D316</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA787B5FD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VISITA GUIDATA DYNAMO CAMP DEL 16/03/2026 CLASSE 1E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA787B5FD5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA98D28313</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INGRESSO CASA DI LEOPARDI USCITA DIDATTICA RECANATI 11/05/26 CLASSI: 5A-5D-5F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98D28313</t>
-[...4 lines deleted...]
-  <si>
     <t>BA78F0155E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO REAR VISITA GUIDATA MUSEO NAZIONALE DEL CINEMA TORINO 8/04/2026 CLASSI:1A-1C-1D-1L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78F0155E</t>
-[...4 lines deleted...]
-  <si>
     <t>BA793B02D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO VISITA GUIDATA MUSEO NAZIONALE DEL CINEMA TORINO 8/04/2026 CLASSI:1A-1C-1D-1L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA793B02D1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA833FDB9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO N. 1 LABORATORIO MOBILE FOLLOW ME 2L FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA833FDB9C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA729866D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TOUR DI PERUGIA - USCITA DIDATTICA GUBBIO PERUGIA DEL 11-04-2026 CLASSI1B-1C-1I-1L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA729866D1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7342C064</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA COVERCIANO -biglietti MUSEO del 31/03/2026 classi 3A-3D-3I a.s.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7342C064</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA72F1906C</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ACQUISTO BIGLIETTI TEATRO CANTIERE FLORIDA FIRENZE DEL 09/04/2026 CLASSI 3E-2E-2G</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72F1906C</t>
-[...4 lines deleted...]
-  <si>
     <t>BA67F0A6A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI PER IL TEATRO ERA DI PONTEDERA IL 14 APRILE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F0A6A6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA68DD6C99</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA -RECANATI DEL 07/05/2026 CLASSI 5C-5E-5I</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68DD6C99</t>
-[...4 lines deleted...]
-  <si>
     <t>BA656343BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto Acquisto di n. 2 tour della Citta di Torino per il 08/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA656343BD</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA63AEE203</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA -RAFTING BAGNI DI LUCCA DEL 23/04/2026 CLASSI5A-4A-4B-3L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63AEE203</t>
-[...4 lines deleted...]
-  <si>
     <t>BA637BF174</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA - GUBBIO- PERUGIA DEL11/04/2026 CLASSI 1B-1C-1I-1L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA637BF174</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5F2418AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA -RECANATI DEL 11/05/2026 CLASSI 5A-5D-5F</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2418AC</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA5393C9D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA -CINEMA TORINO del 08/04/2026 classi 1A-1C-1D-1L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5393C9D6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5343FC05</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA -TEATRO CANTIERE FLORIDA FIRENZE classi 2A-2B-2G-2E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5343FC05</t>
-[...4 lines deleted...]
-  <si>
     <t>BA52CCC652</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENDO DIRETTO NOLEGGIO BUS CON AUTISTA SALONE DEL LIBRO TORINO DEL 15/05/2026 classe 3L a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52CCC652</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2026</t>
   </si>
   <si>
     <t>BA42F31E28</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per Viaggio di Istruzione a Barcellonna a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42F31E28</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4EFB7E40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per Viaggio di Istruzione a Norimberga a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EFB7E40</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4F842B06</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENDO DIRETTO NOLEGGIO BUS CON AUTISTA COVERCIANO DEL 31/03/2026 classi 3I-3D-3A - MIRABILANDIA DEL 24/04/2026 classi 3B-3C-3A-3D a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F842B06</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4EA519CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO BUS CON AUTISTA -DYNAMO CAMP del 16/03/2026 classe 1E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EA519CB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4E5D7816</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENDO DIRETTO NOLEGGIO BUS CON AUTISTA SALONE DEL LIBRO TORINO DEL 18/05/2026-classe 4B-3A a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E5D7816</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4E022270</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO NOLEGGIO CON BUS E AUTISTA -TEATRO ERA PONTEDERA DEL 14/04/2026 classi 2E-2A-2B-2G-2I</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E022270</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA347C86F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - VUOTATURA FOSSE BIOLOGICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA347C86F2</t>
-[...4 lines deleted...]
-  <si>
     <t>BA33329295</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto, ai sensi dell'art. 50 lett. b) del D.Lgs. 36/2023, per l'acquisto di batteria e elettrodi per Defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33329295</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0E4F1238</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE DEL PERSONALE RELATIVO ALLE ASSENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E4F1238</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9798EB381</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO 2 BANDIERE ITALIA- EUROPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9798EB381</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E61275B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO SUPPORTO MANUTENZIONE E CANONE ARGO SOFTWARE ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E61275B1</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99AA2B3BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO IN LINGUA FRANCESE MONTECRISTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AA2B3BD</t>
-[...4 lines deleted...]
-  <si>
     <t>B99A0566A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESECUZIONE DEI LAVORI AGGIORNAMENTO SISTEMA D'ALLARME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A0566A4</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B97275BC85</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI VIGILANZA EDIFICIO DAL 01/01/2026 AL 31/12/2028, CON EVENTUALE PROROGA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97275BC85</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>B96BA76FB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Targhetta in memoria della prof.ssa Marchesiello Giovanna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA76FB0</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B959C1E354</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARTA FOTOCOPIATRICE PER LA DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959C1E354</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B94EBF75C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI PER CERTIFICAZIONI LINGUISTICHE INGLESE-CAMBRIDGE B1-C1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EBF75C1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92C342A08</t>
   </si>
   <si>
     <t>Decisione a contrarre - AGGIORNAMENTO SITO ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C342A08</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9147C3E7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI FORMAZIONE 2026 ARGO SOFTWARE-PIGRECO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9147C3E7C</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>B91041FCDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIZIONARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91041FCDF</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F5457BAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE VETRO CAMERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5457BAE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>B8FFD204E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE ATTIVITA' DI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFD204E2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8DE3ACFA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE3ACFA9</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8DE2B0FB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LAPIS PER ATTIVITA' DI ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE2B0FB4</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8E32D420F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DI PROTEZIONE (D.P.I.)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E32D420F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>Nomine di Tutor del tirocinio di formazione e orientamento dei tirocinanti a.s. 2025/2026</t>
   </si>
   <si>
     <t>25/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di conferimento incarichi di Tutor del tirocinio di formazione e orientamento dei tirocinanti a.s. 2025/2026 </t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C9286668</t>
   </si>
   <si>
     <t>Decisione a contrarre - 2° PREVENDITA MANUALE PASSWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9286668</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8ADB0CB83</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO KIT REINTEGRO PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADB0CB83</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A6D8E070</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6D8E070</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B889353781</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO Software argo planning</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889353781</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B87DAD4740</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MINIPORTE PER CALCETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87DAD4740</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B86AB20792</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARRELLI PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AB20792</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B8706167C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8706167C9</t>
-[...4 lines deleted...]
-  <si>
     <t>Incarico per attività di supporto amministrativo per tirocinio di formazione e orientamento dei tirocinanti a.s. 2025/2026</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>Decreto di conferimento incaricho per attività di supporto amministrativo per tirocinio di formazione e orientamento dei tirocinanti a.s. 2025/2026</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B8492822F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI DERATTIZZAZIONE ANNUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8492822F7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B840788312</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGOWEB PREMIUM RINNOVO ANNUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840788312</t>
-[...4 lines deleted...]
-  <si>
     <t>B8404856D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGO APP UNICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404856D1</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B81FE97E14</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del programma ARGO SCUOLANEXT PLUS mediante Ordine Diretto sul MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FE97E14</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>B8DC8727D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Procedura per l'acquisto di batterie e elettrodi per defibrillatore mediante Trattativa diretta nel MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8727D8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B7AD0A0188</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI PER PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AD0A0188</t>
-[...4 lines deleted...]
-  <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>B72D8D465B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI CASSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D8D465B</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CD53D3DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PC ALL IN ONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD53D3DE</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70DF2F0F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - DOLCI E SALATI PER RINFRESCO CERIMONIA CONSEGNA DIPLOMI A. S. 23/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF2F0F8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F0BEB76A</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIBITE PER IL RINFRESCO DELLA CERIMONIA DI CONSEGNA DIPLOMI A. S. 23/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BEB76A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D09F00FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDAGLIE PER PREMIAZIONE COMPETIZIONI SPORTIVE STUDENTESCHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D09F00FF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>B6D6A9C7AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - CANCELLERIA, PENNE USB E SEDIA CON SUPPORTO LOMBARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6A9C7AF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B69CA3D9F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CAMBRIDGE PER STUDENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69CA3D9F8</t>
-[...4 lines deleted...]
-  <si>
     <t>B6BB888144</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPANTE E TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB888144</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B6883CD77A</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALI PER PROGETTO "LABORATORI DISABILITA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6883CD77A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6832E5366</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO A ITALIA SCUOLA (5 QUESITI) E VOLUME BERGANTINI EDIZ. 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6832E5366</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6A641A2CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO STAMPA DIPLOMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A641A2CF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>B643EA0979</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI GUIDA TURISTICA PER COMPLESSO DEL DUOMO DI FIRENZE PER ACCOGLIENZA STUDENTI FRANCESI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643EA0979</t>
-[...4 lines deleted...]
-  <si>
     <t>B643DFD2F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - RISME DI CARTA FORMATO A4 E A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643DFD2F8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6378D9375</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERASSO DA GINNASTICA IGNIFUGO CLASSE 1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6378D9375</t>
-[...4 lines deleted...]
-  <si>
     <t>B636AEC586</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SMALTIMENTO CARTA, RIFIUTI LABORATORIO E TUBI FLUORESCENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636AEC586</t>
-[...4 lines deleted...]
-  <si>
     <t>B636E2B34A</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI INGRESSO USCITA A MIRABILANDIA DEL 23 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636E2B34A</t>
-[...4 lines deleted...]
-  <si>
     <t>B636867142</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITE MEDICHE PER SORVEGLIANZA SANITARIA PERIODICA DEL PERSONALE ATA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636867142</t>
-[...4 lines deleted...]
-  <si>
     <t>B63728C05F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA E PRANZO PER USCITA DIDATTICA AL CENTRO TECNICO FEDERALE DI COVERCIANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63728C05F</t>
-[...4 lines deleted...]
-  <si>
     <t>B63609B21B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO GUIDA TURISTICA PER USCITA DEL 28 MARZO PRESSO ISOLA DI GORGONA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63609B21B</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61D027B37</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI GUIDA TURISTICA PER ACCOGLIENZA STUDENTI TEDESCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D027B37</t>
-[...4 lines deleted...]
-  <si>
     <t>B61CD4388D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI GUIDA TURISTICA PER ACCOGLIENZA STUDENTI FRANCESI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CD4388D</t>
-[...4 lines deleted...]
-  <si>
     <t>B61C95C029</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI IN LINGUA FRANCESE DELF LIVELLO B1 E B2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C95C029</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B6111AB9E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A ROMA CLASSI 2B, 2D, 2L DAL 9 ALL'11 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6111AB9E4</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FF47B1CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A ROMA CLASSI 2A, 2E, 2C DAL 9 ALL'11 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF47B1CB</t>
-[...4 lines deleted...]
-  <si>
     <t>B617EA68E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI SOGGIORNO PER PARTECIPARE ALLE OLIMPIADI DELLA MATEMATICA A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617EA68E0</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B5F9A6064C</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A VIENNA CLASSI 5C 5E 5I</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9A6064C</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F9BAFABE</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A VIENNA CLASSI 4C, 4E, 4F e 4L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9BAFABE</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F96857CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A VIENNA E SALISBURGO DAL 7 AL 12 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96857CC</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B5F809B249</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS CON CONDUCENTE PER USCITE PRESSO CARCERE VOLTERRA E SAN GIMIGNANO, MIRABILANDIA, BAGNI DI LUCCA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F809B249</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F7B7FAE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS PER USCITA DEL 29 MARZO PRESSO LUDOTECA SCIENTIFICA A PISA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7B7FAE1</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F78483BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS PER USCITA DEL 15 MARZO A GARDONE RIVIERA E SALO'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F78483BA</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F753389E</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS PER USCITE DEL 10 E 13 MARZO PRESSO DYNAMO CAMP A SAN MARCELLO PITEGLIO (PT)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F753389E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5EC2CCFB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA AL DYNAMO CAMP DEL 13 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC2CCFB5</t>
-[...4 lines deleted...]
-  <si>
     <t>B5EC23EA88</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA AL DYNAMO CAMP DEL 10 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC23EA88</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D538AD9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione gare Olimpiadi della Matematica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D538AD9A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CA2D8D53</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI DI INGRESSO PER VISITA DIALOGO NEL BUIO A MILANO DEL 23.04.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA2D8D53</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CA0C4650</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di manutenzione fosse biologiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA0C4650</t>
-[...4 lines deleted...]
-  <si>
     <t>B56D7C2BBB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SCAMBIO CULTURALE A PARIGI DAL 31 MARZO AL 6 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D7C2BBB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>B5BADB30A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A CRACOVIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BADB30A0</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B43DEAC3</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A FERRARA E MANTOVA DAL 9 AL 12 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B43DEAC3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5A51CB6AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO N.25 LICENZE ADOBE CREATIVE CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A51CB6AE</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>B5A4CF04ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - FILTRO PER ARMADIO ASPIRATO DEL LABORATORIO DI FISICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4CF04ED</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B58FA3D40C</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A NAPOLI - PAESTUM - CASERTA DAL 9 AL 12 APRILE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FA3D40C</t>
-[...4 lines deleted...]
-  <si>
     <t>08/02/2025</t>
   </si>
   <si>
     <t>B56A7D70B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di packed lunch nell’ambito del Progetto ERASMUS SHOOT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A7D70B2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B5827525F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS CON CONDUCENTE PER USCITA DEL 12.02.25 A VOLTERRA E SAN GIMIGNANO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827525F6</t>
-[...4 lines deleted...]
-  <si>
     <t>B57FDD15EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI VARI PER PULIZIA E IGIENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FDD15EF</t>
-[...4 lines deleted...]
-  <si>
     <t>B57E5D17BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS CON CONDUCENTI PER SCAMBIO CULTURALE A POCKING DAL 20 AL 26 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E5D17BE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57E1ABB59</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO AUTOBUS PER PARTECIPAZIONE PERCORSO DIDATTICO EMOZIONALE IN FRANCESE A FIRENZE IL31.03.25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E1ABB59</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B5759F7EFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI PER PERCORSO DIDATTICO EMOZIONALE IN FRANCESE GARCON DE CAFE FIRENZE 31.03.25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5759F7EFD</t>
-[...4 lines deleted...]
-  <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>B56A5E8833</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto di materiale vario di ferramenta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A5E8833</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54906A7C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO NEVE TRIENNIO LOC. MARILLEVA 1400 MT DAL 16 A 21 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54906A7C5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B51F8B7415</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO DI SERVIZIO ARGO SOFTWARE ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F8B7415</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B48AAAEC5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE PER PERSONALE AMMINISTRATIVO SUL TEMA PASSWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AAAEC5E</t>
-[...4 lines deleted...]
-  <si>
     <t>B486687EA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO FOTOCOPIATRICI IN CONVENZIONE CONSIP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486687EA5</t>
-[...4 lines deleted...]
-  <si>
     <t>B486A71987</t>
   </si>
   <si>
     <t>Decisione a contrarre - PACCHETTO CORSI FROMAZIONE ARGO 01/01/25-31/12/25-PROMOZIONE IN SCADENZA IL 30.11.24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486A71987</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B4754882D3</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI PER SPETTACOLO TEATRALE IN LINGUA FRANCESE Garçon de Café - PISA - 05/12/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4754882D3</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B45075F219</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45075F219</t>
-[...4 lines deleted...]
-  <si>
     <t>B45009148D</t>
   </si>
   <si>
     <t>Decisione a contrarre - DISPOSITIVI DI PROTEZIONE E RICARICHE PER CASSETTE PRONTO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45009148D</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41FD61D1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - PERNOTTAMENTO REVISORE DEI CONTI PER VERIFICA DI CASSA DEL 6 E 7 NOVEMBRE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41FD61D1A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2024</t>
   </si>
   <si>
     <t>B429A6718E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE TIPOGRAFICO PER PROGETTO ORIENTAMENTO A.S. 2024/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429A6718E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B410F048FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI LAVAGGIO CAMICI DA LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B410F048FC</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3F8353011</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO n.4 AUTOBUS DA 52 PAX (DI CUI UNO CON PEDANA) CON CONDUCENTE PER USCITA DEL 06 NOVEMBRE TEATRO NUOVO PISA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8353011</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>B382C80BA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRAVASO DATI ARGO INVENTARIO WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B382C80BA0</t>
-[...4 lines deleted...]
-  <si>
     <t>B3946A2E67</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARGO INVENTARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3946A2E67</t>
-[...4 lines deleted...]
-  <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>B36963C8D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARGO WEB PREMIUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36963C8D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B3EE4EFAC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - PALLONI DA VOLLEY, MINIVOLLEY E CALCETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE4EFAC9</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2024</t>
   </si>
   <si>
     <t>B366A844E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI PER PULIZIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B366A844E3</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>B3541B2342</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTUCCE TONER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3541B2342</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>B31131EB2E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE FIRMA DIGITALE REMOTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31131EB2E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>B2FFE249B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE ARGO MOF WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FFE249B3</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>B2FA7AF0FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSI FORMAZIONE ARGO SETTEMBRE-DICEMBRE 2024</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/07c82a69-14ea-47b5-9a0c-39377b74ef7e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2843,4059 +1909,4514 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF82464AE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/af3fbe56-c40a-45e8-ad6a-31d7efa717f7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0B67A33" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e04aee8-3f56-4457-ab8a-b86303d65ae1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE13BDB3B" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16d658a8-c01f-4ce9-8ec0-9a85ad365504" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BA97DCF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1df9c14c-74c0-4126-ba95-081813892717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48D47325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/192a0df3-0211-48f3-98f6-3c41b6fa2673" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC279548AC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43f23dae-bf13-4321-9366-eb6962cdb74a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC27043D51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43840e0a-511d-4a9e-89e6-816674c59cf9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF80B8BF1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3eeb70fa-cced-4fd5-bae9-a54d6a328acc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6B84A99" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c70671d8-636d-4ba2-813b-1c43c2f7d5bd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD81A4AA9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a2a0e43e-5633-42c9-99dc-294315603516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB579E90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c209dca-b107-4dd1-9b9a-08d8aa750883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC853279A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5df8c051-0181-428c-9c0b-5ff3823bfaf1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6D2B1A0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/947c4d04-bb8e-4eb4-b7d1-968401c0d43f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D00940F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bfac90d-ba64-40ff-a2b1-e6918b8cb36d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D6521D5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/443aa8ef-fb92-47c4-8b3e-c8172ddb2d6a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0FEFEB" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/51c4b62b-51f1-4586-9b26-471e7d257b28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB604FBD17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9ad4bc51-851e-435c-bfb7-614864c84c72" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFEE9D3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/57681bd8-a7c1-4679-b260-7ef0b68cfd4c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C1DFBB5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e8bf59e0-2b7c-4c61-92cf-08d43c8ac58b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5235249D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/934a2369-7108-46e8-90a7-a947be9eb744" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB517BF777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/97668d6f-6fb3-48a2-b981-22eac2f975d4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB378066C7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/341b50b1-a8b1-4046-ac13-95003fe484eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E199426" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1e7b5ac1-58f7-4a8f-85b5-0979579bbdf4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB21A1A307" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/34da61bc-e660-4e24-b664-544375c6afc9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE54536F2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7eabc84-cf79-497a-8eb3-789526e27cc9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA24577D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9ecd73ad-19d4-4858-9c3d-3b180a9e92c7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24C166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/324fabe9-b121-45fa-9568-d2bd93375df1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0874FDD3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3fb2a430-9a52-42cd-aa34-7250c2e010a3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEEB6C55" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/25c030d4-e199-4e9f-a2c6-cff807d0c929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC63BEC12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/75f49a6b-e497-48d5-af38-9ff6eabb7dc9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDD27AE8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5ef5787b-2d42-4ff1-8966-70be8958b65d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB37D1A63" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/364a7934-732c-4004-8907-d7f4d3dd5eff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA852BD7E" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9843db4e-6f5c-4bc1-b3f0-5be2ed984567" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3B9ED54" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/301b6db0-5db2-4054-89ff-7a9979ad7d04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DD68C82" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9351c7b6-8d69-4667-b53c-4d3a56cbf0fe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA33B86B6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/632ac25b-1a88-4a35-8b76-2d5ec981aa7c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81C92862" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3b8cc398-4412-475a-9799-4e64f4e9d6eb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA876B8CF2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d7110d4e-d45f-4885-895b-fdf84cd054ff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82793D0A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/493351dc-485e-42d9-a849-25b1b0d5deb1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9315D316" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7eb88e53-c60e-428f-833f-c61fba932259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA787B5FD5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c2ed0c18-c49b-4be3-b902-809a3e3c7b67" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98D28313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9c016ad9-17ef-4b50-a6c8-05cf5fc78d0f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78F0155E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/112d565f-b884-42eb-bd14-92238bd7ddb1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA793B02D1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/631b2e0b-257b-473c-9416-b08a306976eb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA833FDB9C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e9215b51-221f-434b-9d80-691e29518980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA729866D1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bcbef27f-d0fe-4511-a1be-1ac2b855e046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7342C064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/714eb03c-c891-456e-979e-818b98300db8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72F1906C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e240bd29-5cc1-4101-9fc3-5e0581e7edf5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F0A6A6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1b1f353a-fb97-4250-8a2f-fe976003724b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68DD6C99" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11ba6f99-f378-458a-960b-2fa93ba2c1c6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA656343BD" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/699d4e6e-6fbf-47a2-ac9b-93f213861a18" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63AEE203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c3dc0930-34dd-4550-93eb-f1d184a83668" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA637BF174" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1c594ac4-9cc8-4940-91bf-0e3ddd12abdd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2418AC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/92475e64-1026-45b3-a772-5dd378ea5966" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5393C9D6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/abb46642-ef3d-4a59-b353-b65e68626221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5343FC05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d601c5db-441f-4765-bf67-e58a26ced48e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52CCC652" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b219ac8-243c-4267-aa34-b1c8f766f045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42F31E28" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3547360c-613d-40a7-8a40-1d34393ac571" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EFB7E40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5410dca-c60c-43ea-ac80-4bc4c1046fa2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F842B06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cb0eaa87-2324-4e62-a1dd-90e32c42d756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EA519CB" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/94572df8-b40b-46d4-82df-2a49222f6984" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E5D7816" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bdb0845-e89b-420d-bdd4-a97845d42d8f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E022270" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/12210248-7c88-4223-aef3-f12203b26e35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA347C86F2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e53e825e-5b4b-4556-b967-780ab8ce7736" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33329295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/248cd036-9ebf-43de-84b0-b9113c3595af" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E4F1238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/08d68068-48e1-4aa1-bbb9-8e1b5584281f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9798EB381" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6e2f2114-c071-4097-b417-40c28762a72d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E61275B1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2a8b14b8-888c-485d-a4f3-84e503b498ae" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AA2B3BD" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bcb0bd68-f2c7-45c8-bd3f-4a7a0f42fe6f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A0566A4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/214d9c0b-7990-408e-94b2-f356942aebaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97275BC85" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b6cdf7f-f291-49e4-ba98-9f9fd33eed61" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA76FB0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ad4ba89a-cba1-4cd7-8277-65e0dafb2e57" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959C1E354" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/548e9ace-969c-436f-9ea6-0567fb8ce498" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EBF75C1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c29031c5-03d1-41b4-b24a-2e32bdc45ee4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C342A08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/aebcd8f6-507c-489d-aef7-f0caead43e94" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9147C3E7C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/64a116e1-ce6e-4c6c-844e-229451f90db8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91041FCDF" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b7befc3d-383d-4400-88ab-43ca78814e18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5457BAE" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d5b14005-0082-4957-b5fe-39a70a228e02" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFD204E2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4ca66e6-ef17-420a-b3a1-5a82b5385981" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE3ACFA9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/509361df-2848-49c0-ba8d-967d31271b2f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE2B0FB4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/576c1adc-1a8f-4264-80b2-3ca626bc0313" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E32D420F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/26368157-8420-406f-8e3e-af5bfe457eb8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9286668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a635fc45-9f4d-40b8-9b1d-c6e09f73c904" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADB0CB83" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/69613080-9023-45db-8825-6584e738565e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6D8E070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4c11b22-f755-41ec-a806-f17ee60d56f6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889353781" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2547d1dd-a3d5-425b-ab48-b3599bc075f7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87DAD4740" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/17872529-5c87-4841-8100-25e2c30a637f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AB20792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/522e36dc-ab04-490f-8bf2-b908ebeddd1b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8706167C9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6c21c817-aefd-402e-b6ca-fa3fa95c44ee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8492822F7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c45d2ac6-a54d-4cb2-b33b-9964d4f10952" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840788312" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/10fb0828-cb56-411c-8fc0-ab5d3856578a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404856D1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2dde7380-3663-42c8-82c1-9755d9daaf99" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FE97E14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/633098a6-a07b-4b19-91f1-7a8265dc8ce5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8727D8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e680dc3-040e-47af-908c-9a1d9edd58f5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AD0A0188" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9d663f74-7637-4ef5-9f1e-597274cef1cf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D8D465B" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7df5ebf5-e86f-44cb-8f64-c9ceb9339fa6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD53D3DE" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0d4c8833-d025-4978-9b89-e35dd3ad6d7a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF2F0F8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d256e7fb-d712-4433-8703-bf387b639140" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BEB76A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/628cae77-494c-4dcd-984d-14d77a6f023c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D09F00FF" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5155f93-aa5b-467a-876a-ff42e2437b6b" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6A9C7AF" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c6c5e09-f6cd-47cc-88d2-6a593beae605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69CA3D9F8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e035b7d9-e3c6-4ca0-8bb9-5658d66e95b5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB888144" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d90e346c-8f25-4ac5-918d-07450d5dbbb3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6883CD77A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1d251e0a-f5cb-4986-a896-4ff15637b7e4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6832E5366" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/553fb432-804b-4615-88c0-0f8d11495b1f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A641A2CF" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7d75f02-20f8-4ab4-95c8-2a102fc8bf6c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643EA0979" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/daf0d455-0c47-414b-b7be-08934e2b6d55" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643DFD2F8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6642261-0367-4173-b064-2c9bb4932a8e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6378D9375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0ccaf721-3c24-4524-9f79-c44c07e5d831" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636AEC586" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9a776ef4-0ab0-4ef7-b286-d992467c167f" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636E2B34A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fb53cadd-c171-40c5-901c-7c6f6e18fdd6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636867142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c144fab5-e0ac-4017-bd8e-4e296253bfc0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63728C05F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/021dd4ed-cfae-4849-bd7c-80b870384acc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63609B21B" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/61260940-a78a-4dab-80f2-d578aa36cca7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D027B37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e9e4773-8be2-4909-926d-de3d11b38e8d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CD4388D" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4ffff9ea-f132-4760-a9a3-2550e5a9adf0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C95C029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/18f98487-6b67-44ea-a68c-c233c224263b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6111AB9E4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/abc0875c-09b4-4afa-bbad-1ab1f623b3b3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF47B1CB" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9a299db6-eb4a-4c7e-8c2c-f01cc3647939" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617EA68E0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3f37eb68-a464-4a76-afa8-2a0d6939ed0f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9A6064C" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cae685e2-5a2e-4070-afc2-7631975d930d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9BAFABE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/beaf5ca2-ae03-4145-aadc-aef705e56049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96857CC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f26a2003-7220-437a-91a8-f0360f771c67" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F809B249" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16489513-ceb5-40a5-8f93-7cf0203c230c" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7B7FAE1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bc9e054-60ce-4fd6-90ad-e29c3a922472" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F78483BA" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/88ee16ce-c143-437e-b533-15c6cb3fb768" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F753389E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4fc76400-5872-46ea-9e30-6e0731c284b1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC2CCFB5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cf67bb9e-39c2-42ca-a2a6-9259814c2604" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC23EA88" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/18a2d610-7b64-4227-8239-d24ae46c2934" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D538AD9A" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3453a0d2-c8b6-4c4f-b64e-b1886e480769" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA2D8D53" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e43dd9cf-16ae-4719-93b7-ecf3132d015f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA0C4650" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/121313ee-71b1-409e-90d0-be79ae5b81a1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D7C2BBB" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bc773511-1364-4c90-8f95-46b5fc1e3d53" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BADB30A0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5774b410-949f-4606-abb3-ea12fc4e67af" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B43DEAC3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b16ce5f9-306c-41d0-961c-78d6830c16c4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A51CB6AE" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7d85f32d-6f72-4b86-aec0-1cf973e0ecbd" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4CF04ED" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ef5f13a8-61a9-48f6-9e83-b66e60d795af" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FA3D40C" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11bf6ae7-596b-42ff-8145-9ffb4f871bc3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A7D70B2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/22676a5e-ede8-421d-ba88-958e42d7b913" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827525F6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/437b6aa3-b7fa-478b-a131-e15166b8b5bd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FDD15EF" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c2bbc001-b45d-4d20-b060-e38f45a3e9c6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E5D17BE" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9e7adae4-d2f5-47ac-ac41-c0b50f244e6d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E1ABB59" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/30cf01c9-b6cf-4453-90c9-f7bf3f0d04f7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5759F7EFD" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d024b8f1-bec1-4865-b4a3-9fbbd957f25c" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A5E8833" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c3f35fa2-7c51-4acd-8378-4ba5dc785879" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54906A7C5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4247988-91bc-4a9b-a4db-20ec212b7728" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F8B7415" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/320fa6bd-ffee-4700-b095-1f6bfa652fd7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AAAEC5E" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/48853e71-615c-4eb2-a9a4-bb98945bd643" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486687EA5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/95988eca-7916-4002-acbd-2563396e8428" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486A71987" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/53fdd1ee-b394-467c-9a25-cdd46f7d72d7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4754882D3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d69954ed-57c5-4b74-b650-031760dd47b2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45075F219" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/688644ab-c11f-4d5c-9b73-51c06568c14f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45009148D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b342622e-5156-417f-a672-1337afa9e617" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41FD61D1A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3e1bc542-2593-47d0-8d24-81d4087b9311" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429A6718E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/de09fe59-b100-4376-88eb-40d6e677ced7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B410F048FC" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14e8cee1-65bc-4565-8826-f95c89f86a3c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8353011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/eac9be0d-e71b-4466-b413-1473783317e3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B382C80BA0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/688fc0ef-d774-466d-80a9-85f5768078ac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3946A2E67" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b0552ae-2b2c-44c8-bc2f-99a8c8a7a789" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36963C8D0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a09fd772-4a5f-4bbf-bd66-b6193989d63c" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE4EFAC9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3dc25e6c-8325-4332-9724-7f2c240a45b6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B366A844E3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/450bbba0-b03d-4108-b2d5-065f1b6e9546" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3541B2342" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1d3ad0fa-804b-4f9f-bb0b-3614dfb531ec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31131EB2E" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5f072cf-fcea-4396-b0ab-b57519ea1afe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FFE249B3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fd2de6d7-5cd8-430e-a94d-7ca5dd6ee516" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FA7AF0FB" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/07c82a69-14ea-47b5-9a0c-39377b74ef7e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F200"/>
+  <dimension ref="A1:F204"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7820</v>
+        <v>8811</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>7819</v>
+        <v>8758</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7782</v>
+        <v>8502</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7781</v>
+        <v>8354</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7780</v>
+        <v>7820</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>7779</v>
+        <v>7819</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>7778</v>
+        <v>7782</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B9">
-        <v>7777</v>
+        <v>7781</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B10">
-        <v>7776</v>
+        <v>7780</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B11">
-        <v>7775</v>
+        <v>7779</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B12">
-        <v>7695</v>
+        <v>7778</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B13">
-        <v>7694</v>
+        <v>7777</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14">
-        <v>7623</v>
+        <v>7776</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B15">
-        <v>7608</v>
+        <v>7775</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>11</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B16">
-        <v>7508</v>
+        <v>7695</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B17">
-        <v>7507</v>
+        <v>7694</v>
       </c>
       <c r="C17" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B18">
-        <v>7506</v>
+        <v>7623</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B19">
-        <v>7505</v>
+        <v>7608</v>
       </c>
       <c r="C19" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="F19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B20">
-        <v>7398</v>
+        <v>7508</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B21">
-        <v>7397</v>
+        <v>7507</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E21" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
-        <v>7357</v>
+        <v>7506</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E22" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>11</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23">
+        <v>7505</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>42</v>
       </c>
-      <c r="B23">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>11</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
-        <v>7134</v>
+        <v>7398</v>
       </c>
       <c r="C24" t="s">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E24" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>11</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B25">
-        <v>7046</v>
+        <v>7397</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E25" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="B26">
-        <v>6989</v>
+        <v>7357</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="D26" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="F26" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B27">
-        <v>6988</v>
+        <v>7147</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>50</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
-[...4 lines deleted...]
-      <c r="F27" t="s">
+        <v>51</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>49</v>
+      </c>
+      <c r="B28">
+        <v>7134</v>
+      </c>
+      <c r="C28" t="s">
+        <v>52</v>
+      </c>
+      <c r="D28" t="s">
         <v>53</v>
       </c>
-      <c r="B28">
-[...11 lines deleted...]
-      <c r="F28" t="s">
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>6982</v>
+        <v>7046</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E29" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B30">
-        <v>6972</v>
+        <v>6989</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E30" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B31">
-        <v>6969</v>
+        <v>6988</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E31" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B32">
-        <v>6967</v>
+        <v>6984</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E32" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B33">
-        <v>6965</v>
+        <v>6982</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E33" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B34">
-        <v>6924</v>
+        <v>6972</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E34" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B35">
-        <v>6760</v>
+        <v>6969</v>
       </c>
       <c r="C35" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E35" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="B36">
-        <v>6269</v>
+        <v>6967</v>
       </c>
       <c r="C36" t="s">
-        <v>67</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E36" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>11</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="B37">
-        <v>6251</v>
+        <v>6965</v>
       </c>
       <c r="C37" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="E37" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B38">
-        <v>6131</v>
+        <v>6924</v>
       </c>
       <c r="C38" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E38" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="B39">
-        <v>6008</v>
+        <v>6760</v>
       </c>
       <c r="C39" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E39" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>11</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B40">
-        <v>5661</v>
+        <v>6269</v>
       </c>
       <c r="C40" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="D40" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>71</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="B41">
-        <v>5637</v>
+        <v>6251</v>
       </c>
       <c r="C41" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="E41" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>11</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="B42">
-        <v>5589</v>
+        <v>6131</v>
       </c>
       <c r="C42" t="s">
-        <v>90</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
       <c r="E42" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>11</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="B43">
-        <v>5372</v>
+        <v>6008</v>
       </c>
       <c r="C43" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D43" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>77</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="B44">
-        <v>5043</v>
+        <v>5661</v>
       </c>
       <c r="C44" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="D44" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>80</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="B45">
-        <v>4871</v>
+        <v>5637</v>
       </c>
       <c r="C45" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="D45" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>83</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="B46">
-        <v>4504</v>
+        <v>5589</v>
       </c>
       <c r="C46" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="D46" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>86</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>114</v>
+        <v>87</v>
       </c>
       <c r="B47">
-        <v>4401</v>
+        <v>5372</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>89</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="B48">
-        <v>4365</v>
+        <v>5043</v>
       </c>
       <c r="C48" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="D48" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>92</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>119</v>
+        <v>93</v>
       </c>
       <c r="B49">
-        <v>4350</v>
+        <v>4871</v>
       </c>
       <c r="C49" t="s">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>95</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="B50">
-        <v>4253</v>
+        <v>4504</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>98</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="B51">
-        <v>4244</v>
+        <v>4401</v>
       </c>
       <c r="C51" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="D51" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>101</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>102</v>
       </c>
       <c r="B52">
-        <v>3985</v>
+        <v>4365</v>
       </c>
       <c r="C52" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>104</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="B53">
-        <v>3860</v>
+        <v>4350</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
+        <v>105</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>106</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>147</v>
+        <v>107</v>
       </c>
       <c r="B54">
-        <v>3529</v>
+        <v>4253</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>109</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>107</v>
       </c>
       <c r="B55">
-        <v>3009</v>
+        <v>4244</v>
       </c>
       <c r="C55" t="s">
-        <v>153</v>
+        <v>110</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>111</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>157</v>
+        <v>112</v>
       </c>
       <c r="B56">
-        <v>2925</v>
+        <v>3985</v>
       </c>
       <c r="C56" t="s">
-        <v>158</v>
+        <v>113</v>
       </c>
       <c r="D56" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>114</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>115</v>
       </c>
       <c r="B57">
-        <v>2924</v>
+        <v>3860</v>
       </c>
       <c r="C57" t="s">
-        <v>162</v>
+        <v>116</v>
       </c>
       <c r="D57" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>117</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>118</v>
       </c>
       <c r="B58">
-        <v>2828</v>
+        <v>3529</v>
       </c>
       <c r="C58" t="s">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="D58" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>120</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>171</v>
+        <v>121</v>
       </c>
       <c r="B59">
-        <v>2692</v>
+        <v>3009</v>
       </c>
       <c r="C59" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="D59" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>123</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>171</v>
+        <v>124</v>
       </c>
       <c r="B60">
-        <v>2678</v>
+        <v>2925</v>
       </c>
       <c r="C60" t="s">
-        <v>176</v>
+        <v>125</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>126</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>124</v>
       </c>
       <c r="B61">
-        <v>2560</v>
+        <v>2924</v>
       </c>
       <c r="C61" t="s">
-        <v>181</v>
+        <v>127</v>
       </c>
       <c r="D61" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>128</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>185</v>
+        <v>129</v>
       </c>
       <c r="B62">
-        <v>2472</v>
+        <v>2828</v>
       </c>
       <c r="C62" t="s">
-        <v>186</v>
+        <v>130</v>
       </c>
       <c r="D62" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>131</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="B63">
-        <v>2364</v>
+        <v>2692</v>
       </c>
       <c r="C63" t="s">
-        <v>191</v>
+        <v>133</v>
       </c>
       <c r="D63" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>134</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="B64">
-        <v>2352</v>
+        <v>2678</v>
       </c>
       <c r="C64" t="s">
-        <v>195</v>
+        <v>135</v>
       </c>
       <c r="D64" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>136</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>199</v>
+        <v>137</v>
       </c>
       <c r="B65">
-        <v>2058</v>
+        <v>2560</v>
       </c>
       <c r="C65" t="s">
-        <v>200</v>
+        <v>138</v>
       </c>
       <c r="D65" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>139</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>199</v>
+        <v>140</v>
       </c>
       <c r="B66">
-        <v>2030</v>
+        <v>2472</v>
       </c>
       <c r="C66" t="s">
-        <v>204</v>
+        <v>141</v>
       </c>
       <c r="D66" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>142</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
       <c r="B67">
-        <v>1924</v>
+        <v>2364</v>
       </c>
       <c r="C67" t="s">
-        <v>209</v>
+        <v>144</v>
       </c>
       <c r="D67" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>145</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>213</v>
+        <v>143</v>
       </c>
       <c r="B68">
-        <v>1870</v>
+        <v>2352</v>
       </c>
       <c r="C68" t="s">
-        <v>214</v>
+        <v>146</v>
       </c>
       <c r="D68" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>147</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>213</v>
+        <v>148</v>
       </c>
       <c r="B69">
-        <v>1865</v>
+        <v>2058</v>
       </c>
       <c r="C69" t="s">
-        <v>218</v>
+        <v>149</v>
       </c>
       <c r="D69" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>221</v>
+        <v>150</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>213</v>
+        <v>148</v>
       </c>
       <c r="B70">
-        <v>1835</v>
+        <v>2030</v>
       </c>
       <c r="C70" t="s">
-        <v>222</v>
+        <v>151</v>
       </c>
       <c r="D70" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>152</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="B71">
-        <v>1792</v>
+        <v>1924</v>
       </c>
       <c r="C71" t="s">
-        <v>227</v>
+        <v>154</v>
       </c>
       <c r="D71" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>155</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>156</v>
       </c>
       <c r="B72">
-        <v>1791</v>
+        <v>1870</v>
       </c>
       <c r="C72" t="s">
-        <v>231</v>
+        <v>157</v>
       </c>
       <c r="D72" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>158</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>226</v>
+        <v>156</v>
       </c>
       <c r="B73">
-        <v>1789</v>
+        <v>1865</v>
       </c>
       <c r="C73" t="s">
-        <v>235</v>
+        <v>159</v>
       </c>
       <c r="D73" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>160</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>226</v>
+        <v>156</v>
       </c>
       <c r="B74">
-        <v>1788</v>
+        <v>1835</v>
       </c>
       <c r="C74" t="s">
-        <v>239</v>
+        <v>161</v>
       </c>
       <c r="D74" t="s">
-        <v>240</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>162</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>243</v>
+        <v>163</v>
       </c>
       <c r="B75">
-        <v>1758</v>
+        <v>1792</v>
       </c>
       <c r="C75" t="s">
-        <v>244</v>
+        <v>164</v>
       </c>
       <c r="D75" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>165</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>243</v>
+        <v>163</v>
       </c>
       <c r="B76">
-        <v>1747</v>
+        <v>1791</v>
       </c>
       <c r="C76" t="s">
-        <v>248</v>
+        <v>166</v>
       </c>
       <c r="D76" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>167</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>243</v>
+        <v>163</v>
       </c>
       <c r="B77">
-        <v>1743</v>
+        <v>1789</v>
       </c>
       <c r="C77" t="s">
-        <v>252</v>
+        <v>168</v>
       </c>
       <c r="D77" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>169</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>163</v>
       </c>
       <c r="B78">
-        <v>1746</v>
+        <v>1788</v>
       </c>
       <c r="C78" t="s">
-        <v>257</v>
+        <v>170</v>
       </c>
       <c r="D78" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>171</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>256</v>
+        <v>172</v>
       </c>
       <c r="B79">
-        <v>1683</v>
+        <v>1758</v>
       </c>
       <c r="C79" t="s">
-        <v>261</v>
+        <v>173</v>
       </c>
       <c r="D79" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>174</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>256</v>
+        <v>172</v>
       </c>
       <c r="B80">
-        <v>1657</v>
+        <v>1747</v>
       </c>
       <c r="C80" t="s">
-        <v>265</v>
+        <v>175</v>
       </c>
       <c r="D80" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>176</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>256</v>
+        <v>172</v>
       </c>
       <c r="B81">
-        <v>1653</v>
+        <v>1743</v>
       </c>
       <c r="C81" t="s">
-        <v>269</v>
+        <v>177</v>
       </c>
       <c r="D81" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>178</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>273</v>
+        <v>179</v>
       </c>
       <c r="B82">
-        <v>1610</v>
+        <v>1746</v>
       </c>
       <c r="C82" t="s">
-        <v>274</v>
+        <v>180</v>
       </c>
       <c r="D82" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>181</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>273</v>
+        <v>179</v>
       </c>
       <c r="B83">
-        <v>1600</v>
+        <v>1683</v>
       </c>
       <c r="C83" t="s">
-        <v>278</v>
+        <v>182</v>
       </c>
       <c r="D83" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>183</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>282</v>
+        <v>179</v>
       </c>
       <c r="B84">
-        <v>1532</v>
+        <v>1657</v>
       </c>
       <c r="C84" t="s">
-        <v>283</v>
+        <v>184</v>
       </c>
       <c r="D84" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>185</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>287</v>
+        <v>179</v>
       </c>
       <c r="B85">
-        <v>1430</v>
+        <v>1653</v>
       </c>
       <c r="C85" t="s">
-        <v>288</v>
+        <v>186</v>
       </c>
       <c r="D85" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>187</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>287</v>
+        <v>188</v>
       </c>
       <c r="B86">
-        <v>1428</v>
+        <v>1610</v>
       </c>
       <c r="C86" t="s">
-        <v>292</v>
+        <v>189</v>
       </c>
       <c r="D86" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>190</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>287</v>
+        <v>188</v>
       </c>
       <c r="B87">
-        <v>1420</v>
+        <v>1600</v>
       </c>
       <c r="C87" t="s">
-        <v>296</v>
+        <v>191</v>
       </c>
       <c r="D87" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>192</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>300</v>
+        <v>193</v>
       </c>
       <c r="B88">
-        <v>1369</v>
+        <v>1532</v>
       </c>
       <c r="C88" t="s">
-        <v>301</v>
+        <v>194</v>
       </c>
       <c r="D88" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>195</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>300</v>
+        <v>196</v>
       </c>
       <c r="B89">
-        <v>1368</v>
+        <v>1430</v>
       </c>
       <c r="C89" t="s">
-        <v>305</v>
+        <v>197</v>
       </c>
       <c r="D89" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>198</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>309</v>
+        <v>196</v>
       </c>
       <c r="B90">
-        <v>1342</v>
+        <v>1428</v>
       </c>
       <c r="C90" t="s">
-        <v>310</v>
+        <v>199</v>
       </c>
       <c r="D90" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>200</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>309</v>
+        <v>196</v>
       </c>
       <c r="B91">
-        <v>1333</v>
+        <v>1420</v>
       </c>
       <c r="C91" t="s">
-        <v>314</v>
+        <v>201</v>
       </c>
       <c r="D91" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>202</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>309</v>
+        <v>203</v>
       </c>
       <c r="B92">
-        <v>1332</v>
+        <v>1369</v>
       </c>
       <c r="C92" t="s">
-        <v>318</v>
+        <v>204</v>
       </c>
       <c r="D92" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>205</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>309</v>
+        <v>203</v>
       </c>
       <c r="B93">
-        <v>1323</v>
+        <v>1368</v>
       </c>
       <c r="C93" t="s">
-        <v>322</v>
+        <v>206</v>
       </c>
       <c r="D93" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>207</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>326</v>
+        <v>208</v>
       </c>
       <c r="B94">
-        <v>1052</v>
+        <v>1342</v>
       </c>
       <c r="C94" t="s">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="D94" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>210</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>326</v>
+        <v>208</v>
       </c>
       <c r="B95">
-        <v>1038</v>
+        <v>1333</v>
       </c>
       <c r="C95" t="s">
-        <v>331</v>
+        <v>211</v>
       </c>
       <c r="D95" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>212</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>335</v>
+        <v>208</v>
       </c>
       <c r="B96">
-        <v>671</v>
+        <v>1332</v>
       </c>
       <c r="C96" t="s">
-        <v>336</v>
+        <v>213</v>
       </c>
       <c r="D96" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>214</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>340</v>
+        <v>208</v>
       </c>
       <c r="B97">
-        <v>199</v>
+        <v>1323</v>
       </c>
       <c r="C97" t="s">
-        <v>341</v>
+        <v>215</v>
       </c>
       <c r="D97" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>216</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>340</v>
+        <v>217</v>
       </c>
       <c r="B98">
-        <v>191</v>
+        <v>1052</v>
       </c>
       <c r="C98" t="s">
-        <v>345</v>
+        <v>218</v>
       </c>
       <c r="D98" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>219</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>349</v>
+        <v>217</v>
       </c>
       <c r="B99">
-        <v>12733</v>
+        <v>1038</v>
       </c>
       <c r="C99" t="s">
-        <v>350</v>
+        <v>220</v>
       </c>
       <c r="D99" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>221</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>349</v>
+        <v>222</v>
       </c>
       <c r="B100">
-        <v>12724</v>
+        <v>671</v>
       </c>
       <c r="C100" t="s">
-        <v>354</v>
+        <v>223</v>
       </c>
       <c r="D100" t="s">
-        <v>355</v>
-[...5 lines deleted...]
-        <v>357</v>
+        <v>224</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>358</v>
+        <v>225</v>
       </c>
       <c r="B101">
-        <v>12388</v>
+        <v>199</v>
       </c>
       <c r="C101" t="s">
-        <v>359</v>
+        <v>226</v>
       </c>
       <c r="D101" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>227</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>363</v>
+        <v>225</v>
       </c>
       <c r="B102">
-        <v>12331</v>
+        <v>191</v>
       </c>
       <c r="C102" t="s">
-        <v>364</v>
+        <v>228</v>
       </c>
       <c r="D102" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>229</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>368</v>
+        <v>230</v>
       </c>
       <c r="B103">
-        <v>12176</v>
+        <v>12733</v>
       </c>
       <c r="C103" t="s">
-        <v>369</v>
+        <v>231</v>
       </c>
       <c r="D103" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>232</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>373</v>
+        <v>230</v>
       </c>
       <c r="B104">
-        <v>12099</v>
+        <v>12724</v>
       </c>
       <c r="C104" t="s">
-        <v>374</v>
+        <v>233</v>
       </c>
       <c r="D104" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>234</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>378</v>
+        <v>235</v>
       </c>
       <c r="B105">
-        <v>11662</v>
+        <v>12388</v>
       </c>
       <c r="C105" t="s">
-        <v>379</v>
+        <v>236</v>
       </c>
       <c r="D105" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>237</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>383</v>
+        <v>238</v>
       </c>
       <c r="B106">
-        <v>11430</v>
+        <v>12331</v>
       </c>
       <c r="C106" t="s">
-        <v>384</v>
+        <v>239</v>
       </c>
       <c r="D106" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>240</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>388</v>
+        <v>241</v>
       </c>
       <c r="B107">
-        <v>11383</v>
+        <v>12176</v>
       </c>
       <c r="C107" t="s">
-        <v>389</v>
+        <v>242</v>
       </c>
       <c r="D107" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>243</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>393</v>
+        <v>244</v>
       </c>
       <c r="B108">
-        <v>11091</v>
+        <v>12099</v>
       </c>
       <c r="C108" t="s">
-        <v>394</v>
+        <v>245</v>
       </c>
       <c r="D108" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>246</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>398</v>
+        <v>247</v>
       </c>
       <c r="B109">
-        <v>11007</v>
+        <v>11662</v>
       </c>
       <c r="C109" t="s">
-        <v>399</v>
+        <v>248</v>
       </c>
       <c r="D109" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>249</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>403</v>
+        <v>250</v>
       </c>
       <c r="B110">
-        <v>10978</v>
+        <v>11430</v>
       </c>
       <c r="C110" t="s">
-        <v>404</v>
+        <v>251</v>
       </c>
       <c r="D110" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>252</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>408</v>
+        <v>253</v>
       </c>
       <c r="B111">
-        <v>10922</v>
+        <v>11383</v>
       </c>
       <c r="C111" t="s">
-        <v>409</v>
+        <v>254</v>
       </c>
       <c r="D111" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>255</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>413</v>
+        <v>256</v>
       </c>
       <c r="B112">
-        <v>10897</v>
+        <v>11091</v>
       </c>
       <c r="C112" t="s">
-        <v>414</v>
+        <v>257</v>
       </c>
       <c r="D112" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>258</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>418</v>
+        <v>259</v>
       </c>
       <c r="B113">
-        <v>10715</v>
+        <v>11007</v>
       </c>
       <c r="C113" t="s">
-        <v>7</v>
+        <v>260</v>
       </c>
       <c r="D113" t="s">
-        <v>419</v>
-[...4 lines deleted...]
-      <c r="F113" t="s">
+        <v>261</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>420</v>
+        <v>262</v>
       </c>
       <c r="B114">
-        <v>10674</v>
+        <v>10978</v>
       </c>
       <c r="C114" t="s">
-        <v>7</v>
+        <v>263</v>
       </c>
       <c r="D114" t="s">
-        <v>421</v>
-[...4 lines deleted...]
-      <c r="F114" t="s">
+        <v>264</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>422</v>
+        <v>265</v>
       </c>
       <c r="B115">
-        <v>10630</v>
+        <v>10922</v>
       </c>
       <c r="C115" t="s">
-        <v>423</v>
+        <v>266</v>
       </c>
       <c r="D115" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>267</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>427</v>
+        <v>268</v>
       </c>
       <c r="B116">
-        <v>10330</v>
+        <v>10897</v>
       </c>
       <c r="C116" t="s">
-        <v>428</v>
+        <v>269</v>
       </c>
       <c r="D116" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>270</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>432</v>
+        <v>271</v>
       </c>
       <c r="B117">
-        <v>10201</v>
+        <v>10715</v>
       </c>
       <c r="C117" t="s">
-        <v>433</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>434</v>
+        <v>272</v>
       </c>
       <c r="E117" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>11</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>437</v>
+        <v>273</v>
       </c>
       <c r="B118">
-        <v>9881</v>
+        <v>10674</v>
       </c>
       <c r="C118" t="s">
-        <v>438</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>439</v>
+        <v>274</v>
       </c>
       <c r="E118" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>11</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>442</v>
+        <v>275</v>
       </c>
       <c r="B119">
-        <v>9654</v>
+        <v>10630</v>
       </c>
       <c r="C119" t="s">
-        <v>443</v>
+        <v>276</v>
       </c>
       <c r="D119" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>446</v>
+        <v>277</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>447</v>
+        <v>278</v>
       </c>
       <c r="B120">
-        <v>9509</v>
+        <v>10330</v>
       </c>
       <c r="C120" t="s">
-        <v>448</v>
+        <v>279</v>
       </c>
       <c r="D120" t="s">
-        <v>449</v>
-[...5 lines deleted...]
-        <v>451</v>
+        <v>280</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>452</v>
+        <v>281</v>
       </c>
       <c r="B121">
-        <v>9478</v>
+        <v>10201</v>
       </c>
       <c r="C121" t="s">
-        <v>453</v>
+        <v>282</v>
       </c>
       <c r="D121" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>283</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>452</v>
+        <v>284</v>
       </c>
       <c r="B122">
-        <v>9445</v>
+        <v>9881</v>
       </c>
       <c r="C122" t="s">
-        <v>7</v>
+        <v>285</v>
       </c>
       <c r="D122" t="s">
-        <v>457</v>
-[...4 lines deleted...]
-      <c r="F122" t="s">
+        <v>286</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>458</v>
+        <v>287</v>
       </c>
       <c r="B123">
-        <v>9310</v>
+        <v>9654</v>
       </c>
       <c r="C123" t="s">
-        <v>7</v>
+        <v>288</v>
       </c>
       <c r="D123" t="s">
-        <v>459</v>
-[...4 lines deleted...]
-      <c r="F123" t="s">
+        <v>289</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>460</v>
+        <v>290</v>
       </c>
       <c r="B124">
-        <v>8912</v>
+        <v>9509</v>
       </c>
       <c r="C124" t="s">
-        <v>461</v>
+        <v>291</v>
       </c>
       <c r="D124" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>292</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>465</v>
+        <v>293</v>
       </c>
       <c r="B125">
-        <v>8820</v>
+        <v>9478</v>
       </c>
       <c r="C125" t="s">
-        <v>466</v>
+        <v>294</v>
       </c>
       <c r="D125" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>295</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>465</v>
+        <v>293</v>
       </c>
       <c r="B126">
-        <v>8818</v>
+        <v>9445</v>
       </c>
       <c r="C126" t="s">
-        <v>470</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>471</v>
+        <v>296</v>
       </c>
       <c r="E126" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>11</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>474</v>
+        <v>297</v>
       </c>
       <c r="B127">
-        <v>8445</v>
+        <v>9310</v>
       </c>
       <c r="C127" t="s">
-        <v>475</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>476</v>
+        <v>298</v>
       </c>
       <c r="E127" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>11</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>479</v>
+        <v>299</v>
       </c>
       <c r="B128">
-        <v>7733</v>
+        <v>8912</v>
       </c>
       <c r="C128" t="s">
-        <v>480</v>
+        <v>300</v>
       </c>
       <c r="D128" t="s">
-        <v>481</v>
-[...5 lines deleted...]
-        <v>483</v>
+        <v>301</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>484</v>
+        <v>302</v>
       </c>
       <c r="B129">
-        <v>6471</v>
+        <v>8820</v>
       </c>
       <c r="C129" t="s">
-        <v>485</v>
+        <v>303</v>
       </c>
       <c r="D129" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>304</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>489</v>
+        <v>302</v>
       </c>
       <c r="B130">
-        <v>6212</v>
+        <v>8818</v>
       </c>
       <c r="C130" t="s">
-        <v>490</v>
+        <v>305</v>
       </c>
       <c r="D130" t="s">
-        <v>491</v>
-[...5 lines deleted...]
-        <v>493</v>
+        <v>306</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>489</v>
+        <v>307</v>
       </c>
       <c r="B131">
-        <v>4946</v>
+        <v>8445</v>
       </c>
       <c r="C131" t="s">
-        <v>494</v>
+        <v>308</v>
       </c>
       <c r="D131" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>309</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>498</v>
+        <v>310</v>
       </c>
       <c r="B132">
-        <v>5679</v>
+        <v>7733</v>
       </c>
       <c r="C132" t="s">
-        <v>499</v>
+        <v>311</v>
       </c>
       <c r="D132" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>312</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>503</v>
+        <v>313</v>
       </c>
       <c r="B133">
-        <v>5398</v>
+        <v>6471</v>
       </c>
       <c r="C133" t="s">
-        <v>504</v>
+        <v>314</v>
       </c>
       <c r="D133" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>315</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>508</v>
+        <v>316</v>
       </c>
       <c r="B134">
-        <v>5095</v>
+        <v>6212</v>
       </c>
       <c r="C134" t="s">
-        <v>509</v>
+        <v>317</v>
       </c>
       <c r="D134" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>318</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>513</v>
+        <v>316</v>
       </c>
       <c r="B135">
-        <v>5040</v>
+        <v>4946</v>
       </c>
       <c r="C135" t="s">
-        <v>514</v>
+        <v>319</v>
       </c>
       <c r="D135" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>320</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>518</v>
+        <v>321</v>
       </c>
       <c r="B136">
-        <v>4662</v>
+        <v>5679</v>
       </c>
       <c r="C136" t="s">
-        <v>519</v>
+        <v>322</v>
       </c>
       <c r="D136" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>323</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>518</v>
+        <v>324</v>
       </c>
       <c r="B137">
-        <v>4660</v>
+        <v>5398</v>
       </c>
       <c r="C137" t="s">
-        <v>523</v>
+        <v>325</v>
       </c>
       <c r="D137" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>326</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>527</v>
+        <v>327</v>
       </c>
       <c r="B138">
-        <v>4272</v>
+        <v>5095</v>
       </c>
       <c r="C138" t="s">
-        <v>528</v>
+        <v>328</v>
       </c>
       <c r="D138" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>329</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>532</v>
+        <v>330</v>
       </c>
       <c r="B139">
-        <v>4198</v>
+        <v>5040</v>
       </c>
       <c r="C139" t="s">
-        <v>533</v>
+        <v>331</v>
       </c>
       <c r="D139" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>332</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>537</v>
+        <v>333</v>
       </c>
       <c r="B140">
-        <v>3712</v>
+        <v>4662</v>
       </c>
       <c r="C140" t="s">
-        <v>538</v>
+        <v>334</v>
       </c>
       <c r="D140" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>335</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>542</v>
+        <v>333</v>
       </c>
       <c r="B141">
-        <v>3462</v>
+        <v>4660</v>
       </c>
       <c r="C141" t="s">
-        <v>543</v>
+        <v>336</v>
       </c>
       <c r="D141" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>337</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>542</v>
+        <v>338</v>
       </c>
       <c r="B142">
-        <v>3459</v>
+        <v>4272</v>
       </c>
       <c r="C142" t="s">
-        <v>547</v>
+        <v>339</v>
       </c>
       <c r="D142" t="s">
-        <v>548</v>
-[...5 lines deleted...]
-        <v>550</v>
+        <v>340</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>551</v>
+        <v>341</v>
       </c>
       <c r="B143">
-        <v>3321</v>
+        <v>4198</v>
       </c>
       <c r="C143" t="s">
-        <v>552</v>
+        <v>342</v>
       </c>
       <c r="D143" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>343</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>551</v>
+        <v>344</v>
       </c>
       <c r="B144">
-        <v>3320</v>
+        <v>3712</v>
       </c>
       <c r="C144" t="s">
-        <v>556</v>
+        <v>345</v>
       </c>
       <c r="D144" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>346</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>551</v>
+        <v>347</v>
       </c>
       <c r="B145">
-        <v>3319</v>
+        <v>3462</v>
       </c>
       <c r="C145" t="s">
-        <v>560</v>
+        <v>348</v>
       </c>
       <c r="D145" t="s">
-        <v>561</v>
-[...5 lines deleted...]
-        <v>563</v>
+        <v>349</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>551</v>
+        <v>347</v>
       </c>
       <c r="B146">
-        <v>3318</v>
+        <v>3459</v>
       </c>
       <c r="C146" t="s">
-        <v>564</v>
+        <v>350</v>
       </c>
       <c r="D146" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>351</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>551</v>
+        <v>352</v>
       </c>
       <c r="B147">
-        <v>3314</v>
+        <v>3321</v>
       </c>
       <c r="C147" t="s">
-        <v>568</v>
+        <v>353</v>
       </c>
       <c r="D147" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>354</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>551</v>
+        <v>352</v>
       </c>
       <c r="B148">
-        <v>3309</v>
+        <v>3320</v>
       </c>
       <c r="C148" t="s">
-        <v>572</v>
+        <v>355</v>
       </c>
       <c r="D148" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>356</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>576</v>
+        <v>352</v>
       </c>
       <c r="B149">
-        <v>2974</v>
+        <v>3319</v>
       </c>
       <c r="C149" t="s">
-        <v>577</v>
+        <v>357</v>
       </c>
       <c r="D149" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>358</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>576</v>
+        <v>352</v>
       </c>
       <c r="B150">
-        <v>2970</v>
+        <v>3318</v>
       </c>
       <c r="C150" t="s">
-        <v>581</v>
+        <v>359</v>
       </c>
       <c r="D150" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>360</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>576</v>
+        <v>352</v>
       </c>
       <c r="B151">
-        <v>2966</v>
+        <v>3314</v>
       </c>
       <c r="C151" t="s">
-        <v>585</v>
+        <v>361</v>
       </c>
       <c r="D151" t="s">
-        <v>586</v>
-[...5 lines deleted...]
-        <v>588</v>
+        <v>362</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>589</v>
+        <v>352</v>
       </c>
       <c r="B152">
-        <v>2939</v>
+        <v>3309</v>
       </c>
       <c r="C152" t="s">
-        <v>590</v>
+        <v>363</v>
       </c>
       <c r="D152" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>364</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>589</v>
+        <v>365</v>
       </c>
       <c r="B153">
-        <v>2938</v>
+        <v>2974</v>
       </c>
       <c r="C153" t="s">
-        <v>594</v>
+        <v>366</v>
       </c>
       <c r="D153" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>367</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>589</v>
+        <v>365</v>
       </c>
       <c r="B154">
-        <v>2928</v>
+        <v>2970</v>
       </c>
       <c r="C154" t="s">
-        <v>598</v>
+        <v>368</v>
       </c>
       <c r="D154" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>369</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>602</v>
+        <v>365</v>
       </c>
       <c r="B155">
-        <v>2838</v>
+        <v>2966</v>
       </c>
       <c r="C155" t="s">
-        <v>603</v>
+        <v>370</v>
       </c>
       <c r="D155" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>371</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>602</v>
+        <v>372</v>
       </c>
       <c r="B156">
-        <v>2835</v>
+        <v>2939</v>
       </c>
       <c r="C156" t="s">
-        <v>607</v>
+        <v>373</v>
       </c>
       <c r="D156" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>374</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>602</v>
+        <v>372</v>
       </c>
       <c r="B157">
-        <v>2825</v>
+        <v>2938</v>
       </c>
       <c r="C157" t="s">
-        <v>611</v>
+        <v>375</v>
       </c>
       <c r="D157" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>376</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>615</v>
+        <v>372</v>
       </c>
       <c r="B158">
-        <v>2786</v>
+        <v>2928</v>
       </c>
       <c r="C158" t="s">
-        <v>616</v>
+        <v>377</v>
       </c>
       <c r="D158" t="s">
-        <v>617</v>
-[...5 lines deleted...]
-        <v>619</v>
+        <v>378</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>620</v>
+        <v>379</v>
       </c>
       <c r="B159">
-        <v>2616</v>
+        <v>2838</v>
       </c>
       <c r="C159" t="s">
-        <v>621</v>
+        <v>380</v>
       </c>
       <c r="D159" t="s">
-        <v>622</v>
-[...5 lines deleted...]
-        <v>624</v>
+        <v>381</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>620</v>
+        <v>379</v>
       </c>
       <c r="B160">
-        <v>2614</v>
+        <v>2835</v>
       </c>
       <c r="C160" t="s">
-        <v>625</v>
+        <v>382</v>
       </c>
       <c r="D160" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>628</v>
+        <v>383</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>620</v>
+        <v>379</v>
       </c>
       <c r="B161">
-        <v>2612</v>
+        <v>2825</v>
       </c>
       <c r="C161" t="s">
-        <v>629</v>
+        <v>384</v>
       </c>
       <c r="D161" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>385</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>633</v>
+        <v>386</v>
       </c>
       <c r="B162">
-        <v>2477</v>
+        <v>2786</v>
       </c>
       <c r="C162" t="s">
-        <v>634</v>
+        <v>387</v>
       </c>
       <c r="D162" t="s">
-        <v>635</v>
-[...5 lines deleted...]
-        <v>637</v>
+        <v>388</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>633</v>
+        <v>389</v>
       </c>
       <c r="B163">
-        <v>2476</v>
+        <v>2616</v>
       </c>
       <c r="C163" t="s">
-        <v>638</v>
+        <v>390</v>
       </c>
       <c r="D163" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>391</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>642</v>
+        <v>389</v>
       </c>
       <c r="B164">
-        <v>2285</v>
+        <v>2614</v>
       </c>
       <c r="C164" t="s">
-        <v>643</v>
+        <v>392</v>
       </c>
       <c r="D164" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>393</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>647</v>
+        <v>389</v>
       </c>
       <c r="B165">
-        <v>2178</v>
+        <v>2612</v>
       </c>
       <c r="C165" t="s">
-        <v>648</v>
+        <v>394</v>
       </c>
       <c r="D165" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>395</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>647</v>
+        <v>396</v>
       </c>
       <c r="B166">
-        <v>2176</v>
+        <v>2477</v>
       </c>
       <c r="C166" t="s">
-        <v>652</v>
+        <v>397</v>
       </c>
       <c r="D166" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>398</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>647</v>
+        <v>396</v>
       </c>
       <c r="B167">
-        <v>1196</v>
+        <v>2476</v>
       </c>
       <c r="C167" t="s">
-        <v>656</v>
+        <v>399</v>
       </c>
       <c r="D167" t="s">
-        <v>657</v>
-[...5 lines deleted...]
-        <v>659</v>
+        <v>400</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>660</v>
+        <v>401</v>
       </c>
       <c r="B168">
-        <v>2064</v>
+        <v>2285</v>
       </c>
       <c r="C168" t="s">
-        <v>661</v>
+        <v>402</v>
       </c>
       <c r="D168" t="s">
-        <v>662</v>
-[...5 lines deleted...]
-        <v>664</v>
+        <v>403</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>665</v>
+        <v>404</v>
       </c>
       <c r="B169">
-        <v>1926</v>
+        <v>2178</v>
       </c>
       <c r="C169" t="s">
-        <v>666</v>
+        <v>405</v>
       </c>
       <c r="D169" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>669</v>
+        <v>406</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>670</v>
+        <v>404</v>
       </c>
       <c r="B170">
-        <v>1700</v>
+        <v>2176</v>
       </c>
       <c r="C170" t="s">
-        <v>671</v>
+        <v>407</v>
       </c>
       <c r="D170" t="s">
-        <v>672</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>408</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>675</v>
+        <v>404</v>
       </c>
       <c r="B171">
-        <v>1692</v>
+        <v>1196</v>
       </c>
       <c r="C171" t="s">
-        <v>676</v>
+        <v>409</v>
       </c>
       <c r="D171" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-        <v>679</v>
+        <v>410</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>680</v>
+        <v>411</v>
       </c>
       <c r="B172">
-        <v>1600</v>
+        <v>2064</v>
       </c>
       <c r="C172" t="s">
-        <v>681</v>
+        <v>412</v>
       </c>
       <c r="D172" t="s">
-        <v>682</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>413</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>685</v>
+        <v>414</v>
       </c>
       <c r="B173">
-        <v>1458</v>
+        <v>1926</v>
       </c>
       <c r="C173" t="s">
-        <v>686</v>
+        <v>415</v>
       </c>
       <c r="D173" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>416</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>690</v>
+        <v>417</v>
       </c>
       <c r="B174">
-        <v>1367</v>
+        <v>1700</v>
       </c>
       <c r="C174" t="s">
-        <v>691</v>
+        <v>418</v>
       </c>
       <c r="D174" t="s">
-        <v>692</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>419</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>690</v>
+        <v>420</v>
       </c>
       <c r="B175">
-        <v>1361</v>
+        <v>1692</v>
       </c>
       <c r="C175" t="s">
-        <v>695</v>
+        <v>421</v>
       </c>
       <c r="D175" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>422</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>690</v>
+        <v>423</v>
       </c>
       <c r="B176">
-        <v>1342</v>
+        <v>1600</v>
       </c>
       <c r="C176" t="s">
-        <v>699</v>
+        <v>424</v>
       </c>
       <c r="D176" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>425</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>703</v>
+        <v>426</v>
       </c>
       <c r="B177">
-        <v>1315</v>
+        <v>1458</v>
       </c>
       <c r="C177" t="s">
-        <v>704</v>
+        <v>427</v>
       </c>
       <c r="D177" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-        <v>707</v>
+        <v>428</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>708</v>
+        <v>429</v>
       </c>
       <c r="B178">
-        <v>1208</v>
+        <v>1367</v>
       </c>
       <c r="C178" t="s">
-        <v>709</v>
+        <v>430</v>
       </c>
       <c r="D178" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>712</v>
+        <v>431</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>713</v>
+        <v>429</v>
       </c>
       <c r="B179">
-        <v>1099</v>
+        <v>1361</v>
       </c>
       <c r="C179" t="s">
-        <v>714</v>
+        <v>432</v>
       </c>
       <c r="D179" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-        <v>717</v>
+        <v>433</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>718</v>
+        <v>429</v>
       </c>
       <c r="B180">
-        <v>729</v>
+        <v>1342</v>
       </c>
       <c r="C180" t="s">
-        <v>719</v>
+        <v>434</v>
       </c>
       <c r="D180" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>435</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>436</v>
       </c>
       <c r="B181">
-        <v>265</v>
+        <v>1315</v>
       </c>
       <c r="C181" t="s">
-        <v>724</v>
+        <v>437</v>
       </c>
       <c r="D181" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>438</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>728</v>
+        <v>439</v>
       </c>
       <c r="B182">
-        <v>9700</v>
+        <v>1208</v>
       </c>
       <c r="C182" t="s">
-        <v>729</v>
+        <v>440</v>
       </c>
       <c r="D182" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>441</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>728</v>
+        <v>442</v>
       </c>
       <c r="B183">
-        <v>9675</v>
+        <v>1099</v>
       </c>
       <c r="C183" t="s">
-        <v>733</v>
+        <v>443</v>
       </c>
       <c r="D183" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>444</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>728</v>
+        <v>445</v>
       </c>
       <c r="B184">
-        <v>9674</v>
+        <v>729</v>
       </c>
       <c r="C184" t="s">
-        <v>737</v>
+        <v>446</v>
       </c>
       <c r="D184" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>740</v>
+        <v>447</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>741</v>
+        <v>448</v>
       </c>
       <c r="B185">
-        <v>9492</v>
+        <v>265</v>
       </c>
       <c r="C185" t="s">
-        <v>742</v>
+        <v>449</v>
       </c>
       <c r="D185" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>450</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>746</v>
+        <v>451</v>
       </c>
       <c r="B186">
-        <v>8990</v>
+        <v>9700</v>
       </c>
       <c r="C186" t="s">
-        <v>747</v>
+        <v>452</v>
       </c>
       <c r="D186" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>750</v>
+        <v>453</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>746</v>
+        <v>451</v>
       </c>
       <c r="B187">
-        <v>8973</v>
+        <v>9675</v>
       </c>
       <c r="C187" t="s">
-        <v>751</v>
+        <v>454</v>
       </c>
       <c r="D187" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-        <v>754</v>
+        <v>455</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>755</v>
+        <v>451</v>
       </c>
       <c r="B188">
-        <v>8573</v>
+        <v>9674</v>
       </c>
       <c r="C188" t="s">
-        <v>756</v>
+        <v>456</v>
       </c>
       <c r="D188" t="s">
-        <v>757</v>
-[...5 lines deleted...]
-        <v>759</v>
+        <v>457</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>760</v>
+        <v>458</v>
       </c>
       <c r="B189">
-        <v>8538</v>
+        <v>9492</v>
       </c>
       <c r="C189" t="s">
-        <v>761</v>
+        <v>459</v>
       </c>
       <c r="D189" t="s">
-        <v>762</v>
-[...5 lines deleted...]
-        <v>764</v>
+        <v>460</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>765</v>
+        <v>461</v>
       </c>
       <c r="B190">
-        <v>8409</v>
+        <v>8990</v>
       </c>
       <c r="C190" t="s">
-        <v>766</v>
+        <v>462</v>
       </c>
       <c r="D190" t="s">
-        <v>767</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>463</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>770</v>
+        <v>461</v>
       </c>
       <c r="B191">
-        <v>8047</v>
+        <v>8973</v>
       </c>
       <c r="C191" t="s">
-        <v>771</v>
+        <v>464</v>
       </c>
       <c r="D191" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>774</v>
+        <v>465</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>775</v>
+        <v>466</v>
       </c>
       <c r="B192">
-        <v>7833</v>
+        <v>8573</v>
       </c>
       <c r="C192" t="s">
-        <v>776</v>
+        <v>467</v>
       </c>
       <c r="D192" t="s">
-        <v>777</v>
-[...5 lines deleted...]
-        <v>779</v>
+        <v>468</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>775</v>
+        <v>469</v>
       </c>
       <c r="B193">
-        <v>7831</v>
+        <v>8538</v>
       </c>
       <c r="C193" t="s">
-        <v>780</v>
+        <v>470</v>
       </c>
       <c r="D193" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>471</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>784</v>
+        <v>472</v>
       </c>
       <c r="B194">
-        <v>7654</v>
+        <v>8409</v>
       </c>
       <c r="C194" t="s">
-        <v>785</v>
+        <v>473</v>
       </c>
       <c r="D194" t="s">
-        <v>786</v>
-[...5 lines deleted...]
-        <v>788</v>
+        <v>474</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>784</v>
+        <v>475</v>
       </c>
       <c r="B195">
-        <v>7653</v>
+        <v>8047</v>
       </c>
       <c r="C195" t="s">
-        <v>789</v>
+        <v>476</v>
       </c>
       <c r="D195" t="s">
-        <v>790</v>
-[...5 lines deleted...]
-        <v>792</v>
+        <v>477</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>793</v>
+        <v>478</v>
       </c>
       <c r="B196">
-        <v>7549</v>
+        <v>7833</v>
       </c>
       <c r="C196" t="s">
-        <v>794</v>
+        <v>479</v>
       </c>
       <c r="D196" t="s">
-        <v>795</v>
-[...5 lines deleted...]
-        <v>797</v>
+        <v>480</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>798</v>
+        <v>478</v>
       </c>
       <c r="B197">
-        <v>7421</v>
+        <v>7831</v>
       </c>
       <c r="C197" t="s">
-        <v>799</v>
+        <v>481</v>
       </c>
       <c r="D197" t="s">
-        <v>800</v>
-[...5 lines deleted...]
-        <v>802</v>
+        <v>482</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>803</v>
+        <v>483</v>
       </c>
       <c r="B198">
-        <v>6513</v>
+        <v>7654</v>
       </c>
       <c r="C198" t="s">
-        <v>804</v>
+        <v>484</v>
       </c>
       <c r="D198" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>485</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>808</v>
+        <v>483</v>
       </c>
       <c r="B199">
-        <v>6262</v>
+        <v>7653</v>
       </c>
       <c r="C199" t="s">
-        <v>809</v>
+        <v>486</v>
       </c>
       <c r="D199" t="s">
-        <v>810</v>
-[...5 lines deleted...]
-        <v>812</v>
+        <v>487</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>813</v>
+        <v>488</v>
       </c>
       <c r="B200">
+        <v>7549</v>
+      </c>
+      <c r="C200" t="s">
+        <v>489</v>
+      </c>
+      <c r="D200" t="s">
+        <v>490</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>491</v>
+      </c>
+      <c r="B201">
+        <v>7421</v>
+      </c>
+      <c r="C201" t="s">
+        <v>492</v>
+      </c>
+      <c r="D201" t="s">
+        <v>493</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>494</v>
+      </c>
+      <c r="B202">
+        <v>6513</v>
+      </c>
+      <c r="C202" t="s">
+        <v>495</v>
+      </c>
+      <c r="D202" t="s">
+        <v>496</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>497</v>
+      </c>
+      <c r="B203">
+        <v>6262</v>
+      </c>
+      <c r="C203" t="s">
+        <v>498</v>
+      </c>
+      <c r="D203" t="s">
+        <v>499</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>500</v>
+      </c>
+      <c r="B204">
         <v>6215</v>
       </c>
-      <c r="C200" t="s">
-[...9 lines deleted...]
-        <v>817</v>
+      <c r="C204" t="s">
+        <v>501</v>
+      </c>
+      <c r="D204" t="s">
+        <v>502</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="F9" r:id="rId11"/>
+    <hyperlink ref="F10" r:id="rId12"/>
+    <hyperlink ref="F11" r:id="rId13"/>
+    <hyperlink ref="F12" r:id="rId14"/>
+    <hyperlink ref="F13" r:id="rId15"/>
+    <hyperlink ref="F14" r:id="rId16"/>
+    <hyperlink ref="F15" r:id="rId17"/>
+    <hyperlink ref="F16" r:id="rId18"/>
+    <hyperlink ref="F17" r:id="rId19"/>
+    <hyperlink ref="F18" r:id="rId20"/>
+    <hyperlink ref="E19" r:id="rId21"/>
+    <hyperlink ref="F19" r:id="rId22"/>
+    <hyperlink ref="F20" r:id="rId23"/>
+    <hyperlink ref="F21" r:id="rId24"/>
+    <hyperlink ref="F22" r:id="rId25"/>
+    <hyperlink ref="F23" r:id="rId26"/>
+    <hyperlink ref="F24" r:id="rId27"/>
+    <hyperlink ref="F25" r:id="rId28"/>
+    <hyperlink ref="E26" r:id="rId29"/>
+    <hyperlink ref="F26" r:id="rId30"/>
+    <hyperlink ref="E27" r:id="rId31"/>
+    <hyperlink ref="F27" r:id="rId32"/>
+    <hyperlink ref="E28" r:id="rId33"/>
+    <hyperlink ref="F28" r:id="rId34"/>
+    <hyperlink ref="F29" r:id="rId35"/>
+    <hyperlink ref="F30" r:id="rId36"/>
+    <hyperlink ref="F31" r:id="rId37"/>
+    <hyperlink ref="F32" r:id="rId38"/>
+    <hyperlink ref="F33" r:id="rId39"/>
+    <hyperlink ref="F34" r:id="rId40"/>
+    <hyperlink ref="F35" r:id="rId41"/>
+    <hyperlink ref="F36" r:id="rId42"/>
+    <hyperlink ref="F37" r:id="rId43"/>
+    <hyperlink ref="F38" r:id="rId44"/>
+    <hyperlink ref="F39" r:id="rId45"/>
+    <hyperlink ref="E40" r:id="rId46"/>
+    <hyperlink ref="F40" r:id="rId47"/>
+    <hyperlink ref="F41" r:id="rId48"/>
+    <hyperlink ref="F42" r:id="rId49"/>
+    <hyperlink ref="E43" r:id="rId50"/>
+    <hyperlink ref="F43" r:id="rId51"/>
+    <hyperlink ref="E44" r:id="rId52"/>
+    <hyperlink ref="F44" r:id="rId53"/>
+    <hyperlink ref="E45" r:id="rId54"/>
+    <hyperlink ref="F45" r:id="rId55"/>
+    <hyperlink ref="E46" r:id="rId56"/>
+    <hyperlink ref="F46" r:id="rId57"/>
+    <hyperlink ref="E47" r:id="rId58"/>
+    <hyperlink ref="F47" r:id="rId59"/>
+    <hyperlink ref="E48" r:id="rId60"/>
+    <hyperlink ref="F48" r:id="rId61"/>
+    <hyperlink ref="E49" r:id="rId62"/>
+    <hyperlink ref="F49" r:id="rId63"/>
+    <hyperlink ref="E50" r:id="rId64"/>
+    <hyperlink ref="F50" r:id="rId65"/>
+    <hyperlink ref="E51" r:id="rId66"/>
+    <hyperlink ref="F51" r:id="rId67"/>
+    <hyperlink ref="E52" r:id="rId68"/>
+    <hyperlink ref="F52" r:id="rId69"/>
+    <hyperlink ref="E53" r:id="rId70"/>
+    <hyperlink ref="F53" r:id="rId71"/>
+    <hyperlink ref="E54" r:id="rId72"/>
+    <hyperlink ref="F54" r:id="rId73"/>
+    <hyperlink ref="E55" r:id="rId74"/>
+    <hyperlink ref="F55" r:id="rId75"/>
+    <hyperlink ref="E56" r:id="rId76"/>
+    <hyperlink ref="F56" r:id="rId77"/>
+    <hyperlink ref="E57" r:id="rId78"/>
+    <hyperlink ref="F57" r:id="rId79"/>
+    <hyperlink ref="E58" r:id="rId80"/>
+    <hyperlink ref="F58" r:id="rId81"/>
+    <hyperlink ref="E59" r:id="rId82"/>
+    <hyperlink ref="F59" r:id="rId83"/>
+    <hyperlink ref="E60" r:id="rId84"/>
+    <hyperlink ref="F60" r:id="rId85"/>
+    <hyperlink ref="E61" r:id="rId86"/>
+    <hyperlink ref="F61" r:id="rId87"/>
+    <hyperlink ref="E62" r:id="rId88"/>
+    <hyperlink ref="F62" r:id="rId89"/>
+    <hyperlink ref="E63" r:id="rId90"/>
+    <hyperlink ref="F63" r:id="rId91"/>
+    <hyperlink ref="E64" r:id="rId92"/>
+    <hyperlink ref="F64" r:id="rId93"/>
+    <hyperlink ref="E65" r:id="rId94"/>
+    <hyperlink ref="F65" r:id="rId95"/>
+    <hyperlink ref="E66" r:id="rId96"/>
+    <hyperlink ref="F66" r:id="rId97"/>
+    <hyperlink ref="E67" r:id="rId98"/>
+    <hyperlink ref="F67" r:id="rId99"/>
+    <hyperlink ref="E68" r:id="rId100"/>
+    <hyperlink ref="F68" r:id="rId101"/>
+    <hyperlink ref="E69" r:id="rId102"/>
+    <hyperlink ref="F69" r:id="rId103"/>
+    <hyperlink ref="E70" r:id="rId104"/>
+    <hyperlink ref="F70" r:id="rId105"/>
+    <hyperlink ref="E71" r:id="rId106"/>
+    <hyperlink ref="F71" r:id="rId107"/>
+    <hyperlink ref="E72" r:id="rId108"/>
+    <hyperlink ref="F72" r:id="rId109"/>
+    <hyperlink ref="E73" r:id="rId110"/>
+    <hyperlink ref="F73" r:id="rId111"/>
+    <hyperlink ref="E74" r:id="rId112"/>
+    <hyperlink ref="F74" r:id="rId113"/>
+    <hyperlink ref="E75" r:id="rId114"/>
+    <hyperlink ref="F75" r:id="rId115"/>
+    <hyperlink ref="E76" r:id="rId116"/>
+    <hyperlink ref="F76" r:id="rId117"/>
+    <hyperlink ref="E77" r:id="rId118"/>
+    <hyperlink ref="F77" r:id="rId119"/>
+    <hyperlink ref="E78" r:id="rId120"/>
+    <hyperlink ref="F78" r:id="rId121"/>
+    <hyperlink ref="E79" r:id="rId122"/>
+    <hyperlink ref="F79" r:id="rId123"/>
+    <hyperlink ref="E80" r:id="rId124"/>
+    <hyperlink ref="F80" r:id="rId125"/>
+    <hyperlink ref="E81" r:id="rId126"/>
+    <hyperlink ref="F81" r:id="rId127"/>
+    <hyperlink ref="E82" r:id="rId128"/>
+    <hyperlink ref="F82" r:id="rId129"/>
+    <hyperlink ref="E83" r:id="rId130"/>
+    <hyperlink ref="F83" r:id="rId131"/>
+    <hyperlink ref="E84" r:id="rId132"/>
+    <hyperlink ref="F84" r:id="rId133"/>
+    <hyperlink ref="E85" r:id="rId134"/>
+    <hyperlink ref="F85" r:id="rId135"/>
+    <hyperlink ref="E86" r:id="rId136"/>
+    <hyperlink ref="F86" r:id="rId137"/>
+    <hyperlink ref="E87" r:id="rId138"/>
+    <hyperlink ref="F87" r:id="rId139"/>
+    <hyperlink ref="E88" r:id="rId140"/>
+    <hyperlink ref="F88" r:id="rId141"/>
+    <hyperlink ref="E89" r:id="rId142"/>
+    <hyperlink ref="F89" r:id="rId143"/>
+    <hyperlink ref="E90" r:id="rId144"/>
+    <hyperlink ref="F90" r:id="rId145"/>
+    <hyperlink ref="E91" r:id="rId146"/>
+    <hyperlink ref="F91" r:id="rId147"/>
+    <hyperlink ref="E92" r:id="rId148"/>
+    <hyperlink ref="F92" r:id="rId149"/>
+    <hyperlink ref="E93" r:id="rId150"/>
+    <hyperlink ref="F93" r:id="rId151"/>
+    <hyperlink ref="E94" r:id="rId152"/>
+    <hyperlink ref="F94" r:id="rId153"/>
+    <hyperlink ref="E95" r:id="rId154"/>
+    <hyperlink ref="F95" r:id="rId155"/>
+    <hyperlink ref="E96" r:id="rId156"/>
+    <hyperlink ref="F96" r:id="rId157"/>
+    <hyperlink ref="E97" r:id="rId158"/>
+    <hyperlink ref="F97" r:id="rId159"/>
+    <hyperlink ref="E98" r:id="rId160"/>
+    <hyperlink ref="F98" r:id="rId161"/>
+    <hyperlink ref="E99" r:id="rId162"/>
+    <hyperlink ref="F99" r:id="rId163"/>
+    <hyperlink ref="E100" r:id="rId164"/>
+    <hyperlink ref="F100" r:id="rId165"/>
+    <hyperlink ref="E101" r:id="rId166"/>
+    <hyperlink ref="F101" r:id="rId167"/>
+    <hyperlink ref="E102" r:id="rId168"/>
+    <hyperlink ref="F102" r:id="rId169"/>
+    <hyperlink ref="E103" r:id="rId170"/>
+    <hyperlink ref="F103" r:id="rId171"/>
+    <hyperlink ref="E104" r:id="rId172"/>
+    <hyperlink ref="F104" r:id="rId173"/>
+    <hyperlink ref="E105" r:id="rId174"/>
+    <hyperlink ref="F105" r:id="rId175"/>
+    <hyperlink ref="E106" r:id="rId176"/>
+    <hyperlink ref="F106" r:id="rId177"/>
+    <hyperlink ref="E107" r:id="rId178"/>
+    <hyperlink ref="F107" r:id="rId179"/>
+    <hyperlink ref="E108" r:id="rId180"/>
+    <hyperlink ref="F108" r:id="rId181"/>
+    <hyperlink ref="E109" r:id="rId182"/>
+    <hyperlink ref="F109" r:id="rId183"/>
+    <hyperlink ref="E110" r:id="rId184"/>
+    <hyperlink ref="F110" r:id="rId185"/>
+    <hyperlink ref="E111" r:id="rId186"/>
+    <hyperlink ref="F111" r:id="rId187"/>
+    <hyperlink ref="E112" r:id="rId188"/>
+    <hyperlink ref="F112" r:id="rId189"/>
+    <hyperlink ref="E113" r:id="rId190"/>
+    <hyperlink ref="F113" r:id="rId191"/>
+    <hyperlink ref="E114" r:id="rId192"/>
+    <hyperlink ref="F114" r:id="rId193"/>
+    <hyperlink ref="E115" r:id="rId194"/>
+    <hyperlink ref="F115" r:id="rId195"/>
+    <hyperlink ref="E116" r:id="rId196"/>
+    <hyperlink ref="F116" r:id="rId197"/>
+    <hyperlink ref="F117" r:id="rId198"/>
+    <hyperlink ref="F118" r:id="rId199"/>
+    <hyperlink ref="E119" r:id="rId200"/>
+    <hyperlink ref="F119" r:id="rId201"/>
+    <hyperlink ref="E120" r:id="rId202"/>
+    <hyperlink ref="F120" r:id="rId203"/>
+    <hyperlink ref="E121" r:id="rId204"/>
+    <hyperlink ref="F121" r:id="rId205"/>
+    <hyperlink ref="E122" r:id="rId206"/>
+    <hyperlink ref="F122" r:id="rId207"/>
+    <hyperlink ref="E123" r:id="rId208"/>
+    <hyperlink ref="F123" r:id="rId209"/>
+    <hyperlink ref="E124" r:id="rId210"/>
+    <hyperlink ref="F124" r:id="rId211"/>
+    <hyperlink ref="E125" r:id="rId212"/>
+    <hyperlink ref="F125" r:id="rId213"/>
+    <hyperlink ref="F126" r:id="rId214"/>
+    <hyperlink ref="F127" r:id="rId215"/>
+    <hyperlink ref="E128" r:id="rId216"/>
+    <hyperlink ref="F128" r:id="rId217"/>
+    <hyperlink ref="E129" r:id="rId218"/>
+    <hyperlink ref="F129" r:id="rId219"/>
+    <hyperlink ref="E130" r:id="rId220"/>
+    <hyperlink ref="F130" r:id="rId221"/>
+    <hyperlink ref="E131" r:id="rId222"/>
+    <hyperlink ref="F131" r:id="rId223"/>
+    <hyperlink ref="E132" r:id="rId224"/>
+    <hyperlink ref="F132" r:id="rId225"/>
+    <hyperlink ref="E133" r:id="rId226"/>
+    <hyperlink ref="F133" r:id="rId227"/>
+    <hyperlink ref="E134" r:id="rId228"/>
+    <hyperlink ref="F134" r:id="rId229"/>
+    <hyperlink ref="E135" r:id="rId230"/>
+    <hyperlink ref="F135" r:id="rId231"/>
+    <hyperlink ref="E136" r:id="rId232"/>
+    <hyperlink ref="F136" r:id="rId233"/>
+    <hyperlink ref="E137" r:id="rId234"/>
+    <hyperlink ref="F137" r:id="rId235"/>
+    <hyperlink ref="E138" r:id="rId236"/>
+    <hyperlink ref="F138" r:id="rId237"/>
+    <hyperlink ref="E139" r:id="rId238"/>
+    <hyperlink ref="F139" r:id="rId239"/>
+    <hyperlink ref="E140" r:id="rId240"/>
+    <hyperlink ref="F140" r:id="rId241"/>
+    <hyperlink ref="E141" r:id="rId242"/>
+    <hyperlink ref="F141" r:id="rId243"/>
+    <hyperlink ref="E142" r:id="rId244"/>
+    <hyperlink ref="F142" r:id="rId245"/>
+    <hyperlink ref="E143" r:id="rId246"/>
+    <hyperlink ref="F143" r:id="rId247"/>
+    <hyperlink ref="E144" r:id="rId248"/>
+    <hyperlink ref="F144" r:id="rId249"/>
+    <hyperlink ref="E145" r:id="rId250"/>
+    <hyperlink ref="F145" r:id="rId251"/>
+    <hyperlink ref="E146" r:id="rId252"/>
+    <hyperlink ref="F146" r:id="rId253"/>
+    <hyperlink ref="E147" r:id="rId254"/>
+    <hyperlink ref="F147" r:id="rId255"/>
+    <hyperlink ref="E148" r:id="rId256"/>
+    <hyperlink ref="F148" r:id="rId257"/>
+    <hyperlink ref="E149" r:id="rId258"/>
+    <hyperlink ref="F149" r:id="rId259"/>
+    <hyperlink ref="E150" r:id="rId260"/>
+    <hyperlink ref="F150" r:id="rId261"/>
+    <hyperlink ref="E151" r:id="rId262"/>
+    <hyperlink ref="F151" r:id="rId263"/>
+    <hyperlink ref="E152" r:id="rId264"/>
+    <hyperlink ref="F152" r:id="rId265"/>
+    <hyperlink ref="E153" r:id="rId266"/>
+    <hyperlink ref="F153" r:id="rId267"/>
+    <hyperlink ref="E154" r:id="rId268"/>
+    <hyperlink ref="F154" r:id="rId269"/>
+    <hyperlink ref="E155" r:id="rId270"/>
+    <hyperlink ref="F155" r:id="rId271"/>
+    <hyperlink ref="E156" r:id="rId272"/>
+    <hyperlink ref="F156" r:id="rId273"/>
+    <hyperlink ref="E157" r:id="rId274"/>
+    <hyperlink ref="F157" r:id="rId275"/>
+    <hyperlink ref="E158" r:id="rId276"/>
+    <hyperlink ref="F158" r:id="rId277"/>
+    <hyperlink ref="E159" r:id="rId278"/>
+    <hyperlink ref="F159" r:id="rId279"/>
+    <hyperlink ref="E160" r:id="rId280"/>
+    <hyperlink ref="F160" r:id="rId281"/>
+    <hyperlink ref="E161" r:id="rId282"/>
+    <hyperlink ref="F161" r:id="rId283"/>
+    <hyperlink ref="E162" r:id="rId284"/>
+    <hyperlink ref="F162" r:id="rId285"/>
+    <hyperlink ref="E163" r:id="rId286"/>
+    <hyperlink ref="F163" r:id="rId287"/>
+    <hyperlink ref="E164" r:id="rId288"/>
+    <hyperlink ref="F164" r:id="rId289"/>
+    <hyperlink ref="E165" r:id="rId290"/>
+    <hyperlink ref="F165" r:id="rId291"/>
+    <hyperlink ref="E166" r:id="rId292"/>
+    <hyperlink ref="F166" r:id="rId293"/>
+    <hyperlink ref="E167" r:id="rId294"/>
+    <hyperlink ref="F167" r:id="rId295"/>
+    <hyperlink ref="E168" r:id="rId296"/>
+    <hyperlink ref="F168" r:id="rId297"/>
+    <hyperlink ref="E169" r:id="rId298"/>
+    <hyperlink ref="F169" r:id="rId299"/>
+    <hyperlink ref="E170" r:id="rId300"/>
+    <hyperlink ref="F170" r:id="rId301"/>
+    <hyperlink ref="E171" r:id="rId302"/>
+    <hyperlink ref="F171" r:id="rId303"/>
+    <hyperlink ref="E172" r:id="rId304"/>
+    <hyperlink ref="F172" r:id="rId305"/>
+    <hyperlink ref="E173" r:id="rId306"/>
+    <hyperlink ref="F173" r:id="rId307"/>
+    <hyperlink ref="E174" r:id="rId308"/>
+    <hyperlink ref="F174" r:id="rId309"/>
+    <hyperlink ref="E175" r:id="rId310"/>
+    <hyperlink ref="F175" r:id="rId311"/>
+    <hyperlink ref="E176" r:id="rId312"/>
+    <hyperlink ref="F176" r:id="rId313"/>
+    <hyperlink ref="E177" r:id="rId314"/>
+    <hyperlink ref="F177" r:id="rId315"/>
+    <hyperlink ref="E178" r:id="rId316"/>
+    <hyperlink ref="F178" r:id="rId317"/>
+    <hyperlink ref="E179" r:id="rId318"/>
+    <hyperlink ref="F179" r:id="rId319"/>
+    <hyperlink ref="E180" r:id="rId320"/>
+    <hyperlink ref="F180" r:id="rId321"/>
+    <hyperlink ref="E181" r:id="rId322"/>
+    <hyperlink ref="F181" r:id="rId323"/>
+    <hyperlink ref="E182" r:id="rId324"/>
+    <hyperlink ref="F182" r:id="rId325"/>
+    <hyperlink ref="E183" r:id="rId326"/>
+    <hyperlink ref="F183" r:id="rId327"/>
+    <hyperlink ref="E184" r:id="rId328"/>
+    <hyperlink ref="F184" r:id="rId329"/>
+    <hyperlink ref="E185" r:id="rId330"/>
+    <hyperlink ref="F185" r:id="rId331"/>
+    <hyperlink ref="E186" r:id="rId332"/>
+    <hyperlink ref="F186" r:id="rId333"/>
+    <hyperlink ref="E187" r:id="rId334"/>
+    <hyperlink ref="F187" r:id="rId335"/>
+    <hyperlink ref="E188" r:id="rId336"/>
+    <hyperlink ref="F188" r:id="rId337"/>
+    <hyperlink ref="E189" r:id="rId338"/>
+    <hyperlink ref="F189" r:id="rId339"/>
+    <hyperlink ref="E190" r:id="rId340"/>
+    <hyperlink ref="F190" r:id="rId341"/>
+    <hyperlink ref="E191" r:id="rId342"/>
+    <hyperlink ref="F191" r:id="rId343"/>
+    <hyperlink ref="E192" r:id="rId344"/>
+    <hyperlink ref="F192" r:id="rId345"/>
+    <hyperlink ref="E193" r:id="rId346"/>
+    <hyperlink ref="F193" r:id="rId347"/>
+    <hyperlink ref="E194" r:id="rId348"/>
+    <hyperlink ref="F194" r:id="rId349"/>
+    <hyperlink ref="E195" r:id="rId350"/>
+    <hyperlink ref="F195" r:id="rId351"/>
+    <hyperlink ref="E196" r:id="rId352"/>
+    <hyperlink ref="F196" r:id="rId353"/>
+    <hyperlink ref="E197" r:id="rId354"/>
+    <hyperlink ref="F197" r:id="rId355"/>
+    <hyperlink ref="E198" r:id="rId356"/>
+    <hyperlink ref="F198" r:id="rId357"/>
+    <hyperlink ref="E199" r:id="rId358"/>
+    <hyperlink ref="F199" r:id="rId359"/>
+    <hyperlink ref="E200" r:id="rId360"/>
+    <hyperlink ref="F200" r:id="rId361"/>
+    <hyperlink ref="E201" r:id="rId362"/>
+    <hyperlink ref="F201" r:id="rId363"/>
+    <hyperlink ref="E202" r:id="rId364"/>
+    <hyperlink ref="F202" r:id="rId365"/>
+    <hyperlink ref="E203" r:id="rId366"/>
+    <hyperlink ref="F203" r:id="rId367"/>
+    <hyperlink ref="E204" r:id="rId368"/>
+    <hyperlink ref="F204" r:id="rId369"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>