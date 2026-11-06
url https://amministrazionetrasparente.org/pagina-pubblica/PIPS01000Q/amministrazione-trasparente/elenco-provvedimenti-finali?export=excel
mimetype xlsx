--- v1 (2026-09-22)
+++ v2 (2026-11-06)
@@ -8,86 +8,176 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1021" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1091" uniqueCount="533">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>04/11/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto per il conferimento degli incarichi per la realizzazione Laboratorio di Ceramica nerll'ambito dei  P.E.Z. anno scolastico 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>Mancini Lettera Incarico per la realizzazione di attivi Ceramica - P.E.Z. – Età scolare anno scolastico 2026/2027</t>
+  </si>
+  <si>
+    <t>Riganello Lettera Incarico per la realizzazione di attivi L2 - P.E.Z. – Età scolare anno scolastico 2026/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DECRETO per il conferimento di n. 2 incarichi per la realizzazione di attivi– P.E.Z. – Età scolare anno scolastico 2026/2027 – Attività L2 </t>
+  </si>
+  <si>
+    <t>Billi Lettera Incarico per la realizzazione di attivi L2 - P.E.Z. – Età scolare anno scolastico 2026/2027</t>
+  </si>
+  <si>
+    <t>02/11/2026</t>
+  </si>
+  <si>
+    <t>BD9C54E9BC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Visita al Museo della Ducati il 01 e 10 dicembre 2026</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD7272F95F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Biglietti per l'ingresso al Planetario di Firenze il 06/11/2026</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD67D77AF2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per la Fornitura di dispositivi di protezione individuale</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>DECRETO Conferimento incarichi al personale ATA per il progetto Piano Estate 2026/2027</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD33979902</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER ACQUISTO NEON</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD38941F6B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto del servizio di derattizzazione</t>
+  </si>
+  <si>
+    <t>BD38C7434B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per lo svolgimento del corso di Formazione AI LITERACY – per Docenti e Ass. Amministrativi</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD12154840</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto CERTIFICATO ARUBA DI FIRMA DIGITALE REMOTA CON OTP APP MOBILE</t>
+  </si>
+  <si>
+    <t>BD1CC2F6D1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto per l'acquisto di materiale di pulizia</t>
+  </si>
+  <si>
     <t>15/09/2026</t>
   </si>
   <si>
     <t>BCF82464AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per l'acquisto di un sollevatore</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>14/09/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Contratto per l’affidamento dell’incarico di formazione per il personale di segreteria </t>
   </si>
   <si>
     <t>07/09/2026</t>
   </si>
   <si>
     <t>BCE0B67A33</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto del servizio relativo alla Formazione base e specifica del Personale Docente e ATA (rischio medio) e dei Preposti A.S. 2026/2027</t>
   </si>
   <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>BCE13BDB3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - INSTALLAZIONE SISTEMA DI AUTOMAZIONE CANCELLO POSTERIORE DI ACCESSO</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
@@ -1910,4512 +2000,4814 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF82464AE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/af3fbe56-c40a-45e8-ad6a-31d7efa717f7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0B67A33" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e04aee8-3f56-4457-ab8a-b86303d65ae1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE13BDB3B" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16d658a8-c01f-4ce9-8ec0-9a85ad365504" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BA97DCF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1df9c14c-74c0-4126-ba95-081813892717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48D47325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/192a0df3-0211-48f3-98f6-3c41b6fa2673" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC279548AC" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43f23dae-bf13-4321-9366-eb6962cdb74a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC27043D51" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43840e0a-511d-4a9e-89e6-816674c59cf9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF80B8BF1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3eeb70fa-cced-4fd5-bae9-a54d6a328acc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6B84A99" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c70671d8-636d-4ba2-813b-1c43c2f7d5bd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD81A4AA9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a2a0e43e-5633-42c9-99dc-294315603516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB579E90" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c209dca-b107-4dd1-9b9a-08d8aa750883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC853279A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5df8c051-0181-428c-9c0b-5ff3823bfaf1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6D2B1A0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/947c4d04-bb8e-4eb4-b7d1-968401c0d43f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D00940F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bfac90d-ba64-40ff-a2b1-e6918b8cb36d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D6521D5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/443aa8ef-fb92-47c4-8b3e-c8172ddb2d6a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0FEFEB" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/51c4b62b-51f1-4586-9b26-471e7d257b28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB604FBD17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9ad4bc51-851e-435c-bfb7-614864c84c72" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFEE9D3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/57681bd8-a7c1-4679-b260-7ef0b68cfd4c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C1DFBB5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e8bf59e0-2b7c-4c61-92cf-08d43c8ac58b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5235249D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/934a2369-7108-46e8-90a7-a947be9eb744" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB517BF777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/97668d6f-6fb3-48a2-b981-22eac2f975d4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB378066C7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/341b50b1-a8b1-4046-ac13-95003fe484eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E199426" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1e7b5ac1-58f7-4a8f-85b5-0979579bbdf4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB21A1A307" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/34da61bc-e660-4e24-b664-544375c6afc9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE54536F2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7eabc84-cf79-497a-8eb3-789526e27cc9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA24577D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9ecd73ad-19d4-4858-9c3d-3b180a9e92c7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24C166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/324fabe9-b121-45fa-9568-d2bd93375df1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0874FDD3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3fb2a430-9a52-42cd-aa34-7250c2e010a3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEEB6C55" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/25c030d4-e199-4e9f-a2c6-cff807d0c929" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC63BEC12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/75f49a6b-e497-48d5-af38-9ff6eabb7dc9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDD27AE8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5ef5787b-2d42-4ff1-8966-70be8958b65d" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB37D1A63" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/364a7934-732c-4004-8907-d7f4d3dd5eff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA852BD7E" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9843db4e-6f5c-4bc1-b3f0-5be2ed984567" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3B9ED54" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/301b6db0-5db2-4054-89ff-7a9979ad7d04" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DD68C82" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9351c7b6-8d69-4667-b53c-4d3a56cbf0fe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA33B86B6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/632ac25b-1a88-4a35-8b76-2d5ec981aa7c" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81C92862" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3b8cc398-4412-475a-9799-4e64f4e9d6eb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA876B8CF2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d7110d4e-d45f-4885-895b-fdf84cd054ff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82793D0A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/493351dc-485e-42d9-a849-25b1b0d5deb1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9315D316" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7eb88e53-c60e-428f-833f-c61fba932259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA787B5FD5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c2ed0c18-c49b-4be3-b902-809a3e3c7b67" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98D28313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9c016ad9-17ef-4b50-a6c8-05cf5fc78d0f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78F0155E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/112d565f-b884-42eb-bd14-92238bd7ddb1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA793B02D1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/631b2e0b-257b-473c-9416-b08a306976eb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA833FDB9C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e9215b51-221f-434b-9d80-691e29518980" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA729866D1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bcbef27f-d0fe-4511-a1be-1ac2b855e046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7342C064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/714eb03c-c891-456e-979e-818b98300db8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72F1906C" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e240bd29-5cc1-4101-9fc3-5e0581e7edf5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F0A6A6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1b1f353a-fb97-4250-8a2f-fe976003724b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68DD6C99" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11ba6f99-f378-458a-960b-2fa93ba2c1c6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA656343BD" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/699d4e6e-6fbf-47a2-ac9b-93f213861a18" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63AEE203" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c3dc0930-34dd-4550-93eb-f1d184a83668" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA637BF174" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1c594ac4-9cc8-4940-91bf-0e3ddd12abdd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2418AC" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/92475e64-1026-45b3-a772-5dd378ea5966" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5393C9D6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/abb46642-ef3d-4a59-b353-b65e68626221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5343FC05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d601c5db-441f-4765-bf67-e58a26ced48e" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52CCC652" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b219ac8-243c-4267-aa34-b1c8f766f045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42F31E28" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3547360c-613d-40a7-8a40-1d34393ac571" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EFB7E40" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5410dca-c60c-43ea-ac80-4bc4c1046fa2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F842B06" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cb0eaa87-2324-4e62-a1dd-90e32c42d756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EA519CB" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/94572df8-b40b-46d4-82df-2a49222f6984" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E5D7816" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bdb0845-e89b-420d-bdd4-a97845d42d8f" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E022270" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/12210248-7c88-4223-aef3-f12203b26e35" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA347C86F2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e53e825e-5b4b-4556-b967-780ab8ce7736" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33329295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/248cd036-9ebf-43de-84b0-b9113c3595af" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E4F1238" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/08d68068-48e1-4aa1-bbb9-8e1b5584281f" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9798EB381" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6e2f2114-c071-4097-b417-40c28762a72d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E61275B1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2a8b14b8-888c-485d-a4f3-84e503b498ae" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AA2B3BD" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bcb0bd68-f2c7-45c8-bd3f-4a7a0f42fe6f" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A0566A4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/214d9c0b-7990-408e-94b2-f356942aebaa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97275BC85" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b6cdf7f-f291-49e4-ba98-9f9fd33eed61" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA76FB0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ad4ba89a-cba1-4cd7-8277-65e0dafb2e57" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959C1E354" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/548e9ace-969c-436f-9ea6-0567fb8ce498" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EBF75C1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c29031c5-03d1-41b4-b24a-2e32bdc45ee4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C342A08" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/aebcd8f6-507c-489d-aef7-f0caead43e94" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9147C3E7C" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/64a116e1-ce6e-4c6c-844e-229451f90db8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91041FCDF" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b7befc3d-383d-4400-88ab-43ca78814e18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5457BAE" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d5b14005-0082-4957-b5fe-39a70a228e02" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFD204E2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4ca66e6-ef17-420a-b3a1-5a82b5385981" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE3ACFA9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/509361df-2848-49c0-ba8d-967d31271b2f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE2B0FB4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/576c1adc-1a8f-4264-80b2-3ca626bc0313" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E32D420F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/26368157-8420-406f-8e3e-af5bfe457eb8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9286668" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a635fc45-9f4d-40b8-9b1d-c6e09f73c904" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADB0CB83" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/69613080-9023-45db-8825-6584e738565e" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6D8E070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4c11b22-f755-41ec-a806-f17ee60d56f6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889353781" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2547d1dd-a3d5-425b-ab48-b3599bc075f7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87DAD4740" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/17872529-5c87-4841-8100-25e2c30a637f" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AB20792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/522e36dc-ab04-490f-8bf2-b908ebeddd1b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8706167C9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6c21c817-aefd-402e-b6ca-fa3fa95c44ee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8492822F7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c45d2ac6-a54d-4cb2-b33b-9964d4f10952" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840788312" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/10fb0828-cb56-411c-8fc0-ab5d3856578a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404856D1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2dde7380-3663-42c8-82c1-9755d9daaf99" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FE97E14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/633098a6-a07b-4b19-91f1-7a8265dc8ce5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8727D8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e680dc3-040e-47af-908c-9a1d9edd58f5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AD0A0188" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9d663f74-7637-4ef5-9f1e-597274cef1cf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D8D465B" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7df5ebf5-e86f-44cb-8f64-c9ceb9339fa6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD53D3DE" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0d4c8833-d025-4978-9b89-e35dd3ad6d7a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF2F0F8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d256e7fb-d712-4433-8703-bf387b639140" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BEB76A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/628cae77-494c-4dcd-984d-14d77a6f023c" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D09F00FF" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5155f93-aa5b-467a-876a-ff42e2437b6b" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6A9C7AF" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c6c5e09-f6cd-47cc-88d2-6a593beae605" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69CA3D9F8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e035b7d9-e3c6-4ca0-8bb9-5658d66e95b5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB888144" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d90e346c-8f25-4ac5-918d-07450d5dbbb3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6883CD77A" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1d251e0a-f5cb-4986-a896-4ff15637b7e4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6832E5366" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/553fb432-804b-4615-88c0-0f8d11495b1f" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A641A2CF" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7d75f02-20f8-4ab4-95c8-2a102fc8bf6c" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643EA0979" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/daf0d455-0c47-414b-b7be-08934e2b6d55" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643DFD2F8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6642261-0367-4173-b064-2c9bb4932a8e" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6378D9375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0ccaf721-3c24-4524-9f79-c44c07e5d831" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636AEC586" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9a776ef4-0ab0-4ef7-b286-d992467c167f" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636E2B34A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fb53cadd-c171-40c5-901c-7c6f6e18fdd6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636867142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c144fab5-e0ac-4017-bd8e-4e296253bfc0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63728C05F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/021dd4ed-cfae-4849-bd7c-80b870384acc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63609B21B" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/61260940-a78a-4dab-80f2-d578aa36cca7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D027B37" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e9e4773-8be2-4909-926d-de3d11b38e8d" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CD4388D" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4ffff9ea-f132-4760-a9a3-2550e5a9adf0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C95C029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/18f98487-6b67-44ea-a68c-c233c224263b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6111AB9E4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/abc0875c-09b4-4afa-bbad-1ab1f623b3b3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF47B1CB" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9a299db6-eb4a-4c7e-8c2c-f01cc3647939" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617EA68E0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3f37eb68-a464-4a76-afa8-2a0d6939ed0f" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9A6064C" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cae685e2-5a2e-4070-afc2-7631975d930d" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9BAFABE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/beaf5ca2-ae03-4145-aadc-aef705e56049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96857CC" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f26a2003-7220-437a-91a8-f0360f771c67" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F809B249" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16489513-ceb5-40a5-8f93-7cf0203c230c" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7B7FAE1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bc9e054-60ce-4fd6-90ad-e29c3a922472" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F78483BA" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/88ee16ce-c143-437e-b533-15c6cb3fb768" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F753389E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4fc76400-5872-46ea-9e30-6e0731c284b1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC2CCFB5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cf67bb9e-39c2-42ca-a2a6-9259814c2604" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC23EA88" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/18a2d610-7b64-4227-8239-d24ae46c2934" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D538AD9A" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3453a0d2-c8b6-4c4f-b64e-b1886e480769" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA2D8D53" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e43dd9cf-16ae-4719-93b7-ecf3132d015f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA0C4650" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/121313ee-71b1-409e-90d0-be79ae5b81a1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D7C2BBB" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bc773511-1364-4c90-8f95-46b5fc1e3d53" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BADB30A0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5774b410-949f-4606-abb3-ea12fc4e67af" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B43DEAC3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b16ce5f9-306c-41d0-961c-78d6830c16c4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A51CB6AE" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7d85f32d-6f72-4b86-aec0-1cf973e0ecbd" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4CF04ED" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ef5f13a8-61a9-48f6-9e83-b66e60d795af" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FA3D40C" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11bf6ae7-596b-42ff-8145-9ffb4f871bc3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A7D70B2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/22676a5e-ede8-421d-ba88-958e42d7b913" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827525F6" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/437b6aa3-b7fa-478b-a131-e15166b8b5bd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FDD15EF" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c2bbc001-b45d-4d20-b060-e38f45a3e9c6" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E5D17BE" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9e7adae4-d2f5-47ac-ac41-c0b50f244e6d" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E1ABB59" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/30cf01c9-b6cf-4453-90c9-f7bf3f0d04f7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5759F7EFD" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d024b8f1-bec1-4865-b4a3-9fbbd957f25c" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A5E8833" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c3f35fa2-7c51-4acd-8378-4ba5dc785879" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54906A7C5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4247988-91bc-4a9b-a4db-20ec212b7728" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F8B7415" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/320fa6bd-ffee-4700-b095-1f6bfa652fd7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AAAEC5E" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/48853e71-615c-4eb2-a9a4-bb98945bd643" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486687EA5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/95988eca-7916-4002-acbd-2563396e8428" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486A71987" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/53fdd1ee-b394-467c-9a25-cdd46f7d72d7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4754882D3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d69954ed-57c5-4b74-b650-031760dd47b2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45075F219" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/688644ab-c11f-4d5c-9b73-51c06568c14f" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45009148D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b342622e-5156-417f-a672-1337afa9e617" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41FD61D1A" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3e1bc542-2593-47d0-8d24-81d4087b9311" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429A6718E" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/de09fe59-b100-4376-88eb-40d6e677ced7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B410F048FC" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14e8cee1-65bc-4565-8826-f95c89f86a3c" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8353011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/eac9be0d-e71b-4466-b413-1473783317e3" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B382C80BA0" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/688fc0ef-d774-466d-80a9-85f5768078ac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3946A2E67" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b0552ae-2b2c-44c8-bc2f-99a8c8a7a789" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36963C8D0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a09fd772-4a5f-4bbf-bd66-b6193989d63c" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE4EFAC9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3dc25e6c-8325-4332-9724-7f2c240a45b6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B366A844E3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/450bbba0-b03d-4108-b2d5-065f1b6e9546" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3541B2342" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1d3ad0fa-804b-4f9f-bb0b-3614dfb531ec" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31131EB2E" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5f072cf-fcea-4396-b0ab-b57519ea1afe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FFE249B3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fd2de6d7-5cd8-430e-a94d-7ca5dd6ee516" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FA7AF0FB" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/07c82a69-14ea-47b5-9a0c-39377b74ef7e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD9C54E9BC" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/48248952-0022-4207-8466-4d5a63bbdf78" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7272F95F" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/84e940a6-0197-4233-83dc-0ba031935136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD67D77AF2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0bfb9211-9c44-484f-bfe9-e515a082803a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD33979902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/90351d49-e010-4d3e-8542-6d7840aaf90c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD38941F6B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16242d89-56bc-40da-b5ad-dc0d3281891c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD38C7434B" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9e4173b8-1c4f-4688-a3b6-4326da4ee3d7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD12154840" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/71c0da58-347a-46bd-b583-b76564eb851c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1CC2F6D1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/44213a5b-65de-4c10-a340-d7f2cebbcc80" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF82464AE" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/af3fbe56-c40a-45e8-ad6a-31d7efa717f7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE0B67A33" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e04aee8-3f56-4457-ab8a-b86303d65ae1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE13BDB3B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16d658a8-c01f-4ce9-8ec0-9a85ad365504" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7BA97DCF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1df9c14c-74c0-4126-ba95-081813892717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC48D47325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/192a0df3-0211-48f3-98f6-3c41b6fa2673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC279548AC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43f23dae-bf13-4321-9366-eb6962cdb74a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC27043D51" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43840e0a-511d-4a9e-89e6-816674c59cf9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF80B8BF1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3eeb70fa-cced-4fd5-bae9-a54d6a328acc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE6B84A99" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c70671d8-636d-4ba2-813b-1c43c2f7d5bd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD81A4AA9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a2a0e43e-5633-42c9-99dc-294315603516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCB579E90" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c209dca-b107-4dd1-9b9a-08d8aa750883" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC853279A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5df8c051-0181-428c-9c0b-5ff3823bfaf1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6D2B1A0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/947c4d04-bb8e-4eb4-b7d1-968401c0d43f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D00940F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bfac90d-ba64-40ff-a2b1-e6918b8cb36d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D6521D5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/443aa8ef-fb92-47c4-8b3e-c8172ddb2d6a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B0FEFEB" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/51c4b62b-51f1-4586-9b26-471e7d257b28" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB604FBD17" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9ad4bc51-851e-435c-bfb7-614864c84c72" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5DFEE9D3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/57681bd8-a7c1-4679-b260-7ef0b68cfd4c" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C1DFBB5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e8bf59e0-2b7c-4c61-92cf-08d43c8ac58b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5235249D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/934a2369-7108-46e8-90a7-a947be9eb744" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB517BF777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/97668d6f-6fb3-48a2-b981-22eac2f975d4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB378066C7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/341b50b1-a8b1-4046-ac13-95003fe484eb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2E199426" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1e7b5ac1-58f7-4a8f-85b5-0979579bbdf4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB21A1A307" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/34da61bc-e660-4e24-b664-544375c6afc9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE54536F2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7eabc84-cf79-497a-8eb3-789526e27cc9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA24577D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9ecd73ad-19d4-4858-9c3d-3b180a9e92c7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB24C166" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/324fabe9-b121-45fa-9568-d2bd93375df1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0874FDD3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3fb2a430-9a52-42cd-aa34-7250c2e010a3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADEEB6C55" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/25c030d4-e199-4e9f-a2c6-cff807d0c929" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC63BEC12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/75f49a6b-e497-48d5-af38-9ff6eabb7dc9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABDD27AE8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5ef5787b-2d42-4ff1-8966-70be8958b65d" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB37D1A63" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/364a7934-732c-4004-8907-d7f4d3dd5eff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA852BD7E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9843db4e-6f5c-4bc1-b3f0-5be2ed984567" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3B9ED54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/301b6db0-5db2-4054-89ff-7a9979ad7d04" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9DD68C82" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9351c7b6-8d69-4667-b53c-4d3a56cbf0fe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA33B86B6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/632ac25b-1a88-4a35-8b76-2d5ec981aa7c" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81C92862" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3b8cc398-4412-475a-9799-4e64f4e9d6eb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA876B8CF2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d7110d4e-d45f-4885-895b-fdf84cd054ff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA82793D0A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/493351dc-485e-42d9-a849-25b1b0d5deb1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9315D316" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7eb88e53-c60e-428f-833f-c61fba932259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA787B5FD5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c2ed0c18-c49b-4be3-b902-809a3e3c7b67" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA98D28313" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9c016ad9-17ef-4b50-a6c8-05cf5fc78d0f" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78F0155E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/112d565f-b884-42eb-bd14-92238bd7ddb1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA793B02D1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/631b2e0b-257b-473c-9416-b08a306976eb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA833FDB9C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e9215b51-221f-434b-9d80-691e29518980" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA729866D1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bcbef27f-d0fe-4511-a1be-1ac2b855e046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7342C064" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/714eb03c-c891-456e-979e-818b98300db8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA72F1906C" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e240bd29-5cc1-4101-9fc3-5e0581e7edf5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F0A6A6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1b1f353a-fb97-4250-8a2f-fe976003724b" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68DD6C99" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11ba6f99-f378-458a-960b-2fa93ba2c1c6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA656343BD" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/699d4e6e-6fbf-47a2-ac9b-93f213861a18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63AEE203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c3dc0930-34dd-4550-93eb-f1d184a83668" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA637BF174" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1c594ac4-9cc8-4940-91bf-0e3ddd12abdd" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2418AC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/92475e64-1026-45b3-a772-5dd378ea5966" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5393C9D6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/abb46642-ef3d-4a59-b353-b65e68626221" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5343FC05" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d601c5db-441f-4765-bf67-e58a26ced48e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52CCC652" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b219ac8-243c-4267-aa34-b1c8f766f045" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42F31E28" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3547360c-613d-40a7-8a40-1d34393ac571" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EFB7E40" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5410dca-c60c-43ea-ac80-4bc4c1046fa2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F842B06" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cb0eaa87-2324-4e62-a1dd-90e32c42d756" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EA519CB" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/94572df8-b40b-46d4-82df-2a49222f6984" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E5D7816" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bdb0845-e89b-420d-bdd4-a97845d42d8f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4E022270" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/12210248-7c88-4223-aef3-f12203b26e35" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA347C86F2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e53e825e-5b4b-4556-b967-780ab8ce7736" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33329295" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/248cd036-9ebf-43de-84b0-b9113c3595af" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0E4F1238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/08d68068-48e1-4aa1-bbb9-8e1b5584281f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9798EB381" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6e2f2114-c071-4097-b417-40c28762a72d" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E61275B1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2a8b14b8-888c-485d-a4f3-84e503b498ae" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99AA2B3BD" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bcb0bd68-f2c7-45c8-bd3f-4a7a0f42fe6f" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A0566A4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/214d9c0b-7990-408e-94b2-f356942aebaa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97275BC85" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b6cdf7f-f291-49e4-ba98-9f9fd33eed61" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96BA76FB0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ad4ba89a-cba1-4cd7-8277-65e0dafb2e57" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B959C1E354" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/548e9ace-969c-436f-9ea6-0567fb8ce498" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EBF75C1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c29031c5-03d1-41b4-b24a-2e32bdc45ee4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92C342A08" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/aebcd8f6-507c-489d-aef7-f0caead43e94" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9147C3E7C" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/64a116e1-ce6e-4c6c-844e-229451f90db8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91041FCDF" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b7befc3d-383d-4400-88ab-43ca78814e18" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5457BAE" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d5b14005-0082-4957-b5fe-39a70a228e02" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FFD204E2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4ca66e6-ef17-420a-b3a1-5a82b5385981" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE3ACFA9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/509361df-2848-49c0-ba8d-967d31271b2f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE2B0FB4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/576c1adc-1a8f-4264-80b2-3ca626bc0313" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E32D420F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/26368157-8420-406f-8e3e-af5bfe457eb8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C9286668" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a635fc45-9f4d-40b8-9b1d-c6e09f73c904" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADB0CB83" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/69613080-9023-45db-8825-6584e738565e" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6D8E070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4c11b22-f755-41ec-a806-f17ee60d56f6" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B889353781" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2547d1dd-a3d5-425b-ab48-b3599bc075f7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87DAD4740" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/17872529-5c87-4841-8100-25e2c30a637f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86AB20792" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/522e36dc-ab04-490f-8bf2-b908ebeddd1b" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8706167C9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6c21c817-aefd-402e-b6ca-fa3fa95c44ee" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8492822F7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c45d2ac6-a54d-4cb2-b33b-9964d4f10952" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840788312" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/10fb0828-cb56-411c-8fc0-ab5d3856578a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8404856D1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2dde7380-3663-42c8-82c1-9755d9daaf99" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81FE97E14" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/633098a6-a07b-4b19-91f1-7a8265dc8ce5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8727D8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e680dc3-040e-47af-908c-9a1d9edd58f5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AD0A0188" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9d663f74-7637-4ef5-9f1e-597274cef1cf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72D8D465B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7df5ebf5-e86f-44cb-8f64-c9ceb9339fa6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CD53D3DE" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0d4c8833-d025-4978-9b89-e35dd3ad6d7a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF2F0F8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d256e7fb-d712-4433-8703-bf387b639140" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BEB76A" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/628cae77-494c-4dcd-984d-14d77a6f023c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D09F00FF" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5155f93-aa5b-467a-876a-ff42e2437b6b" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D6A9C7AF" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c6c5e09-f6cd-47cc-88d2-6a593beae605" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69CA3D9F8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e035b7d9-e3c6-4ca0-8bb9-5658d66e95b5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BB888144" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d90e346c-8f25-4ac5-918d-07450d5dbbb3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6883CD77A" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1d251e0a-f5cb-4986-a896-4ff15637b7e4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6832E5366" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/553fb432-804b-4615-88c0-0f8d11495b1f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A641A2CF" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f7d75f02-20f8-4ab4-95c8-2a102fc8bf6c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643EA0979" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/daf0d455-0c47-414b-b7be-08934e2b6d55" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B643DFD2F8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6642261-0367-4173-b064-2c9bb4932a8e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6378D9375" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0ccaf721-3c24-4524-9f79-c44c07e5d831" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636AEC586" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9a776ef4-0ab0-4ef7-b286-d992467c167f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636E2B34A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fb53cadd-c171-40c5-901c-7c6f6e18fdd6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B636867142" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c144fab5-e0ac-4017-bd8e-4e296253bfc0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63728C05F" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/021dd4ed-cfae-4849-bd7c-80b870384acc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63609B21B" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/61260940-a78a-4dab-80f2-d578aa36cca7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61D027B37" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4e9e4773-8be2-4909-926d-de3d11b38e8d" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61CD4388D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4ffff9ea-f132-4760-a9a3-2550e5a9adf0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C95C029" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/18f98487-6b67-44ea-a68c-c233c224263b" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6111AB9E4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/abc0875c-09b4-4afa-bbad-1ab1f623b3b3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF47B1CB" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9a299db6-eb4a-4c7e-8c2c-f01cc3647939" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617EA68E0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3f37eb68-a464-4a76-afa8-2a0d6939ed0f" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9A6064C" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cae685e2-5a2e-4070-afc2-7631975d930d" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F9BAFABE" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/beaf5ca2-ae03-4145-aadc-aef705e56049" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F96857CC" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f26a2003-7220-437a-91a8-f0360f771c67" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F809B249" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/16489513-ceb5-40a5-8f93-7cf0203c230c" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7B7FAE1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1bc9e054-60ce-4fd6-90ad-e29c3a922472" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F78483BA" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/88ee16ce-c143-437e-b533-15c6cb3fb768" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F753389E" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4fc76400-5872-46ea-9e30-6e0731c284b1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC2CCFB5" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cf67bb9e-39c2-42ca-a2a6-9259814c2604" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC23EA88" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/18a2d610-7b64-4227-8239-d24ae46c2934" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D538AD9A" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3453a0d2-c8b6-4c4f-b64e-b1886e480769" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA2D8D53" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e43dd9cf-16ae-4719-93b7-ecf3132d015f" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CA0C4650" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/121313ee-71b1-409e-90d0-be79ae5b81a1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D7C2BBB" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bc773511-1364-4c90-8f95-46b5fc1e3d53" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BADB30A0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5774b410-949f-4606-abb3-ea12fc4e67af" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B43DEAC3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b16ce5f9-306c-41d0-961c-78d6830c16c4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A51CB6AE" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7d85f32d-6f72-4b86-aec0-1cf973e0ecbd" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4CF04ED" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ef5f13a8-61a9-48f6-9e83-b66e60d795af" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58FA3D40C" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11bf6ae7-596b-42ff-8145-9ffb4f871bc3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A7D70B2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/22676a5e-ede8-421d-ba88-958e42d7b913" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5827525F6" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/437b6aa3-b7fa-478b-a131-e15166b8b5bd" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57FDD15EF" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c2bbc001-b45d-4d20-b060-e38f45a3e9c6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E5D17BE" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9e7adae4-d2f5-47ac-ac41-c0b50f244e6d" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E1ABB59" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/30cf01c9-b6cf-4453-90c9-f7bf3f0d04f7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5759F7EFD" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d024b8f1-bec1-4865-b4a3-9fbbd957f25c" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A5E8833" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c3f35fa2-7c51-4acd-8378-4ba5dc785879" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54906A7C5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4247988-91bc-4a9b-a4db-20ec212b7728" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51F8B7415" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/320fa6bd-ffee-4700-b095-1f6bfa652fd7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48AAAEC5E" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/48853e71-615c-4eb2-a9a4-bb98945bd643" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486687EA5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/95988eca-7916-4002-acbd-2563396e8428" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486A71987" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/53fdd1ee-b394-467c-9a25-cdd46f7d72d7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4754882D3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d69954ed-57c5-4b74-b650-031760dd47b2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45075F219" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/688644ab-c11f-4d5c-9b73-51c06568c14f" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45009148D" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b342622e-5156-417f-a672-1337afa9e617" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41FD61D1A" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3e1bc542-2593-47d0-8d24-81d4087b9311" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B429A6718E" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/de09fe59-b100-4376-88eb-40d6e677ced7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B410F048FC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14e8cee1-65bc-4565-8826-f95c89f86a3c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F8353011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/eac9be0d-e71b-4466-b413-1473783317e3" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B382C80BA0" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/688fc0ef-d774-466d-80a9-85f5768078ac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3946A2E67" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b0552ae-2b2c-44c8-bc2f-99a8c8a7a789" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36963C8D0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a09fd772-4a5f-4bbf-bd66-b6193989d63c" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EE4EFAC9" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3dc25e6c-8325-4332-9724-7f2c240a45b6" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B366A844E3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/450bbba0-b03d-4108-b2d5-065f1b6e9546" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3541B2342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/1d3ad0fa-804b-4f9f-bb0b-3614dfb531ec" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31131EB2E" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b5f072cf-fcea-4396-b0ab-b57519ea1afe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FFE249B3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fd2de6d7-5cd8-430e-a94d-7ca5dd6ee516" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FA7AF0FB" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIPS01000Q/amministrazione-trasparente/atti-amministrazioni-enti/07c82a69-14ea-47b5-9a0c-39377b74ef7e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F204"/>
+  <dimension ref="A1:F218"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8811</v>
+        <v>11479</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>11478</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...7 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>8502</v>
+        <v>11477</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="B5">
-        <v>8354</v>
+        <v>11475</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>7</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B6">
-        <v>7820</v>
+        <v>11471</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B7">
-        <v>7819</v>
+        <v>11439</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B8">
-        <v>7782</v>
+        <v>10880</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9">
+        <v>10732</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>22</v>
       </c>
-      <c r="B9">
-[...9 lines deleted...]
-        <v>11</v>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>7780</v>
+        <v>9974</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B11">
-        <v>7779</v>
+        <v>9850</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>27</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>7778</v>
+        <v>9723</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>30</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="B13">
-        <v>7777</v>
+        <v>9712</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>32</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>7776</v>
+        <v>9236</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>35</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B15">
-        <v>7775</v>
+        <v>9178</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>37</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B16">
-        <v>7695</v>
+        <v>8811</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>40</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>7694</v>
+        <v>8758</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>7623</v>
+        <v>8502</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>45</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B19">
-        <v>7608</v>
+        <v>8354</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B20">
-        <v>7508</v>
+        <v>7820</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="B21">
-        <v>7507</v>
+        <v>7819</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B22">
-        <v>7506</v>
+        <v>7782</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B23">
-        <v>7505</v>
+        <v>7781</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="E23" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B24">
-        <v>7398</v>
+        <v>7780</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D24" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="E24" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B25">
-        <v>7397</v>
+        <v>7779</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D25" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="B26">
-        <v>7357</v>
+        <v>7778</v>
       </c>
       <c r="C26" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>57</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B27">
-        <v>7147</v>
+        <v>7777</v>
       </c>
       <c r="C27" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="D27" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B28">
-        <v>7134</v>
+        <v>7776</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D28" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>59</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B29">
-        <v>7046</v>
+        <v>7775</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D29" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B30">
-        <v>6989</v>
+        <v>7695</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B31">
-        <v>6988</v>
+        <v>7694</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D31" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B32">
-        <v>6984</v>
+        <v>7623</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D32" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B33">
-        <v>6982</v>
+        <v>7608</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="D33" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>67</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B34">
-        <v>6972</v>
+        <v>7508</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D34" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="E34" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B35">
-        <v>6969</v>
+        <v>7507</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B36">
-        <v>6967</v>
+        <v>7506</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="B37">
-        <v>6965</v>
+        <v>7505</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B38">
-        <v>6924</v>
+        <v>7398</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E38" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B39">
-        <v>6760</v>
+        <v>7397</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="B40">
-        <v>6269</v>
+        <v>7357</v>
       </c>
       <c r="C40" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="D40" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="B41">
-        <v>6251</v>
+        <v>7147</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="D41" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>81</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B42">
-        <v>6131</v>
+        <v>7134</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="D42" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>83</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B43">
-        <v>6008</v>
+        <v>7046</v>
       </c>
       <c r="C43" t="s">
-        <v>76</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>85</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B44">
-        <v>5661</v>
+        <v>6989</v>
       </c>
       <c r="C44" t="s">
-        <v>79</v>
+        <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>87</v>
+      </c>
+      <c r="E44" t="s">
+        <v>7</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B45">
-        <v>5637</v>
+        <v>6988</v>
       </c>
       <c r="C45" t="s">
-        <v>82</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>88</v>
+      </c>
+      <c r="E45" t="s">
+        <v>7</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B46">
-        <v>5589</v>
+        <v>6984</v>
       </c>
       <c r="C46" t="s">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>89</v>
+      </c>
+      <c r="E46" t="s">
+        <v>7</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B47">
-        <v>5372</v>
+        <v>6982</v>
       </c>
       <c r="C47" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>90</v>
+      </c>
+      <c r="E47" t="s">
+        <v>7</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B48">
-        <v>5043</v>
+        <v>6972</v>
       </c>
       <c r="C48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" t="s">
         <v>91</v>
       </c>
-      <c r="D48" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E48" t="s">
+        <v>7</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="B49">
-        <v>4871</v>
+        <v>6969</v>
       </c>
       <c r="C49" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>92</v>
+      </c>
+      <c r="E49" t="s">
+        <v>7</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="B50">
-        <v>4504</v>
+        <v>6967</v>
       </c>
       <c r="C50" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="D50" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>93</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="B51">
-        <v>4401</v>
+        <v>6965</v>
       </c>
       <c r="C51" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="D51" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>94</v>
+      </c>
+      <c r="E51" t="s">
+        <v>7</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B52">
-        <v>4365</v>
+        <v>6924</v>
       </c>
       <c r="C52" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>96</v>
+      </c>
+      <c r="E52" t="s">
+        <v>7</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B53">
-        <v>4350</v>
+        <v>6760</v>
       </c>
       <c r="C53" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="D53" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>98</v>
+      </c>
+      <c r="E53" t="s">
+        <v>7</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B54">
-        <v>4253</v>
+        <v>6269</v>
       </c>
       <c r="C54" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D54" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="B55">
-        <v>4244</v>
+        <v>6251</v>
       </c>
       <c r="C55" t="s">
-        <v>110</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>102</v>
+      </c>
+      <c r="E55" t="s">
+        <v>7</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="B56">
-        <v>3985</v>
+        <v>6131</v>
       </c>
       <c r="C56" t="s">
-        <v>113</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>104</v>
+      </c>
+      <c r="E56" t="s">
+        <v>7</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B57">
-        <v>3860</v>
+        <v>6008</v>
       </c>
       <c r="C57" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D57" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B58">
-        <v>3529</v>
+        <v>5661</v>
       </c>
       <c r="C58" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="D58" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B59">
-        <v>3009</v>
+        <v>5637</v>
       </c>
       <c r="C59" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="D59" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="B60">
-        <v>2925</v>
+        <v>5589</v>
       </c>
       <c r="C60" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="D60" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B61">
-        <v>2924</v>
+        <v>5372</v>
       </c>
       <c r="C61" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="D61" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B62">
-        <v>2828</v>
+        <v>5043</v>
       </c>
       <c r="C62" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D62" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B63">
-        <v>2692</v>
+        <v>4871</v>
       </c>
       <c r="C63" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B64">
-        <v>2678</v>
+        <v>4504</v>
       </c>
       <c r="C64" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B65">
-        <v>2560</v>
+        <v>4401</v>
       </c>
       <c r="C65" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D65" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="B66">
-        <v>2472</v>
+        <v>4365</v>
       </c>
       <c r="C66" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D66" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="B67">
-        <v>2364</v>
+        <v>4350</v>
       </c>
       <c r="C67" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="D67" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B68">
-        <v>2352</v>
+        <v>4253</v>
       </c>
       <c r="C68" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="D68" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="B69">
-        <v>2058</v>
+        <v>4244</v>
       </c>
       <c r="C69" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="D69" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B70">
-        <v>2030</v>
+        <v>3985</v>
       </c>
       <c r="C70" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D70" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B71">
-        <v>1924</v>
+        <v>3860</v>
       </c>
       <c r="C71" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="D71" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="B72">
-        <v>1870</v>
+        <v>3529</v>
       </c>
       <c r="C72" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D72" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B73">
-        <v>1865</v>
+        <v>3009</v>
       </c>
       <c r="C73" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="D73" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>154</v>
+      </c>
+      <c r="B74">
+        <v>2925</v>
+      </c>
+      <c r="C74" t="s">
+        <v>155</v>
+      </c>
+      <c r="D74" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B75">
-        <v>1792</v>
+        <v>2924</v>
       </c>
       <c r="C75" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="D75" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B76">
-        <v>1791</v>
+        <v>2828</v>
       </c>
       <c r="C76" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D76" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B77">
+        <v>2692</v>
+      </c>
+      <c r="C77" t="s">
         <v>163</v>
       </c>
-      <c r="B77">
-[...4 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B78">
-        <v>1788</v>
+        <v>2678</v>
       </c>
       <c r="C78" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="D78" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B79">
-        <v>1758</v>
+        <v>2560</v>
       </c>
       <c r="C79" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D79" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80">
+        <v>2472</v>
+      </c>
+      <c r="C80" t="s">
+        <v>171</v>
+      </c>
+      <c r="D80" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B81">
-        <v>1743</v>
+        <v>2364</v>
       </c>
       <c r="C81" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D81" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B82">
-        <v>1746</v>
+        <v>2352</v>
       </c>
       <c r="C82" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D82" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>178</v>
+      </c>
+      <c r="B83">
+        <v>2058</v>
+      </c>
+      <c r="C83" t="s">
         <v>179</v>
       </c>
-      <c r="B83">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B84">
-        <v>1657</v>
+        <v>2030</v>
       </c>
       <c r="C84" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D84" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B85">
-        <v>1653</v>
+        <v>1924</v>
       </c>
       <c r="C85" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D85" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>186</v>
+      </c>
+      <c r="B86">
+        <v>1870</v>
+      </c>
+      <c r="C86" t="s">
+        <v>187</v>
+      </c>
+      <c r="D86" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B87">
-        <v>1600</v>
+        <v>1865</v>
       </c>
       <c r="C87" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="D87" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="B88">
-        <v>1532</v>
+        <v>1835</v>
       </c>
       <c r="C88" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D88" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B89">
-        <v>1430</v>
+        <v>1792</v>
       </c>
       <c r="C89" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D89" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>193</v>
+      </c>
+      <c r="B90">
+        <v>1791</v>
+      </c>
+      <c r="C90" t="s">
         <v>196</v>
       </c>
-      <c r="B90">
-[...4 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B91">
-        <v>1420</v>
+        <v>1789</v>
       </c>
       <c r="C91" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D91" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="B92">
-        <v>1369</v>
+        <v>1788</v>
       </c>
       <c r="C92" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D92" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>202</v>
+      </c>
+      <c r="B93">
+        <v>1758</v>
+      </c>
+      <c r="C93" t="s">
         <v>203</v>
       </c>
-      <c r="B93">
-[...4 lines deleted...]
-      </c>
       <c r="D93" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="B94">
-        <v>1342</v>
+        <v>1747</v>
       </c>
       <c r="C94" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D94" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>202</v>
+      </c>
+      <c r="B95">
+        <v>1743</v>
+      </c>
+      <c r="C95" t="s">
+        <v>207</v>
+      </c>
+      <c r="D95" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B96">
-        <v>1332</v>
+        <v>1746</v>
       </c>
       <c r="C96" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D96" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B97">
-        <v>1323</v>
+        <v>1683</v>
       </c>
       <c r="C97" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D97" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="B98">
-        <v>1052</v>
+        <v>1657</v>
       </c>
       <c r="C98" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D98" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>209</v>
+      </c>
+      <c r="B99">
+        <v>1653</v>
+      </c>
+      <c r="C99" t="s">
+        <v>216</v>
+      </c>
+      <c r="D99" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B100">
-        <v>671</v>
+        <v>1610</v>
       </c>
       <c r="C100" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D100" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B101">
-        <v>199</v>
+        <v>1600</v>
       </c>
       <c r="C101" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D101" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>223</v>
+      </c>
+      <c r="B102">
+        <v>1532</v>
+      </c>
+      <c r="C102" t="s">
+        <v>224</v>
+      </c>
+      <c r="D102" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B103">
-        <v>12733</v>
+        <v>1430</v>
       </c>
       <c r="C103" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="D103" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>226</v>
+      </c>
+      <c r="B104">
+        <v>1428</v>
+      </c>
+      <c r="C104" t="s">
+        <v>229</v>
+      </c>
+      <c r="D104" t="s">
         <v>230</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="B105">
-        <v>12388</v>
+        <v>1420</v>
       </c>
       <c r="C105" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="D105" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B106">
-        <v>12331</v>
+        <v>1369</v>
       </c>
       <c r="C106" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="D106" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B107">
-        <v>12176</v>
+        <v>1368</v>
       </c>
       <c r="C107" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="D107" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="B108">
-        <v>12099</v>
+        <v>1342</v>
       </c>
       <c r="C108" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
       <c r="D108" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B109">
-        <v>11662</v>
+        <v>1333</v>
       </c>
       <c r="C109" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="D109" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="B110">
-        <v>11430</v>
+        <v>1332</v>
       </c>
       <c r="C110" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="D110" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="B111">
-        <v>11383</v>
+        <v>1323</v>
       </c>
       <c r="C111" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D111" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="B112">
-        <v>11091</v>
+        <v>1052</v>
       </c>
       <c r="C112" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="D112" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="B113">
-        <v>11007</v>
+        <v>1038</v>
       </c>
       <c r="C113" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="D113" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="B114">
-        <v>10978</v>
+        <v>671</v>
       </c>
       <c r="C114" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="D114" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="B115">
-        <v>10922</v>
+        <v>199</v>
       </c>
       <c r="C115" t="s">
-        <v>266</v>
+        <v>256</v>
       </c>
       <c r="D115" t="s">
-        <v>267</v>
+        <v>257</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="B116">
-        <v>10897</v>
+        <v>191</v>
       </c>
       <c r="C116" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="D116" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="B117">
-        <v>10715</v>
+        <v>12733</v>
       </c>
       <c r="C117" t="s">
-        <v>11</v>
+        <v>261</v>
       </c>
       <c r="D117" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>262</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="B118">
-        <v>10674</v>
+        <v>12724</v>
       </c>
       <c r="C118" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="D118" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>264</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B119">
-        <v>10630</v>
+        <v>12388</v>
       </c>
       <c r="C119" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="D119" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="B120">
-        <v>10330</v>
+        <v>12331</v>
       </c>
       <c r="C120" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="D120" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="B121">
-        <v>10201</v>
+        <v>12176</v>
       </c>
       <c r="C121" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="D121" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="B122">
-        <v>9881</v>
+        <v>12099</v>
       </c>
       <c r="C122" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="D122" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>287</v>
+        <v>277</v>
       </c>
       <c r="B123">
-        <v>9654</v>
+        <v>11662</v>
       </c>
       <c r="C123" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="D123" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="B124">
-        <v>9509</v>
+        <v>11430</v>
       </c>
       <c r="C124" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="B125">
-        <v>9478</v>
+        <v>11383</v>
       </c>
       <c r="C125" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="D125" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="B126">
-        <v>9445</v>
+        <v>11091</v>
       </c>
       <c r="C126" t="s">
-        <v>11</v>
+        <v>287</v>
       </c>
       <c r="D126" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>288</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="B127">
-        <v>9310</v>
+        <v>11007</v>
       </c>
       <c r="C127" t="s">
-        <v>11</v>
+        <v>290</v>
       </c>
       <c r="D127" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>291</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="B128">
-        <v>8912</v>
+        <v>10978</v>
       </c>
       <c r="C128" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="D128" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="B129">
-        <v>8820</v>
+        <v>10922</v>
       </c>
       <c r="C129" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="D129" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B130">
-        <v>8818</v>
+        <v>10897</v>
       </c>
       <c r="C130" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="D130" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="B131">
-        <v>8445</v>
+        <v>10715</v>
       </c>
       <c r="C131" t="s">
-        <v>308</v>
+        <v>7</v>
       </c>
       <c r="D131" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>302</v>
+      </c>
+      <c r="E131" t="s">
+        <v>7</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="B132">
-        <v>7733</v>
+        <v>10674</v>
       </c>
       <c r="C132" t="s">
-        <v>311</v>
+        <v>7</v>
       </c>
       <c r="D132" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>304</v>
+      </c>
+      <c r="E132" t="s">
+        <v>7</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="B133">
-        <v>6471</v>
+        <v>10630</v>
       </c>
       <c r="C133" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="D133" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B134">
-        <v>6212</v>
+        <v>10330</v>
       </c>
       <c r="C134" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D134" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B135">
-        <v>4946</v>
+        <v>10201</v>
       </c>
       <c r="C135" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="D135" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="B136">
-        <v>5679</v>
+        <v>9881</v>
       </c>
       <c r="C136" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="D136" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="B137">
-        <v>5398</v>
+        <v>9654</v>
       </c>
       <c r="C137" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D137" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B138">
-        <v>5095</v>
+        <v>9509</v>
       </c>
       <c r="C138" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="D138" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="B139">
-        <v>5040</v>
+        <v>9478</v>
       </c>
       <c r="C139" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="D139" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="B140">
-        <v>4662</v>
+        <v>9445</v>
       </c>
       <c r="C140" t="s">
-        <v>334</v>
+        <v>7</v>
       </c>
       <c r="D140" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>326</v>
+      </c>
+      <c r="E140" t="s">
+        <v>7</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="B141">
-        <v>4660</v>
+        <v>9310</v>
       </c>
       <c r="C141" t="s">
-        <v>336</v>
+        <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>328</v>
+      </c>
+      <c r="E141" t="s">
+        <v>7</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B142">
-        <v>4272</v>
+        <v>8912</v>
       </c>
       <c r="C142" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="D142" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="B143">
-        <v>4198</v>
+        <v>8820</v>
       </c>
       <c r="C143" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="D143" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>344</v>
+        <v>332</v>
       </c>
       <c r="B144">
-        <v>3712</v>
+        <v>8818</v>
       </c>
       <c r="C144" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D144" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="B145">
-        <v>3462</v>
+        <v>8445</v>
       </c>
       <c r="C145" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="D145" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="B146">
-        <v>3459</v>
+        <v>7733</v>
       </c>
       <c r="C146" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="D146" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B147">
-        <v>3321</v>
+        <v>6471</v>
       </c>
       <c r="C147" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="D147" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B148">
-        <v>3320</v>
+        <v>6212</v>
       </c>
       <c r="C148" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="D148" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="B149">
-        <v>3319</v>
+        <v>4946</v>
       </c>
       <c r="C149" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D149" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>351</v>
+      </c>
+      <c r="B150">
+        <v>5679</v>
+      </c>
+      <c r="C150" t="s">
         <v>352</v>
       </c>
-      <c r="B150">
-[...4 lines deleted...]
-      </c>
       <c r="D150" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B151">
-        <v>3314</v>
+        <v>5398</v>
       </c>
       <c r="C151" t="s">
-        <v>361</v>
+        <v>355</v>
       </c>
       <c r="D151" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B152">
-        <v>3309</v>
+        <v>5095</v>
       </c>
       <c r="C152" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="D152" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B153">
-        <v>2974</v>
+        <v>5040</v>
       </c>
       <c r="C153" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D153" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>363</v>
+      </c>
+      <c r="B154">
+        <v>4662</v>
+      </c>
+      <c r="C154" t="s">
+        <v>364</v>
+      </c>
+      <c r="D154" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>369</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="B155">
-        <v>2966</v>
+        <v>4660</v>
       </c>
       <c r="C155" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D155" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B156">
-        <v>2939</v>
+        <v>4272</v>
       </c>
       <c r="C156" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D156" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
+        <v>371</v>
+      </c>
+      <c r="B157">
+        <v>4198</v>
+      </c>
+      <c r="C157" t="s">
         <v>372</v>
       </c>
-      <c r="B157">
-[...4 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B158">
-        <v>2928</v>
+        <v>3712</v>
       </c>
       <c r="C158" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D158" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
+        <v>377</v>
+      </c>
+      <c r="B159">
+        <v>3462</v>
+      </c>
+      <c r="C159" t="s">
+        <v>378</v>
+      </c>
+      <c r="D159" t="s">
         <v>379</v>
-      </c>
-[...7 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="B160">
-        <v>2835</v>
+        <v>3459</v>
       </c>
       <c r="C160" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D160" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="B161">
-        <v>2825</v>
+        <v>3321</v>
       </c>
       <c r="C161" t="s">
+        <v>383</v>
+      </c>
+      <c r="D161" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>382</v>
+      </c>
+      <c r="B162">
+        <v>3320</v>
+      </c>
+      <c r="C162" t="s">
+        <v>385</v>
+      </c>
+      <c r="D162" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B163">
-        <v>2616</v>
+        <v>3319</v>
       </c>
       <c r="C163" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D163" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
+        <v>382</v>
+      </c>
+      <c r="B164">
+        <v>3318</v>
+      </c>
+      <c r="C164" t="s">
         <v>389</v>
       </c>
-      <c r="B164">
-[...4 lines deleted...]
-      </c>
       <c r="D164" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="B165">
-        <v>2612</v>
+        <v>3314</v>
       </c>
       <c r="C165" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D165" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="B166">
-        <v>2477</v>
+        <v>3309</v>
       </c>
       <c r="C166" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="D166" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
+        <v>395</v>
+      </c>
+      <c r="B167">
+        <v>2974</v>
+      </c>
+      <c r="C167" t="s">
         <v>396</v>
       </c>
-      <c r="B167">
-[...4 lines deleted...]
-      </c>
       <c r="D167" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="B168">
-        <v>2285</v>
+        <v>2970</v>
       </c>
       <c r="C168" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="D168" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="B169">
-        <v>2178</v>
+        <v>2966</v>
       </c>
       <c r="C169" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="D169" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
+        <v>402</v>
+      </c>
+      <c r="B170">
+        <v>2939</v>
+      </c>
+      <c r="C170" t="s">
+        <v>403</v>
+      </c>
+      <c r="D170" t="s">
         <v>404</v>
-      </c>
-[...7 lines deleted...]
-        <v>408</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B171">
-        <v>1196</v>
+        <v>2938</v>
       </c>
       <c r="C171" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="D171" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B172">
-        <v>2064</v>
+        <v>2928</v>
       </c>
       <c r="C172" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="D172" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B173">
-        <v>1926</v>
+        <v>2838</v>
       </c>
       <c r="C173" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D173" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="B174">
-        <v>1700</v>
+        <v>2835</v>
       </c>
       <c r="C174" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="D174" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="B175">
-        <v>1692</v>
+        <v>2825</v>
       </c>
       <c r="C175" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="D175" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B176">
-        <v>1600</v>
+        <v>2786</v>
       </c>
       <c r="C176" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="D176" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="B177">
-        <v>1458</v>
+        <v>2616</v>
       </c>
       <c r="C177" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="D177" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B178">
-        <v>1367</v>
+        <v>2614</v>
       </c>
       <c r="C178" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="D178" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="B179">
-        <v>1361</v>
+        <v>2612</v>
       </c>
       <c r="C179" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="D179" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B180">
-        <v>1342</v>
+        <v>2477</v>
       </c>
       <c r="C180" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="D180" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="B181">
-        <v>1315</v>
+        <v>2476</v>
       </c>
       <c r="C181" t="s">
-        <v>437</v>
+        <v>429</v>
       </c>
       <c r="D181" t="s">
-        <v>438</v>
+        <v>430</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>439</v>
+        <v>431</v>
       </c>
       <c r="B182">
-        <v>1208</v>
+        <v>2285</v>
       </c>
       <c r="C182" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="D182" t="s">
-        <v>441</v>
+        <v>433</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="B183">
-        <v>1099</v>
+        <v>2178</v>
       </c>
       <c r="C183" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="D183" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="B184">
-        <v>729</v>
+        <v>2176</v>
       </c>
       <c r="C184" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="D184" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="B185">
-        <v>265</v>
+        <v>1196</v>
       </c>
       <c r="C185" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="D185" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="B186">
-        <v>9700</v>
+        <v>2064</v>
       </c>
       <c r="C186" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="D186" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="E186" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="B187">
-        <v>9675</v>
+        <v>1926</v>
       </c>
       <c r="C187" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="D187" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B188">
-        <v>9674</v>
+        <v>1700</v>
       </c>
       <c r="C188" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="D188" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B189">
-        <v>9492</v>
+        <v>1692</v>
       </c>
       <c r="C189" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="D189" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B190">
-        <v>8990</v>
+        <v>1600</v>
       </c>
       <c r="C190" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="D190" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="E190" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="B191">
-        <v>8973</v>
+        <v>1458</v>
       </c>
       <c r="C191" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="D191" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="E191" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B192">
-        <v>8573</v>
+        <v>1367</v>
       </c>
       <c r="C192" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="D192" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="B193">
-        <v>8538</v>
+        <v>1361</v>
       </c>
       <c r="C193" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="D193" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="B194">
-        <v>8409</v>
+        <v>1342</v>
       </c>
       <c r="C194" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
       <c r="D194" t="s">
-        <v>474</v>
+        <v>465</v>
       </c>
       <c r="E194" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>475</v>
+        <v>466</v>
       </c>
       <c r="B195">
-        <v>8047</v>
+        <v>1315</v>
       </c>
       <c r="C195" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="D195" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>478</v>
+        <v>469</v>
       </c>
       <c r="B196">
-        <v>7833</v>
+        <v>1208</v>
       </c>
       <c r="C196" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="D196" t="s">
-        <v>480</v>
+        <v>471</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B197">
-        <v>7831</v>
+        <v>1099</v>
       </c>
       <c r="C197" t="s">
-        <v>481</v>
+        <v>473</v>
       </c>
       <c r="D197" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="E197" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="B198">
-        <v>7654</v>
+        <v>729</v>
       </c>
       <c r="C198" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="D198" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B199">
-        <v>7653</v>
+        <v>265</v>
       </c>
       <c r="C199" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="D199" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="B200">
-        <v>7549</v>
+        <v>9700</v>
       </c>
       <c r="C200" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="D200" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>491</v>
+        <v>481</v>
       </c>
       <c r="B201">
-        <v>7421</v>
+        <v>9675</v>
       </c>
       <c r="C201" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="D201" t="s">
-        <v>493</v>
+        <v>485</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>494</v>
+        <v>481</v>
       </c>
       <c r="B202">
-        <v>6513</v>
+        <v>9674</v>
       </c>
       <c r="C202" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="D202" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="E202" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="B203">
-        <v>6262</v>
+        <v>9492</v>
       </c>
       <c r="C203" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="D203" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="E203" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
+        <v>491</v>
+      </c>
+      <c r="B204">
+        <v>8990</v>
+      </c>
+      <c r="C204" t="s">
+        <v>492</v>
+      </c>
+      <c r="D204" t="s">
+        <v>493</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>491</v>
+      </c>
+      <c r="B205">
+        <v>8973</v>
+      </c>
+      <c r="C205" t="s">
+        <v>494</v>
+      </c>
+      <c r="D205" t="s">
+        <v>495</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>496</v>
+      </c>
+      <c r="B206">
+        <v>8573</v>
+      </c>
+      <c r="C206" t="s">
+        <v>497</v>
+      </c>
+      <c r="D206" t="s">
+        <v>498</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>499</v>
+      </c>
+      <c r="B207">
+        <v>8538</v>
+      </c>
+      <c r="C207" t="s">
         <v>500</v>
       </c>
-      <c r="B204">
+      <c r="D207" t="s">
+        <v>501</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>502</v>
+      </c>
+      <c r="B208">
+        <v>8409</v>
+      </c>
+      <c r="C208" t="s">
+        <v>503</v>
+      </c>
+      <c r="D208" t="s">
+        <v>504</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>505</v>
+      </c>
+      <c r="B209">
+        <v>8047</v>
+      </c>
+      <c r="C209" t="s">
+        <v>506</v>
+      </c>
+      <c r="D209" t="s">
+        <v>507</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>508</v>
+      </c>
+      <c r="B210">
+        <v>7833</v>
+      </c>
+      <c r="C210" t="s">
+        <v>509</v>
+      </c>
+      <c r="D210" t="s">
+        <v>510</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>508</v>
+      </c>
+      <c r="B211">
+        <v>7831</v>
+      </c>
+      <c r="C211" t="s">
+        <v>511</v>
+      </c>
+      <c r="D211" t="s">
+        <v>512</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>513</v>
+      </c>
+      <c r="B212">
+        <v>7654</v>
+      </c>
+      <c r="C212" t="s">
+        <v>514</v>
+      </c>
+      <c r="D212" t="s">
+        <v>515</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>513</v>
+      </c>
+      <c r="B213">
+        <v>7653</v>
+      </c>
+      <c r="C213" t="s">
+        <v>516</v>
+      </c>
+      <c r="D213" t="s">
+        <v>517</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>518</v>
+      </c>
+      <c r="B214">
+        <v>7549</v>
+      </c>
+      <c r="C214" t="s">
+        <v>519</v>
+      </c>
+      <c r="D214" t="s">
+        <v>520</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>521</v>
+      </c>
+      <c r="B215">
+        <v>7421</v>
+      </c>
+      <c r="C215" t="s">
+        <v>522</v>
+      </c>
+      <c r="D215" t="s">
+        <v>523</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>524</v>
+      </c>
+      <c r="B216">
+        <v>6513</v>
+      </c>
+      <c r="C216" t="s">
+        <v>525</v>
+      </c>
+      <c r="D216" t="s">
+        <v>526</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>527</v>
+      </c>
+      <c r="B217">
+        <v>6262</v>
+      </c>
+      <c r="C217" t="s">
+        <v>528</v>
+      </c>
+      <c r="D217" t="s">
+        <v>529</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>530</v>
+      </c>
+      <c r="B218">
         <v>6215</v>
       </c>
-      <c r="C204" t="s">
-[...8 lines deleted...]
-      <c r="F204" s="2" t="s">
+      <c r="C218" t="s">
+        <v>531</v>
+      </c>
+      <c r="D218" t="s">
+        <v>532</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...8 lines deleted...]
-    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="F4" r:id="rId3"/>
+    <hyperlink ref="F5" r:id="rId4"/>
+    <hyperlink ref="F6" r:id="rId5"/>
+    <hyperlink ref="E7" r:id="rId6"/>
+    <hyperlink ref="F7" r:id="rId7"/>
+    <hyperlink ref="E8" r:id="rId8"/>
+    <hyperlink ref="F8" r:id="rId9"/>
+    <hyperlink ref="E9" r:id="rId10"/>
     <hyperlink ref="F9" r:id="rId11"/>
     <hyperlink ref="F10" r:id="rId12"/>
-    <hyperlink ref="F11" r:id="rId13"/>
-[...48 lines deleted...]
-    <hyperlink ref="E49" r:id="rId62"/>
+    <hyperlink ref="E11" r:id="rId13"/>
+    <hyperlink ref="F11" r:id="rId14"/>
+    <hyperlink ref="E12" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="E13" r:id="rId17"/>
+    <hyperlink ref="F13" r:id="rId18"/>
+    <hyperlink ref="E14" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="E15" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="E16" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId24"/>
+    <hyperlink ref="F17" r:id="rId25"/>
+    <hyperlink ref="E18" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="E19" r:id="rId28"/>
+    <hyperlink ref="F19" r:id="rId29"/>
+    <hyperlink ref="F20" r:id="rId30"/>
+    <hyperlink ref="F21" r:id="rId31"/>
+    <hyperlink ref="F22" r:id="rId32"/>
+    <hyperlink ref="F23" r:id="rId33"/>
+    <hyperlink ref="F24" r:id="rId34"/>
+    <hyperlink ref="F25" r:id="rId35"/>
+    <hyperlink ref="F26" r:id="rId36"/>
+    <hyperlink ref="F27" r:id="rId37"/>
+    <hyperlink ref="F28" r:id="rId38"/>
+    <hyperlink ref="F29" r:id="rId39"/>
+    <hyperlink ref="F30" r:id="rId40"/>
+    <hyperlink ref="F31" r:id="rId41"/>
+    <hyperlink ref="F32" r:id="rId42"/>
+    <hyperlink ref="E33" r:id="rId43"/>
+    <hyperlink ref="F33" r:id="rId44"/>
+    <hyperlink ref="F34" r:id="rId45"/>
+    <hyperlink ref="F35" r:id="rId46"/>
+    <hyperlink ref="F36" r:id="rId47"/>
+    <hyperlink ref="F37" r:id="rId48"/>
+    <hyperlink ref="F38" r:id="rId49"/>
+    <hyperlink ref="F39" r:id="rId50"/>
+    <hyperlink ref="E40" r:id="rId51"/>
+    <hyperlink ref="F40" r:id="rId52"/>
+    <hyperlink ref="E41" r:id="rId53"/>
+    <hyperlink ref="F41" r:id="rId54"/>
+    <hyperlink ref="E42" r:id="rId55"/>
+    <hyperlink ref="F42" r:id="rId56"/>
+    <hyperlink ref="F43" r:id="rId57"/>
+    <hyperlink ref="F44" r:id="rId58"/>
+    <hyperlink ref="F45" r:id="rId59"/>
+    <hyperlink ref="F46" r:id="rId60"/>
+    <hyperlink ref="F47" r:id="rId61"/>
+    <hyperlink ref="F48" r:id="rId62"/>
     <hyperlink ref="F49" r:id="rId63"/>
-    <hyperlink ref="E50" r:id="rId64"/>
-[...304 lines deleted...]
-    <hyperlink ref="F204" r:id="rId369"/>
+    <hyperlink ref="F50" r:id="rId64"/>
+    <hyperlink ref="F51" r:id="rId65"/>
+    <hyperlink ref="F52" r:id="rId66"/>
+    <hyperlink ref="F53" r:id="rId67"/>
+    <hyperlink ref="E54" r:id="rId68"/>
+    <hyperlink ref="F54" r:id="rId69"/>
+    <hyperlink ref="F55" r:id="rId70"/>
+    <hyperlink ref="F56" r:id="rId71"/>
+    <hyperlink ref="E57" r:id="rId72"/>
+    <hyperlink ref="F57" r:id="rId73"/>
+    <hyperlink ref="E58" r:id="rId74"/>
+    <hyperlink ref="F58" r:id="rId75"/>
+    <hyperlink ref="E59" r:id="rId76"/>
+    <hyperlink ref="F59" r:id="rId77"/>
+    <hyperlink ref="E60" r:id="rId78"/>
+    <hyperlink ref="F60" r:id="rId79"/>
+    <hyperlink ref="E61" r:id="rId80"/>
+    <hyperlink ref="F61" r:id="rId81"/>
+    <hyperlink ref="E62" r:id="rId82"/>
+    <hyperlink ref="F62" r:id="rId83"/>
+    <hyperlink ref="E63" r:id="rId84"/>
+    <hyperlink ref="F63" r:id="rId85"/>
+    <hyperlink ref="E64" r:id="rId86"/>
+    <hyperlink ref="F64" r:id="rId87"/>
+    <hyperlink ref="E65" r:id="rId88"/>
+    <hyperlink ref="F65" r:id="rId89"/>
+    <hyperlink ref="E66" r:id="rId90"/>
+    <hyperlink ref="F66" r:id="rId91"/>
+    <hyperlink ref="E67" r:id="rId92"/>
+    <hyperlink ref="F67" r:id="rId93"/>
+    <hyperlink ref="E68" r:id="rId94"/>
+    <hyperlink ref="F68" r:id="rId95"/>
+    <hyperlink ref="E69" r:id="rId96"/>
+    <hyperlink ref="F69" r:id="rId97"/>
+    <hyperlink ref="E70" r:id="rId98"/>
+    <hyperlink ref="F70" r:id="rId99"/>
+    <hyperlink ref="E71" r:id="rId100"/>
+    <hyperlink ref="F71" r:id="rId101"/>
+    <hyperlink ref="E72" r:id="rId102"/>
+    <hyperlink ref="F72" r:id="rId103"/>
+    <hyperlink ref="E73" r:id="rId104"/>
+    <hyperlink ref="F73" r:id="rId105"/>
+    <hyperlink ref="E74" r:id="rId106"/>
+    <hyperlink ref="F74" r:id="rId107"/>
+    <hyperlink ref="E75" r:id="rId108"/>
+    <hyperlink ref="F75" r:id="rId109"/>
+    <hyperlink ref="E76" r:id="rId110"/>
+    <hyperlink ref="F76" r:id="rId111"/>
+    <hyperlink ref="E77" r:id="rId112"/>
+    <hyperlink ref="F77" r:id="rId113"/>
+    <hyperlink ref="E78" r:id="rId114"/>
+    <hyperlink ref="F78" r:id="rId115"/>
+    <hyperlink ref="E79" r:id="rId116"/>
+    <hyperlink ref="F79" r:id="rId117"/>
+    <hyperlink ref="E80" r:id="rId118"/>
+    <hyperlink ref="F80" r:id="rId119"/>
+    <hyperlink ref="E81" r:id="rId120"/>
+    <hyperlink ref="F81" r:id="rId121"/>
+    <hyperlink ref="E82" r:id="rId122"/>
+    <hyperlink ref="F82" r:id="rId123"/>
+    <hyperlink ref="E83" r:id="rId124"/>
+    <hyperlink ref="F83" r:id="rId125"/>
+    <hyperlink ref="E84" r:id="rId126"/>
+    <hyperlink ref="F84" r:id="rId127"/>
+    <hyperlink ref="E85" r:id="rId128"/>
+    <hyperlink ref="F85" r:id="rId129"/>
+    <hyperlink ref="E86" r:id="rId130"/>
+    <hyperlink ref="F86" r:id="rId131"/>
+    <hyperlink ref="E87" r:id="rId132"/>
+    <hyperlink ref="F87" r:id="rId133"/>
+    <hyperlink ref="E88" r:id="rId134"/>
+    <hyperlink ref="F88" r:id="rId135"/>
+    <hyperlink ref="E89" r:id="rId136"/>
+    <hyperlink ref="F89" r:id="rId137"/>
+    <hyperlink ref="E90" r:id="rId138"/>
+    <hyperlink ref="F90" r:id="rId139"/>
+    <hyperlink ref="E91" r:id="rId140"/>
+    <hyperlink ref="F91" r:id="rId141"/>
+    <hyperlink ref="E92" r:id="rId142"/>
+    <hyperlink ref="F92" r:id="rId143"/>
+    <hyperlink ref="E93" r:id="rId144"/>
+    <hyperlink ref="F93" r:id="rId145"/>
+    <hyperlink ref="E94" r:id="rId146"/>
+    <hyperlink ref="F94" r:id="rId147"/>
+    <hyperlink ref="E95" r:id="rId148"/>
+    <hyperlink ref="F95" r:id="rId149"/>
+    <hyperlink ref="E96" r:id="rId150"/>
+    <hyperlink ref="F96" r:id="rId151"/>
+    <hyperlink ref="E97" r:id="rId152"/>
+    <hyperlink ref="F97" r:id="rId153"/>
+    <hyperlink ref="E98" r:id="rId154"/>
+    <hyperlink ref="F98" r:id="rId155"/>
+    <hyperlink ref="E99" r:id="rId156"/>
+    <hyperlink ref="F99" r:id="rId157"/>
+    <hyperlink ref="E100" r:id="rId158"/>
+    <hyperlink ref="F100" r:id="rId159"/>
+    <hyperlink ref="E101" r:id="rId160"/>
+    <hyperlink ref="F101" r:id="rId161"/>
+    <hyperlink ref="E102" r:id="rId162"/>
+    <hyperlink ref="F102" r:id="rId163"/>
+    <hyperlink ref="E103" r:id="rId164"/>
+    <hyperlink ref="F103" r:id="rId165"/>
+    <hyperlink ref="E104" r:id="rId166"/>
+    <hyperlink ref="F104" r:id="rId167"/>
+    <hyperlink ref="E105" r:id="rId168"/>
+    <hyperlink ref="F105" r:id="rId169"/>
+    <hyperlink ref="E106" r:id="rId170"/>
+    <hyperlink ref="F106" r:id="rId171"/>
+    <hyperlink ref="E107" r:id="rId172"/>
+    <hyperlink ref="F107" r:id="rId173"/>
+    <hyperlink ref="E108" r:id="rId174"/>
+    <hyperlink ref="F108" r:id="rId175"/>
+    <hyperlink ref="E109" r:id="rId176"/>
+    <hyperlink ref="F109" r:id="rId177"/>
+    <hyperlink ref="E110" r:id="rId178"/>
+    <hyperlink ref="F110" r:id="rId179"/>
+    <hyperlink ref="E111" r:id="rId180"/>
+    <hyperlink ref="F111" r:id="rId181"/>
+    <hyperlink ref="E112" r:id="rId182"/>
+    <hyperlink ref="F112" r:id="rId183"/>
+    <hyperlink ref="E113" r:id="rId184"/>
+    <hyperlink ref="F113" r:id="rId185"/>
+    <hyperlink ref="E114" r:id="rId186"/>
+    <hyperlink ref="F114" r:id="rId187"/>
+    <hyperlink ref="E115" r:id="rId188"/>
+    <hyperlink ref="F115" r:id="rId189"/>
+    <hyperlink ref="E116" r:id="rId190"/>
+    <hyperlink ref="F116" r:id="rId191"/>
+    <hyperlink ref="E117" r:id="rId192"/>
+    <hyperlink ref="F117" r:id="rId193"/>
+    <hyperlink ref="E118" r:id="rId194"/>
+    <hyperlink ref="F118" r:id="rId195"/>
+    <hyperlink ref="E119" r:id="rId196"/>
+    <hyperlink ref="F119" r:id="rId197"/>
+    <hyperlink ref="E120" r:id="rId198"/>
+    <hyperlink ref="F120" r:id="rId199"/>
+    <hyperlink ref="E121" r:id="rId200"/>
+    <hyperlink ref="F121" r:id="rId201"/>
+    <hyperlink ref="E122" r:id="rId202"/>
+    <hyperlink ref="F122" r:id="rId203"/>
+    <hyperlink ref="E123" r:id="rId204"/>
+    <hyperlink ref="F123" r:id="rId205"/>
+    <hyperlink ref="E124" r:id="rId206"/>
+    <hyperlink ref="F124" r:id="rId207"/>
+    <hyperlink ref="E125" r:id="rId208"/>
+    <hyperlink ref="F125" r:id="rId209"/>
+    <hyperlink ref="E126" r:id="rId210"/>
+    <hyperlink ref="F126" r:id="rId211"/>
+    <hyperlink ref="E127" r:id="rId212"/>
+    <hyperlink ref="F127" r:id="rId213"/>
+    <hyperlink ref="E128" r:id="rId214"/>
+    <hyperlink ref="F128" r:id="rId215"/>
+    <hyperlink ref="E129" r:id="rId216"/>
+    <hyperlink ref="F129" r:id="rId217"/>
+    <hyperlink ref="E130" r:id="rId218"/>
+    <hyperlink ref="F130" r:id="rId219"/>
+    <hyperlink ref="F131" r:id="rId220"/>
+    <hyperlink ref="F132" r:id="rId221"/>
+    <hyperlink ref="E133" r:id="rId222"/>
+    <hyperlink ref="F133" r:id="rId223"/>
+    <hyperlink ref="E134" r:id="rId224"/>
+    <hyperlink ref="F134" r:id="rId225"/>
+    <hyperlink ref="E135" r:id="rId226"/>
+    <hyperlink ref="F135" r:id="rId227"/>
+    <hyperlink ref="E136" r:id="rId228"/>
+    <hyperlink ref="F136" r:id="rId229"/>
+    <hyperlink ref="E137" r:id="rId230"/>
+    <hyperlink ref="F137" r:id="rId231"/>
+    <hyperlink ref="E138" r:id="rId232"/>
+    <hyperlink ref="F138" r:id="rId233"/>
+    <hyperlink ref="E139" r:id="rId234"/>
+    <hyperlink ref="F139" r:id="rId235"/>
+    <hyperlink ref="F140" r:id="rId236"/>
+    <hyperlink ref="F141" r:id="rId237"/>
+    <hyperlink ref="E142" r:id="rId238"/>
+    <hyperlink ref="F142" r:id="rId239"/>
+    <hyperlink ref="E143" r:id="rId240"/>
+    <hyperlink ref="F143" r:id="rId241"/>
+    <hyperlink ref="E144" r:id="rId242"/>
+    <hyperlink ref="F144" r:id="rId243"/>
+    <hyperlink ref="E145" r:id="rId244"/>
+    <hyperlink ref="F145" r:id="rId245"/>
+    <hyperlink ref="E146" r:id="rId246"/>
+    <hyperlink ref="F146" r:id="rId247"/>
+    <hyperlink ref="E147" r:id="rId248"/>
+    <hyperlink ref="F147" r:id="rId249"/>
+    <hyperlink ref="E148" r:id="rId250"/>
+    <hyperlink ref="F148" r:id="rId251"/>
+    <hyperlink ref="E149" r:id="rId252"/>
+    <hyperlink ref="F149" r:id="rId253"/>
+    <hyperlink ref="E150" r:id="rId254"/>
+    <hyperlink ref="F150" r:id="rId255"/>
+    <hyperlink ref="E151" r:id="rId256"/>
+    <hyperlink ref="F151" r:id="rId257"/>
+    <hyperlink ref="E152" r:id="rId258"/>
+    <hyperlink ref="F152" r:id="rId259"/>
+    <hyperlink ref="E153" r:id="rId260"/>
+    <hyperlink ref="F153" r:id="rId261"/>
+    <hyperlink ref="E154" r:id="rId262"/>
+    <hyperlink ref="F154" r:id="rId263"/>
+    <hyperlink ref="E155" r:id="rId264"/>
+    <hyperlink ref="F155" r:id="rId265"/>
+    <hyperlink ref="E156" r:id="rId266"/>
+    <hyperlink ref="F156" r:id="rId267"/>
+    <hyperlink ref="E157" r:id="rId268"/>
+    <hyperlink ref="F157" r:id="rId269"/>
+    <hyperlink ref="E158" r:id="rId270"/>
+    <hyperlink ref="F158" r:id="rId271"/>
+    <hyperlink ref="E159" r:id="rId272"/>
+    <hyperlink ref="F159" r:id="rId273"/>
+    <hyperlink ref="E160" r:id="rId274"/>
+    <hyperlink ref="F160" r:id="rId275"/>
+    <hyperlink ref="E161" r:id="rId276"/>
+    <hyperlink ref="F161" r:id="rId277"/>
+    <hyperlink ref="E162" r:id="rId278"/>
+    <hyperlink ref="F162" r:id="rId279"/>
+    <hyperlink ref="E163" r:id="rId280"/>
+    <hyperlink ref="F163" r:id="rId281"/>
+    <hyperlink ref="E164" r:id="rId282"/>
+    <hyperlink ref="F164" r:id="rId283"/>
+    <hyperlink ref="E165" r:id="rId284"/>
+    <hyperlink ref="F165" r:id="rId285"/>
+    <hyperlink ref="E166" r:id="rId286"/>
+    <hyperlink ref="F166" r:id="rId287"/>
+    <hyperlink ref="E167" r:id="rId288"/>
+    <hyperlink ref="F167" r:id="rId289"/>
+    <hyperlink ref="E168" r:id="rId290"/>
+    <hyperlink ref="F168" r:id="rId291"/>
+    <hyperlink ref="E169" r:id="rId292"/>
+    <hyperlink ref="F169" r:id="rId293"/>
+    <hyperlink ref="E170" r:id="rId294"/>
+    <hyperlink ref="F170" r:id="rId295"/>
+    <hyperlink ref="E171" r:id="rId296"/>
+    <hyperlink ref="F171" r:id="rId297"/>
+    <hyperlink ref="E172" r:id="rId298"/>
+    <hyperlink ref="F172" r:id="rId299"/>
+    <hyperlink ref="E173" r:id="rId300"/>
+    <hyperlink ref="F173" r:id="rId301"/>
+    <hyperlink ref="E174" r:id="rId302"/>
+    <hyperlink ref="F174" r:id="rId303"/>
+    <hyperlink ref="E175" r:id="rId304"/>
+    <hyperlink ref="F175" r:id="rId305"/>
+    <hyperlink ref="E176" r:id="rId306"/>
+    <hyperlink ref="F176" r:id="rId307"/>
+    <hyperlink ref="E177" r:id="rId308"/>
+    <hyperlink ref="F177" r:id="rId309"/>
+    <hyperlink ref="E178" r:id="rId310"/>
+    <hyperlink ref="F178" r:id="rId311"/>
+    <hyperlink ref="E179" r:id="rId312"/>
+    <hyperlink ref="F179" r:id="rId313"/>
+    <hyperlink ref="E180" r:id="rId314"/>
+    <hyperlink ref="F180" r:id="rId315"/>
+    <hyperlink ref="E181" r:id="rId316"/>
+    <hyperlink ref="F181" r:id="rId317"/>
+    <hyperlink ref="E182" r:id="rId318"/>
+    <hyperlink ref="F182" r:id="rId319"/>
+    <hyperlink ref="E183" r:id="rId320"/>
+    <hyperlink ref="F183" r:id="rId321"/>
+    <hyperlink ref="E184" r:id="rId322"/>
+    <hyperlink ref="F184" r:id="rId323"/>
+    <hyperlink ref="E185" r:id="rId324"/>
+    <hyperlink ref="F185" r:id="rId325"/>
+    <hyperlink ref="E186" r:id="rId326"/>
+    <hyperlink ref="F186" r:id="rId327"/>
+    <hyperlink ref="E187" r:id="rId328"/>
+    <hyperlink ref="F187" r:id="rId329"/>
+    <hyperlink ref="E188" r:id="rId330"/>
+    <hyperlink ref="F188" r:id="rId331"/>
+    <hyperlink ref="E189" r:id="rId332"/>
+    <hyperlink ref="F189" r:id="rId333"/>
+    <hyperlink ref="E190" r:id="rId334"/>
+    <hyperlink ref="F190" r:id="rId335"/>
+    <hyperlink ref="E191" r:id="rId336"/>
+    <hyperlink ref="F191" r:id="rId337"/>
+    <hyperlink ref="E192" r:id="rId338"/>
+    <hyperlink ref="F192" r:id="rId339"/>
+    <hyperlink ref="E193" r:id="rId340"/>
+    <hyperlink ref="F193" r:id="rId341"/>
+    <hyperlink ref="E194" r:id="rId342"/>
+    <hyperlink ref="F194" r:id="rId343"/>
+    <hyperlink ref="E195" r:id="rId344"/>
+    <hyperlink ref="F195" r:id="rId345"/>
+    <hyperlink ref="E196" r:id="rId346"/>
+    <hyperlink ref="F196" r:id="rId347"/>
+    <hyperlink ref="E197" r:id="rId348"/>
+    <hyperlink ref="F197" r:id="rId349"/>
+    <hyperlink ref="E198" r:id="rId350"/>
+    <hyperlink ref="F198" r:id="rId351"/>
+    <hyperlink ref="E199" r:id="rId352"/>
+    <hyperlink ref="F199" r:id="rId353"/>
+    <hyperlink ref="E200" r:id="rId354"/>
+    <hyperlink ref="F200" r:id="rId355"/>
+    <hyperlink ref="E201" r:id="rId356"/>
+    <hyperlink ref="F201" r:id="rId357"/>
+    <hyperlink ref="E202" r:id="rId358"/>
+    <hyperlink ref="F202" r:id="rId359"/>
+    <hyperlink ref="E203" r:id="rId360"/>
+    <hyperlink ref="F203" r:id="rId361"/>
+    <hyperlink ref="E204" r:id="rId362"/>
+    <hyperlink ref="F204" r:id="rId363"/>
+    <hyperlink ref="E205" r:id="rId364"/>
+    <hyperlink ref="F205" r:id="rId365"/>
+    <hyperlink ref="E206" r:id="rId366"/>
+    <hyperlink ref="F206" r:id="rId367"/>
+    <hyperlink ref="E207" r:id="rId368"/>
+    <hyperlink ref="F207" r:id="rId369"/>
+    <hyperlink ref="E208" r:id="rId370"/>
+    <hyperlink ref="F208" r:id="rId371"/>
+    <hyperlink ref="E209" r:id="rId372"/>
+    <hyperlink ref="F209" r:id="rId373"/>
+    <hyperlink ref="E210" r:id="rId374"/>
+    <hyperlink ref="F210" r:id="rId375"/>
+    <hyperlink ref="E211" r:id="rId376"/>
+    <hyperlink ref="F211" r:id="rId377"/>
+    <hyperlink ref="E212" r:id="rId378"/>
+    <hyperlink ref="F212" r:id="rId379"/>
+    <hyperlink ref="E213" r:id="rId380"/>
+    <hyperlink ref="F213" r:id="rId381"/>
+    <hyperlink ref="E214" r:id="rId382"/>
+    <hyperlink ref="F214" r:id="rId383"/>
+    <hyperlink ref="E215" r:id="rId384"/>
+    <hyperlink ref="F215" r:id="rId385"/>
+    <hyperlink ref="E216" r:id="rId386"/>
+    <hyperlink ref="F216" r:id="rId387"/>
+    <hyperlink ref="E217" r:id="rId388"/>
+    <hyperlink ref="F217" r:id="rId389"/>
+    <hyperlink ref="E218" r:id="rId390"/>
+    <hyperlink ref="F218" r:id="rId391"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>