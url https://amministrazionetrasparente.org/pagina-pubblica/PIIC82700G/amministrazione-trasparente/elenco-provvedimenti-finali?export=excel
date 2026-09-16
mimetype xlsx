--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,597 +8,497 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="286" uniqueCount="133">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDE083539</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER IL PERCORSO A INDIRIZZO MUSICALE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCDAA90008</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORMAZIONE LAVORATORI SULLA SICUREZZA CORSO BASE</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Incarico  triennale RSPP </t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCCEF6776</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di formazione per la realizzazione del modulo formativo "INTELLIGENZA ARTIFICIALE per la didattica: progettare, innovare, valutare"</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - ARCIDIAONO ELISABETTA -TUTOR  AGENDA NORD Speak esy kids</t>
+  </si>
+  <si>
+    <t>13/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - LETTERA DI INCARICO PER TUTOR SALVADORI SILVIA - P.N.21/27 FORMAZIONE DOCENTI</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>BCAB2BD92A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DIGITALI IN COMODATO D'USO -DM38/2026</t>
+  </si>
+  <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC85AE9ABE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARRELLI PER LE PULIZIE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC85AE9ABE</t>
-[...4 lines deleted...]
-  <si>
     <t>23/07/2026</t>
   </si>
   <si>
     <t>BC7F9FCE67</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO PER LA FORNITURA DI ARREDI PER LA SC. INF. SAN MINIATO BASSO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7F9FCE67</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - ESPERTO E TUTOR PIANO ESTATE MODULO SPORT-PROF.SSA BIANCONI S. </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - ESPERTO E TUTOR  PIANO ESTATE -MODULO SPORT  PROF. BATTINI G.</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
+    <t>BCA64D7084</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO INCARICO PER LA POLIZZA TIENNALE INFORTUNI E RC</t>
+  </si>
+  <si>
     <t>BC762C5516</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO ATTIVTA' PER PROGETTO SCUOLA SPORT ESTATE-P.N.21/27</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC762C5516</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>Decreto di nomina  PER  ESPERTO -MODULO SCUOLA ESTATE-MUSICA</t>
   </si>
   <si>
     <t>Decreto di nomina - PER TUTOR -MODULO SCUOLA ESTATE-MUSICA</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1E1F3CAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto per la formazione  del personale in materia di Sicurezza -Primo soccorso</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1E1F3CAE</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC14F7590E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI MESTICHERIA MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC14F7590E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFC2E25A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA DEPLIANT PER ALBUM -SC. INF. LA SCALA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC2E25A1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE2065CAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura toner e planimetrie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2065CAC</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD805AA56</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI DEFIBRILLATORI PER PLESSI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD805AA56</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9BF8857A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dei biglietti del treno per il viaggio a Pontedera nell’ambito del “Campionato di giornalismo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BF8857A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8D8FD575</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento fornitura del materiale di pulizia -riassortimento giugno 26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D8FD575</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB84C9FFC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento di assistenza tecnica pc</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84C9FFC5</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - collaborazione plurima per progetto di formazione dei docenti con metodo WRW</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB66871103</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER L'AULA POLIVALENTE SC.SEC. SAN MINIATO BASSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66871103</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB65EA1809</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti treno  del 19/05/26-tratta San Miniato /Pisa/San Miniato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65EA1809</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5B8F508E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti treno del 03/06/26 tratta Montelupo/San Miniato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B8F508E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB56786D0D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti e pacchetto servizi per Viaggio di istruzione a Pisa - Erasmus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56786D0D</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - D'IPPOLITO ROSANNA TUTOR PROGETTO FARE MATEMATICA CON LA TESTA E CON LE MANI</t>
   </si>
   <si>
     <t>Decreto di nomina - DINUCCI FRANCESCA -ESPERTO PROGETTO FARE MATEMTICA CON  LA TESTA E CON LE MANI</t>
   </si>
   <si>
     <t>Decreto di nomina - DI IANNI RITA ESPETO PROGETTO FARE MATEMATICA CON LA TESTA E CON LE MANI</t>
   </si>
   <si>
     <t>Decreto di nomina - CAMPANA SARA ESPERTO PROGETTO FARE MATEMATICA CON LA TESTA E CON LE MANI</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico esperto e tutor progetto Snoezelen</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB228B508D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI TRENO PER PISA( RASSEGNA ORCHESTRE TOSCANE) E FIRENZE( TORNEO SCACCHI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB228B508D</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB14822D76</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio di facilitatore linguistico-Intercultura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14822D76</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BAFE73A33F</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE PER ORIENTEERING A CUTILGIANO/DOGANACCIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE73A33F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BAFD63DE53</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DI ISTRUZIONE A TALAMONE-PARCO DELL'UCCELLINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD63DE53</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFCD4579D</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO FORNITURA CARICABATTERIE PER NOTEBOOK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCD4579D</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADED44B00</t>
   </si>
   <si>
     <t>Decisione a contrarre - AQCUISTO CARTUCCE PER PLESSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADED44B00</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC9E24D33</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO NOLEGGIO PULLMAN PER VIAGGIO A FRASCATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E24D33</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC93A4301</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCHEDA SIM PER PROGETTO ERASMUS-POLONIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC93A4301</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC8F62F7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEL MATERIALE PER PROGETTO SLOW FOOD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC8F62F7E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - RE GIULIA -LATINO</t>
   </si>
   <si>
     <t>Decreto di nomina - MATTIELLO CHIARA -L2</t>
   </si>
   <si>
     <t>Decreto di nomina - MATARANGASI ANTUELA</t>
   </si>
   <si>
     <t>Decreto di nomina - PISTOLESI MARIANNA</t>
   </si>
   <si>
     <t>Decreto di nomina - BENELLI FRANCESCA</t>
   </si>
   <si>
     <t>Decreto di nomina - GAGLIARDI MICHELA</t>
   </si>
   <si>
     <t>Decreto di nomina - BAGNOLI COSTANZA</t>
   </si>
   <si>
     <t>Decreto di nomina - LAZZARO IRENE</t>
   </si>
   <si>
     <t>Decreto di nomina - MATTIELLO CHIARA</t>
   </si>
   <si>
     <t>Decreto di nomina - SPADAVECCHIA MARICLA</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB48A4CA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PRIMO SOCCORSO-2° QUADRIMESTRE 25/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB48A4CA2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB2E96C60</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ABBONAMENTO BERGANTINI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2E96C60</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAA763875C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI DEL TRENO PER VIAGGI DI ISTRUZIONE MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA763875C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA715B3F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti del treno per viaggi di istruzione marzo/aprile 2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/1220b0f1-4bb9-4125-9c43-8af5c4ad36a6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -896,1039 +796,1294 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDE083539" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/e3718e38-1ef4-4000-9eaa-9fdab4515d8f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDAA90008" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/8344ce27-662d-4096-a476-d14c0be37b52" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCCEF6776" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/771d83de-863c-49ee-9d00-2451675b0248" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB2BD92A" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/429d58a1-4777-45dd-a8cb-c3f37b4e2989" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85AE9ABE" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/87b417bb-cfa4-4adf-8729-83d681d85270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F9FCE67" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/7c71e89f-4c0f-4f16-9b5c-24956dfe88d8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA64D7084" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/24f938e5-4687-4e77-bbba-5689733c3f81" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC762C5516" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/74bd57d7-f44e-46d3-b011-6431260c54b9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E1F3CAE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/c4611147-a27f-4888-a1b7-f6347d1a313c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC14F7590E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/b552c97e-72b0-4471-9f36-cc117ea1c452" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFC2E25A1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/b5816dcf-af98-487e-a5b2-d966cff6ebfb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2065CAC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/202cf098-33f9-4210-bf11-62779c4529be" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD805AA56" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/29aab93c-d25a-40f3-9268-f7494e61a7a9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9BF8857A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/96115b2d-6f70-4067-b2d8-7b4b0f954745" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D8FD575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/8473fa30-822d-466b-a88c-32684bcb3161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84C9FFC5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/91129701-0edd-4d6a-8a42-5633092375dc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB66871103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/fd90d570-9a4f-432f-ba6b-c474a1a96010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB65EA1809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/c22a95ee-ee25-4947-baae-0dfb27c92cda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B8F508E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/e0ab7b23-4ccd-4120-b79a-ec1382488fc4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56786D0D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/73cc3e10-c0b5-406d-ae46-059ffe00d294" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB228B508D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/e02769bc-7a1c-496f-99ac-af1f1af3e9bd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB14822D76" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/d182e7fb-05e9-4477-b7da-712a2db06911" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFE73A33F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/d440a2b5-c5fb-4002-8d73-3d0cb4bd8139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD63DE53" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/ef2636c2-b38e-432b-9ba0-8b824c6c38e3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFCD4579D" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/c0912cda-c895-492a-a5c1-0769add4a9e2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADED44B00" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/7af49fc6-8dec-4161-b356-4935bb3092cc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC9E24D33" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/533f9da1-1f8d-4be0-a441-42fcbb997a03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC93A4301" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/cc75f38c-acfa-4ad1-ba9d-490907d1ac35" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC8F62F7E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/24fe6dc1-7b0d-4b13-b43c-9f58202647cb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB48A4CA2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/5b93f467-aa09-4971-8008-c6038fb105fe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2E96C60" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/cb9659be-44fa-4c71-a8c3-379a6b3808f0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA763875C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/e9569dca-0c8d-4875-9656-b25f677fdfae" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA715B3F5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC82700G/amministrazione-trasparente/atti-amministrazioni-enti/1220b0f1-4bb9-4125-9c43-8af5c4ad36a6" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F49"/>
+  <dimension ref="A1:F57"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>7286</v>
+        <v>7921</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>7909</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7238</v>
+        <v>7768</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>7654</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>19</v>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7214</v>
+        <v>7509</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>7039</v>
+        <v>7493</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>7039</v>
+        <v>7449</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>6222</v>
+        <v>7286</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>6151</v>
+        <v>7253</v>
       </c>
       <c r="C10" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>5432</v>
+        <v>7238</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>13</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B12">
-        <v>5118</v>
+        <v>7237</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>13</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>5008</v>
+        <v>7225</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>36</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="B14">
-        <v>4468</v>
+        <v>7214</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>4320</v>
+        <v>7039</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>13</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>4219</v>
+        <v>7039</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="D16" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>13</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="B17">
-        <v>4050</v>
+        <v>6222</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>44</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="B18">
-        <v>3935</v>
+        <v>6151</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>47</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>3874</v>
+        <v>5432</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>50</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>3747</v>
+        <v>5118</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>3688</v>
+        <v>5008</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>56</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>3638</v>
+        <v>4468</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>59</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="B23">
-        <v>3636</v>
+        <v>4320</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>62</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="B24">
-        <v>3634</v>
+        <v>4219</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>65</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="B25">
-        <v>3632</v>
+        <v>4050</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="E25" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>3364</v>
+        <v>3935</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="B27">
-        <v>3151</v>
+        <v>3874</v>
       </c>
       <c r="C27" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>3128</v>
+        <v>3747</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>3052</v>
+        <v>3688</v>
       </c>
       <c r="C29" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>112</v>
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>3044</v>
+        <v>3638</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>13</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>2868</v>
+        <v>3636</v>
       </c>
       <c r="C31" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>13</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>2520</v>
+        <v>3634</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="D32" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>13</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>80</v>
       </c>
       <c r="B33">
-        <v>2344</v>
+        <v>3632</v>
       </c>
       <c r="C33" t="s">
-        <v>129</v>
+        <v>13</v>
       </c>
       <c r="D33" t="s">
-        <v>130</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>13</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>128</v>
+        <v>85</v>
       </c>
       <c r="B34">
-        <v>2333</v>
+        <v>3364</v>
       </c>
       <c r="C34" t="s">
-        <v>133</v>
+        <v>13</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>86</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>13</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="B35">
-        <v>2330</v>
+        <v>3151</v>
       </c>
       <c r="C35" t="s">
-        <v>137</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>138</v>
-[...5 lines deleted...]
-        <v>140</v>
+        <v>89</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="B36">
-        <v>3388</v>
+        <v>3128</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>92</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>3387</v>
+        <v>3052</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>95</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="B38">
-        <v>2250</v>
+        <v>3044</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="D38" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>98</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>141</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>2250</v>
+        <v>2868</v>
       </c>
       <c r="C39" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>101</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>102</v>
       </c>
       <c r="B40">
-        <v>2249</v>
+        <v>2520</v>
       </c>
       <c r="C40" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>104</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="B41">
-        <v>2248</v>
+        <v>2344</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>107</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="B42">
-        <v>2247</v>
+        <v>2333</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>109</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="B43">
-        <v>2243</v>
+        <v>2330</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>111</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
       <c r="B44">
-        <v>2243</v>
+        <v>3388</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D44" t="s">
-        <v>150</v>
+        <v>113</v>
       </c>
       <c r="E44" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>141</v>
+        <v>112</v>
       </c>
       <c r="B45">
-        <v>2241</v>
+        <v>3387</v>
       </c>
       <c r="C45" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D45" t="s">
-        <v>151</v>
+        <v>114</v>
       </c>
       <c r="E45" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="B46">
-        <v>2131</v>
+        <v>2250</v>
       </c>
       <c r="C46" t="s">
-        <v>153</v>
+        <v>13</v>
       </c>
       <c r="D46" t="s">
-        <v>154</v>
+        <v>115</v>
       </c>
       <c r="E46" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>13</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="B47">
-        <v>2115</v>
+        <v>2250</v>
       </c>
       <c r="C47" t="s">
-        <v>157</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="E47" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>13</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="B48">
-        <v>2000</v>
+        <v>2249</v>
       </c>
       <c r="C48" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="D48" t="s">
-        <v>163</v>
+        <v>117</v>
       </c>
       <c r="E48" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>13</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>161</v>
+        <v>112</v>
       </c>
       <c r="B49">
+        <v>2248</v>
+      </c>
+      <c r="C49" t="s">
+        <v>13</v>
+      </c>
+      <c r="D49" t="s">
+        <v>118</v>
+      </c>
+      <c r="E49" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>112</v>
+      </c>
+      <c r="B50">
+        <v>2247</v>
+      </c>
+      <c r="C50" t="s">
+        <v>13</v>
+      </c>
+      <c r="D50" t="s">
+        <v>119</v>
+      </c>
+      <c r="E50" t="s">
+        <v>13</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>112</v>
+      </c>
+      <c r="B51">
+        <v>2243</v>
+      </c>
+      <c r="C51" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" t="s">
+        <v>120</v>
+      </c>
+      <c r="E51" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52">
+        <v>2243</v>
+      </c>
+      <c r="C52" t="s">
+        <v>13</v>
+      </c>
+      <c r="D52" t="s">
+        <v>121</v>
+      </c>
+      <c r="E52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>112</v>
+      </c>
+      <c r="B53">
+        <v>2241</v>
+      </c>
+      <c r="C53" t="s">
+        <v>13</v>
+      </c>
+      <c r="D53" t="s">
+        <v>122</v>
+      </c>
+      <c r="E53" t="s">
+        <v>13</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>123</v>
+      </c>
+      <c r="B54">
+        <v>2131</v>
+      </c>
+      <c r="C54" t="s">
+        <v>124</v>
+      </c>
+      <c r="D54" t="s">
+        <v>125</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>123</v>
+      </c>
+      <c r="B55">
+        <v>2115</v>
+      </c>
+      <c r="C55" t="s">
+        <v>126</v>
+      </c>
+      <c r="D55" t="s">
+        <v>127</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>128</v>
+      </c>
+      <c r="B56">
+        <v>2000</v>
+      </c>
+      <c r="C56" t="s">
+        <v>129</v>
+      </c>
+      <c r="D56" t="s">
+        <v>130</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>128</v>
+      </c>
+      <c r="B57">
         <v>1996</v>
       </c>
-      <c r="C49" t="s">
-[...9 lines deleted...]
-        <v>169</v>
+      <c r="C57" t="s">
+        <v>131</v>
+      </c>
+      <c r="D57" t="s">
+        <v>132</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="F7" r:id="rId9"/>
+    <hyperlink ref="E8" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="E10" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="E14" r:id="rId20"/>
+    <hyperlink ref="F14" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="F16" r:id="rId23"/>
+    <hyperlink ref="E17" r:id="rId24"/>
+    <hyperlink ref="F17" r:id="rId25"/>
+    <hyperlink ref="E18" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="E19" r:id="rId28"/>
+    <hyperlink ref="F19" r:id="rId29"/>
+    <hyperlink ref="E20" r:id="rId30"/>
+    <hyperlink ref="F20" r:id="rId31"/>
+    <hyperlink ref="E21" r:id="rId32"/>
+    <hyperlink ref="F21" r:id="rId33"/>
+    <hyperlink ref="E22" r:id="rId34"/>
+    <hyperlink ref="F22" r:id="rId35"/>
+    <hyperlink ref="E23" r:id="rId36"/>
+    <hyperlink ref="F23" r:id="rId37"/>
+    <hyperlink ref="E24" r:id="rId38"/>
+    <hyperlink ref="F24" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
+    <hyperlink ref="E26" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="E27" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="E28" r:id="rId45"/>
+    <hyperlink ref="F28" r:id="rId46"/>
+    <hyperlink ref="E29" r:id="rId47"/>
+    <hyperlink ref="F29" r:id="rId48"/>
+    <hyperlink ref="F30" r:id="rId49"/>
+    <hyperlink ref="F31" r:id="rId50"/>
+    <hyperlink ref="F32" r:id="rId51"/>
+    <hyperlink ref="F33" r:id="rId52"/>
+    <hyperlink ref="F34" r:id="rId53"/>
+    <hyperlink ref="E35" r:id="rId54"/>
+    <hyperlink ref="F35" r:id="rId55"/>
+    <hyperlink ref="E36" r:id="rId56"/>
+    <hyperlink ref="F36" r:id="rId57"/>
+    <hyperlink ref="E37" r:id="rId58"/>
+    <hyperlink ref="F37" r:id="rId59"/>
+    <hyperlink ref="E38" r:id="rId60"/>
+    <hyperlink ref="F38" r:id="rId61"/>
+    <hyperlink ref="E39" r:id="rId62"/>
+    <hyperlink ref="F39" r:id="rId63"/>
+    <hyperlink ref="E40" r:id="rId64"/>
+    <hyperlink ref="F40" r:id="rId65"/>
+    <hyperlink ref="E41" r:id="rId66"/>
+    <hyperlink ref="F41" r:id="rId67"/>
+    <hyperlink ref="E42" r:id="rId68"/>
+    <hyperlink ref="F42" r:id="rId69"/>
+    <hyperlink ref="E43" r:id="rId70"/>
+    <hyperlink ref="F43" r:id="rId71"/>
+    <hyperlink ref="F44" r:id="rId72"/>
+    <hyperlink ref="F45" r:id="rId73"/>
+    <hyperlink ref="F46" r:id="rId74"/>
+    <hyperlink ref="F47" r:id="rId75"/>
+    <hyperlink ref="F48" r:id="rId76"/>
+    <hyperlink ref="F49" r:id="rId77"/>
+    <hyperlink ref="F50" r:id="rId78"/>
+    <hyperlink ref="F51" r:id="rId79"/>
+    <hyperlink ref="F52" r:id="rId80"/>
+    <hyperlink ref="F53" r:id="rId81"/>
+    <hyperlink ref="E54" r:id="rId82"/>
+    <hyperlink ref="F54" r:id="rId83"/>
+    <hyperlink ref="E55" r:id="rId84"/>
+    <hyperlink ref="F55" r:id="rId85"/>
+    <hyperlink ref="E56" r:id="rId86"/>
+    <hyperlink ref="F56" r:id="rId87"/>
+    <hyperlink ref="E57" r:id="rId88"/>
+    <hyperlink ref="F57" r:id="rId89"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>