--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -8,149 +8,176 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="62">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>COMFORT CLIMATICO DM179/2026</t>
+  </si>
+  <si>
+    <t>G54D26006650001</t>
+  </si>
+  <si>
+    <t>€ 3.153,57</t>
+  </si>
+  <si>
+    <t>STATALI</t>
+  </si>
+  <si>
+    <t>31/10/2026</t>
+  </si>
+  <si>
+    <t>Attivo</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>ORIZZONTE FORMAZIONE</t>
   </si>
   <si>
     <t>G54D26002640007</t>
   </si>
   <si>
     <t>€ 18.180,00</t>
   </si>
   <si>
     <t>europea</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPETENZE IN AZIONE</t>
   </si>
   <si>
     <t>G54D26001920007</t>
   </si>
   <si>
     <t>€ 98.160,00</t>
   </si>
   <si>
     <t>COLTIVIAMO TALENTI</t>
   </si>
   <si>
     <t>G14D25002610007</t>
   </si>
   <si>
     <t>€ 48.480,00</t>
   </si>
   <si>
     <t>Unione Europea</t>
   </si>
   <si>
     <t>17/09/2025</t>
   </si>
   <si>
+    <t>Chiuso</t>
+  </si>
+  <si>
     <t>NON PERDIAMO LA BUSSOLA</t>
   </si>
   <si>
     <t>G14D25001600007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>21/06/2025</t>
   </si>
   <si>
     <t>IMPARIAMO TUTTI INSIEME</t>
   </si>
   <si>
     <t>G54D24003370007</t>
   </si>
   <si>
     <t>€ 60.600,00</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>AZIONI DI SUPPORTO ALLA FORMAZIONE SULLA TRANSIZIONE DIGITALE DA PARTE DELLE ÉQUIPE FORMATIVE TERRITORIALI</t>
   </si>
   <si>
     <t>G54D24003130006</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
     <t>Europea</t>
   </si>
   <si>
     <t>18/12/2024</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>GAMERRA PER TUTTI</t>
   </si>
   <si>
     <t>G54D21000460006</t>
   </si>
   <si>
     <t>€ 64.519,57</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>MISSIONE: DIGITALE!</t>
   </si>
   <si>
     <t>G54D23004260006</t>
   </si>
   <si>
     <t>€ 56.170,95</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
@@ -564,451 +591,528 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/67180795-cb38-40f5-9553-0924108bdbed" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/da8d1b40-be59-43be-acb3-033296fb8acf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/3b45f328-7269-4864-9a65-b14dbfb56bdd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/38c9f66c-a4a6-43dc-9707-f308f90ef97d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/a472cdcb-c627-4136-845e-4349f4b45d6c" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/1b63ae90-ef85-479d-b1d6-e72a7bfe3dea" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/f3bf49f9-9dc7-4295-ab3c-91d37e82ea62" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/a77af9b3-662e-4689-9af3-17803ce2e1a0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/9f52e2ad-8d90-4605-afa3-275f12ca472e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/d39a9fa9-a6e8-4506-9b0a-802239aa3773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/22680d01-bc50-49a1-9981-176078f48ab3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/52545699-07cc-4a2a-ab88-6f8abb8399a0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/67180795-cb38-40f5-9553-0924108bdbed" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/da8d1b40-be59-43be-acb3-033296fb8acf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/3b45f328-7269-4864-9a65-b14dbfb56bdd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/38c9f66c-a4a6-43dc-9707-f308f90ef97d" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/a472cdcb-c627-4136-845e-4349f4b45d6c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/1b63ae90-ef85-479d-b1d6-e72a7bfe3dea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/f3bf49f9-9dc7-4295-ab3c-91d37e82ea62" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/a77af9b3-662e-4689-9af3-17803ce2e1a0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/9f52e2ad-8d90-4605-afa3-275f12ca472e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/d39a9fa9-a6e8-4506-9b0a-802239aa3773" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/progetto/22680d01-bc50-49a1-9981-176078f48ab3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:G26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="1"/>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="G18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
-[...23 lines deleted...]
-      <c r="A7" s="2" t="s">
+    </row>
+    <row r="20" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B20" s="1"/>
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B21" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C21" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D21" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E21" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C8" t="s">
+      <c r="G21" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...42 lines deleted...]
-      <c r="E10" t="s">
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
         <v>27</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...14 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2022</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="1"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B25" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="C25" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D25" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E13" s="2" t="s">
+      <c r="E25" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="2" t="s">
+      <c r="F25" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...47 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G25" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>58</v>
+      </c>
+      <c r="B26" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D26" t="s">
         <v>39</v>
       </c>
-      <c r="D16" t="s">
-[...126 lines deleted...]
-        <v>11</v>
+      <c r="E26" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A1:F1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A24:G24"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...9 lines deleted...]
-    <hyperlink ref="F25" r:id="rId11"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G9" r:id="rId4"/>
+    <hyperlink ref="G10" r:id="rId5"/>
+    <hyperlink ref="G11" r:id="rId6"/>
+    <hyperlink ref="G15" r:id="rId7"/>
+    <hyperlink ref="G16" r:id="rId8"/>
+    <hyperlink ref="G17" r:id="rId9"/>
+    <hyperlink ref="G18" r:id="rId10"/>
+    <hyperlink ref="G22" r:id="rId11"/>
+    <hyperlink ref="G26" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>