--- v0 (2026-09-16)
+++ v1 (2026-10-31)
@@ -8,113 +8,218 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="931" uniqueCount="516">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="551">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>BD8EBD7494</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO E CANCELLERIA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarico n. 3 Tutor moduli I speak english- PN21/27 Competenze in azione</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarichi Esperto e tutor Dal resto all'immagine</t>
+  </si>
+  <si>
+    <t>0000000003</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Biglietti treno Ferrara 25/11/2026</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>0000000002</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Biglietti treno del 21/10/2026 P.zza al Serchio</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD528406A0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DPI SCARPE</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E2FDE88</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto corso di formazione Spaggiari</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD2C5E5838</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio assicurazione alunni e personale scolastico triennio 26-29</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2F42206E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizi di formazione sulla sicurezza</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD185B3C6E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORMAZIONE CORSI INGLESE PN2127 COMPETENZE IN AZIONE</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD1955422C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO MEDICO COMPETENTE E SORVEGLIANZA SANITARIA A.S. 26-27</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto conferimento incarichi Tutor Progetto PN21/27 Competenze in azione_Moduli Funny English 1 e 2</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD0344F004</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE PER LA PULIZIA E PRIMO SOCCORSO</t>
+  </si>
+  <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>BCE4FA06C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SOFTWARE PER RILEVATORE PRESENZE</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>04/09/2026</t>
   </si>
   <si>
     <t>BCE022FEA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto corsi sicurezza</t>
   </si>
   <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCC7604E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CEDOLA LIBRARIA</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>BC9854B678</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO HARD DISK</t>
   </si>
   <si>
     <t>27/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di conferimento incarichi esperti e tutor PN 2021/27 Orizzonte formazione</t>
   </si>
   <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8376AFE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIARIO D'ISTITUTO</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7CA00556</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DAE E ACCESSORI</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
@@ -1947,4141 +2052,4424 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4FA06C7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/18f3455c-b9bc-4add-9568-1da56a9d972f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE022FEA9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c5187531-6945-4a07-9b74-f66351e1b6b7" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCC7604E0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/2af7ba9e-2c89-4599-a603-2d1d95c045d5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9854B678" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4b5afc3a-93fc-413e-84a2-181e71a9be90" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8376AFE8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/dd1ca6a8-5905-435e-837c-5a1e41597d5b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CA00556" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/92c45b72-2db2-4287-aa9f-30f6146a612d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3078355f-d7dd-46d8-935d-d5757dd7efd3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB1F913B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/489da9e6-e0dd-4e49-82af-62749a46e484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1542BF4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/02dc3f2d-2862-4190-8baa-3f43cd9ed34e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1159FE1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/aca71d8c-d84b-4de6-b491-cda015baee96" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD0FD9302" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6e3f7bbb-20be-4cdb-950c-0424ea27a903" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cce0de16-ee19-401f-969d-17005422dc74" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7E6393B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/96bd2acd-c64e-41a7-a98d-f2a024ab5d55" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA996814B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b91c458d-6ba9-4dcd-9079-c21cf45855eb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99954EC1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b6fede0a-0e0f-4e27-b52f-562943407cdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58192BA9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/68a066e0-079c-4c69-b465-44ccfcc19382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52EAA113" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/89d109b0-28c0-4fdd-bc02-635be6fcef9b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53006041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/2d3f9c78-61f4-4847-a907-b796883dd25f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4443BB1E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e30fb4ca-97f3-4789-8495-e8ee99e3a94a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36BA0B81" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/965fac9d-7266-4d62-92c0-ccdfd8954fe6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB332E3919" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/87cb3963-e63a-4f44-b365-90e2b386cbb2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AD50E7C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9500c59c-4e07-4044-8a8e-de17a770695b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04749860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/f5d52a86-5a65-4862-9531-73815fc05767" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0230C0C3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ab279d1f-fe50-4c3f-8589-81e6b91ee225" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE06754E4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ff860424-5269-4831-97a8-7a3e7d933ddc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8D9403D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d915e5f3-aa14-4c17-9ee4-797a0bfcf2c4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8D11421" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8c1e4212-9b1b-4edb-92e1-ae23bbf1f143" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5B537B2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1f746189-f930-4d5f-832b-571ff6357614" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB347FCF1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d1684159-cd2d-42fc-a135-36a3d2ba8b07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97954639" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6bb70a85-0a1a-4c78-8e40-66ef112edcb2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947FCDF5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9cb6e9cc-7fa6-4f97-8b74-cd2f3624c634" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7743AC6F" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b112ddc1-0b2d-445f-87a8-b5c7d70d9e39" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DEE855E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/28b5887d-affe-4298-91e2-e46de20b1d54" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DA7BE60" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/810f8361-b7d7-4acc-80ca-b0358b97f97c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C17DE94" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/830807b6-d1cc-4446-b1cc-201a3e828231" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7BE8F3AC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5dab16a7-661b-45e5-b05c-b123e92865fe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7708909C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/94d41e89-d5f4-40f7-9dfc-70831bd8bb1a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA757E9E5E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9f9e00e4-2145-4f73-b8aa-efbda67f8537" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C44AC40" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9bf5723c-1bea-4827-bb4f-a310ef5eecc8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA638FE8B1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/19c4cad7-1b77-4b28-b8ae-6bdc55b4bea6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6018A5C9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b6359e1e-c761-4a06-9043-abdb40d5c24d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA349AE801" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ecdf686b-1625-4784-afad-bb0dab67a9f8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA322CF42F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/f2fd233f-7154-413b-97dd-876ee338659a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31FFE133" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/60bd585b-fbfb-4b05-bbeb-5318ad66c91f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1776B28C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cc486f81-e32d-440b-92f4-9e3f2642de84" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0AE7C1BE" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/30dd417c-7139-48cb-aa2f-e09a561c50d2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF972BCD" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1734a51b-64dc-403d-b50d-d19602209568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D6D665C4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9d4a4d71-524c-48ce-b32c-70d9e69e692a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC82FCCD" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9ba9ec55-421a-4fa4-99f2-8e93bcf14690" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8728142" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/28ac8af5-92f7-4b51-9775-50c3d39a6dba" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE672CA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/44b72360-7511-4c07-a2a0-127dcfc9f776" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A5D930A" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6672af35-bd06-4959-9bc9-01046347479f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999FF676B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ca671b4f-84a0-4b47-9ee1-7186fb8278ab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987BCEF19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3924857d-2eee-4046-92b4-29e2ed26eded" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98799F1D0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bd897106-edca-40d5-8366-1c2b58952a33" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FAFA108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a8cd43bd-482d-45fd-8708-8493448081d8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902B2A300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/befc36c1-71fe-4055-9f2e-29d772187a2d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3EEFF6B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/13286cf3-01e5-444f-bd7c-5434b6700489" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D3C30946" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/18e22248-b870-4947-a17d-b1eba927322f" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB40E227" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/2c22d466-5781-4b89-b117-5770c3f483d4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4CCAA77" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3e1d9175-91f1-4ff2-bf7e-98c45dd82d09" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C22DF2F9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ecf21efb-1cec-483f-8ace-989deb95b058" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5DE4347" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e0cfddf5-c2ad-4fef-8d9d-ef60216d8d8b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88204661F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bdfba3e5-2d89-4176-8a06-eb70c4d10ba1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AA8CF72" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/947d7166-c549-412c-9d0a-81a9e13e3129" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84E84ACEB" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e61364c3-ac9c-4498-92aa-93ce5af76495" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A48278C" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8aaf7be3-1fa4-4db5-8d40-4aebc863ec87" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8137D04CF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cb6583c1-1010-4a91-844f-9f325d042bac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0A7510F" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/037d5dae-3f07-49f8-b893-4d274660ef04" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CDDA10BF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/90319019-078f-4711-9ab8-15dcdef9a0c8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7551BD19F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/81fb61ca-75dc-4343-aa8a-204d68a3ab83" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73ECC8F9E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d8463fbb-25e1-4799-867f-568733b02e18" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73A984D3A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/96c6f7b5-6e7a-4ffc-a8f8-c43cdb77591c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B739A6A6E9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/52723b4f-c45c-4007-9518-30b9e973f918" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738DC9AF3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/812809d3-9314-4412-9168-1bd26d8e47b7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738848038" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/67d49d7f-655d-418d-82e0-3c3115c9ae7b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72AB722E2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/71c1a747-f45f-43fa-ab26-14ef37610281" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF3129E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ca5275be-7850-45b4-8c84-de79df4cb59e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7863846" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3a77c8cc-4686-468f-bc5a-39c76b4558b8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D48E9875" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9fd43136-145b-49df-bae9-a9e142ac62d6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4811636" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a33cf158-196b-4e01-8d6f-5f8b57967667" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D017E8D9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/906fad90-253b-44db-a707-bb08007dd6b4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC16FBF6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/f18ee438-7f65-4c03-accf-c9bea69dd3f1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C57951FF" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/886b3b85-05c7-4a74-bd2a-d830fbe60450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5F62FF0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d6a3cbba-5530-4772-b443-73d4784ecd5d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69F14C569" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/107355d9-6d08-440c-9f41-684e36fe6761" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ADFD9EF" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a165821c-e59b-4bb6-8df9-916722ab345a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C00BC17" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ded1b8b0-61eb-4c99-98f3-50508514d9e5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6513BB5B0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/74cca36f-4c8a-419c-8911-060c368181dc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640C1C9A6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4bfb40a0-6e36-41a0-a357-604eeba947a8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62233DBC6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/314de66a-4c01-4e4c-96a3-03ff59d65a2a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618E43B4D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/af573df1-ad5e-4bb6-91b3-daddc9f863a7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61133B3FD" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4c720265-3d40-4406-8ccb-c8c964c36a5d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60378A871" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8f06320e-dd9b-42eb-be65-637470210ff5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B600DF68BC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b75827dc-50a2-48db-bde8-852e3d9aec95" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE04DAAA" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9e2b8954-73b0-47b4-be7a-f2c814fb493d" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4500025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/90af2c34-58e7-42e9-ada2-da935005029e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E43E676C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d1dc673e-ed07-4dd3-b3b3-821796ef56e4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFD06A84" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/43d67407-7cb2-42fc-b690-99429ab00230" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C26F0D27" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ebd207bf-0a74-4269-8222-41fae468d8d9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0940F73" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/070962c1-6fea-447d-bd9f-c8b58a486428" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5967243" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8c284c2e-50d5-49b8-b22b-437ee0a5becf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C276D451" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/33e5a3a9-c2db-48a3-aa67-5f277b6b0409" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0399358" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/47a6472c-de9d-4660-a5e6-481c3a3f6b44" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1B2E532" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/beaaa0a2-c266-4962-8817-367665b6e9e4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F26D199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/45abd25d-d8d5-4325-b1d5-3f0916f5f7b2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5728EA4A3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d5ca264b-fcb5-4934-9d95-2c1196b2770a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B556D6212B" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/53413a4c-ad86-470f-89dd-7ea11f1fb625" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D189722" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e4c364c7-fec2-4069-bd93-5dec92ddf65b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552BAB662" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6f5c5751-cd94-434f-ae7e-084c8eafc18b" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5430C8C94" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/291a084f-2844-4836-a8db-bf040ec5c789" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A938A7C5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c382ada3-a8bc-4950-a632-ad4949db2166" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3B91ED8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ee3c1327-2054-474d-8b5f-19cb447ab1df" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B499D22084" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3006dda9-376b-4637-97bf-c6131e17f6a1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48F6C4621" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1b7411d9-c3fb-4bed-abb4-dcc16d299221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B487BFD473" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a6f18458-05bf-4f4b-95a4-e6457e891b47" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43A400F23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6d0f4e69-7ad9-45c3-8c28-f6e993af5f88" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481E4F5E0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d2ec0bf6-9747-496e-aaa3-271d6769ecc0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424317419" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8c33756c-24ba-44a3-ae6b-ab3beb37760b" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4216E7D21" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/07b92a97-b0e3-443a-a874-e6e626be73a2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B0250BF" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9fb785d3-b23f-409f-9330-9a173586b7cf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B408F8A68F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/200d23bf-0433-4bee-a4bd-637ef7c6dcbd" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35BF7B05E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/40728194-3d86-4387-9131-aebfbb67f5c9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357D057F6" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/48945af5-5c81-488f-931a-23f305072195" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35274B98C" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a6696ec0-f215-4daa-9b56-6fca1780c8d7" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34A74EB03" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e4597a13-92d3-4958-9326-4387de251fcb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B342F63567" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ebc74877-a885-4281-9a97-b41790d329fd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34062A0CC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cab3a60b-040f-409a-bd67-3db255d20b5a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E136C17" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1e1b476b-d937-44ad-9b2f-83ae024f3aed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EBAC6FD3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/822d55b3-ffb6-43a3-b8fd-db4125405f47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E9E7629A" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/afdecc84-632f-456e-a952-ffe3e26b144b" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6566BB0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/65fe4ab8-e3f1-4e64-96e7-0e820b84f2fc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E351E3E7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/eee9ed42-b936-490d-9962-2269a3d182c0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D6C3F04E" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b0fb430a-e537-475f-8b8e-87113199bbea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B05CE2B6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/dbaa4677-8e40-4779-87e1-be0030565dde" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2099668D9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/0c79b0f4-3f81-4f4d-ac19-ad1e948c5cbd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2075F2719" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1a08a92e-b1f9-4dd0-8973-248efccec40b" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C30E7528" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a3bb25cf-fb72-49a9-a76d-a71eed05d90e" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D4F47821" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8ab79e8e-5c3f-4cf9-afd0-1894a8848bee" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDC1CDFB" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/47bb0415-adf9-4b27-a8e1-f52c24b2c710" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16F5A32BD" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/08e25434-e87e-4428-ab43-cbc40b808a33" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C5C45ECE" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/38324e9f-f33d-4e8c-8800-04b1af8aa38f" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C3C839B9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/da7be482-0f14-4046-8033-08c550e534a4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BAA5DEB5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e745bdf4-861b-4dfa-a256-8c2bc494f6c0" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B87C1F34" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6f56b8d1-8dfa-46fd-9f8c-961069a1ad28" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B8677EE1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/596da305-54b4-47a2-a40e-cedfb40730eb" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B198FE1FA3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/62ed5977-3bfb-4a97-9fe9-e02be75a4305" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14121DC92" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/7a1bae78-176e-4d02-a603-c52a9306a5c6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17B122CC1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c8f4da2a-194e-4a7c-884f-00ece055c22d" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13EE6C87C" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bcb1bcad-947a-4771-8897-8d423286240a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10F8BE6AE" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c8b06c70-e52d-4e3b-9bdb-c4b748b96824" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10E891D69" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/72232438-6a75-4ecd-87cc-66bf0980e415" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2513822" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5565b245-ea85-4251-886d-bdc850f288a6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EBF978C2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/20b30d03-f42d-4352-acdc-42e838b88738" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E83F0EB9" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/31f68851-7f69-4ebc-81b4-29dfd9d6695e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E668CDB9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1c6968e9-3327-4c31-964b-64c4c4015fe1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A2125FDB" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/191e0e60-ace4-45be-af78-4fe15b247782" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D95D9461" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5007a1e6-feac-4e0a-859b-c8c086fb5efd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D65DDB4B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/042e97c5-bfd8-4a1b-8653-d68b768a8056" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CDE74CD4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c6d7f649-7058-4078-9504-5cdd1cebe550" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B42673DD" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b317e3b1-75e6-4ec2-b1bb-04c0382fed5d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B2C8EC5D" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/056a8695-5f02-493a-8d5b-d0457f396842" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFBB7E8F" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/86491760-dd6c-490a-b90a-b573c70c4e17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AB719EA3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/549106f6-bd5e-4ec4-b0e4-e4d5809bfd82" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058D4C5D0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/26f4e5da-7df0-4a68-8fb7-17b8c5fcfdc7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B064A171D2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ac944f56-4c3b-4346-aa2d-0b240ef82d0f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06EFF6365" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a9040031-4f15-4043-9208-ebf7f67a96e8" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0671ADCA6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/7df9a9ed-e6ce-4ac3-8b8c-3392aa9f799b" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B055D2F182" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bed8f25f-f6ee-4a1c-a88f-378c324097b4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04EBAA39C" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/04c47fba-b663-425f-a133-e7a02fc15844" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034D6AA06" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6908eacc-c5f5-4663-b604-752be54294ca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B032368F89" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6aa8877b-fb0c-491a-ae55-1ad38588fbdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A47694F" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ee792cb1-4cc9-4c03-a754-7f7d3095a85c" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD8EBD7494" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ed9547e2-6b98-404c-9485-1a8360302a21" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000003" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9cc39745-3740-4630-ac5b-a5285322918c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000002" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/fc7d93df-a99f-423e-89c4-765d4f17bf73" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD528406A0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9f723441-d021-43f8-bdde-5d1a8b9fa978" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E2FDE88" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/0da34fe8-b827-49a8-8a1e-66dee47c1b85" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2C5E5838" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3333ca82-a5cd-4f5f-ab2a-42e6a927935c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F42206E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/aa1fe332-8d8b-4f44-acc0-e2c3395b6af9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD185B3C6E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ab3bd97a-c468-425a-9bd3-a9fd70d1b391" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1955422C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4859b4ab-3b07-4f41-b036-68bfa17bbdad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0344F004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5bb5cbeb-8e87-459b-8bc7-c15a62f2ed92" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE4FA06C7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/18f3455c-b9bc-4add-9568-1da56a9d972f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE022FEA9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c5187531-6945-4a07-9b74-f66351e1b6b7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCC7604E0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/2af7ba9e-2c89-4599-a603-2d1d95c045d5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9854B678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4b5afc3a-93fc-413e-84a2-181e71a9be90" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8376AFE8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/dd1ca6a8-5905-435e-837c-5a1e41597d5b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7CA00556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/92c45b72-2db2-4287-aa9f-30f6146a612d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3078355f-d7dd-46d8-935d-d5757dd7efd3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB1F913B" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/489da9e6-e0dd-4e49-82af-62749a46e484" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE1542BF4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/02dc3f2d-2862-4190-8baa-3f43cd9ed34e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD1159FE1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/aca71d8c-d84b-4de6-b491-cda015baee96" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD0FD9302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6e3f7bbb-20be-4cdb-950c-0424ea27a903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cce0de16-ee19-401f-969d-17005422dc74" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC7E6393B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/96bd2acd-c64e-41a7-a98d-f2a024ab5d55" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA996814B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b91c458d-6ba9-4dcd-9079-c21cf45855eb" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB99954EC1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b6fede0a-0e0f-4e27-b52f-562943407cdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB58192BA9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/68a066e0-079c-4c69-b465-44ccfcc19382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52EAA113" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/89d109b0-28c0-4fdd-bc02-635be6fcef9b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53006041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/2d3f9c78-61f4-4847-a907-b796883dd25f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4443BB1E" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e30fb4ca-97f3-4789-8495-e8ee99e3a94a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB36BA0B81" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/965fac9d-7266-4d62-92c0-ccdfd8954fe6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB332E3919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/87cb3963-e63a-4f44-b365-90e2b386cbb2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2AD50E7C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9500c59c-4e07-4044-8a8e-de17a770695b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04749860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/f5d52a86-5a65-4862-9531-73815fc05767" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0230C0C3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ab279d1f-fe50-4c3f-8589-81e6b91ee225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE06754E4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ff860424-5269-4831-97a8-7a3e7d933ddc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8D9403D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d915e5f3-aa14-4c17-9ee4-797a0bfcf2c4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8D11421" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8c1e4212-9b1b-4edb-92e1-ae23bbf1f143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB5B537B2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1f746189-f930-4d5f-832b-571ff6357614" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB347FCF1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d1684159-cd2d-42fc-a135-36a3d2ba8b07" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA97954639" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6bb70a85-0a1a-4c78-8e40-66ef112edcb2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA947FCDF5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9cb6e9cc-7fa6-4f97-8b74-cd2f3624c634" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7743AC6F" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b112ddc1-0b2d-445f-87a8-b5c7d70d9e39" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DEE855E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/28b5887d-affe-4298-91e2-e46de20b1d54" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7DA7BE60" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/810f8361-b7d7-4acc-80ca-b0358b97f97c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7C17DE94" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/830807b6-d1cc-4446-b1cc-201a3e828231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7BE8F3AC" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5dab16a7-661b-45e5-b05c-b123e92865fe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7708909C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/94d41e89-d5f4-40f7-9dfc-70831bd8bb1a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA757E9E5E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9f9e00e4-2145-4f73-b8aa-efbda67f8537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C44AC40" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9bf5723c-1bea-4827-bb4f-a310ef5eecc8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA638FE8B1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/19c4cad7-1b77-4b28-b8ae-6bdc55b4bea6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6018A5C9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b6359e1e-c761-4a06-9043-abdb40d5c24d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA349AE801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ecdf686b-1625-4784-afad-bb0dab67a9f8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA322CF42F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/f2fd233f-7154-413b-97dd-876ee338659a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31FFE133" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/60bd585b-fbfb-4b05-bbeb-5318ad66c91f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1776B28C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cc486f81-e32d-440b-92f4-9e3f2642de84" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0AE7C1BE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/30dd417c-7139-48cb-aa2f-e09a561c50d2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF972BCD" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1734a51b-64dc-403d-b50d-d19602209568" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D6D665C4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9d4a4d71-524c-48ce-b32c-70d9e69e692a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BC82FCCD" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9ba9ec55-421a-4fa4-99f2-8e93bcf14690" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8728142" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/28ac8af5-92f7-4b51-9775-50c3d39a6dba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE672CA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/44b72360-7511-4c07-a2a0-127dcfc9f776" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99A5D930A" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6672af35-bd06-4959-9bc9-01046347479f" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B999FF676B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ca671b4f-84a0-4b47-9ee1-7186fb8278ab" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B987BCEF19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3924857d-2eee-4046-92b4-29e2ed26eded" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98799F1D0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bd897106-edca-40d5-8366-1c2b58952a33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FAFA108" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a8cd43bd-482d-45fd-8708-8493448081d8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902B2A300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/befc36c1-71fe-4055-9f2e-29d772187a2d" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3EEFF6B" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/13286cf3-01e5-444f-bd7c-5434b6700489" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D3C30946" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/18e22248-b870-4947-a17d-b1eba927322f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB40E227" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/2c22d466-5781-4b89-b117-5770c3f483d4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4CCAA77" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3e1d9175-91f1-4ff2-bf7e-98c45dd82d09" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C22DF2F9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ecf21efb-1cec-483f-8ace-989deb95b058" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5DE4347" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e0cfddf5-c2ad-4fef-8d9d-ef60216d8d8b" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88204661F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bdfba3e5-2d89-4176-8a06-eb70c4d10ba1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87AA8CF72" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/947d7166-c549-412c-9d0a-81a9e13e3129" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84E84ACEB" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e61364c3-ac9c-4498-92aa-93ce5af76495" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A48278C" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8aaf7be3-1fa4-4db5-8d40-4aebc863ec87" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8137D04CF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cb6583c1-1010-4a91-844f-9f325d042bac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0A7510F" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/037d5dae-3f07-49f8-b893-4d274660ef04" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CDDA10BF" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/90319019-078f-4711-9ab8-15dcdef9a0c8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7551BD19F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/81fb61ca-75dc-4343-aa8a-204d68a3ab83" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73ECC8F9E" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d8463fbb-25e1-4799-867f-568733b02e18" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73A984D3A" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/96c6f7b5-6e7a-4ffc-a8f8-c43cdb77591c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B739A6A6E9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/52723b4f-c45c-4007-9518-30b9e973f918" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738DC9AF3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/812809d3-9314-4412-9168-1bd26d8e47b7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738848038" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/67d49d7f-655d-418d-82e0-3c3115c9ae7b" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72AB722E2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/71c1a747-f45f-43fa-ab26-14ef37610281" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF3129E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ca5275be-7850-45b4-8c84-de79df4cb59e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7863846" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3a77c8cc-4686-468f-bc5a-39c76b4558b8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D48E9875" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9fd43136-145b-49df-bae9-a9e142ac62d6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D4811636" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a33cf158-196b-4e01-8d6f-5f8b57967667" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D017E8D9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/906fad90-253b-44db-a707-bb08007dd6b4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CC16FBF6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/f18ee438-7f65-4c03-accf-c9bea69dd3f1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C57951FF" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/886b3b85-05c7-4a74-bd2a-d830fbe60450" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B5F62FF0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d6a3cbba-5530-4772-b443-73d4784ecd5d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69F14C569" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/107355d9-6d08-440c-9f41-684e36fe6761" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69ADFD9EF" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a165821c-e59b-4bb6-8df9-916722ab345a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C00BC17" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ded1b8b0-61eb-4c99-98f3-50508514d9e5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6513BB5B0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/74cca36f-4c8a-419c-8911-060c368181dc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640C1C9A6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4bfb40a0-6e36-41a0-a357-604eeba947a8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62233DBC6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/314de66a-4c01-4e4c-96a3-03ff59d65a2a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618E43B4D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/af573df1-ad5e-4bb6-91b3-daddc9f863a7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61133B3FD" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/4c720265-3d40-4406-8ccb-c8c964c36a5d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60378A871" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8f06320e-dd9b-42eb-be65-637470210ff5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B600DF68BC" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b75827dc-50a2-48db-bde8-852e3d9aec95" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FE04DAAA" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9e2b8954-73b0-47b4-be7a-f2c814fb493d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4500025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/90af2c34-58e7-42e9-ada2-da935005029e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E43E676C" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d1dc673e-ed07-4dd3-b3b3-821796ef56e4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFD06A84" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/43d67407-7cb2-42fc-b690-99429ab00230" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C26F0D27" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ebd207bf-0a74-4269-8222-41fae468d8d9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0940F73" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/070962c1-6fea-447d-bd9f-c8b58a486428" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5967243" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8c284c2e-50d5-49b8-b22b-437ee0a5becf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C276D451" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/33e5a3a9-c2db-48a3-aa67-5f277b6b0409" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C0399358" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/47a6472c-de9d-4660-a5e6-481c3a3f6b44" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A1B2E532" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/beaaa0a2-c266-4962-8817-367665b6e9e4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58F26D199" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/45abd25d-d8d5-4325-b1d5-3f0916f5f7b2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5728EA4A3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d5ca264b-fcb5-4934-9d95-2c1196b2770a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B556D6212B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/53413a4c-ad86-470f-89dd-7ea11f1fb625" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55D189722" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e4c364c7-fec2-4069-bd93-5dec92ddf65b" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552BAB662" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6f5c5751-cd94-434f-ae7e-084c8eafc18b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5430C8C94" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/291a084f-2844-4836-a8db-bf040ec5c789" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A938A7C5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c382ada3-a8bc-4950-a632-ad4949db2166" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A3B91ED8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ee3c1327-2054-474d-8b5f-19cb447ab1df" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B499D22084" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/3006dda9-376b-4637-97bf-c6131e17f6a1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48F6C4621" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1b7411d9-c3fb-4bed-abb4-dcc16d299221" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B487BFD473" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a6f18458-05bf-4f4b-95a4-e6457e891b47" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43A400F23" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6d0f4e69-7ad9-45c3-8c28-f6e993af5f88" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481E4F5E0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/d2ec0bf6-9747-496e-aaa3-271d6769ecc0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B424317419" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8c33756c-24ba-44a3-ae6b-ab3beb37760b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4216E7D21" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/07b92a97-b0e3-443a-a874-e6e626be73a2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41B0250BF" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/9fb785d3-b23f-409f-9330-9a173586b7cf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B408F8A68F" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/200d23bf-0433-4bee-a4bd-637ef7c6dcbd" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35BF7B05E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/40728194-3d86-4387-9131-aebfbb67f5c9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B357D057F6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/48945af5-5c81-488f-931a-23f305072195" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35274B98C" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a6696ec0-f215-4daa-9b56-6fca1780c8d7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34A74EB03" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e4597a13-92d3-4958-9326-4387de251fcb" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B342F63567" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ebc74877-a885-4281-9a97-b41790d329fd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34062A0CC" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/cab3a60b-040f-409a-bd67-3db255d20b5a" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30E136C17" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1e1b476b-d937-44ad-9b2f-83ae024f3aed" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EBAC6FD3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/822d55b3-ffb6-43a3-b8fd-db4125405f47" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E9E7629A" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/afdecc84-632f-456e-a952-ffe3e26b144b" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E6566BB0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/65fe4ab8-e3f1-4e64-96e7-0e820b84f2fc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E351E3E7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/eee9ed42-b936-490d-9962-2269a3d182c0" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D6C3F04E" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b0fb430a-e537-475f-8b8e-87113199bbea" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2B05CE2B6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/dbaa4677-8e40-4779-87e1-be0030565dde" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2099668D9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/0c79b0f4-3f81-4f4d-ac19-ad1e948c5cbd" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2075F2719" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1a08a92e-b1f9-4dd0-8973-248efccec40b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C30E7528" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a3bb25cf-fb72-49a9-a76d-a71eed05d90e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D4F47821" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/8ab79e8e-5c3f-4cf9-afd0-1894a8848bee" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDC1CDFB" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/47bb0415-adf9-4b27-a8e1-f52c24b2c710" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16F5A32BD" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/08e25434-e87e-4428-ab43-cbc40b808a33" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C5C45ECE" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/38324e9f-f33d-4e8c-8800-04b1af8aa38f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C3C839B9" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/da7be482-0f14-4046-8033-08c550e534a4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BAA5DEB5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/e745bdf4-861b-4dfa-a256-8c2bc494f6c0" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B87C1F34" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6f56b8d1-8dfa-46fd-9f8c-961069a1ad28" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B8677EE1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/596da305-54b4-47a2-a40e-cedfb40730eb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B198FE1FA3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/62ed5977-3bfb-4a97-9fe9-e02be75a4305" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14121DC92" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/7a1bae78-176e-4d02-a603-c52a9306a5c6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17B122CC1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c8f4da2a-194e-4a7c-884f-00ece055c22d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13EE6C87C" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bcb1bcad-947a-4771-8897-8d423286240a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10F8BE6AE" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c8b06c70-e52d-4e3b-9bdb-c4b748b96824" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10E891D69" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/72232438-6a75-4ecd-87cc-66bf0980e415" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F2513822" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5565b245-ea85-4251-886d-bdc850f288a6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EBF978C2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/20b30d03-f42d-4352-acdc-42e838b88738" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E83F0EB9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/31f68851-7f69-4ebc-81b4-29dfd9d6695e" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E668CDB9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/1c6968e9-3327-4c31-964b-64c4c4015fe1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A2125FDB" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/191e0e60-ace4-45be-af78-4fe15b247782" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D95D9461" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/5007a1e6-feac-4e0a-859b-c8c086fb5efd" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D65DDB4B" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/042e97c5-bfd8-4a1b-8653-d68b768a8056" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CDE74CD4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/c6d7f649-7058-4078-9504-5cdd1cebe550" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B42673DD" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/b317e3b1-75e6-4ec2-b1bb-04c0382fed5d" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B2C8EC5D" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/056a8695-5f02-493a-8d5b-d0457f396842" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AFBB7E8F" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/86491760-dd6c-490a-b90a-b573c70c4e17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AB719EA3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/549106f6-bd5e-4ec4-b0e4-e4d5809bfd82" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058D4C5D0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/26f4e5da-7df0-4a68-8fb7-17b8c5fcfdc7" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B064A171D2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ac944f56-4c3b-4346-aa2d-0b240ef82d0f" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06EFF6365" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/a9040031-4f15-4043-9208-ebf7f67a96e8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0671ADCA6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/7df9a9ed-e6ce-4ac3-8b8c-3392aa9f799b" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B055D2F182" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/bed8f25f-f6ee-4a1c-a88f-378c324097b4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04EBAA39C" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/04c47fba-b663-425f-a133-e7a02fc15844" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B034D6AA06" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6908eacc-c5f5-4663-b604-752be54294ca" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B032368F89" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/6aa8877b-fb0c-491a-ae55-1ad38588fbdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A47694F" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PIIC81800R/amministrazione-trasparente/atti-amministrazioni-enti/ee792cb1-4cc9-4c03-a754-7f7d3095a85c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F186"/>
+  <dimension ref="A1:F199"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>5958</v>
+        <v>7169</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5932</v>
+        <v>7133</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>5717</v>
+        <v>7022</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="D4" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E4" t="s">
+        <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>7010</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>6795</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>6771</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>23</v>
+      </c>
+      <c r="B8">
+        <v>6711</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9">
+        <v>6596</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>6538</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11">
+        <v>6455</v>
+      </c>
+      <c r="C11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="B11">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>3348</v>
+        <v>6393</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>3312</v>
+        <v>6308</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
-      <c r="E13" s="2" t="s">
-        <v>9</v>
+      <c r="E13" t="s">
+        <v>11</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
-        <v>3221</v>
+        <v>6194</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>3220</v>
+        <v>5958</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>3209</v>
+        <v>5932</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>3137</v>
+        <v>5717</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>2931</v>
+        <v>5605</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>2795</v>
+        <v>5571</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>2389</v>
+        <v>5548</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>2355</v>
+        <v>5531</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>2354</v>
+        <v>3671</v>
       </c>
       <c r="C22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>2268</v>
+        <v>3583</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B24">
-        <v>2204</v>
+        <v>3349</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>70</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>2183</v>
+        <v>3348</v>
       </c>
       <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>71</v>
       </c>
-      <c r="D25" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E25" t="s">
+        <v>11</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26">
+        <v>3312</v>
+      </c>
+      <c r="C26" t="s">
         <v>73</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27">
+        <v>3221</v>
+      </c>
+      <c r="C27" t="s">
         <v>76</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B28">
-        <v>1889</v>
+        <v>3220</v>
       </c>
       <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29">
+        <v>3209</v>
+      </c>
+      <c r="C29" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30">
+        <v>3137</v>
+      </c>
+      <c r="C30" t="s">
+        <v>83</v>
+      </c>
+      <c r="D30" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>1379</v>
+        <v>2931</v>
       </c>
       <c r="C31" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32">
+        <v>2795</v>
+      </c>
+      <c r="C32" t="s">
         <v>89</v>
       </c>
-      <c r="B32">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>1364</v>
+        <v>2389</v>
       </c>
       <c r="C33" t="s">
         <v>92</v>
       </c>
       <c r="D33" t="s">
         <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34">
-        <v>1272</v>
+        <v>2355</v>
       </c>
       <c r="C34" t="s">
         <v>95</v>
       </c>
       <c r="D34" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35">
+        <v>2354</v>
+      </c>
+      <c r="C35" t="s">
         <v>97</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36">
+        <v>2268</v>
+      </c>
+      <c r="C36" t="s">
         <v>100</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>1017</v>
+        <v>2204</v>
       </c>
       <c r="C37" t="s">
         <v>103</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>1010</v>
+        <v>2183</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>1003</v>
+        <v>2109</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>1001</v>
+        <v>1897</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41">
-        <v>991</v>
+        <v>1889</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>982</v>
+        <v>1742</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>911</v>
+        <v>1381</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>878</v>
+        <v>1379</v>
       </c>
       <c r="C44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>852</v>
+        <v>1368</v>
       </c>
       <c r="C45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B46">
-        <v>536</v>
+        <v>1364</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
       <c r="D46" t="s">
         <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>514</v>
+        <v>1272</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B48">
-        <v>512</v>
+        <v>1184</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B49">
-        <v>382</v>
+        <v>1026</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>346</v>
+        <v>1017</v>
       </c>
       <c r="C50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>303</v>
+        <v>1010</v>
       </c>
       <c r="C51" t="s">
         <v>140</v>
       </c>
       <c r="D51" t="s">
         <v>141</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52">
+        <v>1003</v>
+      </c>
+      <c r="C52" t="s">
         <v>142</v>
       </c>
-      <c r="B52">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="B53">
-        <v>9277</v>
+        <v>1001</v>
       </c>
       <c r="C53" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
         <v>145</v>
       </c>
-      <c r="E53" t="s">
-        <v>20</v>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>146</v>
       </c>
       <c r="B54">
-        <v>9121</v>
+        <v>991</v>
       </c>
       <c r="C54" t="s">
         <v>147</v>
       </c>
       <c r="D54" t="s">
         <v>148</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>149</v>
       </c>
       <c r="B55">
-        <v>9009</v>
+        <v>982</v>
       </c>
       <c r="C55" t="s">
         <v>150</v>
       </c>
       <c r="D55" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>152</v>
       </c>
       <c r="B56">
-        <v>8957</v>
+        <v>911</v>
       </c>
       <c r="C56" t="s">
         <v>153</v>
       </c>
       <c r="D56" t="s">
         <v>154</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>155</v>
       </c>
       <c r="B57">
-        <v>8940</v>
+        <v>878</v>
       </c>
       <c r="C57" t="s">
         <v>156</v>
       </c>
       <c r="D57" t="s">
         <v>157</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>8937</v>
+        <v>852</v>
       </c>
       <c r="C58" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B59">
-        <v>8841</v>
+        <v>536</v>
       </c>
       <c r="C59" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>8840</v>
+        <v>514</v>
       </c>
       <c r="C60" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B61">
-        <v>8816</v>
+        <v>512</v>
       </c>
       <c r="C61" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>8375</v>
+        <v>382</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>8028</v>
+        <v>346</v>
       </c>
       <c r="C63" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>7977</v>
+        <v>303</v>
       </c>
       <c r="C64" t="s">
-        <v>20</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>176</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>7965</v>
+        <v>9293</v>
       </c>
       <c r="C65" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>7826</v>
+        <v>9277</v>
       </c>
       <c r="C66" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B67">
-        <v>7790</v>
+        <v>9121</v>
       </c>
       <c r="C67" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>7715</v>
+        <v>9009</v>
       </c>
       <c r="C68" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B69">
-        <v>7687</v>
+        <v>8957</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>188</v>
       </c>
       <c r="D69" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>189</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B70">
-        <v>7599</v>
+        <v>8940</v>
       </c>
       <c r="C70" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B71">
-        <v>7545</v>
+        <v>8937</v>
       </c>
       <c r="C71" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D71" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B72">
-        <v>7518</v>
+        <v>8841</v>
       </c>
       <c r="C72" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D72" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B73">
-        <v>7505</v>
+        <v>8840</v>
       </c>
       <c r="C73" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D73" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B74">
-        <v>7304</v>
+        <v>8816</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>201</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>7092</v>
+        <v>8375</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>203</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B76">
-        <v>6997</v>
+        <v>8028</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D76" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B77">
-        <v>6547</v>
+        <v>7977</v>
       </c>
       <c r="C77" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>208</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B78">
-        <v>6220</v>
+        <v>7965</v>
       </c>
       <c r="C78" t="s">
         <v>209</v>
       </c>
       <c r="D78" t="s">
         <v>210</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>211</v>
       </c>
       <c r="B79">
-        <v>6047</v>
+        <v>7826</v>
       </c>
       <c r="C79" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" t="s">
         <v>212</v>
       </c>
-      <c r="D79" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E79" t="s">
+        <v>11</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>213</v>
+      </c>
+      <c r="B80">
+        <v>7790</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
         <v>214</v>
       </c>
-      <c r="B80">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E80" t="s">
+        <v>11</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>215</v>
+      </c>
+      <c r="B81">
+        <v>7715</v>
+      </c>
+      <c r="C81" t="s">
+        <v>216</v>
+      </c>
+      <c r="D81" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B82">
-        <v>4895</v>
+        <v>7687</v>
       </c>
       <c r="C82" t="s">
-        <v>221</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>219</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B83">
-        <v>3675</v>
+        <v>7599</v>
       </c>
       <c r="C83" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D83" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B84">
-        <v>3659</v>
+        <v>7545</v>
       </c>
       <c r="C84" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="D84" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>226</v>
       </c>
       <c r="B85">
-        <v>3650</v>
+        <v>7518</v>
       </c>
       <c r="C85" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="D85" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>226</v>
       </c>
       <c r="B86">
-        <v>3643</v>
+        <v>7505</v>
       </c>
       <c r="C86" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D86" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="B87">
-        <v>3642</v>
+        <v>7304</v>
       </c>
       <c r="C87" t="s">
+        <v>232</v>
+      </c>
+      <c r="D87" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>234</v>
+      </c>
+      <c r="B88">
+        <v>7092</v>
+      </c>
+      <c r="C88" t="s">
         <v>235</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
+        <v>237</v>
+      </c>
+      <c r="B89">
+        <v>6997</v>
+      </c>
+      <c r="C89" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D89" t="s">
         <v>239</v>
       </c>
-      <c r="E89" t="s">
-        <v>20</v>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>240</v>
       </c>
       <c r="B90">
-        <v>3227</v>
+        <v>6547</v>
       </c>
       <c r="C90" t="s">
         <v>241</v>
       </c>
       <c r="D90" t="s">
         <v>242</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>243</v>
       </c>
       <c r="B91">
-        <v>3186</v>
+        <v>6220</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>244</v>
       </c>
       <c r="D91" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>245</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B92">
-        <v>3008</v>
+        <v>6047</v>
       </c>
       <c r="C92" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D92" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B93">
-        <v>2919</v>
+        <v>5949</v>
       </c>
       <c r="C93" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D93" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B94">
-        <v>2912</v>
+        <v>5938</v>
       </c>
       <c r="C94" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D94" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B95">
-        <v>2894</v>
+        <v>4895</v>
       </c>
       <c r="C95" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="D95" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="B96">
-        <v>2846</v>
+        <v>3675</v>
       </c>
       <c r="C96" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D96" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B97">
-        <v>2802</v>
+        <v>3659</v>
       </c>
       <c r="C97" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D97" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B98">
-        <v>2701</v>
+        <v>3650</v>
       </c>
       <c r="C98" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D98" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B99">
-        <v>2584</v>
+        <v>3643</v>
       </c>
       <c r="C99" t="s">
         <v>266</v>
       </c>
       <c r="D99" t="s">
         <v>267</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>261</v>
+      </c>
+      <c r="B100">
+        <v>3642</v>
+      </c>
+      <c r="C100" t="s">
         <v>268</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>270</v>
+      </c>
+      <c r="B101">
+        <v>3543</v>
+      </c>
+      <c r="C101" t="s">
         <v>271</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>273</v>
+      </c>
+      <c r="B102">
+        <v>3462</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
         <v>274</v>
       </c>
-      <c r="B102">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E102" t="s">
+        <v>11</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>275</v>
+      </c>
+      <c r="B103">
+        <v>3227</v>
+      </c>
+      <c r="C103" t="s">
+        <v>276</v>
+      </c>
+      <c r="D103" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B104">
-        <v>1779</v>
+        <v>3186</v>
       </c>
       <c r="C104" t="s">
-        <v>281</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>279</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="B105">
-        <v>1724</v>
+        <v>3008</v>
       </c>
       <c r="C105" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D105" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B106">
-        <v>1609</v>
+        <v>2919</v>
       </c>
       <c r="C106" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="D106" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B107">
-        <v>1546</v>
+        <v>2912</v>
       </c>
       <c r="C107" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D107" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B108">
-        <v>1523</v>
+        <v>2894</v>
       </c>
       <c r="C108" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D108" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>291</v>
+      </c>
+      <c r="B109">
+        <v>2846</v>
+      </c>
+      <c r="C109" t="s">
         <v>292</v>
       </c>
-      <c r="B109">
-[...4 lines deleted...]
-      </c>
       <c r="D109" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="B110">
-        <v>1308</v>
+        <v>2802</v>
       </c>
       <c r="C110" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D110" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>297</v>
       </c>
       <c r="B111">
-        <v>1307</v>
+        <v>2701</v>
       </c>
       <c r="C111" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D111" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>300</v>
+      </c>
+      <c r="B112">
+        <v>2584</v>
+      </c>
+      <c r="C112" t="s">
+        <v>301</v>
+      </c>
+      <c r="D112" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>303</v>
+      </c>
+      <c r="B113">
+        <v>2534</v>
+      </c>
+      <c r="C113" t="s">
+        <v>304</v>
+      </c>
+      <c r="D113" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
+        <v>306</v>
+      </c>
+      <c r="B114">
+        <v>2399</v>
+      </c>
+      <c r="C114" t="s">
+        <v>307</v>
+      </c>
+      <c r="D114" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>309</v>
+      </c>
+      <c r="B115">
+        <v>2092</v>
+      </c>
+      <c r="C115" t="s">
+        <v>310</v>
+      </c>
+      <c r="D115" t="s">
         <v>311</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>312</v>
+      </c>
+      <c r="B116">
+        <v>1997</v>
+      </c>
+      <c r="C116" t="s">
+        <v>313</v>
+      </c>
+      <c r="D116" t="s">
         <v>314</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
+        <v>315</v>
+      </c>
+      <c r="B117">
+        <v>1779</v>
+      </c>
+      <c r="C117" t="s">
+        <v>316</v>
+      </c>
+      <c r="D117" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>318</v>
+      </c>
+      <c r="B118">
+        <v>1724</v>
+      </c>
+      <c r="C118" t="s">
+        <v>319</v>
+      </c>
+      <c r="D118" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>321</v>
+      </c>
+      <c r="B119">
+        <v>1609</v>
+      </c>
+      <c r="C119" t="s">
+        <v>322</v>
+      </c>
+      <c r="D119" t="s">
         <v>323</v>
-      </c>
-[...7 lines deleted...]
-        <v>325</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
+        <v>324</v>
+      </c>
+      <c r="B120">
+        <v>1546</v>
+      </c>
+      <c r="C120" t="s">
+        <v>325</v>
+      </c>
+      <c r="D120" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>327</v>
+      </c>
+      <c r="B121">
+        <v>1523</v>
+      </c>
+      <c r="C121" t="s">
+        <v>328</v>
+      </c>
+      <c r="D121" t="s">
         <v>329</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B122">
-        <v>447</v>
+        <v>1453</v>
       </c>
       <c r="C122" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="D122" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B123">
-        <v>376</v>
+        <v>1308</v>
       </c>
       <c r="C123" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D123" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B124">
-        <v>306</v>
+        <v>1307</v>
       </c>
       <c r="C124" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D124" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B125">
-        <v>7150</v>
+        <v>1276</v>
       </c>
       <c r="C125" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D125" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B126">
-        <v>7135</v>
+        <v>1207</v>
       </c>
       <c r="C126" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D126" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B127">
-        <v>7096</v>
+        <v>1180</v>
       </c>
       <c r="C127" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D127" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B128">
-        <v>7043</v>
+        <v>1136</v>
       </c>
       <c r="C128" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D128" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B129">
-        <v>6945</v>
+        <v>1114</v>
       </c>
       <c r="C129" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D129" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B130">
-        <v>6317</v>
+        <v>1096</v>
       </c>
       <c r="C130" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D130" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
+        <v>355</v>
+      </c>
+      <c r="B131">
+        <v>937</v>
+      </c>
+      <c r="C131" t="s">
         <v>356</v>
       </c>
-      <c r="B131">
-[...4 lines deleted...]
-      </c>
       <c r="D131" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B132">
-        <v>6159</v>
+        <v>819</v>
       </c>
       <c r="C132" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D132" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="B133">
-        <v>6139</v>
+        <v>604</v>
       </c>
       <c r="C133" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="D133" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B134">
-        <v>6098</v>
+        <v>564</v>
       </c>
       <c r="C134" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D134" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B135">
-        <v>5928</v>
+        <v>447</v>
       </c>
       <c r="C135" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D135" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="B136">
-        <v>5436</v>
+        <v>376</v>
       </c>
       <c r="C136" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D136" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B137">
-        <v>5413</v>
+        <v>306</v>
       </c>
       <c r="C137" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D137" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B138">
-        <v>5354</v>
+        <v>7150</v>
       </c>
       <c r="C138" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D138" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B139">
-        <v>5239</v>
+        <v>7135</v>
       </c>
       <c r="C139" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D139" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B140">
-        <v>5155</v>
+        <v>7096</v>
       </c>
       <c r="C140" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D140" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
         <v>385</v>
       </c>
       <c r="B141">
-        <v>5128</v>
+        <v>7043</v>
       </c>
       <c r="C141" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D141" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
+        <v>388</v>
+      </c>
+      <c r="B142">
+        <v>6945</v>
+      </c>
+      <c r="C142" t="s">
+        <v>389</v>
+      </c>
+      <c r="D142" t="s">
         <v>390</v>
-      </c>
-[...7 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
+        <v>391</v>
+      </c>
+      <c r="B143">
+        <v>6317</v>
+      </c>
+      <c r="C143" t="s">
+        <v>392</v>
+      </c>
+      <c r="D143" t="s">
         <v>393</v>
-      </c>
-[...7 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B144">
-        <v>4186</v>
+        <v>6317</v>
       </c>
       <c r="C144" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D144" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B145">
-        <v>4153</v>
+        <v>6159</v>
       </c>
       <c r="C145" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D145" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B146">
-        <v>4110</v>
+        <v>6139</v>
       </c>
       <c r="C146" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D146" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B147">
-        <v>4066</v>
+        <v>6098</v>
       </c>
       <c r="C147" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D147" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="B148">
-        <v>3968</v>
+        <v>5928</v>
       </c>
       <c r="C148" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="D148" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B149">
-        <v>3400</v>
+        <v>5436</v>
       </c>
       <c r="C149" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D149" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B150">
-        <v>3382</v>
+        <v>5413</v>
       </c>
       <c r="C150" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D150" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="B151">
-        <v>2937</v>
+        <v>5354</v>
       </c>
       <c r="C151" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D151" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>417</v>
       </c>
       <c r="B152">
-        <v>2931</v>
+        <v>5239</v>
       </c>
       <c r="C152" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="D152" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>420</v>
+      </c>
+      <c r="B153">
+        <v>5155</v>
+      </c>
+      <c r="C153" t="s">
+        <v>421</v>
+      </c>
+      <c r="D153" t="s">
         <v>422</v>
-      </c>
-[...7 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="B154">
-        <v>2866</v>
+        <v>5128</v>
       </c>
       <c r="C154" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D154" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="B155">
-        <v>2849</v>
+        <v>4563</v>
       </c>
       <c r="C155" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D155" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>428</v>
       </c>
       <c r="B156">
-        <v>2835</v>
+        <v>4199</v>
       </c>
       <c r="C156" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D156" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
+        <v>431</v>
+      </c>
+      <c r="B157">
+        <v>4186</v>
+      </c>
+      <c r="C157" t="s">
+        <v>432</v>
+      </c>
+      <c r="D157" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>435</v>
       </c>
       <c r="E157" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B158">
-        <v>2775</v>
+        <v>4153</v>
       </c>
       <c r="C158" t="s">
+        <v>435</v>
+      </c>
+      <c r="D158" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="B159">
-        <v>2774</v>
+        <v>4110</v>
       </c>
       <c r="C159" t="s">
         <v>438</v>
       </c>
       <c r="D159" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>440</v>
       </c>
       <c r="B160">
-        <v>2622</v>
+        <v>4066</v>
       </c>
       <c r="C160" t="s">
         <v>441</v>
       </c>
       <c r="D160" t="s">
         <v>442</v>
       </c>
       <c r="E160" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>443</v>
       </c>
       <c r="B161">
-        <v>2475</v>
+        <v>3968</v>
       </c>
       <c r="C161" t="s">
         <v>444</v>
       </c>
       <c r="D161" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B162">
-        <v>2472</v>
+        <v>3400</v>
       </c>
       <c r="C162" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D162" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B163">
-        <v>2220</v>
+        <v>3382</v>
       </c>
       <c r="C163" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D163" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B164">
-        <v>1929</v>
+        <v>2937</v>
       </c>
       <c r="C164" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D164" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B165">
-        <v>1923</v>
+        <v>2931</v>
       </c>
       <c r="C165" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D165" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B166">
-        <v>1716</v>
+        <v>2888</v>
       </c>
       <c r="C166" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D166" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B167">
-        <v>1685</v>
+        <v>2866</v>
       </c>
       <c r="C167" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D167" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B168">
-        <v>1654</v>
+        <v>2849</v>
       </c>
       <c r="C168" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D168" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B169">
-        <v>1642</v>
+        <v>2835</v>
       </c>
       <c r="C169" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D169" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B170">
-        <v>1580</v>
+        <v>2788</v>
       </c>
       <c r="C170" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D170" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="B171">
-        <v>1550</v>
+        <v>2775</v>
       </c>
       <c r="C171" t="s">
         <v>471</v>
       </c>
       <c r="D171" t="s">
         <v>472</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
+        <v>468</v>
+      </c>
+      <c r="B172">
+        <v>2774</v>
+      </c>
+      <c r="C172" t="s">
         <v>473</v>
       </c>
-      <c r="B172">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
+        <v>475</v>
+      </c>
+      <c r="B173">
+        <v>2622</v>
+      </c>
+      <c r="C173" t="s">
         <v>476</v>
       </c>
-      <c r="B173">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
+        <v>478</v>
+      </c>
+      <c r="B174">
+        <v>2475</v>
+      </c>
+      <c r="C174" t="s">
         <v>479</v>
       </c>
-      <c r="B174">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="D174" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="E174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
+        <v>478</v>
+      </c>
+      <c r="B175">
+        <v>2472</v>
+      </c>
+      <c r="C175" t="s">
+        <v>481</v>
+      </c>
+      <c r="D175" t="s">
         <v>482</v>
-      </c>
-[...7 lines deleted...]
-        <v>484</v>
       </c>
       <c r="E175" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B176">
-        <v>1312</v>
+        <v>2220</v>
       </c>
       <c r="C176" t="s">
+        <v>484</v>
+      </c>
+      <c r="D176" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E176" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
+        <v>486</v>
+      </c>
+      <c r="B177">
+        <v>1929</v>
+      </c>
+      <c r="C177" t="s">
         <v>487</v>
       </c>
-      <c r="B177">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E177" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
+        <v>486</v>
+      </c>
+      <c r="B178">
+        <v>1923</v>
+      </c>
+      <c r="C178" t="s">
+        <v>489</v>
+      </c>
+      <c r="D178" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
+        <v>491</v>
+      </c>
+      <c r="B179">
+        <v>1716</v>
+      </c>
+      <c r="C179" t="s">
+        <v>492</v>
+      </c>
+      <c r="D179" t="s">
         <v>493</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
+        <v>494</v>
+      </c>
+      <c r="B180">
+        <v>1685</v>
+      </c>
+      <c r="C180" t="s">
+        <v>495</v>
+      </c>
+      <c r="D180" t="s">
         <v>496</v>
-      </c>
-[...7 lines deleted...]
-        <v>498</v>
       </c>
       <c r="E180" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
+        <v>497</v>
+      </c>
+      <c r="B181">
+        <v>1654</v>
+      </c>
+      <c r="C181" t="s">
+        <v>498</v>
+      </c>
+      <c r="D181" t="s">
         <v>499</v>
-      </c>
-[...7 lines deleted...]
-        <v>501</v>
       </c>
       <c r="E181" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B182">
-        <v>761</v>
+        <v>1642</v>
       </c>
       <c r="C182" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="D182" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="E182" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B183">
-        <v>726</v>
+        <v>1580</v>
       </c>
       <c r="C183" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D183" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="E183" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B184">
-        <v>587</v>
+        <v>1550</v>
       </c>
       <c r="C184" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="D184" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="E184" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
         <v>508</v>
       </c>
       <c r="B185">
-        <v>571</v>
+        <v>1529</v>
       </c>
       <c r="C185" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D185" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="E185" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
+        <v>511</v>
+      </c>
+      <c r="B186">
+        <v>1493</v>
+      </c>
+      <c r="C186" t="s">
+        <v>512</v>
+      </c>
+      <c r="D186" t="s">
         <v>513</v>
       </c>
-      <c r="B186">
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>514</v>
+      </c>
+      <c r="B187">
+        <v>1349</v>
+      </c>
+      <c r="C187" t="s">
+        <v>515</v>
+      </c>
+      <c r="D187" t="s">
+        <v>516</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>517</v>
+      </c>
+      <c r="B188">
+        <v>1332</v>
+      </c>
+      <c r="C188" t="s">
+        <v>518</v>
+      </c>
+      <c r="D188" t="s">
+        <v>519</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>517</v>
+      </c>
+      <c r="B189">
+        <v>1312</v>
+      </c>
+      <c r="C189" t="s">
+        <v>520</v>
+      </c>
+      <c r="D189" t="s">
+        <v>521</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>522</v>
+      </c>
+      <c r="B190">
+        <v>1296</v>
+      </c>
+      <c r="C190" t="s">
+        <v>523</v>
+      </c>
+      <c r="D190" t="s">
+        <v>524</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>525</v>
+      </c>
+      <c r="B191">
+        <v>1014</v>
+      </c>
+      <c r="C191" t="s">
+        <v>526</v>
+      </c>
+      <c r="D191" t="s">
+        <v>527</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>528</v>
+      </c>
+      <c r="B192">
+        <v>997</v>
+      </c>
+      <c r="C192" t="s">
+        <v>529</v>
+      </c>
+      <c r="D192" t="s">
+        <v>530</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>531</v>
+      </c>
+      <c r="B193">
+        <v>926</v>
+      </c>
+      <c r="C193" t="s">
+        <v>532</v>
+      </c>
+      <c r="D193" t="s">
+        <v>533</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>534</v>
+      </c>
+      <c r="B194">
+        <v>886</v>
+      </c>
+      <c r="C194" t="s">
+        <v>535</v>
+      </c>
+      <c r="D194" t="s">
+        <v>536</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>537</v>
+      </c>
+      <c r="B195">
+        <v>761</v>
+      </c>
+      <c r="C195" t="s">
+        <v>538</v>
+      </c>
+      <c r="D195" t="s">
+        <v>539</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>540</v>
+      </c>
+      <c r="B196">
+        <v>726</v>
+      </c>
+      <c r="C196" t="s">
+        <v>541</v>
+      </c>
+      <c r="D196" t="s">
+        <v>542</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>543</v>
+      </c>
+      <c r="B197">
+        <v>587</v>
+      </c>
+      <c r="C197" t="s">
+        <v>544</v>
+      </c>
+      <c r="D197" t="s">
+        <v>545</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>543</v>
+      </c>
+      <c r="B198">
+        <v>571</v>
+      </c>
+      <c r="C198" t="s">
+        <v>546</v>
+      </c>
+      <c r="D198" t="s">
+        <v>547</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>548</v>
+      </c>
+      <c r="B199">
         <v>496</v>
       </c>
-      <c r="C186" t="s">
-[...8 lines deleted...]
-      <c r="F186" s="2" t="s">
+      <c r="C199" t="s">
+        <v>549</v>
+      </c>
+      <c r="D199" t="s">
+        <v>550</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...13 lines deleted...]
-    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="E5" r:id="rId5"/>
+    <hyperlink ref="F5" r:id="rId6"/>
+    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
     <hyperlink ref="F11" r:id="rId18"/>
-    <hyperlink ref="F12" r:id="rId19"/>
-    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
     <hyperlink ref="F13" r:id="rId21"/>
     <hyperlink ref="E14" r:id="rId22"/>
     <hyperlink ref="F14" r:id="rId23"/>
     <hyperlink ref="E15" r:id="rId24"/>
     <hyperlink ref="F15" r:id="rId25"/>
     <hyperlink ref="E16" r:id="rId26"/>
     <hyperlink ref="F16" r:id="rId27"/>
     <hyperlink ref="E17" r:id="rId28"/>
     <hyperlink ref="F17" r:id="rId29"/>
     <hyperlink ref="E18" r:id="rId30"/>
     <hyperlink ref="F18" r:id="rId31"/>
-    <hyperlink ref="E19" r:id="rId32"/>
-[...82 lines deleted...]
-    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="E28" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="E29" r:id="rId49"/>
+    <hyperlink ref="F29" r:id="rId50"/>
+    <hyperlink ref="E30" r:id="rId51"/>
+    <hyperlink ref="F30" r:id="rId52"/>
+    <hyperlink ref="E31" r:id="rId53"/>
+    <hyperlink ref="F31" r:id="rId54"/>
+    <hyperlink ref="E32" r:id="rId55"/>
+    <hyperlink ref="F32" r:id="rId56"/>
+    <hyperlink ref="E33" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="E34" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="E35" r:id="rId61"/>
+    <hyperlink ref="F35" r:id="rId62"/>
+    <hyperlink ref="E36" r:id="rId63"/>
+    <hyperlink ref="F36" r:id="rId64"/>
+    <hyperlink ref="E37" r:id="rId65"/>
+    <hyperlink ref="F37" r:id="rId66"/>
+    <hyperlink ref="E38" r:id="rId67"/>
+    <hyperlink ref="F38" r:id="rId68"/>
+    <hyperlink ref="E39" r:id="rId69"/>
+    <hyperlink ref="F39" r:id="rId70"/>
+    <hyperlink ref="E40" r:id="rId71"/>
+    <hyperlink ref="F40" r:id="rId72"/>
+    <hyperlink ref="E41" r:id="rId73"/>
+    <hyperlink ref="F41" r:id="rId74"/>
+    <hyperlink ref="E42" r:id="rId75"/>
+    <hyperlink ref="F42" r:id="rId76"/>
+    <hyperlink ref="E43" r:id="rId77"/>
+    <hyperlink ref="F43" r:id="rId78"/>
+    <hyperlink ref="E44" r:id="rId79"/>
+    <hyperlink ref="F44" r:id="rId80"/>
+    <hyperlink ref="E45" r:id="rId81"/>
+    <hyperlink ref="F45" r:id="rId82"/>
+    <hyperlink ref="E46" r:id="rId83"/>
+    <hyperlink ref="F46" r:id="rId84"/>
+    <hyperlink ref="E47" r:id="rId85"/>
+    <hyperlink ref="F47" r:id="rId86"/>
+    <hyperlink ref="E48" r:id="rId87"/>
+    <hyperlink ref="F48" r:id="rId88"/>
+    <hyperlink ref="E49" r:id="rId89"/>
+    <hyperlink ref="F49" r:id="rId90"/>
+    <hyperlink ref="E50" r:id="rId91"/>
+    <hyperlink ref="F50" r:id="rId92"/>
+    <hyperlink ref="E51" r:id="rId93"/>
+    <hyperlink ref="F51" r:id="rId94"/>
+    <hyperlink ref="E52" r:id="rId95"/>
+    <hyperlink ref="F52" r:id="rId96"/>
+    <hyperlink ref="E53" r:id="rId97"/>
+    <hyperlink ref="F53" r:id="rId98"/>
+    <hyperlink ref="E54" r:id="rId99"/>
+    <hyperlink ref="F54" r:id="rId100"/>
+    <hyperlink ref="E55" r:id="rId101"/>
+    <hyperlink ref="F55" r:id="rId102"/>
+    <hyperlink ref="E56" r:id="rId103"/>
+    <hyperlink ref="F56" r:id="rId104"/>
+    <hyperlink ref="E57" r:id="rId105"/>
+    <hyperlink ref="F57" r:id="rId106"/>
+    <hyperlink ref="E58" r:id="rId107"/>
+    <hyperlink ref="F58" r:id="rId108"/>
+    <hyperlink ref="E59" r:id="rId109"/>
+    <hyperlink ref="F59" r:id="rId110"/>
+    <hyperlink ref="E60" r:id="rId111"/>
+    <hyperlink ref="F60" r:id="rId112"/>
+    <hyperlink ref="E61" r:id="rId113"/>
+    <hyperlink ref="F61" r:id="rId114"/>
+    <hyperlink ref="E62" r:id="rId115"/>
     <hyperlink ref="F62" r:id="rId116"/>
     <hyperlink ref="E63" r:id="rId117"/>
     <hyperlink ref="F63" r:id="rId118"/>
-    <hyperlink ref="F64" r:id="rId119"/>
-[...21 lines deleted...]
-    <hyperlink ref="E77" r:id="rId141"/>
+    <hyperlink ref="E64" r:id="rId119"/>
+    <hyperlink ref="F64" r:id="rId120"/>
+    <hyperlink ref="E65" r:id="rId121"/>
+    <hyperlink ref="F65" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="E67" r:id="rId124"/>
+    <hyperlink ref="F67" r:id="rId125"/>
+    <hyperlink ref="E68" r:id="rId126"/>
+    <hyperlink ref="F68" r:id="rId127"/>
+    <hyperlink ref="E69" r:id="rId128"/>
+    <hyperlink ref="F69" r:id="rId129"/>
+    <hyperlink ref="E70" r:id="rId130"/>
+    <hyperlink ref="F70" r:id="rId131"/>
+    <hyperlink ref="E71" r:id="rId132"/>
+    <hyperlink ref="F71" r:id="rId133"/>
+    <hyperlink ref="E72" r:id="rId134"/>
+    <hyperlink ref="F72" r:id="rId135"/>
+    <hyperlink ref="E73" r:id="rId136"/>
+    <hyperlink ref="F73" r:id="rId137"/>
+    <hyperlink ref="F74" r:id="rId138"/>
+    <hyperlink ref="F75" r:id="rId139"/>
+    <hyperlink ref="E76" r:id="rId140"/>
+    <hyperlink ref="F76" r:id="rId141"/>
     <hyperlink ref="F77" r:id="rId142"/>
     <hyperlink ref="E78" r:id="rId143"/>
     <hyperlink ref="F78" r:id="rId144"/>
-    <hyperlink ref="E79" r:id="rId145"/>
-[...212 lines deleted...]
-    <hyperlink ref="F186" r:id="rId358"/>
+    <hyperlink ref="F79" r:id="rId145"/>
+    <hyperlink ref="F80" r:id="rId146"/>
+    <hyperlink ref="E81" r:id="rId147"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="F82" r:id="rId149"/>
+    <hyperlink ref="E83" r:id="rId150"/>
+    <hyperlink ref="F83" r:id="rId151"/>
+    <hyperlink ref="E84" r:id="rId152"/>
+    <hyperlink ref="F84" r:id="rId153"/>
+    <hyperlink ref="E85" r:id="rId154"/>
+    <hyperlink ref="F85" r:id="rId155"/>
+    <hyperlink ref="E86" r:id="rId156"/>
+    <hyperlink ref="F86" r:id="rId157"/>
+    <hyperlink ref="E87" r:id="rId158"/>
+    <hyperlink ref="F87" r:id="rId159"/>
+    <hyperlink ref="E88" r:id="rId160"/>
+    <hyperlink ref="F88" r:id="rId161"/>
+    <hyperlink ref="E89" r:id="rId162"/>
+    <hyperlink ref="F89" r:id="rId163"/>
+    <hyperlink ref="E90" r:id="rId164"/>
+    <hyperlink ref="F90" r:id="rId165"/>
+    <hyperlink ref="E91" r:id="rId166"/>
+    <hyperlink ref="F91" r:id="rId167"/>
+    <hyperlink ref="E92" r:id="rId168"/>
+    <hyperlink ref="F92" r:id="rId169"/>
+    <hyperlink ref="E93" r:id="rId170"/>
+    <hyperlink ref="F93" r:id="rId171"/>
+    <hyperlink ref="E94" r:id="rId172"/>
+    <hyperlink ref="F94" r:id="rId173"/>
+    <hyperlink ref="E95" r:id="rId174"/>
+    <hyperlink ref="F95" r:id="rId175"/>
+    <hyperlink ref="E96" r:id="rId176"/>
+    <hyperlink ref="F96" r:id="rId177"/>
+    <hyperlink ref="E97" r:id="rId178"/>
+    <hyperlink ref="F97" r:id="rId179"/>
+    <hyperlink ref="E98" r:id="rId180"/>
+    <hyperlink ref="F98" r:id="rId181"/>
+    <hyperlink ref="E99" r:id="rId182"/>
+    <hyperlink ref="F99" r:id="rId183"/>
+    <hyperlink ref="E100" r:id="rId184"/>
+    <hyperlink ref="F100" r:id="rId185"/>
+    <hyperlink ref="E101" r:id="rId186"/>
+    <hyperlink ref="F101" r:id="rId187"/>
+    <hyperlink ref="F102" r:id="rId188"/>
+    <hyperlink ref="E103" r:id="rId189"/>
+    <hyperlink ref="F103" r:id="rId190"/>
+    <hyperlink ref="F104" r:id="rId191"/>
+    <hyperlink ref="E105" r:id="rId192"/>
+    <hyperlink ref="F105" r:id="rId193"/>
+    <hyperlink ref="E106" r:id="rId194"/>
+    <hyperlink ref="F106" r:id="rId195"/>
+    <hyperlink ref="E107" r:id="rId196"/>
+    <hyperlink ref="F107" r:id="rId197"/>
+    <hyperlink ref="E108" r:id="rId198"/>
+    <hyperlink ref="F108" r:id="rId199"/>
+    <hyperlink ref="E109" r:id="rId200"/>
+    <hyperlink ref="F109" r:id="rId201"/>
+    <hyperlink ref="E110" r:id="rId202"/>
+    <hyperlink ref="F110" r:id="rId203"/>
+    <hyperlink ref="E111" r:id="rId204"/>
+    <hyperlink ref="F111" r:id="rId205"/>
+    <hyperlink ref="E112" r:id="rId206"/>
+    <hyperlink ref="F112" r:id="rId207"/>
+    <hyperlink ref="E113" r:id="rId208"/>
+    <hyperlink ref="F113" r:id="rId209"/>
+    <hyperlink ref="E114" r:id="rId210"/>
+    <hyperlink ref="F114" r:id="rId211"/>
+    <hyperlink ref="E115" r:id="rId212"/>
+    <hyperlink ref="F115" r:id="rId213"/>
+    <hyperlink ref="E116" r:id="rId214"/>
+    <hyperlink ref="F116" r:id="rId215"/>
+    <hyperlink ref="E117" r:id="rId216"/>
+    <hyperlink ref="F117" r:id="rId217"/>
+    <hyperlink ref="E118" r:id="rId218"/>
+    <hyperlink ref="F118" r:id="rId219"/>
+    <hyperlink ref="E119" r:id="rId220"/>
+    <hyperlink ref="F119" r:id="rId221"/>
+    <hyperlink ref="E120" r:id="rId222"/>
+    <hyperlink ref="F120" r:id="rId223"/>
+    <hyperlink ref="E121" r:id="rId224"/>
+    <hyperlink ref="F121" r:id="rId225"/>
+    <hyperlink ref="E122" r:id="rId226"/>
+    <hyperlink ref="F122" r:id="rId227"/>
+    <hyperlink ref="E123" r:id="rId228"/>
+    <hyperlink ref="F123" r:id="rId229"/>
+    <hyperlink ref="E124" r:id="rId230"/>
+    <hyperlink ref="F124" r:id="rId231"/>
+    <hyperlink ref="E125" r:id="rId232"/>
+    <hyperlink ref="F125" r:id="rId233"/>
+    <hyperlink ref="E126" r:id="rId234"/>
+    <hyperlink ref="F126" r:id="rId235"/>
+    <hyperlink ref="E127" r:id="rId236"/>
+    <hyperlink ref="F127" r:id="rId237"/>
+    <hyperlink ref="E128" r:id="rId238"/>
+    <hyperlink ref="F128" r:id="rId239"/>
+    <hyperlink ref="E129" r:id="rId240"/>
+    <hyperlink ref="F129" r:id="rId241"/>
+    <hyperlink ref="E130" r:id="rId242"/>
+    <hyperlink ref="F130" r:id="rId243"/>
+    <hyperlink ref="E131" r:id="rId244"/>
+    <hyperlink ref="F131" r:id="rId245"/>
+    <hyperlink ref="E132" r:id="rId246"/>
+    <hyperlink ref="F132" r:id="rId247"/>
+    <hyperlink ref="E133" r:id="rId248"/>
+    <hyperlink ref="F133" r:id="rId249"/>
+    <hyperlink ref="E134" r:id="rId250"/>
+    <hyperlink ref="F134" r:id="rId251"/>
+    <hyperlink ref="E135" r:id="rId252"/>
+    <hyperlink ref="F135" r:id="rId253"/>
+    <hyperlink ref="E136" r:id="rId254"/>
+    <hyperlink ref="F136" r:id="rId255"/>
+    <hyperlink ref="E137" r:id="rId256"/>
+    <hyperlink ref="F137" r:id="rId257"/>
+    <hyperlink ref="E138" r:id="rId258"/>
+    <hyperlink ref="F138" r:id="rId259"/>
+    <hyperlink ref="E139" r:id="rId260"/>
+    <hyperlink ref="F139" r:id="rId261"/>
+    <hyperlink ref="E140" r:id="rId262"/>
+    <hyperlink ref="F140" r:id="rId263"/>
+    <hyperlink ref="E141" r:id="rId264"/>
+    <hyperlink ref="F141" r:id="rId265"/>
+    <hyperlink ref="E142" r:id="rId266"/>
+    <hyperlink ref="F142" r:id="rId267"/>
+    <hyperlink ref="E143" r:id="rId268"/>
+    <hyperlink ref="F143" r:id="rId269"/>
+    <hyperlink ref="E144" r:id="rId270"/>
+    <hyperlink ref="F144" r:id="rId271"/>
+    <hyperlink ref="E145" r:id="rId272"/>
+    <hyperlink ref="F145" r:id="rId273"/>
+    <hyperlink ref="E146" r:id="rId274"/>
+    <hyperlink ref="F146" r:id="rId275"/>
+    <hyperlink ref="E147" r:id="rId276"/>
+    <hyperlink ref="F147" r:id="rId277"/>
+    <hyperlink ref="E148" r:id="rId278"/>
+    <hyperlink ref="F148" r:id="rId279"/>
+    <hyperlink ref="E149" r:id="rId280"/>
+    <hyperlink ref="F149" r:id="rId281"/>
+    <hyperlink ref="E150" r:id="rId282"/>
+    <hyperlink ref="F150" r:id="rId283"/>
+    <hyperlink ref="E151" r:id="rId284"/>
+    <hyperlink ref="F151" r:id="rId285"/>
+    <hyperlink ref="E152" r:id="rId286"/>
+    <hyperlink ref="F152" r:id="rId287"/>
+    <hyperlink ref="E153" r:id="rId288"/>
+    <hyperlink ref="F153" r:id="rId289"/>
+    <hyperlink ref="E154" r:id="rId290"/>
+    <hyperlink ref="F154" r:id="rId291"/>
+    <hyperlink ref="E155" r:id="rId292"/>
+    <hyperlink ref="F155" r:id="rId293"/>
+    <hyperlink ref="E156" r:id="rId294"/>
+    <hyperlink ref="F156" r:id="rId295"/>
+    <hyperlink ref="E157" r:id="rId296"/>
+    <hyperlink ref="F157" r:id="rId297"/>
+    <hyperlink ref="E158" r:id="rId298"/>
+    <hyperlink ref="F158" r:id="rId299"/>
+    <hyperlink ref="E159" r:id="rId300"/>
+    <hyperlink ref="F159" r:id="rId301"/>
+    <hyperlink ref="E160" r:id="rId302"/>
+    <hyperlink ref="F160" r:id="rId303"/>
+    <hyperlink ref="E161" r:id="rId304"/>
+    <hyperlink ref="F161" r:id="rId305"/>
+    <hyperlink ref="E162" r:id="rId306"/>
+    <hyperlink ref="F162" r:id="rId307"/>
+    <hyperlink ref="E163" r:id="rId308"/>
+    <hyperlink ref="F163" r:id="rId309"/>
+    <hyperlink ref="E164" r:id="rId310"/>
+    <hyperlink ref="F164" r:id="rId311"/>
+    <hyperlink ref="E165" r:id="rId312"/>
+    <hyperlink ref="F165" r:id="rId313"/>
+    <hyperlink ref="E166" r:id="rId314"/>
+    <hyperlink ref="F166" r:id="rId315"/>
+    <hyperlink ref="E167" r:id="rId316"/>
+    <hyperlink ref="F167" r:id="rId317"/>
+    <hyperlink ref="E168" r:id="rId318"/>
+    <hyperlink ref="F168" r:id="rId319"/>
+    <hyperlink ref="E169" r:id="rId320"/>
+    <hyperlink ref="F169" r:id="rId321"/>
+    <hyperlink ref="E170" r:id="rId322"/>
+    <hyperlink ref="F170" r:id="rId323"/>
+    <hyperlink ref="E171" r:id="rId324"/>
+    <hyperlink ref="F171" r:id="rId325"/>
+    <hyperlink ref="E172" r:id="rId326"/>
+    <hyperlink ref="F172" r:id="rId327"/>
+    <hyperlink ref="E173" r:id="rId328"/>
+    <hyperlink ref="F173" r:id="rId329"/>
+    <hyperlink ref="E174" r:id="rId330"/>
+    <hyperlink ref="F174" r:id="rId331"/>
+    <hyperlink ref="E175" r:id="rId332"/>
+    <hyperlink ref="F175" r:id="rId333"/>
+    <hyperlink ref="E176" r:id="rId334"/>
+    <hyperlink ref="F176" r:id="rId335"/>
+    <hyperlink ref="E177" r:id="rId336"/>
+    <hyperlink ref="F177" r:id="rId337"/>
+    <hyperlink ref="E178" r:id="rId338"/>
+    <hyperlink ref="F178" r:id="rId339"/>
+    <hyperlink ref="E179" r:id="rId340"/>
+    <hyperlink ref="F179" r:id="rId341"/>
+    <hyperlink ref="E180" r:id="rId342"/>
+    <hyperlink ref="F180" r:id="rId343"/>
+    <hyperlink ref="E181" r:id="rId344"/>
+    <hyperlink ref="F181" r:id="rId345"/>
+    <hyperlink ref="E182" r:id="rId346"/>
+    <hyperlink ref="F182" r:id="rId347"/>
+    <hyperlink ref="E183" r:id="rId348"/>
+    <hyperlink ref="F183" r:id="rId349"/>
+    <hyperlink ref="E184" r:id="rId350"/>
+    <hyperlink ref="F184" r:id="rId351"/>
+    <hyperlink ref="E185" r:id="rId352"/>
+    <hyperlink ref="F185" r:id="rId353"/>
+    <hyperlink ref="E186" r:id="rId354"/>
+    <hyperlink ref="F186" r:id="rId355"/>
+    <hyperlink ref="E187" r:id="rId356"/>
+    <hyperlink ref="F187" r:id="rId357"/>
+    <hyperlink ref="E188" r:id="rId358"/>
+    <hyperlink ref="F188" r:id="rId359"/>
+    <hyperlink ref="E189" r:id="rId360"/>
+    <hyperlink ref="F189" r:id="rId361"/>
+    <hyperlink ref="E190" r:id="rId362"/>
+    <hyperlink ref="F190" r:id="rId363"/>
+    <hyperlink ref="E191" r:id="rId364"/>
+    <hyperlink ref="F191" r:id="rId365"/>
+    <hyperlink ref="E192" r:id="rId366"/>
+    <hyperlink ref="F192" r:id="rId367"/>
+    <hyperlink ref="E193" r:id="rId368"/>
+    <hyperlink ref="F193" r:id="rId369"/>
+    <hyperlink ref="E194" r:id="rId370"/>
+    <hyperlink ref="F194" r:id="rId371"/>
+    <hyperlink ref="E195" r:id="rId372"/>
+    <hyperlink ref="F195" r:id="rId373"/>
+    <hyperlink ref="E196" r:id="rId374"/>
+    <hyperlink ref="F196" r:id="rId375"/>
+    <hyperlink ref="E197" r:id="rId376"/>
+    <hyperlink ref="F197" r:id="rId377"/>
+    <hyperlink ref="E198" r:id="rId378"/>
+    <hyperlink ref="F198" r:id="rId379"/>
+    <hyperlink ref="E199" r:id="rId380"/>
+    <hyperlink ref="F199" r:id="rId381"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>