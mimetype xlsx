--- v0 (2026-08-25)
+++ v1 (2026-10-16)
@@ -8,80 +8,152 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="149">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>BD54C48284</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento per il Servizio di Trasporto presso i Vigili del Fuoco di Pescara per la classi quinte nel giorno 15 Ottobre 2026</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD497090DA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO PER LA FORNITURA DI MATERIALE DIDATTICO E DI CANCELLERIA</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD1E3C5D86</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di un numero maggiore di copie a colori</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD3CE4C94C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizio di trasporto stage a Vienna a.s. 2026/2027 dal  26/10/2026 al 31/10/2026</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD3DA066A1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto SO4.2.A3.A- FESRPN-AB-2026-5 - Avviso prot. 158249 del 17/09/2025, FESR_ Acquisto di una struttura boulder per l'arrampicata.</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0997BD5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DEL SERVIZIO DI TRASPORTO DALLA SCUOLA PRIMARIA ALLE CANTINE COSTANTINI IN STRADA MIGLIORI</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAF3E0B0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LA FORNITURA DI CUBETTI DI LANA DI ROCCIA PER LE SERRE IDROPONICHE DEL LABORATORIO DI SCIENZE NATURALI</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAE749FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI CARMINIO IN POLVERE DA UTILIZZARE NEL LABORATORIO DI SCIENZE NATURALI</t>
+  </si>
+  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBAC2B99B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO SERVIZI DI NOLEGGIO DI DUE PIANOFORTI UBICATI PRESSO LE SCUOLE SECONDARIE DI PRIMO GRADO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB333BEDD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER L'ACQUISTO DEI SERVIZI DI CERTIFICAZIONE PER GLI ESAMI DELF A1 e A2 FRANCESE_ALUNNI SS1</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BAFD0715B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI POSTALI A POSTE ITALIANE SPA</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFC9D83E5</t>
   </si>
@@ -775,918 +847,1078 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC2B99B3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/0ca1a5d9-783b-45aa-8df7-6460778f708c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB333BEDD1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/9b9412ec-5504-4bea-88e5-bfb2dd001203" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD0715B3" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/ff39f68c-628b-4adb-883a-67fc2876636d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9D83E5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/facc0e38-4209-47ba-a731-0a70232d9ca6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB7182BD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/f81a139f-d62c-4c31-a5b9-c3a0daa0aeef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0ECB1E4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/9988ab4b-776a-41b7-a32d-a8608f5c60f3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA16AEB8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/567c9c50-99a2-4033-a3c4-207a977b6750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0287683A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e9b2ef0b-638c-4084-b3ec-be12b77b5be8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FDE982A1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/28da84db-41b0-47b8-bd82-3d7873343cbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78B36F693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/76489a88-3bd0-4f94-afe6-72c92062383c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78B36B347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/08ee17b7-81fb-45f5-8531-efe6f4576c91" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7877E32D5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/a6183f53-331f-448a-99ac-f2ceec7908be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77EA6F7BD" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/6a6e35c9-aa2d-45b0-9c33-7e970fd35c28" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7339E613B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e90c088c-cc56-4550-acc8-90a85cbc0e66" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FCFB7C9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b0b27743-b309-420d-8927-04c75ef3e477" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7078717DD" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/f1d2916a-de23-420b-8b98-f78cd047da6d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70750CABD" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/5262726e-2fd2-4095-b3d5-64c8633e948e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E840951A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b7289edb-0ad3-42c9-a065-1908d89635b3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E6CE0855" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/7dbeb55c-e313-49b4-a8ca-dee760d34995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D05F387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/075f9eb5-ffc6-4594-847b-d8c1e8eb4923" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D56C7A02" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/db2f9075-72c7-4b65-91e8-12913c36ed01" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F4DA7F7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/3b09509d-cfe8-47f9-a84e-b213a3bf712b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1DFA861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/bf009a9c-5f8d-4901-9854-968a02778375" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C177DDAC" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/dfe95568-877a-42a9-95a4-5de20a84a077" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC58E092" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/0434e81b-ac80-4816-be69-3fb7035aeadc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6889FF44A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/d0e7ba5b-9e32-4f08-b54f-eb40b170559e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68896338E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/7e3318f8-c898-46de-a5fd-200e69c2e187" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A19B91AE" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e4224aa0-e4b0-45cb-ab08-f9cdddfc0459" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688C5A5E6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/1fcef404-a195-4644-a25a-96dea8d48012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688B90F31" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/69625df7-46ff-4bd1-aa28-70546c703cf0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1D82153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/8ea2a6e2-e159-4a84-b613-82adc9e1b514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6887BB5A8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/023744c3-6863-4fd6-b54e-09a3dcf8f3fa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688FC57F8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b92818a9-89b3-4904-bb46-76f04287cd39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688DB436E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/7e63007d-0593-42d6-8dbd-a5a2842d7934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642984DF2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b8b6923a-100a-406f-91ce-0f3bec9540f3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642DF79E2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/1a0b5edf-82af-4bfc-924a-0a3e955a6f27" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C553BB0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/83b73ff2-140e-418f-80d5-3caa6c6062d6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF13E5AD" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e7b3c053-e753-4408-bacb-209b6e497f33" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B188C73914" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/16e5f324-9c6a-41d3-ba54-81c845430b4b" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331450BBC" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/8391a73d-a522-439f-9ca1-1c648acdc3de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD54C48284" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/42171478-e5e4-4597-a648-cb69bec9b5ee" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD497090DA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b67d440c-46fc-444c-aaa8-2917561266d2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E3C5D86" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/a6db4483-54c7-4e8d-abd8-3bf85e178bc0" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3CE4C94C" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/c21f5473-6972-46e0-b228-c8da9b110907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3DA066A1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/8ad254e2-181c-4733-96a2-278bbb17c0b3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0997BD5B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/007b785c-a9a5-4a96-a770-cdedae6a44e0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAF3E0B0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/4062f484-bf6a-4555-b5fd-b0161ef67d02" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAE749FB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/1985507a-64fc-4d50-bc62-bc782c5659d5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC2B99B3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/0ca1a5d9-783b-45aa-8df7-6460778f708c" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB333BEDD1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/9b9412ec-5504-4bea-88e5-bfb2dd001203" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFD0715B3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/ff39f68c-628b-4adb-883a-67fc2876636d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFC9D83E5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/facc0e38-4209-47ba-a731-0a70232d9ca6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB7182BD" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/f81a139f-d62c-4c31-a5b9-c3a0daa0aeef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0ECB1E4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/9988ab4b-776a-41b7-a32d-a8608f5c60f3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA16AEB8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/567c9c50-99a2-4033-a3c4-207a977b6750" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0287683A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e9b2ef0b-638c-4084-b3ec-be12b77b5be8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7FDE982A1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/28da84db-41b0-47b8-bd82-3d7873343cbe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78B36F693" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/76489a88-3bd0-4f94-afe6-72c92062383c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78B36B347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/08ee17b7-81fb-45f5-8531-efe6f4576c91" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7877E32D5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/a6183f53-331f-448a-99ac-f2ceec7908be" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77EA6F7BD" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/6a6e35c9-aa2d-45b0-9c33-7e970fd35c28" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7339E613B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e90c088c-cc56-4550-acc8-90a85cbc0e66" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70FCFB7C9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b0b27743-b309-420d-8927-04c75ef3e477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7078717DD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/f1d2916a-de23-420b-8b98-f78cd047da6d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70750CABD" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/5262726e-2fd2-4095-b3d5-64c8633e948e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E840951A" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b7289edb-0ad3-42c9-a065-1908d89635b3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E6CE0855" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/7dbeb55c-e313-49b4-a8ca-dee760d34995" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D05F387" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/075f9eb5-ffc6-4594-847b-d8c1e8eb4923" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D56C7A02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/db2f9075-72c7-4b65-91e8-12913c36ed01" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53F4DA7F7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/3b09509d-cfe8-47f9-a84e-b213a3bf712b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C1DFA861" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/bf009a9c-5f8d-4901-9854-968a02778375" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C177DDAC" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/dfe95568-877a-42a9-95a4-5de20a84a077" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BC58E092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/0434e81b-ac80-4816-be69-3fb7035aeadc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6889FF44A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/d0e7ba5b-9e32-4f08-b54f-eb40b170559e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68896338E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/7e3318f8-c898-46de-a5fd-200e69c2e187" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A19B91AE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e4224aa0-e4b0-45cb-ab08-f9cdddfc0459" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688C5A5E6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/1fcef404-a195-4644-a25a-96dea8d48012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688B90F31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/69625df7-46ff-4bd1-aa28-70546c703cf0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A1D82153" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/8ea2a6e2-e159-4a84-b613-82adc9e1b514" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6887BB5A8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/023744c3-6863-4fd6-b54e-09a3dcf8f3fa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688FC57F8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b92818a9-89b3-4904-bb46-76f04287cd39" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B688DB436E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/7e63007d-0593-42d6-8dbd-a5a2842d7934" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642984DF2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/b8b6923a-100a-406f-91ce-0f3bec9540f3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642DF79E2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/1a0b5edf-82af-4bfc-924a-0a3e955a6f27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61C553BB0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/83b73ff2-140e-418f-80d5-3caa6c6062d6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FF13E5AD" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/e7b3c053-e753-4408-bacb-209b6e497f33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B188C73914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/16e5f324-9c6a-41d3-ba54-81c845430b4b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B331450BBC" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/atti-amministrazioni-enti/8391a73d-a522-439f-9ca1-1c648acdc3de" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIS00400Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F43"/>
+  <dimension ref="A1:F51"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10602</v>
+        <v>18776</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>7937</v>
+        <v>18369</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7200</v>
+        <v>18050</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>6830</v>
+        <v>17235</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>5736</v>
+        <v>17442</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
-        <v>5416</v>
+        <v>17040</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
-        <v>5141</v>
+        <v>16914</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9">
-        <v>1311</v>
+        <v>16769</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
-        <v>15657</v>
+        <v>10602</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11">
-        <v>13793</v>
+        <v>7937</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B12">
-        <v>13792</v>
+        <v>7200</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B13">
-        <v>13691</v>
+        <v>6830</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14">
-        <v>13423</v>
+        <v>5736</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B15">
-        <v>12098</v>
+        <v>5416</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16">
-        <v>11359</v>
+        <v>5141</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B17">
-        <v>11351</v>
+        <v>1311</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B18">
-        <v>11034</v>
+        <v>15657</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B19">
-        <v>10332</v>
+        <v>13793</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>10235</v>
+        <v>13792</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B21">
-        <v>10184</v>
+        <v>13691</v>
       </c>
       <c r="C21" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B22">
-        <v>9988</v>
+        <v>13423</v>
       </c>
       <c r="C22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B23">
-        <v>9887</v>
+        <v>12098</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B24">
-        <v>9730</v>
+        <v>11359</v>
       </c>
       <c r="C24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B25">
-        <v>9447</v>
+        <v>11351</v>
       </c>
       <c r="C25" t="s">
         <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B26">
-        <v>9309</v>
+        <v>11034</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B27">
-        <v>8944</v>
+        <v>10332</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B28">
-        <v>8941</v>
+        <v>10235</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D28" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B29">
-        <v>8904</v>
+        <v>10184</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B30">
-        <v>8778</v>
+        <v>9988</v>
       </c>
       <c r="C30" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D30" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B31">
-        <v>8774</v>
+        <v>9887</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B32">
-        <v>8543</v>
+        <v>9730</v>
       </c>
       <c r="C32" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D32" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B33">
-        <v>8535</v>
+        <v>9447</v>
       </c>
       <c r="C33" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>8399</v>
+        <v>9309</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B35">
-        <v>7850</v>
+        <v>8944</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>7663</v>
+        <v>8941</v>
       </c>
       <c r="C36" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>6732</v>
+        <v>8904</v>
       </c>
       <c r="C37" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38">
-        <v>6513</v>
+        <v>8778</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B39">
-        <v>6218</v>
+        <v>8774</v>
       </c>
       <c r="C39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B40">
-        <v>15158</v>
+        <v>8543</v>
       </c>
       <c r="C40" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B41">
-        <v>14582</v>
+        <v>8535</v>
       </c>
       <c r="C41" t="s">
         <v>118</v>
       </c>
       <c r="D41" t="s">
         <v>119</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>120</v>
       </c>
       <c r="B42">
-        <v>5806</v>
+        <v>8399</v>
       </c>
       <c r="C42" t="s">
         <v>121</v>
       </c>
       <c r="D42" t="s">
         <v>122</v>
       </c>
-      <c r="E42" t="s">
-        <v>121</v>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>123</v>
       </c>
       <c r="B43">
+        <v>7850</v>
+      </c>
+      <c r="C43" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" t="s">
+        <v>125</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>126</v>
+      </c>
+      <c r="B44">
+        <v>7663</v>
+      </c>
+      <c r="C44" t="s">
+        <v>127</v>
+      </c>
+      <c r="D44" t="s">
+        <v>128</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>129</v>
+      </c>
+      <c r="B45">
+        <v>6732</v>
+      </c>
+      <c r="C45" t="s">
+        <v>130</v>
+      </c>
+      <c r="D45" t="s">
+        <v>131</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>132</v>
+      </c>
+      <c r="B46">
+        <v>6513</v>
+      </c>
+      <c r="C46" t="s">
+        <v>133</v>
+      </c>
+      <c r="D46" t="s">
+        <v>134</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47">
+        <v>6218</v>
+      </c>
+      <c r="C47" t="s">
+        <v>136</v>
+      </c>
+      <c r="D47" t="s">
+        <v>137</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>138</v>
+      </c>
+      <c r="B48">
+        <v>15158</v>
+      </c>
+      <c r="C48" t="s">
+        <v>139</v>
+      </c>
+      <c r="D48" t="s">
+        <v>140</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49">
+        <v>14582</v>
+      </c>
+      <c r="C49" t="s">
+        <v>142</v>
+      </c>
+      <c r="D49" t="s">
+        <v>143</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50">
+        <v>5806</v>
+      </c>
+      <c r="C50" t="s">
+        <v>145</v>
+      </c>
+      <c r="D50" t="s">
+        <v>146</v>
+      </c>
+      <c r="E50" t="s">
+        <v>145</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>147</v>
+      </c>
+      <c r="B51">
         <v>3380</v>
       </c>
-      <c r="C43" t="s">
-[...8 lines deleted...]
-      <c r="F43" s="2" t="s">
+      <c r="C51" t="s">
+        <v>145</v>
+      </c>
+      <c r="D51" t="s">
+        <v>148</v>
+      </c>
+      <c r="E51" t="s">
+        <v>145</v>
+      </c>
+      <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -1728,52 +1960,68 @@
     <hyperlink ref="F29" r:id="rId56"/>
     <hyperlink ref="E30" r:id="rId57"/>
     <hyperlink ref="F30" r:id="rId58"/>
     <hyperlink ref="E31" r:id="rId59"/>
     <hyperlink ref="F31" r:id="rId60"/>
     <hyperlink ref="E32" r:id="rId61"/>
     <hyperlink ref="F32" r:id="rId62"/>
     <hyperlink ref="E33" r:id="rId63"/>
     <hyperlink ref="F33" r:id="rId64"/>
     <hyperlink ref="E34" r:id="rId65"/>
     <hyperlink ref="F34" r:id="rId66"/>
     <hyperlink ref="E35" r:id="rId67"/>
     <hyperlink ref="F35" r:id="rId68"/>
     <hyperlink ref="E36" r:id="rId69"/>
     <hyperlink ref="F36" r:id="rId70"/>
     <hyperlink ref="E37" r:id="rId71"/>
     <hyperlink ref="F37" r:id="rId72"/>
     <hyperlink ref="E38" r:id="rId73"/>
     <hyperlink ref="F38" r:id="rId74"/>
     <hyperlink ref="E39" r:id="rId75"/>
     <hyperlink ref="F39" r:id="rId76"/>
     <hyperlink ref="E40" r:id="rId77"/>
     <hyperlink ref="F40" r:id="rId78"/>
     <hyperlink ref="E41" r:id="rId79"/>
     <hyperlink ref="F41" r:id="rId80"/>
-    <hyperlink ref="F42" r:id="rId81"/>
-    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="F51" r:id="rId98"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>