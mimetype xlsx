--- v0 (2026-07-28)
+++ v1 (2026-09-30)
@@ -8,1348 +8,943 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="392">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD26A8C64F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA RIVISTA PER L'INFANZIA DIDA A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD25C9E78D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA RILEVATORI DI PRESENZA PERSONALE ATA</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1C1ECEF0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA ARTICOLI IGIENICO-SANITARI A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - tutor modulo Robotic Lab - PN 21/27 Agenda Sud BASIC SKILLS</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Esperto Robotic Lab PN 21/27 Agenda SUD BASIC SKILLS</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCE59E71F4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ARTICOLI DIDATTICI E DI FACILE CONSUMO PER ATTIVITA' DI SOSTEGNO A.S. 2026/2027</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>0202704001</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO LICENZA TIMBRATURE</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC8436A703</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PERCORSI E LABORATORI FORMATIVI DM 219 PNRR</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8436A703</t>
-[...4 lines deleted...]
-  <si>
     <t>BC8093E5BF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI ASSICURATIVI TRIENNIO 2026/2029</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC8093E5BF</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC468021AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO DI FACILE CONSUMO PER LA SCUOLA PRIMARIA A.S. 2026/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC468021AA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC439A6FDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO FACILE CONSUMO INFANZIA A.S. 2026/2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC439A6FDD</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di individuazione DPO Scorrimento Graduatoria</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1E0C751F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ANNUALE PORTALE SCUOLA CLOUD</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/8495899e-920c-4d82-a169-4b911b2bb71d</t>
   </si>
   <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Determina Conferimento incarico di Responsabile della Protezione dei Da? (RPD/DPO) mediante
 collaborazione plurima ai sensi dell'art. 35 CCNL Scuola</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>Decreto di nomina – selezione interna per n. 4 incarichi di Tutor Percorsi di formazione e approfondimento sull’Intelligenza Artificiale _ DM 219</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC041737C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO  DI REALIZZAZIONE PERCORSI DI FORMAZIONE E APPROFONDIMENTO PNRR DM 219/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC041737C7</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBD916AEEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PER MOBILITA' ERASMUS CALL 2025 JOBSHADOWING PORTOGALLO E GERMANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD916AEEB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBD158C702</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO PN 21-27 ORIENTAMENTO - BUSSOLA PER IL FUTURO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD158C702</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC95BF018</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura articoli sportivi per modulo Piccoli Atleti - PN 21/27 Piano Estate 2 - Progetto Oltre l'Orizzonte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC95BF018</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBABDC5352</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABDC5352</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAB834B5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO PN 21-27 AGENDA SUD SECONDA ANNUALITA' - BASIC SKILLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB834B5D</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB92648E32</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SCACCHI E OROLOGI MODULO PICCOLI ATLETI PN 21-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92648E32</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8E9A001A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA STAMPATI PER ESAMI DI STATO I CICLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E9A001A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB82D0C17C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ASSISTENZA SANITARIA CON AMBULANZA DEL GIORNO 29.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82D0C17C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB664E320E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO PRENOTAZIONE HOTEL E INGRESSO CINECITTA' WORLD ROMA 15 E 16 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB664E320E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB6253CAFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CINCECITTA' WORLD ROMA - 15 E 16 MAGGIO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6253CAFC</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>INCARICO ESPERTO ESTERNO- MODULO A GONFIE VELE</t>
   </si>
   <si>
     <t>Decreto per il conferimento di incarico di ESPERTO modulo a gonfie vele</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO ESPERTO MODULO PICCOLI ATLETI - CAMPLONE</t>
   </si>
   <si>
     <t>Decreto per il conferimento di incarico individuale per n. 2 esperti - modulo PICCOLI ATLETI</t>
   </si>
   <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO TUTOR PER IL MODULO PICCOLI ATLETI- LAUDUCCI</t>
   </si>
   <si>
     <t>LETTERA DI INCARICO TUTOR PER IL MODULO A GONFIE VELE- DE FELICIBUS</t>
   </si>
   <si>
     <t>Decreto di Conferimento incarico per n. 2 docenti TUTOR - moduli PICCOLI ATLETI e A GONFIE VELE</t>
   </si>
   <si>
     <t>BB35182E0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MOUSE OTTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35182E0A</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB303D97BA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BANCO RECEPTION</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB303D97BA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1FCC80E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI FORMAZIONE 'INDICAZIONI NAZIONALI E AUTONOMIA'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FCC80E2</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB04F2CA81</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ORGANIZZAZIONE CAMPO SCUOLA AD ASCEA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04F2CA81</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0EB83E86</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI ARTICOLI IGIENICO SANITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EB83E86</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE1354403</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ASSISTENZA TECNICA SPECIALISTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1354403</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACC849493</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CERTIFICAZIONI DFP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC849493</t>
-[...4 lines deleted...]
-  <si>
     <t>BACC297166</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI ASSISTENZA E UTILIZZO SOFTWARE PER PUBBLICAZIONE ATTI IN A.T.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC297166</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAAB701DBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZI PER MOBILITA' ERASMUS CALL 2025 PORTOGALLO E SPAGNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB701DBA</t>
-[...4 lines deleted...]
-  <si>
     <t>Conferimento incarico di esperto – Sportello con mentoring della lingua inglese – a.s. 2025/2026 PARMEGIANI LINDA</t>
   </si>
   <si>
     <t>Conferimento incarico di esperto – Sportello con mentoring della lingua inglese – a.s. 2025/2026 CARLO GIULIO PEZZI</t>
   </si>
   <si>
     <t xml:space="preserve">Conferimento incarico di esperto – Progetto di potenziamento della lingua inglese – a.s. 2025/2026 </t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO DI ESPERTO PER N. 1 MODULO “DEBATE: LA FORZA DELLE IDEE" COSTANTINI SABRINA</t>
   </si>
   <si>
     <t>Decreto di nomina - LETTERA D’INCARICO DI TUTOR PER N. 1 MODULO “DEBATE: LA FORZA DELLE IDEE-MUFFO CLAUDIA</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO PER IL CONFERIMENTO DI INCARICO INDIVIDUALE PER N. 1 ESPERTO E N. 1 TUTOR – MODULO DEBATE: LA FORZA DELLE IDEE</t>
   </si>
   <si>
     <t>BAA9D8237D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ESAMI DELF A1 E A2</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9D8237D</t>
-[...4 lines deleted...]
-  <si>
     <t>GRADUATORIA DEFINITIVA ed INDIVIDUAZIONE- Avviso prot. 813 del 28.01.2026 per il conferimento di incarichi di esperti Progetto di potenziamento della lingua inglese e sportello linguistico</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8F53E607</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA UPS (GRUPPO DI CONTINUITA')</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F53E607</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>Decreto di Individuazione Esperto in coaching e orientamento, strategie motivazionali, a.s. 2025/2026</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - per prestazione aggiuntiva coll. scol. PANNO SALVATORE -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>Decreto di nomina - per prestazione aggiuntiva coll. scol. RIZZO ROSARIA -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>Decreto di nomina - per prestazione aggiuntiva coll. scol. MINCARELLI VALENTINA -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>Decreto di nomina - per prestazione aggiuntiva ass. amm. SPICCIATI EMANUELA -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>Decreto di nomina - per prestazione aggiuntiva ass. amm. SPICCIATI EMANUELA  -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>Decreto di nomina - ass. amm. TAMBURRANO FILOMENA per prestazione aggiuntiva -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>Decreto di nomina - al funzionario EQ per prestazione aggiuntiva -progetto PIANO ESTATE SECONDA FINESTRA</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA59D00E1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO NOLEGGIO PULLMAN PER USCITE DIDATTICHE A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59D00E1B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5C6AE348</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA XILOFONO PER MODULO "METTERSI IN SCENA" - PN 21/27 AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C6AE348</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA5698FAB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI DI FACILE CONSUMO PER PROGETTI SCUOLA INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5698FAB5</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>Decreto di individuazione personale ATA - Progetto PIANO ESTATE</t>
   </si>
   <si>
     <t>DECRETO DI INDIVIDUAZIONE PERSONALE ATA A VALERE SUL PROGETTO: Oltre l’orizzonte – Un viaggio tra scoperta, creatività e divertimento</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1F0603AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI DI FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F0603AC</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA17D7E5C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO RINNOVO ABILITAZIONE SUPERVISOR E FORMATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17D7E5C5</t>
-[...4 lines deleted...]
-  <si>
     <t>BA178F2535</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 10 CARD EIPASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA178F2535</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FD6EBDA0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI IGIENICO SANITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD6EBDA0</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Scheda Esperto Psicologo a.s. 2025/2026</t>
   </si>
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B036ABB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI DI FACILE CONSUMO PER LA SCUOLA DELL'INFANZIA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B036ABB0</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A8503C32</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LICENZA ARGO EMOLUMENTI WEB ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8503C32</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A735FD79</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI MANUTENZIONE E LICENZA PROGRAMMI ARGO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A735FD79</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B9624C14E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LISTELLI E PANNELLI IN LEGNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9624C14E9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B950664469</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE AUDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950664469</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B93B42C907</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CAMBIO NOMINATIVO BIGLIETTO AEREO PER MOBILITÀ ERASMUS+ IN GERMANIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B42C907</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9334991FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PER MODULI DI ITALIANO, INGLESE, MATEMATICA - PROGETTO BASIC SKILLS PN 21-27 AGENDA SUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9334991FA</t>
-[...4 lines deleted...]
-  <si>
     <t>B93781FAD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PER MOBILITÀ IN GERMANIA 01-06 DICEMBRE 2025. ERASMUS+ COD. 2023-1-IT02-KA121-SCH-000146610</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93781FAD3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B92688F11E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DEFIBRILLATORE IPAD CU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92688F11E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Lettera d'Incarico AA Tamburrano Filomena Progetto Basic Skills </t>
   </si>
   <si>
     <t>Lettera d'incarico AA Spicciati Emanuela Progetto Basic Skills</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperto modulo mettersi in scena - Agenda Sud </t>
   </si>
   <si>
     <t xml:space="preserve">Lettera d'Incarico Funzionario EQ Moccia per Progetto Basic Skills </t>
   </si>
   <si>
     <t>Decreto di Individuazione Personale ATA Progetto Basic Skills</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B906D21298</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PER MODULI DI MATEMATICA - PROGETTO BASIC SKILLS PN 21-27 AGENDA SUD</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/6d895524-615d-4de5-8d84-ba6d33550c38</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva ESPERTO per n. 2 Percorsi di orientamento - DI PIETROPAOLO CLARA</t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva ESPERTO Percorsi di orientamento - DE SANCTIS ANNE</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - LETTERA DI INCARICO
 PER PRESTAZIONE ATTIVITA’ AGGIUNTIVA</t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva TUTOR Percorsi di orientamento - TOSCANO FRANCESCA</t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva TUTOR Percorsi di orientamento - SARRA CLAUDIA</t>
   </si>
   <si>
     <t>Decreto di nomina - Lettera di incarico per prestazione attività aggiuntiva TUTOR Percorsi di orientamento - PAOLA FIDELIBUS</t>
   </si>
   <si>
     <t>Lettera di incarico per prestazione attività aggiuntiva Percorsi di orientamento - DI NICOLA SIMONETTA</t>
   </si>
   <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F68AB22B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PUBBLICITARIO - PN 21-27 PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F68AB22B</t>
-[...4 lines deleted...]
-  <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto modulo “Giocare con il teatro” - Agenda Sud</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperto moduli “Matematica e Realtà” e “Giocando con i numeri e le forme” – Agenda Sud</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DAA8A9E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI FORMAZIONE SULLA SICUREZZA PER D.S. E AGGIORNAMENTO PER R.L.S.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAA8A9E9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C349E7F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTA ITALIASCUOLA.IT ORO + 10 QUESITI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C349E7F8</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8BAE22D14</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTA SINERGIE DI SCUOLA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAE22D14</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8ADF9164E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTE SPEAK-UP E INTERNAZIONALE KIDS A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADF9164E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8ADE61B6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTA LA VITA SCOLASTICA - ABBONAMENTO A RIVISTA CARTACEA E IO+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADE61B6E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8ADCEB6CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTA PIMPA PER SCUOLA PRIMARIA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADCEB6CD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A7D5CB4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO CAMBIO NOMINATIVO BIGLIETTO AEREO PER MOBILITA' ERASMUS+ IN SLOVACCHIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7D5CB4A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A32FBA29</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ASSISTENZA TECNICO INFORMATICA SPECIALISTICA - CARNET 50 ORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A32FBA29</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A2C6285B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA RIVISTA DIDA PER SCUOLA INFANZIA A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2C6285B</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A4BFDD41</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi per mobilità in Slovacchia 19-25  ottobre 2025. ERASMUS+ COD. 2023-1-IT02-KA121-SCH-000146610</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A4BFDD41</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B87E70DD60</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura software antivirus e accessori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E70DD60</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B85ED4F35D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI IGIENICO SANITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85ED4F35D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84A97B81D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura carta per fotocopie e cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84A97B81D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82D2AB145</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura pannelli in policarbonato trasparente per pareti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D2AB145</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B828314349</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PER ORIENTEERING PN 21-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B828314349</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B82041023C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO PARCO NAZIONALE AVVENTURA MAJELLA PROGETTO PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82041023C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>B7F58B452D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MAPPE PER ORIENTEERING PN 21-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F58B452D</t>
-[...4 lines deleted...]
-  <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO ESPERTO ESTERNO – MODULO “ORIENTEERING: alla ricerca del movimento tra natura e città”</t>
   </si>
   <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>B7B9962D30</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura servizi di mobilità in Lituania dal 23 al 30 agosto 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B9962D30</t>
-[...4 lines deleted...]
-  <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>B7A53B5B9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura articoli di facile consumo per l'infanzia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A53B5B9D</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77CDF148B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio Argo Portale Scuola Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77CDF148B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B761019888</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA IMPIANTO AUDIO PER PROGETTO IDEARIUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B761019888</t>
-[...4 lines deleted...]
-  <si>
     <t>B75F2908FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale Modulo Formativo BibL&amp;A - Piano Estate PN 21/27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F2908FF</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>B759DE5A38</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI VERNICI PER TINTEGGIATURA AULE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759DE5A38</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t xml:space="preserve">LETTERA D'INCARICO DOCENTE DI SOSTEGNO SARRA CLAUDIA MODULO 'CINEMA' PROGETTO DIVARI </t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>B732081C6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LICENZA NUVOLA PER RILEVAZIONE PRESENZE A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B732081C6C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70F55472B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO ASSISTENZA SANITARIA CON AMBULANZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70F55472B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70A565093</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO ATTREZZATURE PROGETTO PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A565093</t>
-[...4 lines deleted...]
-  <si>
     <t>B709E95161</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI PULIZIA E CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709E95161</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F9C1C4FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA REFEZIONE MENSA SCOLASTICA A ROGNES PROGETTO ERASMUS KA121</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9C1C4FD</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F1E3E68D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di trasferta per Erasmus+ in Germania 26-29 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1E3E68D</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DCB54848</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura libri</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCB54848</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D9FB4828</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di materiale pubblicitario - Programma Erasmus+ - Azione KA1 Progetti di mobilità Enti Accreditati Settore Scuola</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/60431b8b-4c61-4ff8-b3a8-5fb86efb6d13</t>
   </si>
   <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INTEGRAZIONE LETTERA D'INCARICO TEAM LINA DI INTERVENTO A DM 65/2023 - MONICA LENOCI</t>
   </si>
   <si>
     <t>Decreto di nomina - INTEGRAZIONE LETTERA D'INCARICO TEAM LINEA DI INTERVENTO A - DM 65/2023 MAZZOCCHETTI LUIGINA</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>INCARICO ESPERTO ESTERNO – MODULO “A SCUOLA DI TEATRO”</t>
   </si>
   <si>
     <t>INCARICO ESPERTO ESTERNO – MODULO “A GONFIE VELE”</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - LENOCI MONICA (ESPERTO)</t>
   </si>
@@ -1604,81 +1199,92 @@
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - DE FELICIBUS FEDERICO (TUTOR MODULO A GONFIE VELE)</t>
   </si>
   <si>
     <t>Decreto di nomina - DE FELICIBUS FEDERICO (MODULO A SCUOLA ATLETICA)</t>
   </si>
   <si>
     <t>Decreto di nomina - TRAVE ERNINA (ESPERTO)</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t xml:space="preserve">LETTERA D’INCARICO DOCENTE TUTOR PER IL PERCORSO FORMATIVO “INTEGRARE L’INTELLIGENZA
 ARTIFICIALE NELLA DIDATTICA CON LE APP E LE ESTENSIONI”
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1976,4039 +1582,4471 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26A8C64F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/29a1d6e5-dbdf-44a1-bf0c-d36e2958e0d1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD25C9E78D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/2fe6262e-52ef-48ef-a64a-737b8e5815c2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1C1ECEF0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/283e662b-3b06-4699-babf-fcff0dd76e1e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE59E71F4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/a66a9914-aaea-40ea-813d-aab43368f1ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0202704001" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/2791d4b8-40ef-4039-b143-fc949bc24c05" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8436A703" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/95576203-bad1-4eb6-8058-160f6a5d45df" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8093E5BF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/06c50779-fa17-4b96-a36a-331540f74be9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC468021AA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/c2219dec-899c-4866-b330-d251301559c2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC439A6FDD" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/a831132f-881d-4587-af20-00378a8bbd4e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E0C751F" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/8495899e-920c-4d82-a169-4b911b2bb71d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC041737C7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ee036284-8c8b-49d0-8cd8-0c9b496201cf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD916AEEB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/594e9019-9f45-44fe-81e8-de8cb63384b8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD158C702" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/2521b5c5-9f99-4426-b7ea-7a931d062977" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC95BF018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/6e93ffa0-4bff-4e02-95eb-32011b93ed56" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBABDC5352" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/3b6efd82-22ed-448f-9abc-8ae8a485f1eb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAB834B5D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ddf27bf1-a12d-4bb8-b503-79bdb58933e4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92648E32" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/b8c3fc01-d740-47a1-8e7c-517be0073c49" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E9A001A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/a73e845a-6c56-4e31-a35e-18c8300d1b87" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82D0C17C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/cf3d1e2a-7be6-4366-b079-1007c0fd312a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB664E320E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ceb723b2-53fc-48fd-8ea7-3b23ceed4ecf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6253CAFC" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/c1ae68cb-2851-4a39-a62f-19d46d8c7959" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB35182E0A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/7af1c128-cdd4-457e-9335-de2a98d229f3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB303D97BA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/c60758c9-a023-4a4f-a71c-86dd98ab2e88" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FCC80E2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/4bf39d17-31e7-41a0-bc56-b9fd6628ac15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04F2CA81" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/75e61a13-5610-405f-b593-84bf20ccd57f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EB83E86" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/3bc9900f-52d3-4562-a876-6db95d86a7d9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE1354403" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/9a249c0b-2bad-42ba-872a-0f8e7c52d81b" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC849493" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/0f8e4b25-a7f4-49d3-be46-ca34a17cf0cc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC297166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/234864ee-e458-44d9-aaf3-4af62b2a3e4a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB701DBA" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/b8e0b8a5-3d94-4a83-a04b-aad5b1c79fd2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA9D8237D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/90fd1734-f278-42d0-a525-c0f4a363c562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F53E607" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/0e4e7c4f-8f5b-4411-b707-ab602c555e34" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA59D00E1B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/12965861-bb1c-44ad-8e0c-dca6f7b6affc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C6AE348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/07f6c074-fb7a-4a0f-bd87-b594fdb391be" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5698FAB5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/7f05d945-47a5-4015-afcc-f206f43e0050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F0603AC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/a240ec3a-2b41-4efb-9083-c1a93c9122dd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17D7E5C5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ce0b503d-b4f0-4296-955e-9ad2534c0ebf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA178F2535" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/9171b2de-13f9-40a2-bb57-7e4332e6c436" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD6EBDA0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/6c862999-8f3d-4d45-a956-8b5d27a26a19" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B036ABB0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/c27965db-942b-43ce-b004-5b897405c73a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A8503C32" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/949ff58e-ffd4-4835-8411-c8548c17bccf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A735FD79" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/e6ac75c2-6bb1-47b8-96f9-6cd6b132967b" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9624C14E9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/4e92feda-b2b6-441e-86fa-8d9d95fe1f44" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950664469" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/dc198f65-7f0a-4fd3-a397-9656c94d58d0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93B42C907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/bd20d16a-52f9-4748-9735-7c333f017658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9334991FA" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/eaf9ea05-e622-4991-b01c-7208c59e2745" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93781FAD3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/27f24990-43ef-4258-a5d7-b061df2ba28d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92688F11E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/827a70ca-9e1d-427b-afda-f458cd6bf8e5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B906D21298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/6d895524-615d-4de5-8d84-ba6d33550c38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F68AB22B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/608639be-a12a-4bed-95ec-5e2f7b191da5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DAA8A9E9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/a4e99957-e643-47e7-8ba4-9cbdc075a84b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C349E7F8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/d9f7a884-4757-41a6-b3ad-65fca36595f5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAE22D14" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/d1f957e3-52e0-473f-8259-b3deed9e6798" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADF9164E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/d23a9bbe-8c75-48a3-bccb-93307e6994e0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADE61B6E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/bb583749-3d64-4ea1-9abf-b53d6732682b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8ADCEB6CD" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/3f2bbcd3-3044-4c44-9680-12c46fcc6d37" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A7D5CB4A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/8d55dc6e-8c76-4304-9d59-cbd17015bea0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A32FBA29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ff3e7e5d-355d-4dae-a114-a5d13920d6ce" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A2C6285B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/10a4d32b-00ac-4dab-a975-d22b8220e928" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A4BFDD41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/3ba5ea6f-755a-4808-99b2-71f72009cdbc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87E70DD60" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/c37c2799-9cae-45b5-ac59-101ada56e96f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85ED4F35D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/afe54a86-429c-4d39-a4de-11c095257386" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84A97B81D" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/5a434e9c-0e06-438b-ac6c-856843b6bc56" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D2AB145" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/32592460-a91e-4234-b105-f0d9404da499" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B828314349" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/b692576a-5a02-4b36-951e-d1ec87668154" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82041023C" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/4f55ae64-7975-4b37-8745-d418666cbc03" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F58B452D" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ea5d37eb-1d9a-40bb-a9af-fe725778f762" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B9962D30" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ca0bd07c-c3f7-42da-bdde-c35eccd12207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A53B5B9D" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/ffd72f52-7ec9-4501-ab72-879d798ec7e1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77CDF148B" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/66416354-505a-40ab-a974-b4cfce9dac7c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B761019888" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/b392f8b4-616e-4959-9d0a-742dd1e69755" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F2908FF" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/76563a06-3069-4a7c-a9a7-52e85afad072" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759DE5A38" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/c1d5c6af-09a1-4b51-b890-2285fde8bca7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B732081C6C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/f495bf1a-8c03-44b1-914c-02c84be2b7e0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70F55472B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/7530762b-4965-4830-baad-235ac1cc73b4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A565093" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/94f9dfb2-ba3b-4935-bf12-0936fcbbf556" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B709E95161" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/58a795f5-0978-4fd7-a995-fb0827cc232b" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9C1C4FD" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/15c923d9-59b3-4b9b-8597-ec443697f8ce" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F1E3E68D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/0a1601a0-537b-478e-9489-9daff95731ab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCB54848" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/e1bb5723-46cd-48da-9b65-78264f303055" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D9FB4828" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/atti-amministrazioni-enti/60431b8b-4c61-4ff8-b3a8-5fb86efb6d13" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PEIC827008/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F199"/>
+  <dimension ref="A1:F206"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8123</v>
+        <v>9845</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>8115</v>
+        <v>9834</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>7562</v>
+        <v>9684</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>7532</v>
+        <v>9227</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>6931</v>
+        <v>9225</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>6847</v>
+        <v>8967</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>21</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>6673</v>
+        <v>8446</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>24</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>6513</v>
+        <v>8123</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>6409</v>
+        <v>8115</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>29</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>5811</v>
+        <v>7562</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>32</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>5643</v>
+        <v>7532</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>35</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>5538</v>
+        <v>6931</v>
       </c>
       <c r="C13" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>16</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>5176</v>
+        <v>6847</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>40</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>5171</v>
+        <v>6673</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>16</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>4864</v>
+        <v>6513</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>16</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>4802</v>
+        <v>6409</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>4676</v>
+        <v>5811</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>4376</v>
+        <v>5643</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="B20">
-        <v>4335</v>
+        <v>5538</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>56</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B21">
-        <v>4021</v>
+        <v>5176</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>59</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="B22">
-        <v>3955</v>
+        <v>5171</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="B23">
-        <v>3950</v>
+        <v>4864</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>64</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="B24">
-        <v>3945</v>
+        <v>4802</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>67</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>3931</v>
+        <v>4676</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>70</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B26">
-        <v>3930</v>
+        <v>4376</v>
       </c>
       <c r="C26" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>3929</v>
+        <v>4335</v>
       </c>
       <c r="C27" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>3904</v>
+        <v>4021</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="E28" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>16</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>3846</v>
+        <v>3955</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="E29" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>16</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>3683</v>
+        <v>3950</v>
       </c>
       <c r="C30" t="s">
-        <v>111</v>
+        <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="E30" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>16</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>3563</v>
+        <v>3945</v>
       </c>
       <c r="C31" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="E31" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>16</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>3497</v>
+        <v>3931</v>
       </c>
       <c r="C32" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="E32" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>16</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>3015</v>
+        <v>3930</v>
       </c>
       <c r="C33" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>16</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>2772</v>
+        <v>3929</v>
       </c>
       <c r="C34" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>132</v>
+        <v>85</v>
       </c>
       <c r="E34" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>16</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B35">
-        <v>2765</v>
+        <v>3904</v>
       </c>
       <c r="C35" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>87</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="B36">
-        <v>2451</v>
+        <v>3846</v>
       </c>
       <c r="C36" t="s">
-        <v>140</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>90</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>2447</v>
+        <v>3683</v>
       </c>
       <c r="C37" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>93</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>94</v>
       </c>
       <c r="B38">
-        <v>2446</v>
+        <v>3563</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>96</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>139</v>
+        <v>97</v>
       </c>
       <c r="B39">
-        <v>2444</v>
+        <v>3497</v>
       </c>
       <c r="C39" t="s">
-        <v>26</v>
+        <v>98</v>
       </c>
       <c r="D39" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>99</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>147</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>2360</v>
+        <v>3015</v>
       </c>
       <c r="C40" t="s">
-        <v>26</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>102</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="B41">
-        <v>2359</v>
+        <v>2772</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>105</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>103</v>
       </c>
       <c r="B42">
-        <v>2358</v>
+        <v>2765</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>107</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="B43">
-        <v>2324</v>
+        <v>2451</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>110</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>108</v>
       </c>
       <c r="B44">
-        <v>2315</v>
+        <v>2447</v>
       </c>
       <c r="C44" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>111</v>
       </c>
       <c r="E44" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>108</v>
       </c>
       <c r="B45">
-        <v>2004</v>
+        <v>2446</v>
       </c>
       <c r="C45" t="s">
-        <v>157</v>
+        <v>16</v>
       </c>
       <c r="D45" t="s">
-        <v>158</v>
+        <v>112</v>
       </c>
       <c r="E45" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>16</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="B46">
-        <v>1796</v>
+        <v>2444</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>162</v>
+        <v>113</v>
       </c>
       <c r="E46" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>163</v>
+        <v>114</v>
       </c>
       <c r="B47">
-        <v>1616</v>
+        <v>2360</v>
       </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>115</v>
       </c>
       <c r="E47" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>114</v>
       </c>
       <c r="B48">
-        <v>1615</v>
+        <v>2359</v>
       </c>
       <c r="C48" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>165</v>
+        <v>116</v>
       </c>
       <c r="E48" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>114</v>
       </c>
       <c r="B49">
-        <v>1614</v>
+        <v>2358</v>
       </c>
       <c r="C49" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>166</v>
+        <v>117</v>
       </c>
       <c r="E49" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>163</v>
+        <v>114</v>
       </c>
       <c r="B50">
-        <v>1613</v>
+        <v>2324</v>
       </c>
       <c r="C50" t="s">
-        <v>26</v>
+        <v>118</v>
       </c>
       <c r="D50" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>119</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>163</v>
+        <v>114</v>
       </c>
       <c r="B51">
-        <v>1612</v>
+        <v>2315</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="E51" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>163</v>
+        <v>121</v>
       </c>
       <c r="B52">
-        <v>1611</v>
+        <v>2004</v>
       </c>
       <c r="C52" t="s">
-        <v>26</v>
+        <v>122</v>
       </c>
       <c r="D52" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>123</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="B53">
-        <v>1608</v>
+        <v>1796</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>170</v>
+        <v>125</v>
       </c>
       <c r="E53" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>171</v>
+        <v>126</v>
       </c>
       <c r="B54">
-        <v>1342</v>
+        <v>1616</v>
       </c>
       <c r="C54" t="s">
-        <v>172</v>
+        <v>16</v>
       </c>
       <c r="D54" t="s">
-        <v>173</v>
+        <v>127</v>
       </c>
       <c r="E54" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>16</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>171</v>
+        <v>126</v>
       </c>
       <c r="B55">
-        <v>1323</v>
+        <v>1615</v>
       </c>
       <c r="C55" t="s">
-        <v>176</v>
+        <v>16</v>
       </c>
       <c r="D55" t="s">
-        <v>177</v>
+        <v>128</v>
       </c>
       <c r="E55" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>16</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>180</v>
+        <v>126</v>
       </c>
       <c r="B56">
-        <v>1250</v>
+        <v>1614</v>
       </c>
       <c r="C56" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="E56" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>16</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>185</v>
+        <v>126</v>
       </c>
       <c r="B57">
-        <v>1136</v>
+        <v>1613</v>
       </c>
       <c r="C57" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>186</v>
+        <v>130</v>
       </c>
       <c r="E57" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>185</v>
+        <v>126</v>
       </c>
       <c r="B58">
-        <v>1136</v>
+        <v>1612</v>
       </c>
       <c r="C58" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D58" t="s">
-        <v>187</v>
+        <v>131</v>
       </c>
       <c r="E58" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>188</v>
+        <v>126</v>
       </c>
       <c r="B59">
-        <v>721</v>
+        <v>1611</v>
       </c>
       <c r="C59" t="s">
-        <v>189</v>
+        <v>16</v>
       </c>
       <c r="D59" t="s">
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="E59" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>16</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>193</v>
+        <v>126</v>
       </c>
       <c r="B60">
-        <v>615</v>
+        <v>1608</v>
       </c>
       <c r="C60" t="s">
-        <v>194</v>
+        <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>195</v>
+        <v>133</v>
       </c>
       <c r="E60" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>16</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>193</v>
+        <v>134</v>
       </c>
       <c r="B61">
-        <v>607</v>
+        <v>1342</v>
       </c>
       <c r="C61" t="s">
-        <v>198</v>
+        <v>135</v>
       </c>
       <c r="D61" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>136</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>202</v>
+        <v>134</v>
       </c>
       <c r="B62">
-        <v>359</v>
+        <v>1323</v>
       </c>
       <c r="C62" t="s">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="D62" t="s">
-        <v>204</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="B63">
-        <v>155</v>
+        <v>1250</v>
       </c>
       <c r="C63" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="D63" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>141</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>209</v>
+        <v>142</v>
       </c>
       <c r="B64">
-        <v>15449</v>
+        <v>1136</v>
       </c>
       <c r="C64" t="s">
-        <v>210</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>211</v>
+        <v>143</v>
       </c>
       <c r="E64" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>213</v>
+        <v>16</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>214</v>
+        <v>142</v>
       </c>
       <c r="B65">
-        <v>15387</v>
+        <v>1136</v>
       </c>
       <c r="C65" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>216</v>
+        <v>144</v>
       </c>
       <c r="E65" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>16</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>214</v>
+        <v>145</v>
       </c>
       <c r="B66">
-        <v>15381</v>
+        <v>721</v>
       </c>
       <c r="C66" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="D66" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>147</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>148</v>
       </c>
       <c r="B67">
-        <v>14758</v>
+        <v>615</v>
       </c>
       <c r="C67" t="s">
-        <v>224</v>
+        <v>149</v>
       </c>
       <c r="D67" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>150</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>148</v>
       </c>
       <c r="B68">
-        <v>14604</v>
+        <v>607</v>
       </c>
       <c r="C68" t="s">
-        <v>229</v>
+        <v>151</v>
       </c>
       <c r="D68" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>232</v>
+        <v>152</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>153</v>
       </c>
       <c r="B69">
-        <v>14450</v>
+        <v>359</v>
       </c>
       <c r="C69" t="s">
-        <v>234</v>
+        <v>154</v>
       </c>
       <c r="D69" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>155</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>238</v>
+        <v>156</v>
       </c>
       <c r="B70">
-        <v>14217</v>
+        <v>155</v>
       </c>
       <c r="C70" t="s">
-        <v>239</v>
+        <v>16</v>
       </c>
       <c r="D70" t="s">
-        <v>240</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>16</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>238</v>
+        <v>158</v>
       </c>
       <c r="B71">
-        <v>14213</v>
+        <v>15449</v>
       </c>
       <c r="C71" t="s">
-        <v>243</v>
+        <v>159</v>
       </c>
       <c r="D71" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>160</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>247</v>
+        <v>161</v>
       </c>
       <c r="B72">
-        <v>14025</v>
+        <v>15387</v>
       </c>
       <c r="C72" t="s">
-        <v>248</v>
+        <v>162</v>
       </c>
       <c r="D72" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>163</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>252</v>
+        <v>161</v>
       </c>
       <c r="B73">
-        <v>13717</v>
+        <v>15381</v>
       </c>
       <c r="C73" t="s">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="D73" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>165</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>252</v>
+        <v>166</v>
       </c>
       <c r="B74">
-        <v>13716</v>
+        <v>14758</v>
       </c>
       <c r="C74" t="s">
-        <v>26</v>
+        <v>167</v>
       </c>
       <c r="D74" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>168</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>255</v>
+        <v>169</v>
       </c>
       <c r="B75">
-        <v>13633</v>
+        <v>14604</v>
       </c>
       <c r="C75" t="s">
-        <v>26</v>
+        <v>170</v>
       </c>
       <c r="D75" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>171</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>255</v>
+        <v>172</v>
       </c>
       <c r="B76">
-        <v>13616</v>
+        <v>14450</v>
       </c>
       <c r="C76" t="s">
-        <v>26</v>
+        <v>173</v>
       </c>
       <c r="D76" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>174</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>255</v>
+        <v>175</v>
       </c>
       <c r="B77">
-        <v>13611</v>
+        <v>14217</v>
       </c>
       <c r="C77" t="s">
-        <v>26</v>
+        <v>176</v>
       </c>
       <c r="D77" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>177</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>259</v>
+        <v>175</v>
       </c>
       <c r="B78">
-        <v>13556</v>
+        <v>14213</v>
       </c>
       <c r="C78" t="s">
-        <v>260</v>
+        <v>178</v>
       </c>
       <c r="D78" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>179</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>264</v>
+        <v>180</v>
       </c>
       <c r="B79">
-        <v>13482</v>
+        <v>14025</v>
       </c>
       <c r="C79" t="s">
-        <v>26</v>
+        <v>181</v>
       </c>
       <c r="D79" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>182</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>264</v>
+        <v>183</v>
       </c>
       <c r="B80">
-        <v>13464</v>
+        <v>13717</v>
       </c>
       <c r="C80" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D80" t="s">
-        <v>266</v>
+        <v>184</v>
       </c>
       <c r="E80" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>183</v>
       </c>
       <c r="B81">
-        <v>13462</v>
+        <v>13716</v>
       </c>
       <c r="C81" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>267</v>
+        <v>185</v>
       </c>
       <c r="E81" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B82">
-        <v>13458</v>
+        <v>13633</v>
       </c>
       <c r="C82" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D82" t="s">
-        <v>268</v>
+        <v>187</v>
       </c>
       <c r="E82" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B83">
-        <v>13456</v>
+        <v>13616</v>
       </c>
       <c r="C83" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D83" t="s">
-        <v>269</v>
+        <v>188</v>
       </c>
       <c r="E83" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B84">
-        <v>13453</v>
+        <v>13611</v>
       </c>
       <c r="C84" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D84" t="s">
-        <v>270</v>
+        <v>189</v>
       </c>
       <c r="E84" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>264</v>
+        <v>190</v>
       </c>
       <c r="B85">
-        <v>13450</v>
+        <v>13556</v>
       </c>
       <c r="C85" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="D85" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>192</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>272</v>
+        <v>193</v>
       </c>
       <c r="B86">
-        <v>13314</v>
+        <v>13482</v>
       </c>
       <c r="C86" t="s">
-        <v>273</v>
+        <v>16</v>
       </c>
       <c r="D86" t="s">
-        <v>274</v>
+        <v>194</v>
       </c>
       <c r="E86" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>16</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>277</v>
+        <v>193</v>
       </c>
       <c r="B87">
-        <v>13270</v>
+        <v>13464</v>
       </c>
       <c r="C87" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D87" t="s">
-        <v>278</v>
+        <v>195</v>
       </c>
       <c r="E87" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>277</v>
+        <v>193</v>
       </c>
       <c r="B88">
-        <v>13269</v>
+        <v>13462</v>
       </c>
       <c r="C88" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D88" t="s">
-        <v>279</v>
+        <v>196</v>
       </c>
       <c r="E88" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>280</v>
+        <v>193</v>
       </c>
       <c r="B89">
-        <v>12902</v>
+        <v>13458</v>
       </c>
       <c r="C89" t="s">
-        <v>281</v>
+        <v>16</v>
       </c>
       <c r="D89" t="s">
-        <v>282</v>
+        <v>197</v>
       </c>
       <c r="E89" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>16</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>285</v>
+        <v>193</v>
       </c>
       <c r="B90">
-        <v>12607</v>
+        <v>13456</v>
       </c>
       <c r="C90" t="s">
-        <v>286</v>
+        <v>16</v>
       </c>
       <c r="D90" t="s">
-        <v>287</v>
+        <v>198</v>
       </c>
       <c r="E90" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>16</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>290</v>
+        <v>193</v>
       </c>
       <c r="B91">
-        <v>12493</v>
+        <v>13453</v>
       </c>
       <c r="C91" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="D91" t="s">
-        <v>292</v>
+        <v>199</v>
       </c>
       <c r="E91" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>16</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>295</v>
+        <v>193</v>
       </c>
       <c r="B92">
-        <v>12242</v>
+        <v>13450</v>
       </c>
       <c r="C92" t="s">
-        <v>296</v>
+        <v>16</v>
       </c>
       <c r="D92" t="s">
-        <v>297</v>
+        <v>200</v>
       </c>
       <c r="E92" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>16</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>295</v>
+        <v>201</v>
       </c>
       <c r="B93">
-        <v>12238</v>
+        <v>13314</v>
       </c>
       <c r="C93" t="s">
-        <v>300</v>
+        <v>202</v>
       </c>
       <c r="D93" t="s">
-        <v>301</v>
-[...5 lines deleted...]
-        <v>303</v>
+        <v>203</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>204</v>
       </c>
       <c r="B94">
-        <v>12236</v>
+        <v>13270</v>
       </c>
       <c r="C94" t="s">
-        <v>304</v>
+        <v>16</v>
       </c>
       <c r="D94" t="s">
-        <v>305</v>
+        <v>205</v>
       </c>
       <c r="E94" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>16</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>204</v>
       </c>
       <c r="B95">
-        <v>12140</v>
+        <v>13269</v>
       </c>
       <c r="C95" t="s">
-        <v>309</v>
+        <v>16</v>
       </c>
       <c r="D95" t="s">
-        <v>310</v>
+        <v>206</v>
       </c>
       <c r="E95" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>16</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>207</v>
       </c>
       <c r="B96">
-        <v>12135</v>
+        <v>12902</v>
       </c>
       <c r="C96" t="s">
-        <v>313</v>
+        <v>208</v>
       </c>
       <c r="D96" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>316</v>
+        <v>209</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>308</v>
+        <v>210</v>
       </c>
       <c r="B97">
-        <v>12132</v>
+        <v>12607</v>
       </c>
       <c r="C97" t="s">
-        <v>317</v>
+        <v>211</v>
       </c>
       <c r="D97" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>212</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>321</v>
+        <v>213</v>
       </c>
       <c r="B98">
-        <v>12093</v>
+        <v>12493</v>
       </c>
       <c r="C98" t="s">
-        <v>322</v>
+        <v>214</v>
       </c>
       <c r="D98" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>215</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>326</v>
+        <v>216</v>
       </c>
       <c r="B99">
-        <v>11718</v>
+        <v>12242</v>
       </c>
       <c r="C99" t="s">
-        <v>327</v>
+        <v>217</v>
       </c>
       <c r="D99" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>218</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>331</v>
+        <v>216</v>
       </c>
       <c r="B100">
-        <v>11058</v>
+        <v>12238</v>
       </c>
       <c r="C100" t="s">
-        <v>332</v>
+        <v>219</v>
       </c>
       <c r="D100" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>220</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>336</v>
+        <v>216</v>
       </c>
       <c r="B101">
-        <v>10805</v>
+        <v>12236</v>
       </c>
       <c r="C101" t="s">
-        <v>337</v>
+        <v>221</v>
       </c>
       <c r="D101" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>222</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>341</v>
+        <v>223</v>
       </c>
       <c r="B102">
-        <v>10400</v>
+        <v>12140</v>
       </c>
       <c r="C102" t="s">
-        <v>342</v>
+        <v>224</v>
       </c>
       <c r="D102" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>225</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>346</v>
+        <v>223</v>
       </c>
       <c r="B103">
-        <v>10330</v>
+        <v>12135</v>
       </c>
       <c r="C103" t="s">
-        <v>347</v>
+        <v>226</v>
       </c>
       <c r="D103" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>227</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>351</v>
+        <v>223</v>
       </c>
       <c r="B104">
-        <v>10226</v>
+        <v>12132</v>
       </c>
       <c r="C104" t="s">
-        <v>352</v>
+        <v>228</v>
       </c>
       <c r="D104" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>229</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>356</v>
+        <v>230</v>
       </c>
       <c r="B105">
-        <v>9719</v>
+        <v>12093</v>
       </c>
       <c r="C105" t="s">
-        <v>357</v>
+        <v>231</v>
       </c>
       <c r="D105" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>232</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>361</v>
+        <v>233</v>
       </c>
       <c r="B106">
-        <v>9712</v>
+        <v>11718</v>
       </c>
       <c r="C106" t="s">
-        <v>26</v>
+        <v>234</v>
       </c>
       <c r="D106" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>235</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>363</v>
+        <v>236</v>
       </c>
       <c r="B107">
-        <v>9353</v>
+        <v>11058</v>
       </c>
       <c r="C107" t="s">
-        <v>364</v>
+        <v>237</v>
       </c>
       <c r="D107" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>367</v>
+        <v>238</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>368</v>
+        <v>239</v>
       </c>
       <c r="B108">
-        <v>9036</v>
+        <v>10805</v>
       </c>
       <c r="C108" t="s">
-        <v>369</v>
+        <v>240</v>
       </c>
       <c r="D108" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>241</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>373</v>
+        <v>242</v>
       </c>
       <c r="B109">
-        <v>8548</v>
+        <v>10400</v>
       </c>
       <c r="C109" t="s">
-        <v>374</v>
+        <v>243</v>
       </c>
       <c r="D109" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>244</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>378</v>
+        <v>245</v>
       </c>
       <c r="B110">
-        <v>8129</v>
+        <v>10330</v>
       </c>
       <c r="C110" t="s">
-        <v>379</v>
+        <v>246</v>
       </c>
       <c r="D110" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>247</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>378</v>
+        <v>248</v>
       </c>
       <c r="B111">
-        <v>8091</v>
+        <v>10226</v>
       </c>
       <c r="C111" t="s">
-        <v>383</v>
+        <v>249</v>
       </c>
       <c r="D111" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>250</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>387</v>
+        <v>251</v>
       </c>
       <c r="B112">
-        <v>7941</v>
+        <v>9719</v>
       </c>
       <c r="C112" t="s">
-        <v>388</v>
+        <v>252</v>
       </c>
       <c r="D112" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>253</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>392</v>
+        <v>254</v>
       </c>
       <c r="B113">
-        <v>7635</v>
+        <v>9712</v>
       </c>
       <c r="C113" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D113" t="s">
-        <v>393</v>
+        <v>255</v>
       </c>
       <c r="E113" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>394</v>
+        <v>256</v>
       </c>
       <c r="B114">
-        <v>7553</v>
+        <v>9353</v>
       </c>
       <c r="C114" t="s">
-        <v>395</v>
+        <v>257</v>
       </c>
       <c r="D114" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>258</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>399</v>
+        <v>259</v>
       </c>
       <c r="B115">
-        <v>6981</v>
+        <v>9036</v>
       </c>
       <c r="C115" t="s">
-        <v>400</v>
+        <v>260</v>
       </c>
       <c r="D115" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>403</v>
+        <v>261</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>404</v>
+        <v>262</v>
       </c>
       <c r="B116">
-        <v>6904</v>
+        <v>8548</v>
       </c>
       <c r="C116" t="s">
-        <v>405</v>
+        <v>263</v>
       </c>
       <c r="D116" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>264</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>404</v>
+        <v>265</v>
       </c>
       <c r="B117">
-        <v>6899</v>
+        <v>8129</v>
       </c>
       <c r="C117" t="s">
-        <v>409</v>
+        <v>266</v>
       </c>
       <c r="D117" t="s">
-        <v>410</v>
-[...5 lines deleted...]
-        <v>412</v>
+        <v>267</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>413</v>
+        <v>265</v>
       </c>
       <c r="B118">
-        <v>6703</v>
+        <v>8091</v>
       </c>
       <c r="C118" t="s">
-        <v>414</v>
+        <v>268</v>
       </c>
       <c r="D118" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>269</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>418</v>
+        <v>270</v>
       </c>
       <c r="B119">
-        <v>6597</v>
+        <v>7941</v>
       </c>
       <c r="C119" t="s">
-        <v>419</v>
+        <v>271</v>
       </c>
       <c r="D119" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>422</v>
+        <v>272</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>423</v>
+        <v>273</v>
       </c>
       <c r="B120">
-        <v>6256</v>
+        <v>7635</v>
       </c>
       <c r="C120" t="s">
-        <v>424</v>
+        <v>16</v>
       </c>
       <c r="D120" t="s">
-        <v>425</v>
+        <v>274</v>
       </c>
       <c r="E120" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>16</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>423</v>
+        <v>275</v>
       </c>
       <c r="B121">
-        <v>6222</v>
+        <v>7553</v>
       </c>
       <c r="C121" t="s">
-        <v>428</v>
+        <v>276</v>
       </c>
       <c r="D121" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>277</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>432</v>
+        <v>278</v>
       </c>
       <c r="B122">
-        <v>6069</v>
+        <v>6981</v>
       </c>
       <c r="C122" t="s">
-        <v>26</v>
+        <v>279</v>
       </c>
       <c r="D122" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>280</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>432</v>
+        <v>281</v>
       </c>
       <c r="B123">
-        <v>6068</v>
+        <v>6904</v>
       </c>
       <c r="C123" t="s">
-        <v>26</v>
+        <v>282</v>
       </c>
       <c r="D123" t="s">
-        <v>434</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>283</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>435</v>
+        <v>281</v>
       </c>
       <c r="B124">
-        <v>4690</v>
+        <v>6899</v>
       </c>
       <c r="C124" t="s">
-        <v>26</v>
+        <v>284</v>
       </c>
       <c r="D124" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>285</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>435</v>
+        <v>286</v>
       </c>
       <c r="B125">
-        <v>4687</v>
+        <v>6703</v>
       </c>
       <c r="C125" t="s">
-        <v>26</v>
+        <v>287</v>
       </c>
       <c r="D125" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>288</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>438</v>
+        <v>289</v>
       </c>
       <c r="B126">
-        <v>4481</v>
+        <v>6597</v>
       </c>
       <c r="C126" t="s">
-        <v>26</v>
+        <v>290</v>
       </c>
       <c r="D126" t="s">
-        <v>439</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>291</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>438</v>
+        <v>292</v>
       </c>
       <c r="B127">
-        <v>4480</v>
+        <v>6256</v>
       </c>
       <c r="C127" t="s">
-        <v>26</v>
+        <v>293</v>
       </c>
       <c r="D127" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>294</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>441</v>
+        <v>292</v>
       </c>
       <c r="B128">
-        <v>3821</v>
+        <v>6222</v>
       </c>
       <c r="C128" t="s">
-        <v>26</v>
+        <v>295</v>
       </c>
       <c r="D128" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>296</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>441</v>
+        <v>297</v>
       </c>
       <c r="B129">
-        <v>3820</v>
+        <v>6069</v>
       </c>
       <c r="C129" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D129" t="s">
-        <v>443</v>
+        <v>298</v>
       </c>
       <c r="E129" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>441</v>
+        <v>297</v>
       </c>
       <c r="B130">
-        <v>3819</v>
+        <v>6068</v>
       </c>
       <c r="C130" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D130" t="s">
-        <v>444</v>
+        <v>299</v>
       </c>
       <c r="E130" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>441</v>
+        <v>300</v>
       </c>
       <c r="B131">
-        <v>3818</v>
+        <v>4690</v>
       </c>
       <c r="C131" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D131" t="s">
-        <v>445</v>
+        <v>301</v>
       </c>
       <c r="E131" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>441</v>
+        <v>300</v>
       </c>
       <c r="B132">
-        <v>3817</v>
+        <v>4687</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D132" t="s">
-        <v>446</v>
+        <v>302</v>
       </c>
       <c r="E132" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>447</v>
+        <v>303</v>
       </c>
       <c r="B133">
-        <v>2574</v>
+        <v>4481</v>
       </c>
       <c r="C133" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D133" t="s">
-        <v>448</v>
+        <v>304</v>
       </c>
       <c r="E133" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>447</v>
+        <v>303</v>
       </c>
       <c r="B134">
-        <v>2573</v>
+        <v>4480</v>
       </c>
       <c r="C134" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D134" t="s">
-        <v>449</v>
+        <v>305</v>
       </c>
       <c r="E134" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>447</v>
+        <v>306</v>
       </c>
       <c r="B135">
-        <v>2572</v>
+        <v>3821</v>
       </c>
       <c r="C135" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D135" t="s">
-        <v>450</v>
+        <v>307</v>
       </c>
       <c r="E135" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>447</v>
+        <v>306</v>
       </c>
       <c r="B136">
-        <v>2571</v>
+        <v>3820</v>
       </c>
       <c r="C136" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D136" t="s">
-        <v>451</v>
+        <v>308</v>
       </c>
       <c r="E136" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>447</v>
+        <v>306</v>
       </c>
       <c r="B137">
-        <v>2570</v>
+        <v>3819</v>
       </c>
       <c r="C137" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D137" t="s">
-        <v>452</v>
+        <v>309</v>
       </c>
       <c r="E137" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>447</v>
+        <v>306</v>
       </c>
       <c r="B138">
-        <v>2569</v>
+        <v>3818</v>
       </c>
       <c r="C138" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D138" t="s">
-        <v>453</v>
+        <v>310</v>
       </c>
       <c r="E138" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>447</v>
+        <v>306</v>
       </c>
       <c r="B139">
-        <v>2568</v>
+        <v>3817</v>
       </c>
       <c r="C139" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D139" t="s">
-        <v>454</v>
+        <v>311</v>
       </c>
       <c r="E139" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B140">
-        <v>2567</v>
+        <v>2574</v>
       </c>
       <c r="C140" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D140" t="s">
-        <v>455</v>
+        <v>313</v>
       </c>
       <c r="E140" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B141">
-        <v>2565</v>
+        <v>2573</v>
       </c>
       <c r="C141" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D141" t="s">
-        <v>456</v>
+        <v>314</v>
       </c>
       <c r="E141" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B142">
-        <v>2564</v>
+        <v>2572</v>
       </c>
       <c r="C142" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D142" t="s">
-        <v>457</v>
+        <v>315</v>
       </c>
       <c r="E142" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B143">
-        <v>2537</v>
+        <v>2571</v>
       </c>
       <c r="C143" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D143" t="s">
-        <v>458</v>
+        <v>316</v>
       </c>
       <c r="E143" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B144">
-        <v>2514</v>
+        <v>2570</v>
       </c>
       <c r="C144" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D144" t="s">
-        <v>459</v>
+        <v>317</v>
       </c>
       <c r="E144" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B145">
-        <v>2513</v>
+        <v>2569</v>
       </c>
       <c r="C145" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D145" t="s">
-        <v>460</v>
+        <v>318</v>
       </c>
       <c r="E145" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B146">
-        <v>2512</v>
+        <v>2568</v>
       </c>
       <c r="C146" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D146" t="s">
-        <v>461</v>
+        <v>319</v>
       </c>
       <c r="E146" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B147">
-        <v>2510</v>
+        <v>2567</v>
       </c>
       <c r="C147" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D147" t="s">
-        <v>462</v>
+        <v>320</v>
       </c>
       <c r="E147" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B148">
-        <v>2509</v>
+        <v>2565</v>
       </c>
       <c r="C148" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D148" t="s">
-        <v>463</v>
+        <v>321</v>
       </c>
       <c r="E148" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B149">
-        <v>2508</v>
+        <v>2564</v>
       </c>
       <c r="C149" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D149" t="s">
-        <v>464</v>
+        <v>322</v>
       </c>
       <c r="E149" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>447</v>
+        <v>312</v>
       </c>
       <c r="B150">
-        <v>2507</v>
+        <v>2537</v>
       </c>
       <c r="C150" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D150" t="s">
-        <v>465</v>
+        <v>323</v>
       </c>
       <c r="E150" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>312</v>
       </c>
       <c r="B151">
-        <v>2490</v>
+        <v>2514</v>
       </c>
       <c r="C151" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D151" t="s">
-        <v>467</v>
+        <v>324</v>
       </c>
       <c r="E151" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>466</v>
+        <v>312</v>
       </c>
       <c r="B152">
-        <v>2489</v>
+        <v>2513</v>
       </c>
       <c r="C152" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D152" t="s">
-        <v>468</v>
+        <v>325</v>
       </c>
       <c r="E152" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>466</v>
+        <v>312</v>
       </c>
       <c r="B153">
-        <v>2488</v>
+        <v>2512</v>
       </c>
       <c r="C153" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D153" t="s">
-        <v>469</v>
+        <v>326</v>
       </c>
       <c r="E153" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>470</v>
+        <v>312</v>
       </c>
       <c r="B154">
-        <v>699</v>
+        <v>2510</v>
       </c>
       <c r="C154" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D154" t="s">
-        <v>471</v>
+        <v>327</v>
       </c>
       <c r="E154" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>470</v>
+        <v>312</v>
       </c>
       <c r="B155">
-        <v>694</v>
+        <v>2509</v>
       </c>
       <c r="C155" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D155" t="s">
-        <v>472</v>
+        <v>328</v>
       </c>
       <c r="E155" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>470</v>
+        <v>312</v>
       </c>
       <c r="B156">
-        <v>689</v>
+        <v>2508</v>
       </c>
       <c r="C156" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D156" t="s">
-        <v>473</v>
+        <v>329</v>
       </c>
       <c r="E156" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>474</v>
+        <v>312</v>
       </c>
       <c r="B157">
-        <v>517</v>
+        <v>2507</v>
       </c>
       <c r="C157" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D157" t="s">
-        <v>475</v>
+        <v>330</v>
       </c>
       <c r="E157" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>476</v>
+        <v>331</v>
       </c>
       <c r="B158">
-        <v>307</v>
+        <v>2490</v>
       </c>
       <c r="C158" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D158" t="s">
-        <v>477</v>
+        <v>332</v>
       </c>
       <c r="E158" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>476</v>
+        <v>331</v>
       </c>
       <c r="B159">
-        <v>306</v>
+        <v>2489</v>
       </c>
       <c r="C159" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D159" t="s">
-        <v>478</v>
+        <v>333</v>
       </c>
       <c r="E159" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>476</v>
+        <v>331</v>
       </c>
       <c r="B160">
-        <v>305</v>
+        <v>2488</v>
       </c>
       <c r="C160" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D160" t="s">
-        <v>479</v>
+        <v>334</v>
       </c>
       <c r="E160" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>476</v>
+        <v>335</v>
       </c>
       <c r="B161">
-        <v>304</v>
+        <v>699</v>
       </c>
       <c r="C161" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D161" t="s">
-        <v>480</v>
+        <v>336</v>
       </c>
       <c r="E161" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>476</v>
+        <v>335</v>
       </c>
       <c r="B162">
-        <v>303</v>
+        <v>694</v>
       </c>
       <c r="C162" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D162" t="s">
-        <v>481</v>
+        <v>337</v>
       </c>
       <c r="E162" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>476</v>
+        <v>335</v>
       </c>
       <c r="B163">
-        <v>301</v>
+        <v>689</v>
       </c>
       <c r="C163" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D163" t="s">
-        <v>482</v>
+        <v>338</v>
       </c>
       <c r="E163" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>476</v>
+        <v>339</v>
       </c>
       <c r="B164">
-        <v>300</v>
+        <v>517</v>
       </c>
       <c r="C164" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D164" t="s">
-        <v>483</v>
+        <v>340</v>
       </c>
       <c r="E164" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>476</v>
+        <v>341</v>
       </c>
       <c r="B165">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="C165" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D165" t="s">
-        <v>484</v>
+        <v>342</v>
       </c>
       <c r="E165" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>485</v>
+        <v>341</v>
       </c>
       <c r="B166">
-        <v>13133</v>
+        <v>306</v>
       </c>
       <c r="C166" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D166" t="s">
-        <v>486</v>
+        <v>343</v>
       </c>
       <c r="E166" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>487</v>
+        <v>341</v>
       </c>
       <c r="B167">
-        <v>13099</v>
+        <v>305</v>
       </c>
       <c r="C167" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D167" t="s">
-        <v>488</v>
+        <v>344</v>
       </c>
       <c r="E167" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>487</v>
+        <v>341</v>
       </c>
       <c r="B168">
-        <v>13098</v>
+        <v>304</v>
       </c>
       <c r="C168" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D168" t="s">
-        <v>489</v>
+        <v>345</v>
       </c>
       <c r="E168" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>490</v>
+        <v>341</v>
       </c>
       <c r="B169">
-        <v>11713</v>
+        <v>303</v>
       </c>
       <c r="C169" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D169" t="s">
-        <v>491</v>
+        <v>346</v>
       </c>
       <c r="E169" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>492</v>
+        <v>341</v>
       </c>
       <c r="B170">
-        <v>11704</v>
+        <v>301</v>
       </c>
       <c r="C170" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D170" t="s">
-        <v>493</v>
+        <v>347</v>
       </c>
       <c r="E170" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>492</v>
+        <v>341</v>
       </c>
       <c r="B171">
-        <v>11703</v>
+        <v>300</v>
       </c>
       <c r="C171" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D171" t="s">
-        <v>494</v>
+        <v>348</v>
       </c>
       <c r="E171" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>492</v>
+        <v>341</v>
       </c>
       <c r="B172">
-        <v>11702</v>
+        <v>298</v>
       </c>
       <c r="C172" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D172" t="s">
-        <v>495</v>
+        <v>349</v>
       </c>
       <c r="E172" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>496</v>
+        <v>350</v>
       </c>
       <c r="B173">
-        <v>10428</v>
+        <v>13133</v>
       </c>
       <c r="C173" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D173" t="s">
-        <v>497</v>
+        <v>351</v>
       </c>
       <c r="E173" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>498</v>
+        <v>352</v>
       </c>
       <c r="B174">
-        <v>9620</v>
+        <v>13099</v>
       </c>
       <c r="C174" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D174" t="s">
-        <v>499</v>
+        <v>353</v>
       </c>
       <c r="E174" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>498</v>
+        <v>352</v>
       </c>
       <c r="B175">
-        <v>9614</v>
+        <v>13098</v>
       </c>
       <c r="C175" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D175" t="s">
-        <v>500</v>
+        <v>354</v>
       </c>
       <c r="E175" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>498</v>
+        <v>355</v>
       </c>
       <c r="B176">
-        <v>9613</v>
+        <v>11713</v>
       </c>
       <c r="C176" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D176" t="s">
-        <v>501</v>
+        <v>356</v>
       </c>
       <c r="E176" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>498</v>
+        <v>357</v>
       </c>
       <c r="B177">
-        <v>9612</v>
+        <v>11704</v>
       </c>
       <c r="C177" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D177" t="s">
-        <v>502</v>
+        <v>358</v>
       </c>
       <c r="E177" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>498</v>
+        <v>357</v>
       </c>
       <c r="B178">
-        <v>9611</v>
+        <v>11703</v>
       </c>
       <c r="C178" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D178" t="s">
-        <v>503</v>
+        <v>359</v>
       </c>
       <c r="E178" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>498</v>
+        <v>357</v>
       </c>
       <c r="B179">
-        <v>9610</v>
+        <v>11702</v>
       </c>
       <c r="C179" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D179" t="s">
-        <v>504</v>
+        <v>360</v>
       </c>
       <c r="E179" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>498</v>
+        <v>361</v>
       </c>
       <c r="B180">
-        <v>9609</v>
+        <v>10428</v>
       </c>
       <c r="C180" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D180" t="s">
-        <v>505</v>
+        <v>362</v>
       </c>
       <c r="E180" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B181">
-        <v>9608</v>
+        <v>9620</v>
       </c>
       <c r="C181" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D181" t="s">
-        <v>506</v>
+        <v>364</v>
       </c>
       <c r="E181" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B182">
-        <v>9606</v>
+        <v>9614</v>
       </c>
       <c r="C182" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D182" t="s">
-        <v>507</v>
+        <v>365</v>
       </c>
       <c r="E182" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B183">
-        <v>9604</v>
+        <v>9613</v>
       </c>
       <c r="C183" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D183" t="s">
-        <v>508</v>
+        <v>366</v>
       </c>
       <c r="E183" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B184">
-        <v>9600</v>
+        <v>9612</v>
       </c>
       <c r="C184" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D184" t="s">
-        <v>509</v>
+        <v>367</v>
       </c>
       <c r="E184" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B185">
-        <v>9599</v>
+        <v>9611</v>
       </c>
       <c r="C185" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D185" t="s">
-        <v>510</v>
+        <v>368</v>
       </c>
       <c r="E185" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B186">
-        <v>9598</v>
+        <v>9610</v>
       </c>
       <c r="C186" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D186" t="s">
-        <v>511</v>
+        <v>369</v>
       </c>
       <c r="E186" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B187">
-        <v>9594</v>
+        <v>9609</v>
       </c>
       <c r="C187" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D187" t="s">
-        <v>512</v>
+        <v>370</v>
       </c>
       <c r="E187" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B188">
-        <v>9592</v>
+        <v>9608</v>
       </c>
       <c r="C188" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D188" t="s">
-        <v>513</v>
+        <v>371</v>
       </c>
       <c r="E188" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B189">
-        <v>9589</v>
+        <v>9606</v>
       </c>
       <c r="C189" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D189" t="s">
-        <v>514</v>
+        <v>372</v>
       </c>
       <c r="E189" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B190">
-        <v>9587</v>
+        <v>9604</v>
       </c>
       <c r="C190" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D190" t="s">
-        <v>515</v>
+        <v>373</v>
       </c>
       <c r="E190" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B191">
-        <v>9586</v>
+        <v>9600</v>
       </c>
       <c r="C191" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D191" t="s">
-        <v>516</v>
+        <v>374</v>
       </c>
       <c r="E191" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B192">
-        <v>9584</v>
+        <v>9599</v>
       </c>
       <c r="C192" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D192" t="s">
-        <v>517</v>
+        <v>375</v>
       </c>
       <c r="E192" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>498</v>
+        <v>363</v>
       </c>
       <c r="B193">
-        <v>9582</v>
+        <v>9598</v>
       </c>
       <c r="C193" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D193" t="s">
-        <v>518</v>
+        <v>376</v>
       </c>
       <c r="E193" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>519</v>
+        <v>363</v>
       </c>
       <c r="B194">
-        <v>8859</v>
+        <v>9594</v>
       </c>
       <c r="C194" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D194" t="s">
-        <v>520</v>
+        <v>377</v>
       </c>
       <c r="E194" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>519</v>
+        <v>363</v>
       </c>
       <c r="B195">
-        <v>8857</v>
+        <v>9592</v>
       </c>
       <c r="C195" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D195" t="s">
-        <v>520</v>
+        <v>378</v>
       </c>
       <c r="E195" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>521</v>
+        <v>363</v>
       </c>
       <c r="B196">
-        <v>7569</v>
+        <v>9589</v>
       </c>
       <c r="C196" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D196" t="s">
-        <v>522</v>
+        <v>379</v>
       </c>
       <c r="E196" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>521</v>
+        <v>363</v>
       </c>
       <c r="B197">
-        <v>7568</v>
+        <v>9587</v>
       </c>
       <c r="C197" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D197" t="s">
-        <v>523</v>
+        <v>380</v>
       </c>
       <c r="E197" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>521</v>
+        <v>363</v>
       </c>
       <c r="B198">
-        <v>7566</v>
+        <v>9586</v>
       </c>
       <c r="C198" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="D198" t="s">
-        <v>524</v>
+        <v>381</v>
       </c>
       <c r="E198" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>525</v>
+        <v>363</v>
       </c>
       <c r="B199">
+        <v>9584</v>
+      </c>
+      <c r="C199" t="s">
+        <v>16</v>
+      </c>
+      <c r="D199" t="s">
+        <v>382</v>
+      </c>
+      <c r="E199" t="s">
+        <v>16</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>363</v>
+      </c>
+      <c r="B200">
+        <v>9582</v>
+      </c>
+      <c r="C200" t="s">
+        <v>16</v>
+      </c>
+      <c r="D200" t="s">
+        <v>383</v>
+      </c>
+      <c r="E200" t="s">
+        <v>16</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>384</v>
+      </c>
+      <c r="B201">
+        <v>8859</v>
+      </c>
+      <c r="C201" t="s">
+        <v>16</v>
+      </c>
+      <c r="D201" t="s">
+        <v>385</v>
+      </c>
+      <c r="E201" t="s">
+        <v>16</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>384</v>
+      </c>
+      <c r="B202">
+        <v>8857</v>
+      </c>
+      <c r="C202" t="s">
+        <v>16</v>
+      </c>
+      <c r="D202" t="s">
+        <v>385</v>
+      </c>
+      <c r="E202" t="s">
+        <v>16</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>386</v>
+      </c>
+      <c r="B203">
+        <v>7569</v>
+      </c>
+      <c r="C203" t="s">
+        <v>16</v>
+      </c>
+      <c r="D203" t="s">
+        <v>387</v>
+      </c>
+      <c r="E203" t="s">
+        <v>16</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>386</v>
+      </c>
+      <c r="B204">
+        <v>7568</v>
+      </c>
+      <c r="C204" t="s">
+        <v>16</v>
+      </c>
+      <c r="D204" t="s">
+        <v>388</v>
+      </c>
+      <c r="E204" t="s">
+        <v>16</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>386</v>
+      </c>
+      <c r="B205">
+        <v>7566</v>
+      </c>
+      <c r="C205" t="s">
+        <v>16</v>
+      </c>
+      <c r="D205" t="s">
+        <v>389</v>
+      </c>
+      <c r="E205" t="s">
+        <v>16</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>390</v>
+      </c>
+      <c r="B206">
         <v>6818</v>
       </c>
-      <c r="C199" t="s">
-[...9 lines deleted...]
-        <v>28</v>
+      <c r="C206" t="s">
+        <v>16</v>
+      </c>
+      <c r="D206" t="s">
+        <v>391</v>
+      </c>
+      <c r="E206" t="s">
+        <v>16</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="E20" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="E21" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="E26" r:id="rId44"/>
+    <hyperlink ref="F26" r:id="rId45"/>
+    <hyperlink ref="E27" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="F29" r:id="rId49"/>
+    <hyperlink ref="F30" r:id="rId50"/>
+    <hyperlink ref="F31" r:id="rId51"/>
+    <hyperlink ref="F32" r:id="rId52"/>
+    <hyperlink ref="F33" r:id="rId53"/>
+    <hyperlink ref="F34" r:id="rId54"/>
+    <hyperlink ref="E35" r:id="rId55"/>
+    <hyperlink ref="F35" r:id="rId56"/>
+    <hyperlink ref="E36" r:id="rId57"/>
+    <hyperlink ref="F36" r:id="rId58"/>
+    <hyperlink ref="E37" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="E38" r:id="rId61"/>
+    <hyperlink ref="F38" r:id="rId62"/>
+    <hyperlink ref="E39" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="E40" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="E41" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="E42" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="F44" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="F46" r:id="rId75"/>
+    <hyperlink ref="F47" r:id="rId76"/>
+    <hyperlink ref="F48" r:id="rId77"/>
+    <hyperlink ref="F49" r:id="rId78"/>
+    <hyperlink ref="E50" r:id="rId79"/>
+    <hyperlink ref="F50" r:id="rId80"/>
+    <hyperlink ref="F51" r:id="rId81"/>
+    <hyperlink ref="E52" r:id="rId82"/>
+    <hyperlink ref="F52" r:id="rId83"/>
+    <hyperlink ref="F53" r:id="rId84"/>
+    <hyperlink ref="F54" r:id="rId85"/>
+    <hyperlink ref="F55" r:id="rId86"/>
+    <hyperlink ref="F56" r:id="rId87"/>
+    <hyperlink ref="F57" r:id="rId88"/>
+    <hyperlink ref="F58" r:id="rId89"/>
+    <hyperlink ref="F59" r:id="rId90"/>
+    <hyperlink ref="F60" r:id="rId91"/>
+    <hyperlink ref="E61" r:id="rId92"/>
+    <hyperlink ref="F61" r:id="rId93"/>
+    <hyperlink ref="E62" r:id="rId94"/>
+    <hyperlink ref="F62" r:id="rId95"/>
+    <hyperlink ref="E63" r:id="rId96"/>
+    <hyperlink ref="F63" r:id="rId97"/>
+    <hyperlink ref="F64" r:id="rId98"/>
+    <hyperlink ref="F65" r:id="rId99"/>
+    <hyperlink ref="E66" r:id="rId100"/>
+    <hyperlink ref="F66" r:id="rId101"/>
+    <hyperlink ref="E67" r:id="rId102"/>
+    <hyperlink ref="F67" r:id="rId103"/>
+    <hyperlink ref="E68" r:id="rId104"/>
+    <hyperlink ref="F68" r:id="rId105"/>
+    <hyperlink ref="E69" r:id="rId106"/>
+    <hyperlink ref="F69" r:id="rId107"/>
+    <hyperlink ref="F70" r:id="rId108"/>
+    <hyperlink ref="E71" r:id="rId109"/>
+    <hyperlink ref="F71" r:id="rId110"/>
+    <hyperlink ref="E72" r:id="rId111"/>
+    <hyperlink ref="F72" r:id="rId112"/>
+    <hyperlink ref="E73" r:id="rId113"/>
+    <hyperlink ref="F73" r:id="rId114"/>
+    <hyperlink ref="E74" r:id="rId115"/>
+    <hyperlink ref="F74" r:id="rId116"/>
+    <hyperlink ref="E75" r:id="rId117"/>
+    <hyperlink ref="F75" r:id="rId118"/>
+    <hyperlink ref="E76" r:id="rId119"/>
+    <hyperlink ref="F76" r:id="rId120"/>
+    <hyperlink ref="E77" r:id="rId121"/>
+    <hyperlink ref="F77" r:id="rId122"/>
+    <hyperlink ref="E78" r:id="rId123"/>
+    <hyperlink ref="F78" r:id="rId124"/>
+    <hyperlink ref="E79" r:id="rId125"/>
+    <hyperlink ref="F79" r:id="rId126"/>
+    <hyperlink ref="F80" r:id="rId127"/>
+    <hyperlink ref="F81" r:id="rId128"/>
+    <hyperlink ref="F82" r:id="rId129"/>
+    <hyperlink ref="F83" r:id="rId130"/>
+    <hyperlink ref="F84" r:id="rId131"/>
+    <hyperlink ref="E85" r:id="rId132"/>
+    <hyperlink ref="F85" r:id="rId133"/>
+    <hyperlink ref="F86" r:id="rId134"/>
+    <hyperlink ref="F87" r:id="rId135"/>
+    <hyperlink ref="F88" r:id="rId136"/>
+    <hyperlink ref="F89" r:id="rId137"/>
+    <hyperlink ref="F90" r:id="rId138"/>
+    <hyperlink ref="F91" r:id="rId139"/>
+    <hyperlink ref="F92" r:id="rId140"/>
+    <hyperlink ref="E93" r:id="rId141"/>
+    <hyperlink ref="F93" r:id="rId142"/>
+    <hyperlink ref="F94" r:id="rId143"/>
+    <hyperlink ref="F95" r:id="rId144"/>
+    <hyperlink ref="E96" r:id="rId145"/>
+    <hyperlink ref="F96" r:id="rId146"/>
+    <hyperlink ref="E97" r:id="rId147"/>
+    <hyperlink ref="F97" r:id="rId148"/>
+    <hyperlink ref="E98" r:id="rId149"/>
+    <hyperlink ref="F98" r:id="rId150"/>
+    <hyperlink ref="E99" r:id="rId151"/>
+    <hyperlink ref="F99" r:id="rId152"/>
+    <hyperlink ref="E100" r:id="rId153"/>
+    <hyperlink ref="F100" r:id="rId154"/>
+    <hyperlink ref="E101" r:id="rId155"/>
+    <hyperlink ref="F101" r:id="rId156"/>
+    <hyperlink ref="E102" r:id="rId157"/>
+    <hyperlink ref="F102" r:id="rId158"/>
+    <hyperlink ref="E103" r:id="rId159"/>
+    <hyperlink ref="F103" r:id="rId160"/>
+    <hyperlink ref="E104" r:id="rId161"/>
+    <hyperlink ref="F104" r:id="rId162"/>
+    <hyperlink ref="E105" r:id="rId163"/>
+    <hyperlink ref="F105" r:id="rId164"/>
+    <hyperlink ref="E106" r:id="rId165"/>
+    <hyperlink ref="F106" r:id="rId166"/>
+    <hyperlink ref="E107" r:id="rId167"/>
+    <hyperlink ref="F107" r:id="rId168"/>
+    <hyperlink ref="E108" r:id="rId169"/>
+    <hyperlink ref="F108" r:id="rId170"/>
+    <hyperlink ref="E109" r:id="rId171"/>
+    <hyperlink ref="F109" r:id="rId172"/>
+    <hyperlink ref="E110" r:id="rId173"/>
+    <hyperlink ref="F110" r:id="rId174"/>
+    <hyperlink ref="E111" r:id="rId175"/>
+    <hyperlink ref="F111" r:id="rId176"/>
+    <hyperlink ref="E112" r:id="rId177"/>
+    <hyperlink ref="F112" r:id="rId178"/>
+    <hyperlink ref="F113" r:id="rId179"/>
+    <hyperlink ref="E114" r:id="rId180"/>
+    <hyperlink ref="F114" r:id="rId181"/>
+    <hyperlink ref="E115" r:id="rId182"/>
+    <hyperlink ref="F115" r:id="rId183"/>
+    <hyperlink ref="E116" r:id="rId184"/>
+    <hyperlink ref="F116" r:id="rId185"/>
+    <hyperlink ref="E117" r:id="rId186"/>
+    <hyperlink ref="F117" r:id="rId187"/>
+    <hyperlink ref="E118" r:id="rId188"/>
+    <hyperlink ref="F118" r:id="rId189"/>
+    <hyperlink ref="E119" r:id="rId190"/>
+    <hyperlink ref="F119" r:id="rId191"/>
+    <hyperlink ref="F120" r:id="rId192"/>
+    <hyperlink ref="E121" r:id="rId193"/>
+    <hyperlink ref="F121" r:id="rId194"/>
+    <hyperlink ref="E122" r:id="rId195"/>
+    <hyperlink ref="F122" r:id="rId196"/>
+    <hyperlink ref="E123" r:id="rId197"/>
+    <hyperlink ref="F123" r:id="rId198"/>
+    <hyperlink ref="E124" r:id="rId199"/>
+    <hyperlink ref="F124" r:id="rId200"/>
+    <hyperlink ref="E125" r:id="rId201"/>
+    <hyperlink ref="F125" r:id="rId202"/>
+    <hyperlink ref="E126" r:id="rId203"/>
+    <hyperlink ref="F126" r:id="rId204"/>
+    <hyperlink ref="E127" r:id="rId205"/>
+    <hyperlink ref="F127" r:id="rId206"/>
+    <hyperlink ref="E128" r:id="rId207"/>
+    <hyperlink ref="F128" r:id="rId208"/>
+    <hyperlink ref="F129" r:id="rId209"/>
+    <hyperlink ref="F130" r:id="rId210"/>
+    <hyperlink ref="F131" r:id="rId211"/>
+    <hyperlink ref="F132" r:id="rId212"/>
+    <hyperlink ref="F133" r:id="rId213"/>
+    <hyperlink ref="F134" r:id="rId214"/>
+    <hyperlink ref="F135" r:id="rId215"/>
+    <hyperlink ref="F136" r:id="rId216"/>
+    <hyperlink ref="F137" r:id="rId217"/>
+    <hyperlink ref="F138" r:id="rId218"/>
+    <hyperlink ref="F139" r:id="rId219"/>
+    <hyperlink ref="F140" r:id="rId220"/>
+    <hyperlink ref="F141" r:id="rId221"/>
+    <hyperlink ref="F142" r:id="rId222"/>
+    <hyperlink ref="F143" r:id="rId223"/>
+    <hyperlink ref="F144" r:id="rId224"/>
+    <hyperlink ref="F145" r:id="rId225"/>
+    <hyperlink ref="F146" r:id="rId226"/>
+    <hyperlink ref="F147" r:id="rId227"/>
+    <hyperlink ref="F148" r:id="rId228"/>
+    <hyperlink ref="F149" r:id="rId229"/>
+    <hyperlink ref="F150" r:id="rId230"/>
+    <hyperlink ref="F151" r:id="rId231"/>
+    <hyperlink ref="F152" r:id="rId232"/>
+    <hyperlink ref="F153" r:id="rId233"/>
+    <hyperlink ref="F154" r:id="rId234"/>
+    <hyperlink ref="F155" r:id="rId235"/>
+    <hyperlink ref="F156" r:id="rId236"/>
+    <hyperlink ref="F157" r:id="rId237"/>
+    <hyperlink ref="F158" r:id="rId238"/>
+    <hyperlink ref="F159" r:id="rId239"/>
+    <hyperlink ref="F160" r:id="rId240"/>
+    <hyperlink ref="F161" r:id="rId241"/>
+    <hyperlink ref="F162" r:id="rId242"/>
+    <hyperlink ref="F163" r:id="rId243"/>
+    <hyperlink ref="F164" r:id="rId244"/>
+    <hyperlink ref="F165" r:id="rId245"/>
+    <hyperlink ref="F166" r:id="rId246"/>
+    <hyperlink ref="F167" r:id="rId247"/>
+    <hyperlink ref="F168" r:id="rId248"/>
+    <hyperlink ref="F169" r:id="rId249"/>
+    <hyperlink ref="F170" r:id="rId250"/>
+    <hyperlink ref="F171" r:id="rId251"/>
+    <hyperlink ref="F172" r:id="rId252"/>
+    <hyperlink ref="F173" r:id="rId253"/>
+    <hyperlink ref="F174" r:id="rId254"/>
+    <hyperlink ref="F175" r:id="rId255"/>
+    <hyperlink ref="F176" r:id="rId256"/>
+    <hyperlink ref="F177" r:id="rId257"/>
+    <hyperlink ref="F178" r:id="rId258"/>
+    <hyperlink ref="F179" r:id="rId259"/>
+    <hyperlink ref="F180" r:id="rId260"/>
+    <hyperlink ref="F181" r:id="rId261"/>
+    <hyperlink ref="F182" r:id="rId262"/>
+    <hyperlink ref="F183" r:id="rId263"/>
+    <hyperlink ref="F184" r:id="rId264"/>
+    <hyperlink ref="F185" r:id="rId265"/>
+    <hyperlink ref="F186" r:id="rId266"/>
+    <hyperlink ref="F187" r:id="rId267"/>
+    <hyperlink ref="F188" r:id="rId268"/>
+    <hyperlink ref="F189" r:id="rId269"/>
+    <hyperlink ref="F190" r:id="rId270"/>
+    <hyperlink ref="F191" r:id="rId271"/>
+    <hyperlink ref="F192" r:id="rId272"/>
+    <hyperlink ref="F193" r:id="rId273"/>
+    <hyperlink ref="F194" r:id="rId274"/>
+    <hyperlink ref="F195" r:id="rId275"/>
+    <hyperlink ref="F196" r:id="rId276"/>
+    <hyperlink ref="F197" r:id="rId277"/>
+    <hyperlink ref="F198" r:id="rId278"/>
+    <hyperlink ref="F199" r:id="rId279"/>
+    <hyperlink ref="F200" r:id="rId280"/>
+    <hyperlink ref="F201" r:id="rId281"/>
+    <hyperlink ref="F202" r:id="rId282"/>
+    <hyperlink ref="F203" r:id="rId283"/>
+    <hyperlink ref="F204" r:id="rId284"/>
+    <hyperlink ref="F205" r:id="rId285"/>
+    <hyperlink ref="F206" r:id="rId286"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>