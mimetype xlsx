--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -8,94 +8,145 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="807" uniqueCount="415">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD27167E92</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto biglietteria ferroviaria Padova/Roma A/R per progetto Consiglio Comunale dei Ragazzi</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD26F8834D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto ingressi BIENNALE DI VENEZIA per le classi 3^ Scuola secondaria di Primo grado</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF1CA1379</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale di facile consumo per lo svolgimento dei moduli PON PIANO ESTATE a.s. 2025-26</t>
+  </si>
+  <si>
+    <t>BCF1AEFD50</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiale per laboratorio di ceramica - PON PIANO ESTATE a.s. 2025-26</t>
+  </si>
+  <si>
+    <t>BCF196475B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto servizio di stampa e rilegatura documenti</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>BCDFC81EC8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto LEGO SPIKE EDUCATIONAL</t>
+  </si>
+  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC2E7997FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto firewall, antivirus e NAS</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC031CDDEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di pulizia per progetto PON PIANO ESTATE a.s. 2025-26</t>
   </si>
   <si>
     <t>05/06/2026</t>
   </si>
   <si>
+    <t>BBEDD195B4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto diari a.s. 2026-27</t>
+  </si>
+  <si>
     <t>BBEDB00A8D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto attrezzature sportive per svolgimento moduli PIANO ESTATE 2025-26</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDA85F0CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di facile consumo per le attività laboratoriali PIANO ESTATE 2025-26</t>
   </si>
   <si>
     <t>BBDA7B1133</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale per laboratorio STEM - moduli PIANO ESTATE 2025-26</t>
   </si>
   <si>
     <t>BBDA6DD240</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto microfoni per saggi musicali</t>
@@ -104,50 +155,53 @@
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBCAFCE12D</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto a seguito di trattativa diretta MePA n. 6336334 di materiale pulizie II quadrimestre - STUDIOSAN s.n.c.</t>
   </si>
   <si>
     <t>BBCA973288</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto del rinnovo software per la creazione dell’orario scolastico</t>
   </si>
   <si>
     <t>BBCA58545A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto abbonamento esteso a "Sinergie di Scuola"</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBA22DFED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto materiali per intervento forno per ceramiche</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiali per intervento forno per ceramiche</t>
   </si>
   <si>
     <t>BBBA05C037</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Acquisto servizio noleggio autobus  con autista per i giorni 15.05.2026 e 22.05.2026 </t>
   </si>
   <si>
     <t>BBB9EC71FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto prenotazione ascensore Mole Antonelliana</t>
   </si>
   <si>
     <t>BBB9DCE483</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale e registri per esami di Stato a.s. 2025-26</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
@@ -1589,3118 +1643,3278 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E7997FB" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3f807c28-6393-4b9d-9d77-b65447736654" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC031CDDEA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/544091b6-48ff-4aa0-8ecd-03af0cf57f83" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDB00A8D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e51731d7-d04e-4f5f-80cd-8e779fb2002e" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA85F0CA" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a408af31-a2b4-4414-a807-8fd0450ea5c4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA7B1133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4dc9a951-4826-4704-a95b-0ab859f864b0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDA6DD240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/24826045-3e24-44fb-974f-3b67db477656" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCAFCE12D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c44febef-760b-446c-aa15-bf224419a9ac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA973288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e4cfb31d-9607-4432-a37d-22e33f8ec302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA58545A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f3288b12-cfa9-4d98-a22f-8d445ee42e7b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA22DFED" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/29135a8e-d758-4ca8-86b5-923ae482ccb1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA05C037" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/eb3ec4f8-2935-47d9-a130-a05f0c75005c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9EC71FF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3b55598c-bb60-49db-892e-ca82681afcb4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9DCE483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4cf7afe2-bacd-4d1a-9a5b-2d5bf6e13419" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7763D5B9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4648e169-3dcd-46e4-b4ae-696c8f9f854b" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB775B1232" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b064db4c-8714-4229-a6e7-a847eb548f86" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7744FE0D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/83e82252-fb4e-427d-b9ba-782a813c53f6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77295151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0781a4e4-7b15-43c0-93ad-efe39e85423a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AB5000F" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6dbaec79-781c-4fc6-a62e-366a26799cb3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A805862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f6d055dc-f740-4e01-a580-6b779bfa3390" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A19DF01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/8118250e-308c-4ef9-b2eb-b5d0605196d7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E80B9CD" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/55094467-b629-45ff-8766-10f8237dc3dc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E518AC1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/ce8f0587-0403-4c4c-84b9-e167738c744b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E3D0C14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b10ce102-7e70-4f73-a1fa-fdae32d5adc6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C94744F" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/abad876d-7b20-4a80-add1-b23cbe156da2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C61C70C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3ab5aa97-803e-44d4-856f-76774181759c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3492BC2F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9cc2296d-cf9f-444d-86fe-5d8ef512f83e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34A4A907" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4425c7fe-d91c-4ede-9ba7-9bca5d329472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34DD33DD" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/2235b278-9ddc-4bee-b8cd-e5295593bda7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34D1898A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/78d42c7c-e002-4df1-9f8b-9485f106bc15" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34500BAB" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9ffab614-c378-41dd-8d78-7f6a42dccc23" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D7FC544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/11471ffe-1596-4495-b4cd-9114f50757da" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A8B5F86" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d9f695ef-f4f1-4f86-84e8-6fb431d768e2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF14FD4C0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4ca454b9-f050-4354-94c8-9e933dcf0d22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF48162B" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/821f3ccd-f971-4ab9-bdd4-997b74fe3327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEFFED06" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/56bb62b2-51f8-46d8-9d2e-68644334b4c6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEED364A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5b7e11ce-3f01-4aa4-a480-2455fcbbcda8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1304FF6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a6168bda-9831-476e-a7b9-188d55203a7b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1106B1A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/16f3de34-5ffb-461f-9d2a-0fecf4ee9d63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF35BD7D" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9ffef16a-bddb-4d88-a248-c1e0d9c025ee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF17E3DE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0733d74e-f0a5-4a03-8a89-689d142e203d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB94A336B" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1b522897-61ce-45d7-86c9-560ef1b20bd5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB91D1F97" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0ccf8214-dd17-469f-89f8-926bce448840" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4A441EC" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/321e0755-e209-4e14-b94d-d5f8bf4431e5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA48E1CF4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/659552c3-c123-4dd8-b463-7c819bc0263d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95DC25C7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c0b113b3-efe1-455f-b2db-af72153ff755" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7FAB5680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fdbe1f0d-a9df-472e-8a7c-079d3aea9116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F7CE15D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/11765606-804b-4d19-b3fa-221110ad2e5e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F6C7852" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/bdca5415-4b6b-486c-a23f-abf4873216ef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6630CD12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/eb65e2a4-3c32-4801-b6d3-94292632b651" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63510A83" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/15232870-1acd-4e23-8a87-59d8beabb657" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA632F6E89" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a6c64527-ced9-4320-801b-b87bb48b287b" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A603DE7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5d411e32-b10b-4fe9-8070-7bc00c0506b7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A0396ED" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c1426aa2-8cc5-4da8-b227-02427b668158" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A26843B" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/cb08ee9b-786e-4663-99ed-4929b89912a6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4776DA3E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/32747792-2eca-4b08-8e52-9dc8aa36c5bf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47516BEE" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1de8ed10-5b9b-4ae1-acde-57319f857f5a" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA473EA45F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/58f95966-0bc8-4a40-834a-1a6871315223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA472E7EA0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/46014bac-7f63-445f-9fc5-5951f4fb197e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47227033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/cd04ff5c-d148-4fec-b8bf-7f0ee516546c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33456AF7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/072640f8-9ed8-45c7-9af5-b904a5fe6457" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14122660" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b7bcb074-133c-4592-9f6c-f20e1e726710" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13FF6ECC" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7e6ce8b6-03fa-4e1f-959f-a0fafea5315a" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13D9BD30" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/01cc994e-debf-4a2c-99b4-605ef5a1708f" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13A9F6B9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/934c04cc-d1b6-4f89-8ca4-5fbc0dbe9033" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8A1B456" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/73d0d0bb-bed0-4177-85f8-ca07474712fb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C895943E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9c6f2a14-53b8-497a-af97-e60f3dc20949" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C878C7CF" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/76ecbd85-46d2-48d7-b9a9-c760dc77b867" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6768A1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/545720a7-76e3-4bd5-94ea-c2984b42bb77" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA3ACB6A" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d3936748-4779-4b9e-b562-0395df1d7278" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B635112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/28b1cd6c-830a-474d-9ba4-58f35b4dc2ff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EA4C562" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/831ae066-131b-44f3-8dc0-4d837fd1984d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A6C0FA2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4f7cf977-2b79-4dff-bffd-4aa8fd5860ae" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969AD128C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fd2972e8-5926-46da-9521-48801ff61c5f" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940507264" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fb55e469-9933-46d2-a0a6-f01ff18ebd20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940334103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b59e63fa-4e07-4916-bb70-c35671c1189c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940306B0A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/98b45e78-77f6-435a-8717-860443443dfe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92728596F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/22a39a9b-d6df-496b-a04f-b600bf631222" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9094D77D6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/2c732934-5724-4ac5-a07a-dc932da225a9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F74400F7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c5944034-b1e3-4846-a6bd-3fd8dae8bbd0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC74D60E" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f06dff05-b3a6-4904-8c26-5b814f6d1df3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE3ADA70" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3fa774ac-4438-4895-88a6-cb5910347413" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE2E6639" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f9709921-f6b8-456c-b0dc-3bce914c08e7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B855FAB" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/ee3f667f-9acb-4199-806e-2bf1393c384f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833D86F50" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7475b514-78bf-4208-a039-8783d2a13e53" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833C63F2C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/69d23e3f-f185-4e75-8653-9cd0966345ad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8152B99C9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d63b13ad-8932-4fb7-aa77-04b18eb798ac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812F04267" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e4074ede-a3ec-46e4-9671-0ea36fe3243b" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F988F64" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fe7254fa-f56f-40d6-9964-0b44d8b882c9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C90CCB0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/709d376f-542d-41cd-aa9c-b066373519b0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8037D2471" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9b1b0ea5-94d3-4b2e-98a0-b5b45f61ac0d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F062218D" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f68b9348-ace4-410a-be24-fac1f07de114" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E9D7719E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/856a2dd9-49c1-4317-990e-53e1c133227e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E1EF07B6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6622aedd-3c85-4009-86d8-da87e4289f19" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E3691781" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/87d70c14-20df-4b37-9fbf-a547cddce2d4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E1DB6498" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/62056930-e85b-4b55-9fb1-31f22915d8d3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B200DCD7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d2a5c6f1-eb5f-42e9-b8b0-8d968c24b3d6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79D15CAA5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/59abcb10-7358-4fea-9dab-ef8be84e9425" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B798833AFC" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/417291f2-0fe3-4242-b115-c3a809dfb877" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F5FED8A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/372c5064-d963-44b8-90b1-68e9c4db4831" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759FAE35B" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/30131ae4-7d9d-445e-8b44-15f6bf009f89" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74B0A3FA1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/bcb0c69b-bdc9-4399-b879-4da6f4de75fb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74572126A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/74ebc610-5690-4f66-b319-9d35c1a676fa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705F89A38" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/29b1813d-a592-48f7-aebe-56221b443efe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E196439B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1115f2fb-c940-462c-bd9d-151fb948470c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5AFC2C9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0fac2271-b31d-4765-95ce-e000e0c3782c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D420BDB4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/173039dc-450e-4e49-8d55-03c275f8aba5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B92852FD" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5eab8746-08f4-48d7-87a0-9b0fb6785afc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B935D53C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/2ee7f08f-8f56-43f1-b71e-2ec86a084f71" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA54F657" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5f52d37b-1e9a-4401-8751-fb595e7a3b12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696A63095" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0f94af07-3b86-4d33-9458-b161ebd3c824" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685F06DF7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7a2d6275-092f-44ed-89c7-827b9a76f0e9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682A24A0F" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5d5929f1-f6a3-4d26-a149-16a802692fe1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678E0EBAC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/616345e5-b6ed-45a9-ae84-58434c839adc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6696E65F9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d360cab0-e6d4-4172-9ce9-d94857e144b0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6694E1B53" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d2c44c85-960c-4868-8d6e-aa5287da1d39" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66934FF94" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/23793881-f489-4757-9f4c-0dd8db762714" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655BCBD73" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c260a79b-6401-4586-a9e5-96d98f9fe048" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655AC11F4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9c278f17-4f21-473d-bdfe-370155115b20" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655963120" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/02bb90f0-3c69-4b99-b2b4-17c716adbb8a" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6557E7788" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9f94ec82-03ff-4a08-8969-d1e77a2f9f44" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65055A807" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6d082f27-6d2a-4269-8846-456f7d608ae2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C5F4294" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c9eea080-8374-49fc-bde5-d160551e92b7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616C91CE6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7773f778-7121-450e-8836-e38979cce635" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616B72013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a2aa13c6-19ad-4b3c-a0a1-5a598f46f040" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616983794" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d4a7882a-9344-49d2-b5de-c1a7f769acdd" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61674A208" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5a1214f2-ea42-4d7d-9e7b-51c30bb22cf3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123EFCA5" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/03ef67ed-d817-4fb3-b751-28bda0d78eb8" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6099A914E" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b1c2ce6b-4c38-4a93-ba13-14a62a742f53" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605CB112D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4bb65445-bc12-4cb8-9673-08324dd6e2cf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA16B62E" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b14ec4a2-0174-4b28-ae5f-16771c2458f8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC112CE8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/535cde24-bb7c-4b55-8294-bc783a87eec2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA0D0645" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/17aa209e-df0a-4604-92e8-2ab4d7d1fe88" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F548D761" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1673ff88-2d36-423e-aed4-7c84c559688d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC47E3DA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6d5bf72b-f544-484b-9227-50ccb937f3d0" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C659D5EA" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a2fa0fde-b44e-45fb-8935-5040e1660031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC082615" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c87666fc-4e9f-48c5-b964-ff958ad3dc4b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF67F389" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7083c365-4eb3-446a-af71-6febde12884c" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC1D1A87" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e0c9fdee-ef00-47ea-a22f-47d1ffd0b819" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAE38E5D" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/30f20f4a-bb9f-4d44-b210-e62792eafde7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B5E3C3B" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3c86a051-d310-472e-b8dc-a626915f502e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59070E79C" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c9fc3e18-aa7b-4ea2-961e-e47e0f734e58" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B3A8509" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d3c7cfbe-0fe2-42e4-ad0d-bc79c7ec519b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570ACFC9C" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d4184bd7-ecc4-4f9e-a7d7-40622a8b5bfb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570513131" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5128329c-a8df-4198-a9de-924fcf8be70a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566B7F499" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/11c60f1b-d24c-4224-baf6-311fbc26aff5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550923762" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/31915a61-216f-4599-9d36-eedc8e7c290c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549B32D63" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3fdf6eee-64df-46c1-a274-bd98fe049648" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5442FB152" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1bcb04c9-3578-40d5-850d-4fb4d35d7f2d" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D0A441B" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6226ebb4-43d0-455b-93fb-867f1829820f" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F199D415" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/07ff2196-2674-4d7f-a522-3a8cc79446e1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1A32F07" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/61446622-93c4-4729-a954-2a157c838a68" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F2663E8F" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e39c14cf-d991-43e8-8a66-0fdb2892138e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD27167E92" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/af0858c9-8004-4ac6-b18d-11ef161ff83c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26F8834D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4e2ead7d-307b-4e1f-b44b-33db554cd154" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1CA1379" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/34f82391-35f0-4a50-85ab-1ae00359a2c8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1AEFD50" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f0ff4fba-c313-4c35-8b0d-cb68c56d8cec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF196475B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/87c8049e-c6dd-47e6-983b-080dc3a26b95" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFC81EC8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/eec796ed-5c04-4b63-8893-f11818e5843c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2E7997FB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3f807c28-6393-4b9d-9d77-b65447736654" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC031CDDEA" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/544091b6-48ff-4aa0-8ecd-03af0cf57f83" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBEDD195B4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/ebcfce05-055f-4c4c-887e-90adc24c830e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEDB00A8D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e51731d7-d04e-4f5f-80cd-8e779fb2002e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA85F0CA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a408af31-a2b4-4414-a807-8fd0450ea5c4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA7B1133" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4dc9a951-4826-4704-a95b-0ab859f864b0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDA6DD240" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/24826045-3e24-44fb-974f-3b67db477656" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCAFCE12D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c44febef-760b-446c-aa15-bf224419a9ac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA973288" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e4cfb31d-9607-4432-a37d-22e33f8ec302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA58545A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f3288b12-cfa9-4d98-a22f-8d445ee42e7b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBBA22DFED" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7782bd84-ff88-4964-998f-36c342aa51cf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA22DFED" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/29135a8e-d758-4ca8-86b5-923ae482ccb1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA05C037" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/eb3ec4f8-2935-47d9-a130-a05f0c75005c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9EC71FF" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3b55598c-bb60-49db-892e-ca82681afcb4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9DCE483" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4cf7afe2-bacd-4d1a-9a5b-2d5bf6e13419" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7763D5B9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4648e169-3dcd-46e4-b4ae-696c8f9f854b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB775B1232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b064db4c-8714-4229-a6e7-a847eb548f86" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7744FE0D" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/83e82252-fb4e-427d-b9ba-782a813c53f6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB77295151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0781a4e4-7b15-43c0-93ad-efe39e85423a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AB5000F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6dbaec79-781c-4fc6-a62e-366a26799cb3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A805862" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f6d055dc-f740-4e01-a580-6b779bfa3390" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6A19DF01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/8118250e-308c-4ef9-b2eb-b5d0605196d7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E80B9CD" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/55094467-b629-45ff-8766-10f8237dc3dc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E518AC1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/ce8f0587-0403-4c4c-84b9-e167738c744b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4E3D0C14" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b10ce102-7e70-4f73-a1fa-fdae32d5adc6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C94744F" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/abad876d-7b20-4a80-add1-b23cbe156da2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3C61C70C" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3ab5aa97-803e-44d4-856f-76774181759c" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3492BC2F" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9cc2296d-cf9f-444d-86fe-5d8ef512f83e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34A4A907" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4425c7fe-d91c-4ede-9ba7-9bca5d329472" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34DD33DD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/2235b278-9ddc-4bee-b8cd-e5295593bda7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34D1898A" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/78d42c7c-e002-4df1-9f8b-9485f106bc15" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34500BAB" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9ffab614-c378-41dd-8d78-7f6a42dccc23" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2D7FC544" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/11471ffe-1596-4495-b4cd-9114f50757da" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A8B5F86" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d9f695ef-f4f1-4f86-84e8-6fb431d768e2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF14FD4C0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4ca454b9-f050-4354-94c8-9e933dcf0d22" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEF48162B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/821f3ccd-f971-4ab9-bdd4-997b74fe3327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEFFED06" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/56bb62b2-51f8-46d8-9d2e-68644334b4c6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEED364A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5b7e11ce-3f01-4aa4-a480-2455fcbbcda8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1304FF6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a6168bda-9831-476e-a7b9-188d55203a7b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD1106B1A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/16f3de34-5ffb-461f-9d2a-0fecf4ee9d63" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF35BD7D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9ffef16a-bddb-4d88-a248-c1e0d9c025ee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF17E3DE" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0733d74e-f0a5-4a03-8a89-689d142e203d" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB94A336B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1b522897-61ce-45d7-86c9-560ef1b20bd5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB91D1F97" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0ccf8214-dd17-469f-89f8-926bce448840" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4A441EC" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/321e0755-e209-4e14-b94d-d5f8bf4431e5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA48E1CF4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/659552c3-c123-4dd8-b463-7c819bc0263d" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA95DC25C7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c0b113b3-efe1-455f-b2db-af72153ff755" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7FAB5680" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fdbe1f0d-a9df-472e-8a7c-079d3aea9116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F7CE15D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/11765606-804b-4d19-b3fa-221110ad2e5e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F6C7852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/bdca5415-4b6b-486c-a23f-abf4873216ef" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6630CD12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/eb65e2a4-3c32-4801-b6d3-94292632b651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA63510A83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/15232870-1acd-4e23-8a87-59d8beabb657" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA632F6E89" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a6c64527-ced9-4320-801b-b87bb48b287b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A603DE7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5d411e32-b10b-4fe9-8070-7bc00c0506b7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A0396ED" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c1426aa2-8cc5-4da8-b227-02427b668158" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5A26843B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/cb08ee9b-786e-4663-99ed-4929b89912a6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4776DA3E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/32747792-2eca-4b08-8e52-9dc8aa36c5bf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47516BEE" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1de8ed10-5b9b-4ae1-acde-57319f857f5a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA473EA45F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/58f95966-0bc8-4a40-834a-1a6871315223" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA472E7EA0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/46014bac-7f63-445f-9fc5-5951f4fb197e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA47227033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/cd04ff5c-d148-4fec-b8bf-7f0ee516546c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33456AF7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/072640f8-9ed8-45c7-9af5-b904a5fe6457" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14122660" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b7bcb074-133c-4592-9f6c-f20e1e726710" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13FF6ECC" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7e6ce8b6-03fa-4e1f-959f-a0fafea5315a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13D9BD30" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/01cc994e-debf-4a2c-99b4-605ef5a1708f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA13A9F6B9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/934c04cc-d1b6-4f89-8ca4-5fbc0dbe9033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8A1B456" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/73d0d0bb-bed0-4177-85f8-ca07474712fb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C895943E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9c6f2a14-53b8-497a-af97-e60f3dc20949" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C878C7CF" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/76ecbd85-46d2-48d7-b9a9-c760dc77b867" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA6768A1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/545720a7-76e3-4bd5-94ea-c2984b42bb77" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BA3ACB6A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d3936748-4779-4b9e-b562-0395df1d7278" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98B635112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/28b1cd6c-830a-474d-9ba4-58f35b4dc2ff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94EA4C562" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/831ae066-131b-44f3-8dc0-4d837fd1984d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98A6C0FA2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4f7cf977-2b79-4dff-bffd-4aa8fd5860ae" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B969AD128C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fd2972e8-5926-46da-9521-48801ff61c5f" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940507264" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fb55e469-9933-46d2-a0a6-f01ff18ebd20" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940334103" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b59e63fa-4e07-4916-bb70-c35671c1189c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B940306B0A" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/98b45e78-77f6-435a-8717-860443443dfe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92728596F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/22a39a9b-d6df-496b-a04f-b600bf631222" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9094D77D6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/2c732934-5724-4ac5-a07a-dc932da225a9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F74400F7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c5944034-b1e3-4846-a6bd-3fd8dae8bbd0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC74D60E" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f06dff05-b3a6-4904-8c26-5b814f6d1df3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE3ADA70" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3fa774ac-4438-4895-88a6-cb5910347413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE2E6639" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f9709921-f6b8-456c-b0dc-3bce914c08e7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B855FAB" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/ee3f667f-9acb-4199-806e-2bf1393c384f" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833D86F50" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7475b514-78bf-4208-a039-8783d2a13e53" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B833C63F2C" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/69d23e3f-f185-4e75-8653-9cd0966345ad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8152B99C9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d63b13ad-8932-4fb7-aa77-04b18eb798ac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812F04267" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e4074ede-a3ec-46e4-9671-0ea36fe3243b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80F988F64" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/fe7254fa-f56f-40d6-9964-0b44d8b882c9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C90CCB0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/709d376f-542d-41cd-aa9c-b066373519b0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8037D2471" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9b1b0ea5-94d3-4b2e-98a0-b5b45f61ac0d" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7F062218D" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/f68b9348-ace4-410a-be24-fac1f07de114" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E9D7719E" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/856a2dd9-49c1-4317-990e-53e1c133227e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E1EF07B6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6622aedd-3c85-4009-86d8-da87e4289f19" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E3691781" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/87d70c14-20df-4b37-9fbf-a547cddce2d4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E1DB6498" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/62056930-e85b-4b55-9fb1-31f22915d8d3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B200DCD7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d2a5c6f1-eb5f-42e9-b8b0-8d968c24b3d6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79D15CAA5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/59abcb10-7358-4fea-9dab-ef8be84e9425" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B798833AFC" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/417291f2-0fe3-4242-b115-c3a809dfb877" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F5FED8A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/372c5064-d963-44b8-90b1-68e9c4db4831" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B759FAE35B" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/30131ae4-7d9d-445e-8b44-15f6bf009f89" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74B0A3FA1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/bcb0c69b-bdc9-4399-b879-4da6f4de75fb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74572126A" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/74ebc610-5690-4f66-b319-9d35c1a676fa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705F89A38" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/29b1813d-a592-48f7-aebe-56221b443efe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E196439B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1115f2fb-c940-462c-bd9d-151fb948470c" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5AFC2C9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0fac2271-b31d-4765-95ce-e000e0c3782c" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D420BDB4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/173039dc-450e-4e49-8d55-03c275f8aba5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B92852FD" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5eab8746-08f4-48d7-87a0-9b0fb6785afc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B935D53C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/2ee7f08f-8f56-43f1-b71e-2ec86a084f71" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA54F657" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5f52d37b-1e9a-4401-8751-fb595e7a3b12" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B696A63095" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/0f94af07-3b86-4d33-9458-b161ebd3c824" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B685F06DF7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7a2d6275-092f-44ed-89c7-827b9a76f0e9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B682A24A0F" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5d5929f1-f6a3-4d26-a149-16a802692fe1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B678E0EBAC" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/616345e5-b6ed-45a9-ae84-58434c839adc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6696E65F9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d360cab0-e6d4-4172-9ce9-d94857e144b0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6694E1B53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d2c44c85-960c-4868-8d6e-aa5287da1d39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66934FF94" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/23793881-f489-4757-9f4c-0dd8db762714" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655BCBD73" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c260a79b-6401-4586-a9e5-96d98f9fe048" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655AC11F4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9c278f17-4f21-473d-bdfe-370155115b20" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B655963120" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/02bb90f0-3c69-4b99-b2b4-17c716adbb8a" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6557E7788" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/9f94ec82-03ff-4a08-8969-d1e77a2f9f44" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65055A807" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6d082f27-6d2a-4269-8846-456f7d608ae2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62C5F4294" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c9eea080-8374-49fc-bde5-d160551e92b7" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616C91CE6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7773f778-7121-450e-8836-e38979cce635" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616B72013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a2aa13c6-19ad-4b3c-a0a1-5a598f46f040" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B616983794" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d4a7882a-9344-49d2-b5de-c1a7f769acdd" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61674A208" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5a1214f2-ea42-4d7d-9e7b-51c30bb22cf3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6123EFCA5" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/03ef67ed-d817-4fb3-b751-28bda0d78eb8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6099A914E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b1c2ce6b-4c38-4a93-ba13-14a62a742f53" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B605CB112D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/4bb65445-bc12-4cb8-9673-08324dd6e2cf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA16B62E" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/b14ec4a2-0174-4b28-ae5f-16771c2458f8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC112CE8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/535cde24-bb7c-4b55-8294-bc783a87eec2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA0D0645" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/17aa209e-df0a-4604-92e8-2ab4d7d1fe88" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F548D761" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1673ff88-2d36-423e-aed4-7c84c559688d" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DC47E3DA" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6d5bf72b-f544-484b-9227-50ccb937f3d0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C659D5EA" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/a2fa0fde-b44e-45fb-8935-5040e1660031" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC082615" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c87666fc-4e9f-48c5-b964-ff958ad3dc4b" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF67F389" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/7083c365-4eb3-446a-af71-6febde12884c" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BC1D1A87" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e0c9fdee-ef00-47ea-a22f-47d1ffd0b819" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BAE38E5D" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/30f20f4a-bb9f-4d44-b210-e62792eafde7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B5E3C3B" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3c86a051-d310-472e-b8dc-a626915f502e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59070E79C" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/c9fc3e18-aa7b-4ea2-961e-e47e0f734e58" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B3A8509" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d3c7cfbe-0fe2-42e4-ad0d-bc79c7ec519b" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570ACFC9C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/d4184bd7-ecc4-4f9e-a7d7-40622a8b5bfb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B570513131" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/5128329c-a8df-4198-a9de-924fcf8be70a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B566B7F499" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/11c60f1b-d24c-4224-baf6-311fbc26aff5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B550923762" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/31915a61-216f-4599-9d36-eedc8e7c290c" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B549B32D63" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/3fdf6eee-64df-46c1-a274-bd98fe049648" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5442FB152" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/1bcb04c9-3578-40d5-850d-4fb4d35d7f2d" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52D0A441B" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/6226ebb4-43d0-455b-93fb-867f1829820f" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F199D415" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/07ff2196-2674-4d7f-a522-3a8cc79446e1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F1A32F07" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/61446622-93c4-4729-a954-2a157c838a68" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F2663E8F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC896004/amministrazione-trasparente/atti-amministrazioni-enti/e39c14cf-d991-43e8-8a66-0fdb2892138e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F153"/>
+  <dimension ref="A1:F161"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8729</v>
+        <v>12406</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>12400</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>10673</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5">
+        <v>10669</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B6">
-        <v>7532</v>
+        <v>10664</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>7531</v>
+        <v>10311</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8">
+        <v>8729</v>
+      </c>
+      <c r="C8" t="s">
         <v>23</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>7258</v>
+        <v>8279</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>7257</v>
+        <v>7855</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>6917</v>
+        <v>7853</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>6912</v>
+        <v>7533</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B13">
-        <v>6906</v>
+        <v>7532</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>6903</v>
+        <v>7531</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>5676</v>
+        <v>7266</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>5675</v>
+        <v>7258</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B17">
-        <v>5671</v>
+        <v>7257</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>5668</v>
+        <v>6917</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B19">
+        <v>6917</v>
+      </c>
+      <c r="C19" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D19" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B20">
-        <v>5488</v>
+        <v>6912</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>5474</v>
+        <v>6906</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21" t="s">
         <v>54</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>6903</v>
+      </c>
+      <c r="C22" t="s">
         <v>55</v>
       </c>
-      <c r="B22">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B23">
-        <v>5011</v>
+        <v>5676</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>59</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B24">
-        <v>5010</v>
+        <v>5675</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25">
+        <v>5671</v>
+      </c>
+      <c r="C25" t="s">
         <v>62</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B26">
-        <v>4827</v>
+        <v>5668</v>
       </c>
       <c r="C26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27">
+        <v>5492</v>
+      </c>
+      <c r="C27" t="s">
         <v>67</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B28">
-        <v>4684</v>
+        <v>5488</v>
       </c>
       <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B29">
-        <v>4681</v>
+        <v>5474</v>
       </c>
       <c r="C29" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B30">
-        <v>4680</v>
+        <v>5013</v>
       </c>
       <c r="C30" t="s">
         <v>74</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B31">
-        <v>4678</v>
+        <v>5011</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B32">
-        <v>4594</v>
+        <v>5010</v>
       </c>
       <c r="C32" t="s">
         <v>78</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>80</v>
       </c>
       <c r="B33">
-        <v>4380</v>
+        <v>4832</v>
       </c>
       <c r="C33" t="s">
         <v>81</v>
       </c>
       <c r="D33" t="s">
         <v>82</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34">
+        <v>4827</v>
+      </c>
+      <c r="C34" t="s">
         <v>83</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B35">
-        <v>3849</v>
+        <v>4686</v>
       </c>
       <c r="C35" t="s">
         <v>86</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B36">
-        <v>3843</v>
+        <v>4684</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B37">
-        <v>3839</v>
+        <v>4681</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
       <c r="D37" t="s">
         <v>91</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38">
+        <v>4680</v>
+      </c>
+      <c r="C38" t="s">
         <v>92</v>
       </c>
-      <c r="B38">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B39">
-        <v>3369</v>
+        <v>4678</v>
       </c>
       <c r="C39" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40">
+        <v>4594</v>
+      </c>
+      <c r="C40" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B41">
-        <v>3130</v>
+        <v>4380</v>
       </c>
       <c r="C41" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B42">
-        <v>3058</v>
+        <v>3876</v>
       </c>
       <c r="C42" t="s">
         <v>102</v>
       </c>
       <c r="D42" t="s">
         <v>103</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>101</v>
+      </c>
+      <c r="B43">
+        <v>3849</v>
+      </c>
+      <c r="C43" t="s">
         <v>104</v>
       </c>
-      <c r="B43">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44">
+        <v>3843</v>
+      </c>
+      <c r="C44" t="s">
+        <v>106</v>
+      </c>
+      <c r="D44" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B45">
-        <v>2784</v>
+        <v>3839</v>
       </c>
       <c r="C45" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46">
+        <v>3371</v>
+      </c>
+      <c r="C46" t="s">
+        <v>111</v>
+      </c>
+      <c r="D46" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B47">
-        <v>2295</v>
+        <v>3369</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>115</v>
       </c>
       <c r="B48">
-        <v>2291</v>
+        <v>3133</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>115</v>
       </c>
       <c r="B49">
-        <v>2290</v>
+        <v>3130</v>
       </c>
       <c r="C49" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D49" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B50">
-        <v>1995</v>
+        <v>3058</v>
       </c>
       <c r="C50" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>122</v>
       </c>
       <c r="B51">
-        <v>1963</v>
+        <v>3053</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B52">
-        <v>1960</v>
+        <v>2786</v>
       </c>
       <c r="C52" t="s">
+        <v>126</v>
+      </c>
+      <c r="D52" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>125</v>
+      </c>
+      <c r="B53">
+        <v>2784</v>
+      </c>
+      <c r="C53" t="s">
+        <v>128</v>
+      </c>
+      <c r="D53" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B54">
-        <v>1847</v>
+        <v>2579</v>
       </c>
       <c r="C54" t="s">
+        <v>131</v>
+      </c>
+      <c r="D54" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B55">
-        <v>1845</v>
+        <v>2295</v>
       </c>
       <c r="C55" t="s">
         <v>134</v>
       </c>
       <c r="D55" t="s">
         <v>135</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>133</v>
+      </c>
+      <c r="B56">
+        <v>2291</v>
+      </c>
+      <c r="C56" t="s">
         <v>136</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="B57">
-        <v>1630</v>
+        <v>2290</v>
       </c>
       <c r="C57" t="s">
+        <v>138</v>
+      </c>
+      <c r="D57" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B58">
-        <v>1628</v>
+        <v>1995</v>
       </c>
       <c r="C58" t="s">
         <v>141</v>
       </c>
       <c r="D58" t="s">
         <v>142</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B59">
-        <v>1624</v>
+        <v>1963</v>
       </c>
       <c r="C59" t="s">
         <v>143</v>
       </c>
       <c r="D59" t="s">
         <v>144</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B60">
-        <v>1620</v>
+        <v>1960</v>
       </c>
       <c r="C60" t="s">
         <v>145</v>
       </c>
       <c r="D60" t="s">
         <v>146</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>147</v>
       </c>
       <c r="B61">
-        <v>1289</v>
+        <v>1849</v>
       </c>
       <c r="C61" t="s">
         <v>148</v>
       </c>
       <c r="D61" t="s">
         <v>149</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>147</v>
+      </c>
+      <c r="B62">
+        <v>1847</v>
+      </c>
+      <c r="C62" t="s">
         <v>150</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B63">
-        <v>855</v>
+        <v>1845</v>
       </c>
       <c r="C63" t="s">
+        <v>152</v>
+      </c>
+      <c r="D63" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B64">
-        <v>854</v>
+        <v>1637</v>
       </c>
       <c r="C64" t="s">
         <v>155</v>
       </c>
       <c r="D64" t="s">
         <v>156</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B65">
-        <v>849</v>
+        <v>1630</v>
       </c>
       <c r="C65" t="s">
         <v>157</v>
       </c>
       <c r="D65" t="s">
         <v>158</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>154</v>
+      </c>
+      <c r="B66">
+        <v>1628</v>
+      </c>
+      <c r="C66" t="s">
         <v>159</v>
       </c>
-      <c r="B66">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B67">
-        <v>18837</v>
+        <v>1624</v>
       </c>
       <c r="C67" t="s">
+        <v>161</v>
+      </c>
+      <c r="D67" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B68">
-        <v>18835</v>
+        <v>1620</v>
       </c>
       <c r="C68" t="s">
+        <v>163</v>
+      </c>
+      <c r="D68" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69">
+        <v>1289</v>
+      </c>
+      <c r="C69" t="s">
         <v>166</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B70">
-        <v>18750</v>
+        <v>858</v>
       </c>
       <c r="C70" t="s">
         <v>169</v>
       </c>
       <c r="D70" t="s">
         <v>170</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>168</v>
+      </c>
+      <c r="B71">
+        <v>855</v>
+      </c>
+      <c r="C71" t="s">
         <v>171</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B72">
-        <v>18300</v>
+        <v>854</v>
       </c>
       <c r="C72" t="s">
+        <v>173</v>
+      </c>
+      <c r="D72" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B73">
-        <v>18297</v>
+        <v>849</v>
       </c>
       <c r="C73" t="s">
+        <v>175</v>
+      </c>
+      <c r="D73" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74">
+        <v>18839</v>
+      </c>
+      <c r="C74" t="s">
         <v>178</v>
       </c>
-      <c r="B74">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75">
+        <v>18837</v>
+      </c>
+      <c r="C75" t="s">
+        <v>180</v>
+      </c>
+      <c r="D75" t="s">
         <v>181</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="B76">
-        <v>17548</v>
+        <v>18835</v>
       </c>
       <c r="C76" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D76" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B77">
-        <v>17546</v>
+        <v>18752</v>
       </c>
       <c r="C77" t="s">
+        <v>185</v>
+      </c>
+      <c r="D77" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78">
+        <v>18750</v>
+      </c>
+      <c r="C78" t="s">
+        <v>187</v>
+      </c>
+      <c r="D78" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79">
+        <v>18305</v>
+      </c>
+      <c r="C79" t="s">
+        <v>190</v>
+      </c>
+      <c r="D79" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>193</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B80">
-        <v>16189</v>
+        <v>18300</v>
       </c>
       <c r="C80" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D80" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="B81">
-        <v>15730</v>
+        <v>18297</v>
       </c>
       <c r="C81" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D81" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B82">
-        <v>14810</v>
+        <v>17946</v>
       </c>
       <c r="C82" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D82" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83">
+        <v>17551</v>
+      </c>
+      <c r="C83" t="s">
         <v>200</v>
       </c>
-      <c r="B83">
-[...4 lines deleted...]
-      </c>
       <c r="D83" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B84">
-        <v>13768</v>
+        <v>17548</v>
       </c>
       <c r="C84" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D84" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B85">
-        <v>12092</v>
+        <v>17546</v>
       </c>
       <c r="C85" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="D85" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>206</v>
+      </c>
+      <c r="B86">
+        <v>17010</v>
+      </c>
+      <c r="C86" t="s">
+        <v>207</v>
+      </c>
+      <c r="D86" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B87">
-        <v>11253</v>
+        <v>16517</v>
       </c>
       <c r="C87" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D87" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B88">
-        <v>11183</v>
+        <v>16189</v>
       </c>
       <c r="C88" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D88" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B89">
-        <v>11121</v>
+        <v>15730</v>
       </c>
       <c r="C89" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D89" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B90">
-        <v>11086</v>
+        <v>14810</v>
       </c>
       <c r="C90" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D90" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="B91">
-        <v>10937</v>
+        <v>14808</v>
       </c>
       <c r="C91" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D91" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B92">
-        <v>10730</v>
+        <v>13768</v>
       </c>
       <c r="C92" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="D92" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="B93">
-        <v>10692</v>
+        <v>12092</v>
       </c>
       <c r="C93" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D93" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="B94">
-        <v>10660</v>
+        <v>12087</v>
       </c>
       <c r="C94" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D94" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B95">
-        <v>10621</v>
+        <v>11253</v>
       </c>
       <c r="C95" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D95" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B96">
-        <v>10613</v>
+        <v>11183</v>
       </c>
       <c r="C96" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="D96" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B97">
-        <v>10215</v>
+        <v>11121</v>
       </c>
       <c r="C97" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="D97" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>240</v>
+      </c>
+      <c r="B98">
+        <v>11086</v>
       </c>
       <c r="C98" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="D98" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="B99">
-        <v>9913</v>
+        <v>10937</v>
       </c>
       <c r="C99" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D99" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="B100">
-        <v>9263</v>
+        <v>10730</v>
       </c>
       <c r="C100" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="D100" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="B101">
-        <v>9155</v>
+        <v>10692</v>
       </c>
       <c r="C101" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D101" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="B102">
-        <v>9033</v>
+        <v>10660</v>
       </c>
       <c r="C102" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D102" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B103">
-        <v>8920</v>
+        <v>10621</v>
       </c>
       <c r="C103" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="D103" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B104">
-        <v>7674</v>
+        <v>10613</v>
       </c>
       <c r="C104" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="D104" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="B105">
-        <v>6905</v>
+        <v>10215</v>
       </c>
       <c r="C105" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D105" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>6741</v>
+        <v>263</v>
+      </c>
+      <c r="B106" t="s">
+        <v>264</v>
       </c>
       <c r="C106" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="D106" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B107">
-        <v>6706</v>
+        <v>9913</v>
       </c>
       <c r="C107" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="D107" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B108">
-        <v>6628</v>
+        <v>9263</v>
       </c>
       <c r="C108" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="D108" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>273</v>
+      </c>
+      <c r="B109">
+        <v>9155</v>
+      </c>
+      <c r="C109" t="s">
+        <v>274</v>
+      </c>
+      <c r="D109" t="s">
         <v>275</v>
-      </c>
-[...7 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B110">
-        <v>6535</v>
+        <v>9033</v>
       </c>
       <c r="C110" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="D110" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B111">
-        <v>5691</v>
+        <v>8920</v>
       </c>
       <c r="C111" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D111" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B112">
-        <v>5577</v>
+        <v>7674</v>
       </c>
       <c r="C112" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D112" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B113">
-        <v>5452</v>
+        <v>6905</v>
       </c>
       <c r="C113" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B114">
-        <v>5298</v>
+        <v>6741</v>
       </c>
       <c r="C114" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D114" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B115">
-        <v>5158</v>
+        <v>6706</v>
       </c>
       <c r="C115" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
+        <v>293</v>
+      </c>
+      <c r="B116">
+        <v>6628</v>
+      </c>
+      <c r="C116" t="s">
+        <v>294</v>
+      </c>
+      <c r="D116" t="s">
         <v>295</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B117">
-        <v>5148</v>
+        <v>6602</v>
       </c>
       <c r="C117" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D117" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B118">
-        <v>4898</v>
+        <v>6535</v>
       </c>
       <c r="C118" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D118" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
+        <v>301</v>
+      </c>
+      <c r="B119">
+        <v>5691</v>
+      </c>
+      <c r="C119" t="s">
         <v>302</v>
       </c>
-      <c r="B119">
-[...4 lines deleted...]
-      </c>
       <c r="D119" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="B120">
-        <v>4894</v>
+        <v>5577</v>
       </c>
       <c r="C120" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="D120" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="B121">
-        <v>4883</v>
+        <v>5452</v>
       </c>
       <c r="C121" t="s">
+        <v>308</v>
+      </c>
+      <c r="D121" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>310</v>
+      </c>
+      <c r="B122">
+        <v>5298</v>
+      </c>
+      <c r="C122" t="s">
         <v>311</v>
       </c>
-      <c r="B122">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>313</v>
+      </c>
+      <c r="B123">
+        <v>5158</v>
+      </c>
+      <c r="C123" t="s">
         <v>314</v>
       </c>
-      <c r="B123">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>313</v>
+      </c>
+      <c r="B124">
+        <v>5152</v>
+      </c>
+      <c r="C124" t="s">
+        <v>316</v>
+      </c>
+      <c r="D124" t="s">
         <v>317</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B125">
-        <v>4073</v>
+        <v>5148</v>
       </c>
       <c r="C125" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D125" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B126">
-        <v>4072</v>
+        <v>4898</v>
       </c>
       <c r="C126" t="s">
+        <v>321</v>
+      </c>
+      <c r="D126" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>320</v>
+      </c>
+      <c r="B127">
+        <v>4897</v>
+      </c>
+      <c r="C127" t="s">
+        <v>323</v>
+      </c>
+      <c r="D127" t="s">
         <v>324</v>
-      </c>
-[...7 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="B128">
-        <v>3890</v>
+        <v>4894</v>
       </c>
       <c r="C128" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D128" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B129">
-        <v>3658</v>
+        <v>4883</v>
       </c>
       <c r="C129" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D129" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>329</v>
+      </c>
+      <c r="B130">
+        <v>4840</v>
+      </c>
+      <c r="C130" t="s">
         <v>330</v>
       </c>
-      <c r="B130">
-[...4 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B131">
-        <v>3529</v>
+        <v>4327</v>
       </c>
       <c r="C131" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D131" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>335</v>
       </c>
       <c r="B132">
-        <v>3506</v>
+        <v>4074</v>
       </c>
       <c r="C132" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D132" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B133">
-        <v>3465</v>
+        <v>4073</v>
       </c>
       <c r="C133" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D133" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="B134">
-        <v>3555</v>
+        <v>4072</v>
       </c>
       <c r="C134" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D134" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B135">
-        <v>3297</v>
+        <v>3984</v>
       </c>
       <c r="C135" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D135" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B136">
-        <v>3057</v>
+        <v>3890</v>
       </c>
       <c r="C136" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D136" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B137">
-        <v>2835</v>
+        <v>3658</v>
       </c>
       <c r="C137" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="D137" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B138">
-        <v>2718</v>
+        <v>3630</v>
       </c>
       <c r="C138" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="D138" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
+        <v>353</v>
+      </c>
+      <c r="B139">
+        <v>3529</v>
+      </c>
+      <c r="C139" t="s">
+        <v>354</v>
+      </c>
+      <c r="D139" t="s">
         <v>355</v>
-      </c>
-[...7 lines deleted...]
-        <v>359</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="B140">
-        <v>2647</v>
+        <v>3506</v>
       </c>
       <c r="C140" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="D140" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="B141">
-        <v>2256</v>
+        <v>3465</v>
       </c>
       <c r="C141" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D141" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B142">
-        <v>2147</v>
+        <v>3555</v>
       </c>
       <c r="C142" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="D142" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B143">
-        <v>1919</v>
+        <v>3297</v>
       </c>
       <c r="C143" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D143" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B144">
-        <v>1485</v>
+        <v>3057</v>
       </c>
       <c r="C144" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="D144" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
+        <v>370</v>
+      </c>
+      <c r="B145">
+        <v>2835</v>
+      </c>
+      <c r="C145" t="s">
+        <v>371</v>
+      </c>
+      <c r="D145" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B146">
-        <v>1297</v>
+        <v>2718</v>
       </c>
       <c r="C146" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="D146" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="B147">
-        <v>1031</v>
+        <v>2700</v>
       </c>
       <c r="C147" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="D147" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B148">
-        <v>938</v>
+        <v>2647</v>
       </c>
       <c r="C148" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="D148" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>381</v>
+      </c>
+      <c r="B149">
+        <v>2256</v>
+      </c>
+      <c r="C149" t="s">
+        <v>382</v>
+      </c>
+      <c r="D149" t="s">
         <v>383</v>
-      </c>
-[...7 lines deleted...]
-        <v>387</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B150">
-        <v>458</v>
+        <v>2147</v>
       </c>
       <c r="C150" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D150" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>387</v>
+      </c>
+      <c r="B151">
+        <v>1919</v>
+      </c>
+      <c r="C151" t="s">
         <v>388</v>
       </c>
-      <c r="B151">
-[...4 lines deleted...]
-      </c>
       <c r="D151" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B152">
-        <v>441</v>
+        <v>1485</v>
       </c>
       <c r="C152" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D152" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B153">
+        <v>1464</v>
+      </c>
+      <c r="C153" t="s">
+        <v>393</v>
+      </c>
+      <c r="D153" t="s">
+        <v>394</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>395</v>
+      </c>
+      <c r="B154">
+        <v>1297</v>
+      </c>
+      <c r="C154" t="s">
+        <v>396</v>
+      </c>
+      <c r="D154" t="s">
+        <v>397</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>398</v>
+      </c>
+      <c r="B155">
+        <v>1031</v>
+      </c>
+      <c r="C155" t="s">
+        <v>399</v>
+      </c>
+      <c r="D155" t="s">
+        <v>400</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>401</v>
+      </c>
+      <c r="B156">
+        <v>938</v>
+      </c>
+      <c r="C156" t="s">
+        <v>402</v>
+      </c>
+      <c r="D156" t="s">
+        <v>403</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>401</v>
+      </c>
+      <c r="B157">
+        <v>924</v>
+      </c>
+      <c r="C157" t="s">
+        <v>404</v>
+      </c>
+      <c r="D157" t="s">
+        <v>405</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>406</v>
+      </c>
+      <c r="B158">
+        <v>458</v>
+      </c>
+      <c r="C158" t="s">
+        <v>407</v>
+      </c>
+      <c r="D158" t="s">
+        <v>408</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>406</v>
+      </c>
+      <c r="B159">
+        <v>449</v>
+      </c>
+      <c r="C159" t="s">
+        <v>409</v>
+      </c>
+      <c r="D159" t="s">
+        <v>410</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>406</v>
+      </c>
+      <c r="B160">
+        <v>441</v>
+      </c>
+      <c r="C160" t="s">
+        <v>411</v>
+      </c>
+      <c r="D160" t="s">
+        <v>412</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>406</v>
+      </c>
+      <c r="B161">
         <v>430</v>
       </c>
-      <c r="C153" t="s">
-[...8 lines deleted...]
-      <c r="F153" s="2" t="s">
+      <c r="C161" t="s">
+        <v>413</v>
+      </c>
+      <c r="D161" t="s">
+        <v>414</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4966,50 +5180,66 @@
     <hyperlink ref="F141" r:id="rId280"/>
     <hyperlink ref="E142" r:id="rId281"/>
     <hyperlink ref="F142" r:id="rId282"/>
     <hyperlink ref="E143" r:id="rId283"/>
     <hyperlink ref="F143" r:id="rId284"/>
     <hyperlink ref="E144" r:id="rId285"/>
     <hyperlink ref="F144" r:id="rId286"/>
     <hyperlink ref="E145" r:id="rId287"/>
     <hyperlink ref="F145" r:id="rId288"/>
     <hyperlink ref="E146" r:id="rId289"/>
     <hyperlink ref="F146" r:id="rId290"/>
     <hyperlink ref="E147" r:id="rId291"/>
     <hyperlink ref="F147" r:id="rId292"/>
     <hyperlink ref="E148" r:id="rId293"/>
     <hyperlink ref="F148" r:id="rId294"/>
     <hyperlink ref="E149" r:id="rId295"/>
     <hyperlink ref="F149" r:id="rId296"/>
     <hyperlink ref="E150" r:id="rId297"/>
     <hyperlink ref="F150" r:id="rId298"/>
     <hyperlink ref="E151" r:id="rId299"/>
     <hyperlink ref="F151" r:id="rId300"/>
     <hyperlink ref="E152" r:id="rId301"/>
     <hyperlink ref="F152" r:id="rId302"/>
     <hyperlink ref="E153" r:id="rId303"/>
     <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>