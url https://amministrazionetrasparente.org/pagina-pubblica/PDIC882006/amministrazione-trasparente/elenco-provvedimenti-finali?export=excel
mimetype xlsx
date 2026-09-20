--- v0 (2026-08-06)
+++ v1 (2026-09-20)
@@ -8,2122 +8,1347 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="771" uniqueCount="677">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="415">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>BCD45F0633</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto dispositivi digitali</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BCD3CA3955</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto SMARTBOOK EDU licenze incluse nel pacchetto</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0AC41AE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto fornitura Kit mat prev 105383</t>
+  </si>
+  <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC49FA39B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA - AGENDA NORD - Competenze…arriviamo!</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC49FA39B3</t>
-[...4 lines deleted...]
-  <si>
     <t>BC4A06BEBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targa pubblicitaria - AGENDA NORD - Impariamo a pensare!</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC4A06BEBD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC44358018</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targa pubblicitaria "Percorsi di orientamento nelle scuole secondarie di primo grado"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC44358018</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC016A65C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO/CANCELLERIA A.S. 2026/2027 - KIT UFFICIO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC016A65C7</t>
-[...4 lines deleted...]
-  <si>
     <t>BC0036523E</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di percorsi di formazione e laboratori sull'Intelligenza Artificiale - PNRR SNODI FORMATIVI - SKILL ONLINE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0036523E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>BBF346A3FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LICENZA S.I.A.E.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d72ede7c-7c6f-425c-a9ba-1905ecebdde8</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD8C2ED1E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ACQUISTO PACCHETTO ORE TUTOR/ESPERTI - PNRR AGENDA NORD "IMPARIAMO A
 PENSARE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8C2ED1E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD101EBF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTP PACCHETTO FORMAZIONE A.I. PNRR FORMEZ - SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD101EBF0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>BBC16D97CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto pezzi di ricambio e montaggio macchina lavapavimenti - PULIXENTER SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC16D97CA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBB4F77E97</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOFFIATORE - FERRAMENTA LONGHIN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4F77E97</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB08EB704</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LIBRI - MF INGROSSO SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB08EB704</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA419039B</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI AZ. AGRICOLA - ORTOROMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA419039B</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB744C8589</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO - PIANO ESTATE 2025/2026 - DECATHLON ITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB744C8589</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8BB648B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - WEBINAR “LA RICOSTRUZIONE DI CARRIERA DEI DOCENTI DI RELIGIONE” GRUPPO SPAGGIARI PARMA S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BB648B7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB73DD7B1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PACCHETTO FORMAZIONE IA - “HOMOFABER EDIZIONI SRL”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73DD7B1A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8BCDCEFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSI DI NUOTO“2001 S.R.L. SOCIETA' SPORTIVA DILETTANTISTICA SRL”.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BCDCEFE</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB74B4A45D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO LAMPADA PER PROIETTORE EPSON EB-470 - DEUS EX MACHINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B4A45D</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB661F5721</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESCURSIONE MONTE GRAPPA CON SERVIZIO GUIDA - PRSOFT DI GRIGOLON CARLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB661F5721</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB57A0B575</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MICROFONO - DEUS EX MACHINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A0B575</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB57806ACF</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI PARCO CAPPELLER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57806ACF</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4DF52713</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSO PARCO LE FIORINE - COOP. SOC. IDEE VERDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DF52713</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4C0E7D08</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOFTWARE ANTIVIRUS PER LA SICUREZZA INFORMATICA - AREA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C0E7D08</t>
-[...4 lines deleted...]
-  <si>
     <t>BB4C25F354</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESAMI CERTIFICAZIONI DI INGLESE A2 - OXFORD SCHOOL ENGLISH SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C25F354</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB339776C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio trasporto Vicenza 14/16 APRILE - TRENITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB339776C8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1FB4732B</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo servizi DPO 2026 - GEMINI CONSULT SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB4732B</t>
-[...4 lines deleted...]
-  <si>
     <t>B651265B74</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale didattico concorso "Miglia Verdi" - IKEA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651265B74</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB147C8334</t>
   </si>
   <si>
     <t>Decisione a contrarre - PON PERCORSI DI ORIENTAMENTO NELLE SCUOLE SECONDARIE DI PRIMO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147C8334</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BAFFCD7937</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSO MUSEO DI GEOGRAFIA - UNIVERSITA' DEGLI STUDI DI PADOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFCD7937</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0006CDF1</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura stampante epson ecotank + kit inchiostro - BV STORE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0006CDF1</t>
-[...4 lines deleted...]
-  <si>
     <t>B6271169B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto targa pubblicitaria PNRR DM 66 - MORE MARKETING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6271169B5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD5CD27CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PIANTE PLESSO DONATELLO - CASA FIORITA SS AGRICOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5CD27CB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BABA6CBF0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI TRASPORTO USCITE DIDATTICHE A.S. 2025/2026 - F.LLI RIGATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA6CBF0E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC7662E0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TONER PER STAMPANTI PLESSI - KIT UFFICIO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7662E0C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC775CC5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI MOSTRA ESCHER - ARTHEMISIA HOLDING SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC775CC5B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB383B1DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - INGRESSI BASILICA PALLADIANA E TEATRO OLIMPICO VICENZA - “CONSORZIO VICENZA E'”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB383B1DF</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB33FE280</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTIVITA' DIDATTICA "NOSE UP PALLADIO" - SCATOLA CULTURA COOP. SOCIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33FE280</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BA987AEE18</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio del ricordo - LAB TRAVEL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA987AEE18</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA91E7DF94</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MAT. PULIZIA PLESSI - NI.VA PROFESSIONAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91E7DF94</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8F175662</t>
   </si>
   <si>
     <t>Decisione a contrarre - corsi di lingua spagnola - PIANO ESTATE 2026/2026 - AISPAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F175662</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA87CBD4A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTA "NOTIZIE DALLA SCUOLA" - TECNODID</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87CBD4A1</t>
-[...4 lines deleted...]
-  <si>
     <t>BA88996EC9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasporto Albarella 24 Marzo - Deledda - PATTARO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88996EC9</t>
-[...4 lines deleted...]
-  <si>
     <t>BA88102A98</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di una targa pubblicitaria DM 65 CUP G94D23004520006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88102A98</t>
-[...4 lines deleted...]
-  <si>
     <t>BA87E468F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di una targa pubblicitaria DM 65 ex Rosmini CUP H94D23001710006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87E468F0</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6603FD62</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO FIREWALL CON LICENZA TRIENNALE BORANGA/D'ACQUISTO - AREA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6603FD62</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA583149E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di trasporto per uscita didattica ad Albarella del 26/03/2026 - PATTARO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA583149E9</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3DE947F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento annuale rivista "Planck" - ASSOCIAZIONE ACCATAGLIATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DE947F9</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2C615EF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DELL’ABBONAMENTO ANNUALE RELATIVO ALLA RIVISTA DIDATTICA “ANDERSEN”, OFFERTO DALL'OPERATORE ECONOMICO “FEGUAGISKIA' STUDIOS DI BARBARA SCHIAFFINO &amp; C. S.A.S.”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C615EF4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>BA279F6DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDIAZIONE INTERCULTURALE ANNO SCOLASTICO 2025/2026 - NEMESI APS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA279F6DC6</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>B9E4691C34</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TASTIERA - PIANO ESTATE - BETTIN PIANOFORTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E4691C34</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2026</t>
   </si>
   <si>
     <t>BA0742B1F1</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO TRIENNALE FIREWALL - AREA INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0742B1F1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>B9FA3B179E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO RIVISTE - INFOCLIP SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA3B179E</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9D788D9C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - QUISTO PACCHETTO ORE CORSI LINGUA INGLESE ID Negoziazione: 5910225 -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D788D9C8</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D1BFC667</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTUALE "PRIMA VISIONE WEB" + "CERTIFICATO HTTPS" SPAGGIARI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1BFC667</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - piano estate 2025/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Decreto incarico figure professionali esperti e tutor dopo valutazione commissione avviso prot. N° 14433 del 12/11/2025 - I linguaggi dell’inclusione</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>B9A654064A</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio di consulenza amministrazione trasparente - SFERA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A654064A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B985A4B77E</t>
   </si>
   <si>
     <t>Decisione a contrarre - pannelli pubblicitari - FEDRIKS SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985A4B77E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B971C3CF19</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONVENZIONE NOLEGGIO FOTOCOPIATORI - CONVERGE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971C3CF19</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B94132E030</t>
   </si>
   <si>
     <t>Decisione a contrarre - striscioni pubblicitari - QeB GRAFICHE - PNRR DM 170</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94132E030</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B935E433D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio kit podcast - INNOVA EDU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935E433D6</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9321788D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto licenze software Symwriting - AUXILIA - PNRR DM 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9321788D6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F48903A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale di cancelleria PNRR DM 170 - SISTEMA 54 SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F48903A2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8DCA83C62</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto piastre defibrillatore - FLAMINIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCA83C62</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8DCBF7F5D</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE CLARINETTI - VENTO SAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCBF7F5D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8DC8CA079</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta mani - PNRR DM 170 - SISTEMA 54 SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8CA079</t>
-[...4 lines deleted...]
-  <si>
     <t>B8BF65C784</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio di n. 4 hard-disk - PNRR DM 66 - INNOVA EDU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF65C784</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8636DA3E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA - GIACOMETTI SRLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8636DA3E5</t>
-[...4 lines deleted...]
-  <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B886D79B0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI WEBINAR DI ITALIA SCUOLA - GRUPPO SPAGGIARI PARMA S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886D79B0F</t>
-[...4 lines deleted...]
-  <si>
     <t>B886BDD712</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ANNUALE PLATINO ITALIA SCUOLA - GRUPPO SPAGGIARI PARMA S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886BDD712</t>
-[...4 lines deleted...]
-  <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>B86D8DE6F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto del servizio di cassa 2025/2028</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D8DE6F8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B863986858</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BANDIERE ISTITUZIONALI - CASA EDITRICE LEARDINI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6cb5a61a-5837-4ac9-a58f-acba4efb103e</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - AGENDA NORD - Competenze…arriviamo!</t>
   </si>
   <si>
     <t>28/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - AGENDA NORD - “Impariamo a pensare!”</t>
   </si>
   <si>
     <t>Decreto di nomina - AGENDA NORD - “ Competenze…arriviamo!”</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - AGENDA NORD - Impariamo a pensare!”</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina -  AGENDA NORD - Competenze…arriviamo!
 </t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B5F3539D0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI N. 51  INGRESSI AL BUTTERFLY ARC DI MONTEGROTTO TERME (PD), OFFERTO DALL'OPERATORE ECONOMICO “BUTTERFLY ARC SRL”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3539D0F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6E4D5B596</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE DIDATTICO OFFERTO DALL'OPERATORE ECONOMICO  GRUPPO GIODICART SRL.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D5B596</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FA6489DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE DIDATTICO OFFERTO DALL'OPERATORE ECONOMICO                                        BORGIONE CENTRO DIDATTICO S.R.L., NELL’AMBITO DEL BANDO PRIMA INFANZIA 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA6489DF</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6DBEC4A5A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STRUMENTI MUSICALI - ZIN GUGLIELMO e FAUSTO di ZIN MASSIMO e ADRIANO S.n.c.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBEC4A5A</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A2219AAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER LE USCITE DIDATTICHE DELL’A.S. 2024/2025, AGGIORNATO AL 21/05/2025 PER MODIFICA PREZZO, OFFERTO DALL'OPERATORE ECONOMICO F.LLI RIGATO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2219AAA</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6F0BA1A58</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PLESSO COPERNICO - PROSDOCIMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BA1A58</t>
-[...4 lines deleted...]
-  <si>
     <t>B6F053B2A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI DEL TRENO PER USCITE DIDATTICHE A.S. 2024/2025 - TRENITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F053B2A2</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6EC6506B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE ELETTRICO, LABORATORIO FALEGNAMERIA progettazione e costruzione di oggetti in legno con componenti elettronichePiano Nazionale Di Ripresa E Resilienza Missione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EC6506B6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6E4B4B1DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PLESSI - BORGIONE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B4B1DF</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B676F44340</t>
   </si>
   <si>
     <t>Decisione a contrarre - ordine toner plessi PNRR DM 65 - KIT UFFICIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676F44340</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6DBD971F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO PLESSO QUADRIFOGLIO - GRUPPO SPAGGIARI PARMA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBD971F8</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO FIGURE PROFESSIONALI ESPERTI E TUTOR PARTECIPANTI ALL’AVVISO PROT. N. 3405 del 17/03/2025 - La scuola che accompagna</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>B68C480BB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - corso di nuoto plesso Boranga - 2001 S.R.L. SOCIETA' SPORTIVA DILETTANTISTICA SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C480BB1</t>
-[...4 lines deleted...]
-  <si>
     <t>B68C2C2BA4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI TRENI USCITE DIDATTICHE A.S. 2024/2025 - TRENITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C2C2BA4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B6811AEA7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - targa A3 PON PIANO SCUOLA ESTATE EX ROSMINI - MORE MARKETING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6811AEA7E</t>
-[...4 lines deleted...]
-  <si>
     <t>B681494ECE</t>
   </si>
   <si>
     <t>Decisione a contrarre - TARGHE PUBBLICITARIE PON PIANO ESTATE "DONATELLO" - MORE MARKETING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681494ECE</t>
-[...4 lines deleted...]
-  <si>
     <t>B680B66B87</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingressi Palazzo Ducale Venezia - 3F Donatello</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680B66B87</t>
-[...4 lines deleted...]
-  <si>
     <t>B66D0FE6BC</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto pacchetto antivirus  - AREAINFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D0FE6BC</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B676BB644B</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto ingressi Palazzo Ducale 21/05/2025 - 3A/3C - FONDAZIONE MUSEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676BB644B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66CD1A0D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto materiale didattico concorso "Raccogliamo Miglia Verdi" - Borgione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66CD1A0D1</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65C8AB629</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingresso classi  fattoria 6 e 20 Maggio 1A-C e 2A-3A - IL CALESSE SRL UNIPERSONALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C8AB629</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>ESENTEEEEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - guida turistica uscita didattica Sirmione 5B-5C Salvo D'Acquisto - Bresciani Anna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTEEEEE</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B626DF223C</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio con riscatto cuffie PNRR DM 65 - INNOVA EDU SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626DF223C</t>
-[...4 lines deleted...]
-  <si>
     <t>B627DFDF6C</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio d'esame certificazioni di inglese - OXFORD SCHOOL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627DFDF6C</t>
-[...4 lines deleted...]
-  <si>
     <t>B627D22AB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - esami A2 lingua inglese PNRR DM 65 - OXFORD SCHOOL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627D22AB4</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62BA92DDB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DELL'ASSISTENZA E FORMAZIONE GDPR - GEMINI CONSULT SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BA92DDB</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B627B0B138</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio d'esame certificazioni  A1 DELE - AISPAL PADOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627B0B138</t>
-[...4 lines deleted...]
-  <si>
     <t>B62766F373</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto servizio d'esame certificazione A2 DELF - ALLIANCE FRANCAISE VENEZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62766F373</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>DECRETO ASSEGNAZIONE INCARICHI PER LA FIGURA DI “ESPERTO EDUCATORE/PSICOLOGO” E “ESPERTO IN INTERVENTI INDIVIDUALI DI COUNSELING”  - La scuola che accompagna</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - FIGURE PROFESSIONALI PARTECIPANTI ALL’AVVISO PROT. N° 436 del 16/01/2025 - PNRR DM 66</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PERSONALE ATA  - PNRR DM 66</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D429D5E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto fogli simboli etichette per libri - BIBLIO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D429D5E8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5D0C0BD7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PULIZIA PLESSI - GIACOMETTI SRLS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0C0BD7D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BBC9CE7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto carta da stampa plessi Donatello - PROSDOCIMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBC9CE7F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>B5A4F8AA85</t>
   </si>
   <si>
     <t>Decisione a contrarre - ingresso Planetario di Padova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4F8AA85</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>B5A525588F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDIAZIONE INTERCULTURALE A.S. 2024/2025 - SOCIETA' COOPERATIVA SOCIALE ORIZZONTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A525588F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A5373494</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDIAZIONE INTERCULTURALE ANNO SCOLASTICO 2024/2025 - ASSOCIAZIONE DI PROMOZIONE SOCIALE NEMESI APS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5373494</t>
-[...4 lines deleted...]
-  <si>
     <t>B5A551E4F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEDIAZIONE INTERCULTURALE ANNO SCOLASTICO 2024/2025 - IRIDE COOPERATIVA SOCIALE IMPRESA SOCIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A551E4F3</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>Decreto per incarico di esperto interno per i percorsi educativi personalizzati per alunni a rischio dispersione (SINTI, ROM E CAMMINANTI) a.s. 2024-25</t>
   </si>
   <si>
     <t>Decreto per incarico di esperto interno per il progetto “L’Azione spazio Ascolto” all’interno di “Prevenzione della dispersione scolastica a.s. 2024/25”</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PNRR DM 65</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B5807A0E11</t>
   </si>
   <si>
     <t>Decisione a contrarre - ISCRIZIONE AI GIOCHI MATEMATICI 2025 - ASSOCIAZIONE CULTURALE KANGOUROU ITALIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5807A0E11</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>DECRETO INCARICO COMPONENTI DEL TEAM PER LA PREVENZIONE DELLA DISPERSIONE SCOLASTICA - La scuola che accompagna</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>B581A36481</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri francese/inglese PNRR DM 65/2023 EX ROSMINI - LOESCHER EDITORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581A36481</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B56296EF89</t>
   </si>
   <si>
     <t>Decisione a contrarre - Roll-Up per pubblicità PNNR DM 170 - MORE MARKETING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56296EF89</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54D54AE26</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL PACCHETTO 30 ORE DI ASSISTENZA HARDWARE/SOFTWARE - AREAINFORMATICA S.N.C. DI ZAMPIERI DEVIS E C.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D54AE26</t>
-[...4 lines deleted...]
-  <si>
     <t>B57ADE1E7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DELGESTIONALE SPAGGIARI 2025 - GRUPPO SPAGGIARI PARMA S.P.A.</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ab699b06-8259-4c70-b6f1-4270a1bfe215</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO DI ASSENZA CANDIDATURE RELATIVE ALL’AVVISO RIVOLTO A FIGURE
 PROFESSIONALI INTERNE - PNRR DM 66</t>
   </si>
   <si>
     <t>Decreto di nomina - FIGURE PROFESSIONALI - PNRR DM 66</t>
   </si>
   <si>
     <t>B536D99A82</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL SOFTWARE DI GESTIONE DELLA BIBLIOTECA - COMPERIO S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D99A82</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52E773699</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL CANONE ASSISTENZA ANNUALE PRIMA VISIONE E GESTIONE CERTIFICATO HTTPS - SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E773699</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>B51A4B4FEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto libri DM 65/2023 EX ROSMINI - LOESCHER EDITORE Zanichelli</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/114e91f1-d8a7-4e74-a2d1-c65a910f6105</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4BE3D8EC7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - acquisto di servizi di percorsi formativi e laboratoriali co
 curriculari nell’ambito de l progetto “Siamo dei fuoriclasse ”, CUP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE3D8EC7</t>
-[...4 lines deleted...]
-  <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>B2E4015051</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSI FORMAZIONE PNRR DM 65 - FONDAZIONE FENICE ONLUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4015051</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>B12DCF2A67</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI CANCELLERIA - PROSDOCIMI G.M. S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12DCF2A67</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>B0E1E9F2D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER IL VIAGGIO DI ISTRUZIONE PRESSO “ALBARELLA” (RO), OFFERTO DALL'OPERATORE ECONOMICO ZANETTI TURISMO S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E1E9F2D9</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>B0CB42FB0F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE DI CANCELLERIA E FACILE CONSUMO OFFERTO DALL'OPERATORE ECONOMICO BORGIONE CENTRO DIDATTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB42FB0F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>B0CB65401F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER IL VIAGGIO DI ISTRUZIONE PRESSO “ALBARELLA” (RO), OFFERTO DALL'OPERATORE ECONOMICO CAVINATO LIVIO TEOBALDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB65401F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>B0C69CA6A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - CQUISTO DI TRE BUONI COME PREMIO PER I PRIMI TRE CLASSIFICATI PER IL CONCORSO DI POESIA “POESIE DAL MONDO” OFFERTO DALL'OPERATORE ECONOMICO LIMERICK DI RAIMONDO GRAZIA MARIA S.A.S.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C69CA6A2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>B0A503ED9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE PER LABORATORIO DI TECNOLOGIA OFFERTO DALL'OPERATORE ECONOMICO LEGNAMI CECCON SRL MEDIANTE ORDINE DIRETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A503ED9C</t>
-[...4 lines deleted...]
-  <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>B098C5413C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL RINNOVO TRIENNALE PACCHETTO HOSTING ADVANCED LINUX DOMINIO QUINTOICPADOVA.EDU.IT OFFERTO DALL'OPERATORE ARUBA S.P.A.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B098C5413C</t>
-[...4 lines deleted...]
-  <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>B0971BBE41</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER IL VIAGGIO DI ISTRUZIONE PRESSO IL “PARCO CAPPELLER” DI CARTIGLIANO (VI), OFFERTO DALL'OPERATORE ECONOMICO PATTARO FRANCESCO SRL, MEDIANTE ORDINE DIRETTO.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0971BBE41</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2024</t>
   </si>
   <si>
     <t>B08DBD5B08</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER IL VIAGGIO DI ISTRUZIONE PRESSO “CASA MARINA” DI GALZIGNANO TERME, OFFERTO DALL'OPERATORE ECONOMICO F.LLI RIGATO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DBD5B08</t>
-[...4 lines deleted...]
-  <si>
     <t>B08DD9089C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI INGRESSO “CASA MARINA” DI GALZIGNANO TERME (PD), OFFERTO DALL'OPERATORE ECONOMICO IDEE VERDI COOPERATIVASOCIALE, MEDIANTE ORDINE DIRETTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DD9089C</t>
-[...4 lines deleted...]
-  <si>
     <t>B08DB0E6D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER IL VIAGGIO DI ISTRUZIONE PRESSO “OASI ROSSI” – SANTORSO (VI), OFFERTO DALL'OPERATORE ECONOMICO ZANETTI TURISMO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DB0E6D1</t>
-[...4 lines deleted...]
-  <si>
     <t>B08DA0C1EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO DI TRASPORTO PER IL VIAGGIO DI ISTRUZIONE PRESSO IL “PARCO DEGLI ALBERI PARLANTI” DI TREVISO, OFFERTO DALL'OPERATORE ECONOMICO ZANETTI TURISMO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DA0C1EA</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>B08481802B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI LEZIONI OPEN LEVEL DI DANZA INDIANA PER BAMBINI OFFERTO DALL'OPERATORE ECONOMICO IL TAPPETO VOLANTE ASD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08481802B</t>
-[...4 lines deleted...]
-  <si>
     <t>B0846CF0AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI LETTORATO DI LINGUA INGLESE OFFERTO DALL'OPERATORE ISTITUTO STENDHAL SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0846CF0AB</t>
-[...4 lines deleted...]
-  <si>
     <t>22/02/2024</t>
   </si>
   <si>
     <t>B07F6C8641</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DEL SERVIZIO LETTURE ANIMATE OFFERTO DALL'OPERATORE ECONOMICO R.C.M RINASCITA COOPERATIVA MUSICALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F6C8641</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>B07AD05782</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI LETTORATO DI LINGUA SPAGNOLA OFFERTO DALL'OPERATORE AISPAL APS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07AD05782</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>B07303BCD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI MATERIALE DI PULIZIA E IGIENIZZAZIONE OFFERTO DALL'OPERATORE ECONOMICO GIACOMETTI SRLS, MEDIANTE TRATTATIVA DIRETTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07303BCD4</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>B0333C2DEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DI CARTA PER FOTOCOPIE OFFERTO DALL'OPERATORE ECONOMICO KIT UFFICIO S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0333C2DEF</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2024</t>
   </si>
   <si>
     <t>B008092B21</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DEL SERVIZIO DI SEGRETERIA DIGITALE OFFERTO DALL'OPERATORE ECONOMICO GRUPPO SPAGGIARI PARMA S.P.A., MEDIANTE ACQUISTO TRAMITE RDO SU MEPA.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B008092B21</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>B0104DF8B7</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO DELL'ASSISTENZA E FORMAZIONE GDPR 679/2016 E NORMATIVA NAZIONALE VIGENTE, MEDIANTE TRATTATIVA DIRETTA CON LA DITTA GEMINI CONSULT S.r.l.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0104DF8B7</t>
-[...4 lines deleted...]
-  <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>Decreto di nomina PERSONALE ESTERMO - PNRR DM 65</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>BOO8254E7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALL’ISCRIZIONE E PARTECIPAZIONE AI GIOCHI MATEMATICI 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOO8254E7A</t>
-[...4 lines deleted...]
-  <si>
     <t>B00403E550</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DEI LABORATORI DI FACILITAZIONE LINGUISTICA, ITALIANO COME L2 – MEDIAZIONE INTERCULTURALE ANNO SCOLASTICO 2023/2024 ALL'ASSOCIAZIONE DI PROMOZIONE SOCIALE NEMESI APS</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e77365f5-5646-4c0e-b1e1-320ee1c0393e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2421,3139 +1646,3499 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD45F0633" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/694d56a4-aa67-4050-b689-57abf24cb4e2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD3CA3955" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/68b97596-6c7f-49a9-8554-79104f0beb75" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0AC41AE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ecd58ad2-6f4e-4368-bb82-e28e5392fa12" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49FA39B3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/622a2dbc-7489-4a6c-874f-081fdd8084e1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A06BEBD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ec696cd3-801b-49db-9560-24826d3fb876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC44358018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e5dde0e5-0004-4aab-9c7a-b03509ef4729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC016A65C7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/187bbff7-2e14-46c6-b11d-4bfccf0db33f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0036523E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/24bbc576-7c21-4b26-8a52-e46e3bac654c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF346A3FC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d72ede7c-7c6f-425c-a9ba-1905ecebdde8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8C2ED1E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a2dd716-a583-4039-bbdf-7893cc66b5a9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD101EBF0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/26ac41dc-c9cb-417e-9a19-c9fa047bfdb9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC16D97CA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4d16d649-6edc-4c08-94d9-e34979353a0a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4F77E97" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d145f7fc-765f-43b9-ba99-e3b124ae22c4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB08EB704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/149861e5-f2bb-4381-93b0-71c7c6b636fc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA419039B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f853a819-7d1c-4c72-8374-1c46465c97c7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB744C8589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/23cfa86c-36a5-44d4-978b-467101764dfc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BB648B7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e389b5a6-9a1f-4784-96ed-3aadc61afa5f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73DD7B1A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3e8edc77-cb13-408e-a090-a4912b54ad93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BCDCEFE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0a63cd33-7bec-4343-9de6-7f97d4ad6efd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B4A45D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e2856ed5-1678-4b80-8ed1-1ececdf91aef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB661F5721" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/672608ef-9d42-45a8-a269-bfd6bd0a4db7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A0B575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6e169436-6475-4300-adc1-57844232bc4f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57806ACF" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8601975d-c1d0-41df-82b9-a271f723ae29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DF52713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8a27ec42-a779-489d-a76d-abb9d5e315a9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C0E7D08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d69a089f-4340-4336-a90a-eb7f8f6e2828" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C25F354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/99ada296-5b7f-4cc8-accd-cda97d2f3afa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB339776C8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/73c3a6a1-e9d5-40eb-b4db-c02a0650c361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB4732B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1145cfcb-bf16-4eb1-9ad1-cc00b9881c0f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651265B74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dc410c78-dcbf-4563-b0ba-d73cc5d5e14e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147C8334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e1270927-33d6-4b23-96fc-dd96d4eba2c4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFCD7937" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a651b111-df86-4b0e-8d66-dcbd1ed47769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0006CDF1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/47a4362e-05ca-47b0-9fff-47965ec30c43" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6271169B5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dc206b7c-98e2-4a78-9142-7b78f1315fcb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5CD27CB" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/27f9be15-c6b7-48e1-a6bb-af91bdfefae8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA6CBF0E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a9d9e019-9317-4595-a18d-c85b57fba6fc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7662E0C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f787ba79-3404-45d7-84f8-540c7536e1d8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC775CC5B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/53d87651-e632-4952-ab6e-9f47569d3af2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB383B1DF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/2f5b2aea-b103-4c1c-bc25-96831c940216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33FE280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/039a5978-3efb-454b-9b31-a34b4b9104af" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA987AEE18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fdcbb81e-4a20-4812-8116-0393d5148d05" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91E7DF94" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f2358ebb-74d0-4fd0-855a-38efbcd75f3e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F175662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3623c22d-fb59-4e38-9392-78b021729142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87CBD4A1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f70c904e-4e81-4edb-a7cd-90edf4bf9cfd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88996EC9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5db59268-5a68-4e50-9ad5-9d3f412ca1fb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88102A98" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/24ba9520-4fce-403d-92b0-5d471a1b43bf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87E468F0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/95467c95-fdb5-4b28-9343-90bfbad19c92" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6603FD62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7f34c7c8-4a88-4f5e-9c16-39c6564f8573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA583149E9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/384727cc-ed37-4bb8-996f-38343e8ca0e3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DE947F9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/67b72947-79c1-4c55-bf47-814dc835dae8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C615EF4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/30d3d134-a63b-4ae6-a235-2d4da796fb76" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA279F6DC6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/09548373-56a8-43e5-bac3-690b1fb7fc71" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E4691C34" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8749c200-69ef-4913-a616-46ab8b5941c7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0742B1F1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/b4a720e5-e24a-49a1-8273-dec1f4015b5a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA3B179E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4f8b22cf-29dc-4a6a-98b3-9b5f4309dd90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D788D9C8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3e3b44a4-598b-418e-96ae-3f45ebb4f39e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1BFC667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/702aa703-79be-4389-a3cc-50394c1aafc6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A654064A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a59b40ac-ae37-4901-9ca4-69ebcad01f29" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985A4B77E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/9f517e60-db49-416f-9a0b-e245bec5110c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971C3CF19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/87ceb08f-90f6-478c-ba00-60d68d2a9a25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94132E030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/47f9f2ec-1b20-4ffc-8c70-2e22b075f220" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935E433D6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ead9d1af-fd78-49a3-a8b1-b97ff8d9a923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9321788D6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1256d386-dc18-49bb-9c1a-95078bd917b3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F48903A2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bb4ed8f1-a4a0-4353-9c2d-eca214e8bbd2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCA83C62" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/821eda31-8fd0-4d33-a9d2-16289b31aeff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCBF7F5D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c02d61c0-d530-4aef-b8a5-114c456c7692" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8CA079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/847f1d07-5b38-49b0-8886-4e322a578c29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF65C784" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fbdbbe94-ab25-4c22-b108-45d038b0b1d5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8636DA3E5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a9b881f1-38fa-4e0b-8d4f-f66c5123347e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886D79B0F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7c953a14-09e4-45e5-8c5e-f2ad60e8d3b8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886BDD712" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/aa3d99d9-5924-4cd3-b1de-4bf3d3b2e599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D8DE6F8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a66176c-0eb1-4f98-9f65-8e06ce91b2e3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863986858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6cb5a61a-5837-4ac9-a58f-acba4efb103e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3539D0F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/076707f0-3b7e-4052-b3a3-ffe8e8a4f0de" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D5B596" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fe5d5b2f-4347-423c-8066-a39abcb8e2d3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA6489DF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e754af30-25b7-48a5-81a9-cdb13003fd33" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBEC4A5A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5ccbcd88-cd8b-4951-9d84-9ba11c9c3b3c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2219AAA" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a3aee4e-6861-4b65-940b-b636c5874916" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BA1A58" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ed57dde0-a799-49b1-a96b-e71e64a08087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F053B2A2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/16574ea1-9901-490a-b327-bcdb7b09b58c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EC6506B6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c76d9d1a-3368-443a-b49d-422250864bf4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B4B1DF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ea4e8349-cd0b-4a49-912d-d0a89f460073" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676F44340" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a84ddee6-7806-4568-8bff-61141d170854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBD971F8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e1fcfb65-0714-4522-8a07-e1acbbe75b2e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C480BB1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/92d7c643-62f5-4364-a72a-f80f4a55d38c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C2C2BA4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/03d1c1b0-b59b-401f-aa40-107816107b1d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6811AEA7E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64929cc1-2246-465e-91d2-5002a7646c8e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681494ECE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/39ef1e14-2291-47a3-a7e2-e63a7553a540" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680B66B87" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f4da9cc0-f157-4ad8-8ea6-0dad1e6b1747" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D0FE6BC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0be5f2d1-25e7-456c-8c00-f842981a6049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676BB644B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bda578b0-a64a-4247-82da-90b531e27d11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66CD1A0D1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e046fe5a-4ed6-4cde-989e-cedc5bfd122d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C8AB629" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7b65aeb8-3b3d-4a3a-aef0-0a11c2012a76" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTEEEEE" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/28567dc1-e271-4b37-a8f9-273836a34419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626DF223C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fbf025a8-5b43-4edd-8ee0-ba2ae0d13cdc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627DFDF6C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/412e6a2b-58d7-401c-879e-eaa239b1083a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627D22AB4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4285d802-2583-4cd8-8590-88906131572e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BA92DDB" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/25425ecd-ea5f-4067-8959-70eac9ab3455" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627B0B138" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/2e6064c2-91b9-489d-ab89-46db7925f7f7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62766F373" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/20f8d92b-a35c-4b27-9fcc-a7346f105ad5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D429D5E8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dba695ed-bbff-4000-9d50-7407ab8663db" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0C0BD7D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bd77f279-7478-43ee-953a-161c2e4dcf76" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBC9CE7F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bb25d64a-5266-41ba-9649-255759aa7a36" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4F8AA85" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/188fbb63-f291-4b1b-95e5-dd73cb2d28db" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A525588F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/edb34e72-3885-405e-8aee-e6d6fd3ed9f0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5373494" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e75ca1a5-2506-49c3-8e7a-b60f0ec879f9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A551E4F3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/31165a0a-e131-4c44-93ee-549e02e667fb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5807A0E11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/307c2129-a459-4314-8875-ec420534895a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581A36481" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/96466dac-a676-4d6d-81b4-5aec03db2cfb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56296EF89" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64196f69-33a4-460d-8d27-23f4e1dfd9c1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D54AE26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0e1215f8-9601-4367-8df9-66d4fc7e392e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57ADE1E7F" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ab699b06-8259-4c70-b6f1-4270a1bfe215" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D99A82" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c3a1e71b-896b-4225-9026-a9720e049ec1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E773699" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8067bf5f-fdce-40a4-9713-76cf75ed5f5e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A4B4FEE" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/114e91f1-d8a7-4e74-a2d1-c65a910f6105" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE3D8EC7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/623734e5-7f02-47ac-9d66-43ab1ee76458" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4015051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1808c7a4-04a8-460b-947a-655f80d5b22a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12DCF2A67" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/18985bef-fe13-4b7c-a3b4-bdea4efcc811" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E1E9F2D9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/12de8e70-bbea-4e90-b93c-99851f7d6e6f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB42FB0F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/439a70d7-e692-42f7-8b0f-bf3cea9b21f9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB65401F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1adbe3f1-06f5-4591-8b61-c65007b125ad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C69CA6A2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dfe19e41-aa37-43d8-acdd-0431556bb5e4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A503ED9C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d1be50c6-2400-4c56-a49f-d4227ad7e3a8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B098C5413C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ebb8981c-b550-4303-a537-934da74e0a42" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0971BBE41" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/effcd987-0019-47f3-a9ed-19dc284c53d6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DBD5B08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a280b6d3-721d-43ba-a650-a41e93340a71" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DD9089C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/04140532-7c7c-4e2d-8a45-a8a04e26b4d3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DB0E6D1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d36f2fc0-2c00-4b3e-b833-599f1b738426" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DA0C1EA" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dd5acfca-e510-4bc3-945b-9f83af70ea18" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08481802B" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3f45ea44-19c1-4473-82c4-bd8aee3234c7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0846CF0AB" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4cf6e5da-3a46-4109-875f-1d94d0d09c2e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F6C8641" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64928528-1da7-4984-a220-0780863713dc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07AD05782" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f45db8ff-8054-4ebd-b6ec-41382a2300dd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07303BCD4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/59d1b010-6356-4398-9a7b-5344b7a6bb73" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0333C2DEF" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4f514458-9c53-41a9-9288-795e26801ea2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B008092B21" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/230b968a-fcf8-49f7-8b44-c152a469006e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0104DF8B7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/de9f6313-3523-4bcb-b31a-dc805e32b071" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOO8254E7A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5740749c-cd9d-4ef5-97f7-49bbb26db963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00403E550" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e77365f5-5646-4c0e-b1e1-320ee1c0393e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F154"/>
+  <dimension ref="A1:F157"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11537</v>
+        <v>12588</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>11527</v>
+        <v>12567</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>11467</v>
+        <v>12505</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>10300</v>
+        <v>11537</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>10261</v>
+        <v>11527</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>10020</v>
+        <v>11467</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>9195</v>
+        <v>10300</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>9103</v>
+        <v>10261</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>8848</v>
+        <v>10020</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>8686</v>
+        <v>9195</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>8590</v>
+        <v>9103</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>8179</v>
+        <v>8848</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>39</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>7571</v>
+        <v>8686</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>7570</v>
+        <v>8590</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>7569</v>
+        <v>8179</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>7567</v>
+        <v>7571</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>7568</v>
+        <v>7570</v>
       </c>
       <c r="C18" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>53</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>7029</v>
+        <v>7569</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="B20">
-        <v>6737</v>
+        <v>7567</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>57</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>6692</v>
+        <v>7568</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>6679</v>
+        <v>7029</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>6511</v>
+        <v>6737</v>
       </c>
       <c r="C23" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>67</v>
       </c>
       <c r="B24">
-        <v>6509</v>
+        <v>6692</v>
       </c>
       <c r="C24" t="s">
-        <v>110</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>69</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>6090</v>
+        <v>6679</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>72</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="B26">
-        <v>5823</v>
+        <v>6511</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>74</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>4370</v>
+        <v>6509</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>5635</v>
+        <v>6090</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>79</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>5173</v>
+        <v>5823</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>82</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>5172</v>
+        <v>4370</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>84</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>85</v>
       </c>
       <c r="B31">
-        <v>4030</v>
+        <v>5635</v>
       </c>
       <c r="C31" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="D31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>87</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="B32">
-        <v>4524</v>
+        <v>5173</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>90</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="B33">
-        <v>4159</v>
+        <v>5172</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>92</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="B34">
-        <v>4132</v>
+        <v>4030</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>94</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>4130</v>
+        <v>4524</v>
       </c>
       <c r="C35" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>97</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>3674</v>
+        <v>4159</v>
       </c>
       <c r="C36" t="s">
-        <v>165</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>3673</v>
+        <v>4132</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>102</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>3363</v>
+        <v>4130</v>
       </c>
       <c r="C38" t="s">
-        <v>174</v>
+        <v>103</v>
       </c>
       <c r="D38" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>104</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>178</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>3040</v>
+        <v>3674</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>107</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>183</v>
+        <v>105</v>
       </c>
       <c r="B40">
-        <v>2941</v>
+        <v>3673</v>
       </c>
       <c r="C40" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D40" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>109</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="B41">
-        <v>2864</v>
+        <v>3363</v>
       </c>
       <c r="C41" t="s">
-        <v>189</v>
+        <v>111</v>
       </c>
       <c r="D41" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>112</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="B42">
-        <v>2862</v>
+        <v>3040</v>
       </c>
       <c r="C42" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>115</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>2843</v>
+        <v>2941</v>
       </c>
       <c r="C43" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>118</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>188</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>2841</v>
+        <v>2864</v>
       </c>
       <c r="C44" t="s">
-        <v>201</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>121</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>205</v>
+        <v>119</v>
       </c>
       <c r="B45">
-        <v>2442</v>
+        <v>2862</v>
       </c>
       <c r="C45" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="D45" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>210</v>
+        <v>119</v>
       </c>
       <c r="B46">
-        <v>2216</v>
+        <v>2843</v>
       </c>
       <c r="C46" t="s">
-        <v>211</v>
+        <v>124</v>
       </c>
       <c r="D46" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>125</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>215</v>
+        <v>119</v>
       </c>
       <c r="B47">
-        <v>1694</v>
+        <v>2841</v>
       </c>
       <c r="C47" t="s">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="D47" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>127</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>220</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>1442</v>
+        <v>2442</v>
       </c>
       <c r="C48" t="s">
-        <v>221</v>
+        <v>129</v>
       </c>
       <c r="D48" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>130</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>225</v>
+        <v>131</v>
       </c>
       <c r="B49">
-        <v>1377</v>
+        <v>2216</v>
       </c>
       <c r="C49" t="s">
-        <v>226</v>
+        <v>132</v>
       </c>
       <c r="D49" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>133</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>230</v>
+        <v>134</v>
       </c>
       <c r="B50">
-        <v>1068</v>
+        <v>1694</v>
       </c>
       <c r="C50" t="s">
-        <v>231</v>
+        <v>135</v>
       </c>
       <c r="D50" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>136</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>235</v>
+        <v>137</v>
       </c>
       <c r="B51">
-        <v>942</v>
+        <v>1442</v>
       </c>
       <c r="C51" t="s">
-        <v>236</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>139</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>240</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>819</v>
+        <v>1377</v>
       </c>
       <c r="C52" t="s">
-        <v>241</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>142</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>245</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>262</v>
+        <v>1068</v>
       </c>
       <c r="C53" t="s">
-        <v>246</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>250</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>16872</v>
+        <v>942</v>
       </c>
       <c r="C54" t="s">
-        <v>251</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>148</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>255</v>
+        <v>149</v>
       </c>
       <c r="B55">
-        <v>16761</v>
+        <v>819</v>
       </c>
       <c r="C55" t="s">
-        <v>256</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>151</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>255</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>16761</v>
+        <v>262</v>
       </c>
       <c r="C56" t="s">
-        <v>256</v>
+        <v>153</v>
       </c>
       <c r="D56" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>154</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>260</v>
+        <v>155</v>
       </c>
       <c r="B57">
-        <v>16478</v>
+        <v>16872</v>
       </c>
       <c r="C57" t="s">
-        <v>261</v>
+        <v>156</v>
       </c>
       <c r="D57" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>157</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="B58">
-        <v>16133</v>
+        <v>16761</v>
       </c>
       <c r="C58" t="s">
-        <v>266</v>
+        <v>159</v>
       </c>
       <c r="D58" t="s">
-        <v>267</v>
+        <v>160</v>
       </c>
       <c r="E58" t="s">
-        <v>268</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>159</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>270</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>15841</v>
+        <v>16761</v>
       </c>
       <c r="C59" t="s">
-        <v>271</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>272</v>
+        <v>161</v>
       </c>
       <c r="E59" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>159</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>275</v>
+        <v>162</v>
       </c>
       <c r="B60">
-        <v>15329</v>
+        <v>16478</v>
       </c>
       <c r="C60" t="s">
-        <v>276</v>
+        <v>163</v>
       </c>
       <c r="D60" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>164</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>280</v>
+        <v>165</v>
       </c>
       <c r="B61">
-        <v>14926</v>
+        <v>16133</v>
       </c>
       <c r="C61" t="s">
-        <v>281</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>167</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>285</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>14877</v>
+        <v>15841</v>
       </c>
       <c r="C62" t="s">
-        <v>286</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>290</v>
+        <v>171</v>
       </c>
       <c r="B63">
-        <v>14075</v>
+        <v>15329</v>
       </c>
       <c r="C63" t="s">
-        <v>291</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>173</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>295</v>
+        <v>174</v>
       </c>
       <c r="B64">
-        <v>13755</v>
+        <v>14926</v>
       </c>
       <c r="C64" t="s">
-        <v>296</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>176</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>300</v>
+        <v>177</v>
       </c>
       <c r="B65">
-        <v>13712</v>
+        <v>14877</v>
       </c>
       <c r="C65" t="s">
-        <v>301</v>
+        <v>178</v>
       </c>
       <c r="D65" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>179</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>300</v>
+        <v>180</v>
       </c>
       <c r="B66">
-        <v>13692</v>
+        <v>14075</v>
       </c>
       <c r="C66" t="s">
-        <v>305</v>
+        <v>181</v>
       </c>
       <c r="D66" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>308</v>
+        <v>182</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>300</v>
+        <v>183</v>
       </c>
       <c r="B67">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="C67" t="s">
-        <v>309</v>
+        <v>184</v>
       </c>
       <c r="D67" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>312</v>
+        <v>185</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>313</v>
+        <v>186</v>
       </c>
       <c r="B68">
-        <v>13238</v>
+        <v>13712</v>
       </c>
       <c r="C68" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
       <c r="D68" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>188</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>318</v>
+        <v>186</v>
       </c>
       <c r="B69">
-        <v>12406</v>
+        <v>13692</v>
       </c>
       <c r="C69" t="s">
-        <v>319</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-        <v>322</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>318</v>
+        <v>186</v>
       </c>
       <c r="B70">
-        <v>12397</v>
+        <v>13689</v>
       </c>
       <c r="C70" t="s">
-        <v>323</v>
+        <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>326</v>
+        <v>192</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>327</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>12038</v>
+        <v>13238</v>
       </c>
       <c r="C71" t="s">
-        <v>328</v>
+        <v>194</v>
       </c>
       <c r="D71" t="s">
-        <v>329</v>
-[...5 lines deleted...]
-        <v>331</v>
+        <v>195</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>332</v>
+        <v>196</v>
       </c>
       <c r="B72">
-        <v>11876</v>
+        <v>12406</v>
       </c>
       <c r="C72" t="s">
-        <v>333</v>
+        <v>197</v>
       </c>
       <c r="D72" t="s">
-        <v>334</v>
-[...5 lines deleted...]
-        <v>336</v>
+        <v>198</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>337</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>9351</v>
+        <v>12397</v>
       </c>
       <c r="C73" t="s">
-        <v>256</v>
+        <v>199</v>
       </c>
       <c r="D73" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>200</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>339</v>
+        <v>201</v>
       </c>
       <c r="B74">
-        <v>9023</v>
+        <v>12038</v>
       </c>
       <c r="C74" t="s">
-        <v>256</v>
+        <v>202</v>
       </c>
       <c r="D74" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>203</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>339</v>
+        <v>204</v>
       </c>
       <c r="B75">
-        <v>9022</v>
+        <v>11876</v>
       </c>
       <c r="C75" t="s">
-        <v>256</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>206</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>342</v>
+        <v>207</v>
       </c>
       <c r="B76">
-        <v>8363</v>
+        <v>9351</v>
       </c>
       <c r="C76" t="s">
-        <v>256</v>
+        <v>159</v>
       </c>
       <c r="D76" t="s">
-        <v>343</v>
+        <v>208</v>
       </c>
       <c r="E76" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>159</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>342</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>8360</v>
+        <v>9023</v>
       </c>
       <c r="C77" t="s">
-        <v>256</v>
+        <v>159</v>
       </c>
       <c r="D77" t="s">
-        <v>344</v>
+        <v>210</v>
       </c>
       <c r="E77" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>159</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>345</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>7691</v>
+        <v>9022</v>
       </c>
       <c r="C78" t="s">
-        <v>346</v>
+        <v>159</v>
       </c>
       <c r="D78" t="s">
-        <v>347</v>
+        <v>211</v>
       </c>
       <c r="E78" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>159</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>350</v>
+        <v>212</v>
       </c>
       <c r="B79">
-        <v>6920</v>
+        <v>8363</v>
       </c>
       <c r="C79" t="s">
-        <v>351</v>
+        <v>159</v>
       </c>
       <c r="D79" t="s">
-        <v>352</v>
+        <v>213</v>
       </c>
       <c r="E79" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>159</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>355</v>
+        <v>212</v>
       </c>
       <c r="B80">
-        <v>6849</v>
+        <v>8360</v>
       </c>
       <c r="C80" t="s">
-        <v>356</v>
+        <v>159</v>
       </c>
       <c r="D80" t="s">
-        <v>357</v>
+        <v>214</v>
       </c>
       <c r="E80" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>159</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="B81">
-        <v>6765</v>
+        <v>7691</v>
       </c>
       <c r="C81" t="s">
-        <v>361</v>
+        <v>216</v>
       </c>
       <c r="D81" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>217</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>360</v>
+        <v>218</v>
       </c>
       <c r="B82">
-        <v>6753</v>
+        <v>6920</v>
       </c>
       <c r="C82" t="s">
-        <v>365</v>
+        <v>219</v>
       </c>
       <c r="D82" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>220</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>369</v>
+        <v>221</v>
       </c>
       <c r="B83">
-        <v>6645</v>
+        <v>6849</v>
       </c>
       <c r="C83" t="s">
-        <v>370</v>
+        <v>222</v>
       </c>
       <c r="D83" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>223</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>369</v>
+        <v>224</v>
       </c>
       <c r="B84">
-        <v>6614</v>
+        <v>6765</v>
       </c>
       <c r="C84" t="s">
-        <v>374</v>
+        <v>225</v>
       </c>
       <c r="D84" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>377</v>
+        <v>226</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>378</v>
+        <v>224</v>
       </c>
       <c r="B85">
-        <v>6571</v>
+        <v>6753</v>
       </c>
       <c r="C85" t="s">
-        <v>379</v>
+        <v>227</v>
       </c>
       <c r="D85" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>228</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>383</v>
+        <v>229</v>
       </c>
       <c r="B86">
-        <v>6457</v>
+        <v>6645</v>
       </c>
       <c r="C86" t="s">
-        <v>384</v>
+        <v>230</v>
       </c>
       <c r="D86" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>231</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>388</v>
+        <v>229</v>
       </c>
       <c r="B87">
-        <v>4933</v>
+        <v>6614</v>
       </c>
       <c r="C87" t="s">
-        <v>389</v>
+        <v>232</v>
       </c>
       <c r="D87" t="s">
-        <v>390</v>
-[...5 lines deleted...]
-        <v>392</v>
+        <v>233</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>393</v>
+        <v>234</v>
       </c>
       <c r="B88">
-        <v>6323</v>
+        <v>6571</v>
       </c>
       <c r="C88" t="s">
-        <v>394</v>
+        <v>235</v>
       </c>
       <c r="D88" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>236</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>398</v>
+        <v>237</v>
       </c>
       <c r="B89">
-        <v>5139</v>
+        <v>6457</v>
       </c>
       <c r="C89" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="D89" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>239</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>400</v>
+        <v>240</v>
       </c>
       <c r="B90">
-        <v>5030</v>
+        <v>4933</v>
       </c>
       <c r="C90" t="s">
-        <v>401</v>
+        <v>241</v>
       </c>
       <c r="D90" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>404</v>
+        <v>242</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>400</v>
+        <v>243</v>
       </c>
       <c r="B91">
-        <v>5027</v>
+        <v>6323</v>
       </c>
       <c r="C91" t="s">
-        <v>405</v>
+        <v>244</v>
       </c>
       <c r="D91" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>408</v>
+        <v>245</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>409</v>
+        <v>246</v>
       </c>
       <c r="B92">
-        <v>4967</v>
+        <v>5139</v>
       </c>
       <c r="C92" t="s">
-        <v>410</v>
+        <v>159</v>
       </c>
       <c r="D92" t="s">
-        <v>411</v>
+        <v>247</v>
       </c>
       <c r="E92" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>159</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>409</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>4955</v>
+        <v>5030</v>
       </c>
       <c r="C93" t="s">
-        <v>414</v>
+        <v>249</v>
       </c>
       <c r="D93" t="s">
-        <v>415</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>250</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>409</v>
+        <v>248</v>
       </c>
       <c r="B94">
-        <v>4944</v>
+        <v>5027</v>
       </c>
       <c r="C94" t="s">
-        <v>418</v>
+        <v>251</v>
       </c>
       <c r="D94" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>252</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>409</v>
+        <v>253</v>
       </c>
       <c r="B95">
-        <v>4917</v>
+        <v>4967</v>
       </c>
       <c r="C95" t="s">
-        <v>422</v>
+        <v>254</v>
       </c>
       <c r="D95" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>255</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>426</v>
+        <v>253</v>
       </c>
       <c r="B96">
-        <v>4770</v>
+        <v>4955</v>
       </c>
       <c r="C96" t="s">
-        <v>427</v>
+        <v>256</v>
       </c>
       <c r="D96" t="s">
-        <v>428</v>
-[...5 lines deleted...]
-        <v>430</v>
+        <v>257</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>431</v>
+        <v>253</v>
       </c>
       <c r="B97">
-        <v>4669</v>
+        <v>4944</v>
       </c>
       <c r="C97" t="s">
-        <v>432</v>
+        <v>258</v>
       </c>
       <c r="D97" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>259</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>436</v>
+        <v>253</v>
       </c>
       <c r="B98">
-        <v>4483</v>
+        <v>4917</v>
       </c>
       <c r="C98" t="s">
-        <v>437</v>
+        <v>260</v>
       </c>
       <c r="D98" t="s">
-        <v>438</v>
-[...5 lines deleted...]
-        <v>440</v>
+        <v>261</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>441</v>
+        <v>262</v>
       </c>
       <c r="B99">
-        <v>4089</v>
+        <v>4770</v>
       </c>
       <c r="C99" t="s">
-        <v>442</v>
+        <v>263</v>
       </c>
       <c r="D99" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>445</v>
+        <v>264</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>446</v>
+        <v>265</v>
       </c>
       <c r="B100">
-        <v>3934</v>
+        <v>4669</v>
       </c>
       <c r="C100" t="s">
-        <v>447</v>
+        <v>266</v>
       </c>
       <c r="D100" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>267</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>446</v>
+        <v>268</v>
       </c>
       <c r="B101">
-        <v>3907</v>
+        <v>4483</v>
       </c>
       <c r="C101" t="s">
-        <v>451</v>
+        <v>269</v>
       </c>
       <c r="D101" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>270</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>446</v>
+        <v>271</v>
       </c>
       <c r="B102">
-        <v>3891</v>
+        <v>4089</v>
       </c>
       <c r="C102" t="s">
-        <v>455</v>
+        <v>272</v>
       </c>
       <c r="D102" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>273</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>459</v>
+        <v>274</v>
       </c>
       <c r="B103">
-        <v>3793</v>
+        <v>3934</v>
       </c>
       <c r="C103" t="s">
-        <v>460</v>
+        <v>275</v>
       </c>
       <c r="D103" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>276</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>464</v>
+        <v>274</v>
       </c>
       <c r="B104">
-        <v>3737</v>
+        <v>3907</v>
       </c>
       <c r="C104" t="s">
-        <v>465</v>
+        <v>277</v>
       </c>
       <c r="D104" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>278</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>464</v>
+        <v>274</v>
       </c>
       <c r="B105">
-        <v>3735</v>
+        <v>3891</v>
       </c>
       <c r="C105" t="s">
-        <v>469</v>
+        <v>279</v>
       </c>
       <c r="D105" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>280</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>473</v>
+        <v>281</v>
       </c>
       <c r="B106">
-        <v>3392</v>
+        <v>3793</v>
       </c>
       <c r="C106" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="D106" t="s">
-        <v>474</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>283</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>475</v>
+        <v>284</v>
       </c>
       <c r="B107">
-        <v>3040</v>
+        <v>3737</v>
       </c>
       <c r="C107" t="s">
-        <v>256</v>
+        <v>285</v>
       </c>
       <c r="D107" t="s">
-        <v>476</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>286</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>477</v>
+        <v>284</v>
       </c>
       <c r="B108">
-        <v>2804</v>
+        <v>3735</v>
       </c>
       <c r="C108" t="s">
-        <v>256</v>
+        <v>287</v>
       </c>
       <c r="D108" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>288</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>479</v>
+        <v>289</v>
       </c>
       <c r="B109">
-        <v>2278</v>
+        <v>3392</v>
       </c>
       <c r="C109" t="s">
-        <v>480</v>
+        <v>159</v>
       </c>
       <c r="D109" t="s">
-        <v>481</v>
+        <v>290</v>
       </c>
       <c r="E109" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>159</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>484</v>
+        <v>291</v>
       </c>
       <c r="B110">
-        <v>2227</v>
+        <v>3040</v>
       </c>
       <c r="C110" t="s">
-        <v>485</v>
+        <v>159</v>
       </c>
       <c r="D110" t="s">
-        <v>486</v>
+        <v>292</v>
       </c>
       <c r="E110" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>159</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>489</v>
+        <v>293</v>
       </c>
       <c r="B111">
-        <v>2086</v>
+        <v>2804</v>
       </c>
       <c r="C111" t="s">
-        <v>490</v>
+        <v>159</v>
       </c>
       <c r="D111" t="s">
-        <v>491</v>
+        <v>294</v>
       </c>
       <c r="E111" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>159</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>494</v>
+        <v>295</v>
       </c>
       <c r="B112">
-        <v>1869</v>
+        <v>2278</v>
       </c>
       <c r="C112" t="s">
-        <v>495</v>
+        <v>296</v>
       </c>
       <c r="D112" t="s">
-        <v>496</v>
-[...5 lines deleted...]
-        <v>498</v>
+        <v>297</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>499</v>
+        <v>298</v>
       </c>
       <c r="B113">
-        <v>1787</v>
+        <v>2227</v>
       </c>
       <c r="C113" t="s">
-        <v>500</v>
+        <v>299</v>
       </c>
       <c r="D113" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>300</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>499</v>
+        <v>301</v>
       </c>
       <c r="B114">
-        <v>1786</v>
+        <v>2086</v>
       </c>
       <c r="C114" t="s">
-        <v>504</v>
+        <v>302</v>
       </c>
       <c r="D114" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>303</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>499</v>
+        <v>304</v>
       </c>
       <c r="B115">
-        <v>1785</v>
+        <v>1869</v>
       </c>
       <c r="C115" t="s">
-        <v>508</v>
+        <v>305</v>
       </c>
       <c r="D115" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>306</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>512</v>
+        <v>307</v>
       </c>
       <c r="B116">
-        <v>1702</v>
+        <v>1787</v>
       </c>
       <c r="C116" t="s">
-        <v>256</v>
+        <v>308</v>
       </c>
       <c r="D116" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>309</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>512</v>
+        <v>307</v>
       </c>
       <c r="B117">
-        <v>1695</v>
+        <v>1786</v>
       </c>
       <c r="C117" t="s">
-        <v>256</v>
+        <v>310</v>
       </c>
       <c r="D117" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>311</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>515</v>
+        <v>307</v>
       </c>
       <c r="B118">
-        <v>1478</v>
+        <v>1785</v>
       </c>
       <c r="C118" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="D118" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>313</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>517</v>
+        <v>314</v>
       </c>
       <c r="B119">
-        <v>1267</v>
+        <v>1702</v>
       </c>
       <c r="C119" t="s">
-        <v>518</v>
+        <v>159</v>
       </c>
       <c r="D119" t="s">
-        <v>519</v>
+        <v>315</v>
       </c>
       <c r="E119" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>159</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>522</v>
+        <v>314</v>
       </c>
       <c r="B120">
-        <v>1120</v>
+        <v>1695</v>
       </c>
       <c r="C120" t="s">
-        <v>256</v>
+        <v>159</v>
       </c>
       <c r="D120" t="s">
-        <v>523</v>
+        <v>316</v>
       </c>
       <c r="E120" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>159</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>524</v>
+        <v>317</v>
       </c>
       <c r="B121">
-        <v>919</v>
+        <v>1478</v>
       </c>
       <c r="C121" t="s">
-        <v>525</v>
+        <v>159</v>
       </c>
       <c r="D121" t="s">
-        <v>526</v>
+        <v>318</v>
       </c>
       <c r="E121" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>159</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>529</v>
+        <v>319</v>
       </c>
       <c r="B122">
-        <v>878</v>
+        <v>1267</v>
       </c>
       <c r="C122" t="s">
-        <v>530</v>
+        <v>320</v>
       </c>
       <c r="D122" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>321</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>534</v>
+        <v>322</v>
       </c>
       <c r="B123">
-        <v>634</v>
+        <v>1120</v>
       </c>
       <c r="C123" t="s">
-        <v>535</v>
+        <v>159</v>
       </c>
       <c r="D123" t="s">
-        <v>536</v>
+        <v>323</v>
       </c>
       <c r="E123" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>159</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>534</v>
+        <v>324</v>
       </c>
       <c r="B124">
-        <v>626</v>
+        <v>919</v>
       </c>
       <c r="C124" t="s">
-        <v>539</v>
+        <v>325</v>
       </c>
       <c r="D124" t="s">
-        <v>540</v>
-[...5 lines deleted...]
-        <v>542</v>
+        <v>326</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>543</v>
+        <v>327</v>
       </c>
       <c r="B125">
-        <v>427</v>
+        <v>878</v>
       </c>
       <c r="C125" t="s">
-        <v>256</v>
+        <v>328</v>
       </c>
       <c r="D125" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>329</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>543</v>
+        <v>330</v>
       </c>
       <c r="B126">
-        <v>426</v>
+        <v>634</v>
       </c>
       <c r="C126" t="s">
-        <v>256</v>
+        <v>331</v>
       </c>
       <c r="D126" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>332</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>543</v>
+        <v>330</v>
       </c>
       <c r="B127">
-        <v>419</v>
+        <v>626</v>
       </c>
       <c r="C127" t="s">
-        <v>546</v>
+        <v>333</v>
       </c>
       <c r="D127" t="s">
-        <v>547</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>334</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>550</v>
+        <v>335</v>
       </c>
       <c r="B128">
-        <v>327</v>
+        <v>427</v>
       </c>
       <c r="C128" t="s">
-        <v>551</v>
+        <v>159</v>
       </c>
       <c r="D128" t="s">
-        <v>552</v>
+        <v>336</v>
       </c>
       <c r="E128" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>159</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>555</v>
+        <v>335</v>
       </c>
       <c r="B129">
-        <v>79</v>
+        <v>426</v>
       </c>
       <c r="C129" t="s">
-        <v>556</v>
+        <v>159</v>
       </c>
       <c r="D129" t="s">
-        <v>557</v>
+        <v>337</v>
       </c>
       <c r="E129" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>159</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>560</v>
+        <v>335</v>
       </c>
       <c r="B130">
-        <v>13551</v>
+        <v>419</v>
       </c>
       <c r="C130" t="s">
-        <v>561</v>
+        <v>338</v>
       </c>
       <c r="D130" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>339</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>565</v>
+        <v>340</v>
       </c>
       <c r="B131">
-        <v>8715</v>
+        <v>327</v>
       </c>
       <c r="C131" t="s">
-        <v>566</v>
+        <v>341</v>
       </c>
       <c r="D131" t="s">
-        <v>567</v>
-[...5 lines deleted...]
-        <v>569</v>
+        <v>342</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>570</v>
+        <v>343</v>
       </c>
       <c r="B132">
-        <v>4337</v>
+        <v>79</v>
       </c>
       <c r="C132" t="s">
-        <v>571</v>
+        <v>344</v>
       </c>
       <c r="D132" t="s">
-        <v>572</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>345</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>575</v>
+        <v>346</v>
       </c>
       <c r="B133">
-        <v>3607</v>
+        <v>13551</v>
       </c>
       <c r="C133" t="s">
-        <v>576</v>
+        <v>347</v>
       </c>
       <c r="D133" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>579</v>
+        <v>348</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>580</v>
+        <v>349</v>
       </c>
       <c r="B134">
-        <v>3540</v>
+        <v>8715</v>
       </c>
       <c r="C134" t="s">
-        <v>581</v>
+        <v>350</v>
       </c>
       <c r="D134" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>584</v>
+        <v>351</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>585</v>
+        <v>352</v>
       </c>
       <c r="B135">
-        <v>3432</v>
+        <v>4337</v>
       </c>
       <c r="C135" t="s">
-        <v>586</v>
+        <v>353</v>
       </c>
       <c r="D135" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>589</v>
+        <v>354</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>590</v>
+        <v>355</v>
       </c>
       <c r="B136">
-        <v>3318</v>
+        <v>3607</v>
       </c>
       <c r="C136" t="s">
-        <v>591</v>
+        <v>356</v>
       </c>
       <c r="D136" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>357</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>595</v>
+        <v>358</v>
       </c>
       <c r="B137">
-        <v>2931</v>
+        <v>3540</v>
       </c>
       <c r="C137" t="s">
-        <v>596</v>
+        <v>359</v>
       </c>
       <c r="D137" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>599</v>
+        <v>360</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>600</v>
+        <v>361</v>
       </c>
       <c r="B138">
-        <v>2753</v>
+        <v>3432</v>
       </c>
       <c r="C138" t="s">
-        <v>601</v>
+        <v>362</v>
       </c>
       <c r="D138" t="s">
-        <v>602</v>
-[...5 lines deleted...]
-        <v>604</v>
+        <v>363</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>605</v>
+        <v>364</v>
       </c>
       <c r="B139">
-        <v>2693</v>
+        <v>3318</v>
       </c>
       <c r="C139" t="s">
-        <v>606</v>
+        <v>365</v>
       </c>
       <c r="D139" t="s">
-        <v>607</v>
-[...5 lines deleted...]
-        <v>609</v>
+        <v>366</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>610</v>
+        <v>367</v>
       </c>
       <c r="B140">
-        <v>2586</v>
+        <v>2931</v>
       </c>
       <c r="C140" t="s">
-        <v>611</v>
+        <v>368</v>
       </c>
       <c r="D140" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>369</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>610</v>
+        <v>370</v>
       </c>
       <c r="B141">
-        <v>2585</v>
+        <v>2753</v>
       </c>
       <c r="C141" t="s">
-        <v>615</v>
+        <v>371</v>
       </c>
       <c r="D141" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>372</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>610</v>
+        <v>373</v>
       </c>
       <c r="B142">
-        <v>2583</v>
+        <v>2693</v>
       </c>
       <c r="C142" t="s">
-        <v>619</v>
+        <v>374</v>
       </c>
       <c r="D142" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>375</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>610</v>
+        <v>376</v>
       </c>
       <c r="B143">
-        <v>2540</v>
+        <v>2586</v>
       </c>
       <c r="C143" t="s">
-        <v>623</v>
+        <v>377</v>
       </c>
       <c r="D143" t="s">
-        <v>624</v>
-[...5 lines deleted...]
-        <v>626</v>
+        <v>378</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>627</v>
+        <v>376</v>
       </c>
       <c r="B144">
-        <v>2396</v>
+        <v>2585</v>
       </c>
       <c r="C144" t="s">
-        <v>628</v>
+        <v>379</v>
       </c>
       <c r="D144" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>380</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>627</v>
+        <v>376</v>
       </c>
       <c r="B145">
-        <v>2389</v>
+        <v>2583</v>
       </c>
       <c r="C145" t="s">
-        <v>632</v>
+        <v>381</v>
       </c>
       <c r="D145" t="s">
-        <v>633</v>
-[...5 lines deleted...]
-        <v>635</v>
+        <v>382</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>636</v>
+        <v>376</v>
       </c>
       <c r="B146">
-        <v>2365</v>
+        <v>2540</v>
       </c>
       <c r="C146" t="s">
-        <v>637</v>
+        <v>383</v>
       </c>
       <c r="D146" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>384</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>641</v>
+        <v>385</v>
       </c>
       <c r="B147">
-        <v>2318</v>
+        <v>2396</v>
       </c>
       <c r="C147" t="s">
-        <v>642</v>
+        <v>386</v>
       </c>
       <c r="D147" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>387</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>646</v>
+        <v>385</v>
       </c>
       <c r="B148">
-        <v>2215</v>
+        <v>2389</v>
       </c>
       <c r="C148" t="s">
-        <v>647</v>
+        <v>388</v>
       </c>
       <c r="D148" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>389</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>651</v>
+        <v>390</v>
       </c>
       <c r="B149">
-        <v>1408</v>
+        <v>2365</v>
       </c>
       <c r="C149" t="s">
-        <v>652</v>
+        <v>391</v>
       </c>
       <c r="D149" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>392</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>656</v>
+        <v>393</v>
       </c>
       <c r="B150">
-        <v>1274</v>
+        <v>2318</v>
       </c>
       <c r="C150" t="s">
-        <v>657</v>
+        <v>394</v>
       </c>
       <c r="D150" t="s">
-        <v>658</v>
-[...5 lines deleted...]
-        <v>660</v>
+        <v>395</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>661</v>
+        <v>396</v>
       </c>
       <c r="B151">
-        <v>932</v>
+        <v>2215</v>
       </c>
       <c r="C151" t="s">
-        <v>662</v>
+        <v>397</v>
       </c>
       <c r="D151" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>398</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>666</v>
+        <v>399</v>
       </c>
       <c r="B152">
-        <v>487</v>
+        <v>1408</v>
       </c>
       <c r="C152" t="s">
-        <v>256</v>
+        <v>400</v>
       </c>
       <c r="D152" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>401</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>668</v>
+        <v>402</v>
       </c>
       <c r="B153">
-        <v>834</v>
+        <v>1274</v>
       </c>
       <c r="C153" t="s">
-        <v>669</v>
+        <v>403</v>
       </c>
       <c r="D153" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>404</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>668</v>
+        <v>405</v>
       </c>
       <c r="B154">
+        <v>932</v>
+      </c>
+      <c r="C154" t="s">
+        <v>406</v>
+      </c>
+      <c r="D154" t="s">
+        <v>407</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>408</v>
+      </c>
+      <c r="B155">
+        <v>487</v>
+      </c>
+      <c r="C155" t="s">
+        <v>159</v>
+      </c>
+      <c r="D155" t="s">
+        <v>409</v>
+      </c>
+      <c r="E155" t="s">
+        <v>159</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>410</v>
+      </c>
+      <c r="B156">
+        <v>834</v>
+      </c>
+      <c r="C156" t="s">
+        <v>411</v>
+      </c>
+      <c r="D156" t="s">
+        <v>412</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>410</v>
+      </c>
+      <c r="B157">
         <v>827</v>
       </c>
-      <c r="C154" t="s">
-[...9 lines deleted...]
-        <v>676</v>
+      <c r="C157" t="s">
+        <v>413</v>
+      </c>
+      <c r="D157" t="s">
+        <v>414</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
+    <hyperlink ref="E63" r:id="rId121"/>
+    <hyperlink ref="F63" r:id="rId122"/>
+    <hyperlink ref="E64" r:id="rId123"/>
+    <hyperlink ref="F64" r:id="rId124"/>
+    <hyperlink ref="E65" r:id="rId125"/>
+    <hyperlink ref="F65" r:id="rId126"/>
+    <hyperlink ref="E66" r:id="rId127"/>
+    <hyperlink ref="F66" r:id="rId128"/>
+    <hyperlink ref="E67" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="E68" r:id="rId131"/>
+    <hyperlink ref="F68" r:id="rId132"/>
+    <hyperlink ref="E69" r:id="rId133"/>
+    <hyperlink ref="F69" r:id="rId134"/>
+    <hyperlink ref="E70" r:id="rId135"/>
+    <hyperlink ref="F70" r:id="rId136"/>
+    <hyperlink ref="E71" r:id="rId137"/>
+    <hyperlink ref="F71" r:id="rId138"/>
+    <hyperlink ref="E72" r:id="rId139"/>
+    <hyperlink ref="F72" r:id="rId140"/>
+    <hyperlink ref="E73" r:id="rId141"/>
+    <hyperlink ref="F73" r:id="rId142"/>
+    <hyperlink ref="E74" r:id="rId143"/>
+    <hyperlink ref="F74" r:id="rId144"/>
+    <hyperlink ref="E75" r:id="rId145"/>
+    <hyperlink ref="F75" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+    <hyperlink ref="F79" r:id="rId150"/>
+    <hyperlink ref="F80" r:id="rId151"/>
+    <hyperlink ref="E81" r:id="rId152"/>
+    <hyperlink ref="F81" r:id="rId153"/>
+    <hyperlink ref="E82" r:id="rId154"/>
+    <hyperlink ref="F82" r:id="rId155"/>
+    <hyperlink ref="E83" r:id="rId156"/>
+    <hyperlink ref="F83" r:id="rId157"/>
+    <hyperlink ref="E84" r:id="rId158"/>
+    <hyperlink ref="F84" r:id="rId159"/>
+    <hyperlink ref="E85" r:id="rId160"/>
+    <hyperlink ref="F85" r:id="rId161"/>
+    <hyperlink ref="E86" r:id="rId162"/>
+    <hyperlink ref="F86" r:id="rId163"/>
+    <hyperlink ref="E87" r:id="rId164"/>
+    <hyperlink ref="F87" r:id="rId165"/>
+    <hyperlink ref="E88" r:id="rId166"/>
+    <hyperlink ref="F88" r:id="rId167"/>
+    <hyperlink ref="E89" r:id="rId168"/>
+    <hyperlink ref="F89" r:id="rId169"/>
+    <hyperlink ref="E90" r:id="rId170"/>
+    <hyperlink ref="F90" r:id="rId171"/>
+    <hyperlink ref="E91" r:id="rId172"/>
+    <hyperlink ref="F91" r:id="rId173"/>
+    <hyperlink ref="F92" r:id="rId174"/>
+    <hyperlink ref="E93" r:id="rId175"/>
+    <hyperlink ref="F93" r:id="rId176"/>
+    <hyperlink ref="E94" r:id="rId177"/>
+    <hyperlink ref="F94" r:id="rId178"/>
+    <hyperlink ref="E95" r:id="rId179"/>
+    <hyperlink ref="F95" r:id="rId180"/>
+    <hyperlink ref="E96" r:id="rId181"/>
+    <hyperlink ref="F96" r:id="rId182"/>
+    <hyperlink ref="E97" r:id="rId183"/>
+    <hyperlink ref="F97" r:id="rId184"/>
+    <hyperlink ref="E98" r:id="rId185"/>
+    <hyperlink ref="F98" r:id="rId186"/>
+    <hyperlink ref="E99" r:id="rId187"/>
+    <hyperlink ref="F99" r:id="rId188"/>
+    <hyperlink ref="E100" r:id="rId189"/>
+    <hyperlink ref="F100" r:id="rId190"/>
+    <hyperlink ref="E101" r:id="rId191"/>
+    <hyperlink ref="F101" r:id="rId192"/>
+    <hyperlink ref="E102" r:id="rId193"/>
+    <hyperlink ref="F102" r:id="rId194"/>
+    <hyperlink ref="E103" r:id="rId195"/>
+    <hyperlink ref="F103" r:id="rId196"/>
+    <hyperlink ref="E104" r:id="rId197"/>
+    <hyperlink ref="F104" r:id="rId198"/>
+    <hyperlink ref="E105" r:id="rId199"/>
+    <hyperlink ref="F105" r:id="rId200"/>
+    <hyperlink ref="E106" r:id="rId201"/>
+    <hyperlink ref="F106" r:id="rId202"/>
+    <hyperlink ref="E107" r:id="rId203"/>
+    <hyperlink ref="F107" r:id="rId204"/>
+    <hyperlink ref="E108" r:id="rId205"/>
+    <hyperlink ref="F108" r:id="rId206"/>
+    <hyperlink ref="F109" r:id="rId207"/>
+    <hyperlink ref="F110" r:id="rId208"/>
+    <hyperlink ref="F111" r:id="rId209"/>
+    <hyperlink ref="E112" r:id="rId210"/>
+    <hyperlink ref="F112" r:id="rId211"/>
+    <hyperlink ref="E113" r:id="rId212"/>
+    <hyperlink ref="F113" r:id="rId213"/>
+    <hyperlink ref="E114" r:id="rId214"/>
+    <hyperlink ref="F114" r:id="rId215"/>
+    <hyperlink ref="E115" r:id="rId216"/>
+    <hyperlink ref="F115" r:id="rId217"/>
+    <hyperlink ref="E116" r:id="rId218"/>
+    <hyperlink ref="F116" r:id="rId219"/>
+    <hyperlink ref="E117" r:id="rId220"/>
+    <hyperlink ref="F117" r:id="rId221"/>
+    <hyperlink ref="E118" r:id="rId222"/>
+    <hyperlink ref="F118" r:id="rId223"/>
+    <hyperlink ref="F119" r:id="rId224"/>
+    <hyperlink ref="F120" r:id="rId225"/>
+    <hyperlink ref="F121" r:id="rId226"/>
+    <hyperlink ref="E122" r:id="rId227"/>
+    <hyperlink ref="F122" r:id="rId228"/>
+    <hyperlink ref="F123" r:id="rId229"/>
+    <hyperlink ref="E124" r:id="rId230"/>
+    <hyperlink ref="F124" r:id="rId231"/>
+    <hyperlink ref="E125" r:id="rId232"/>
+    <hyperlink ref="F125" r:id="rId233"/>
+    <hyperlink ref="E126" r:id="rId234"/>
+    <hyperlink ref="F126" r:id="rId235"/>
+    <hyperlink ref="E127" r:id="rId236"/>
+    <hyperlink ref="F127" r:id="rId237"/>
+    <hyperlink ref="F128" r:id="rId238"/>
+    <hyperlink ref="F129" r:id="rId239"/>
+    <hyperlink ref="E130" r:id="rId240"/>
+    <hyperlink ref="F130" r:id="rId241"/>
+    <hyperlink ref="E131" r:id="rId242"/>
+    <hyperlink ref="F131" r:id="rId243"/>
+    <hyperlink ref="E132" r:id="rId244"/>
+    <hyperlink ref="F132" r:id="rId245"/>
+    <hyperlink ref="E133" r:id="rId246"/>
+    <hyperlink ref="F133" r:id="rId247"/>
+    <hyperlink ref="E134" r:id="rId248"/>
+    <hyperlink ref="F134" r:id="rId249"/>
+    <hyperlink ref="E135" r:id="rId250"/>
+    <hyperlink ref="F135" r:id="rId251"/>
+    <hyperlink ref="E136" r:id="rId252"/>
+    <hyperlink ref="F136" r:id="rId253"/>
+    <hyperlink ref="E137" r:id="rId254"/>
+    <hyperlink ref="F137" r:id="rId255"/>
+    <hyperlink ref="E138" r:id="rId256"/>
+    <hyperlink ref="F138" r:id="rId257"/>
+    <hyperlink ref="E139" r:id="rId258"/>
+    <hyperlink ref="F139" r:id="rId259"/>
+    <hyperlink ref="E140" r:id="rId260"/>
+    <hyperlink ref="F140" r:id="rId261"/>
+    <hyperlink ref="E141" r:id="rId262"/>
+    <hyperlink ref="F141" r:id="rId263"/>
+    <hyperlink ref="E142" r:id="rId264"/>
+    <hyperlink ref="F142" r:id="rId265"/>
+    <hyperlink ref="E143" r:id="rId266"/>
+    <hyperlink ref="F143" r:id="rId267"/>
+    <hyperlink ref="E144" r:id="rId268"/>
+    <hyperlink ref="F144" r:id="rId269"/>
+    <hyperlink ref="E145" r:id="rId270"/>
+    <hyperlink ref="F145" r:id="rId271"/>
+    <hyperlink ref="E146" r:id="rId272"/>
+    <hyperlink ref="F146" r:id="rId273"/>
+    <hyperlink ref="E147" r:id="rId274"/>
+    <hyperlink ref="F147" r:id="rId275"/>
+    <hyperlink ref="E148" r:id="rId276"/>
+    <hyperlink ref="F148" r:id="rId277"/>
+    <hyperlink ref="E149" r:id="rId278"/>
+    <hyperlink ref="F149" r:id="rId279"/>
+    <hyperlink ref="E150" r:id="rId280"/>
+    <hyperlink ref="F150" r:id="rId281"/>
+    <hyperlink ref="E151" r:id="rId282"/>
+    <hyperlink ref="F151" r:id="rId283"/>
+    <hyperlink ref="E152" r:id="rId284"/>
+    <hyperlink ref="F152" r:id="rId285"/>
+    <hyperlink ref="E153" r:id="rId286"/>
+    <hyperlink ref="F153" r:id="rId287"/>
+    <hyperlink ref="E154" r:id="rId288"/>
+    <hyperlink ref="F154" r:id="rId289"/>
+    <hyperlink ref="F155" r:id="rId290"/>
+    <hyperlink ref="E156" r:id="rId291"/>
+    <hyperlink ref="F156" r:id="rId292"/>
+    <hyperlink ref="E157" r:id="rId293"/>
+    <hyperlink ref="F157" r:id="rId294"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>