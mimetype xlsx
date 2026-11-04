--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -8,80 +8,227 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="786" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="876" uniqueCount="464">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD77A4491B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CARTA MANI AGENDA NORD "COMPETENZE ARRIVIAMO" - CLEANER SRL</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD65DB01BE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - INGRESSI BIENNALE DI VENEZIA - VIVATICKET SPA</t>
+  </si>
+  <si>
+    <t>BD62D28521</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO RSPP TRIENNIO 2026/2029 - STUDIO CENTRO MSICUREZZA AMBIENTE SRL</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5669FF00</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio trasporto bus parco del Livelet - MICHIELOTTO SRL</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD49319106</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI ABBONAMENTO A ITALIASCUOLA - GRUPPO SPAGGIARI PARMA</t>
+  </si>
+  <si>
+    <t>BD491E3134</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA CARTA MANI AGENDA NORD "IMPARIAMO A PENSARE" - CLEANER SRL</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD49594D07</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di visita guidata Parco Archeologico del Livelet - U.N.P.L.I.</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD3C8A3D8A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura frigorifero - UNIEURO S.P.A.</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3D7018BA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PACCHETTO ASSISTENZA 70 ORE - AREA INFORMATICA</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD34745BB4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di Roll Up pubblicitario e Pendrive usb</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2F848CCE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ISCRIZIONE CORSO "FLUSSI DI CASSA" ITALIASCUOLA - SPAGGIARI</t>
+  </si>
+  <si>
+    <t>BD30FCD580</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di tablet, PC, dispositivi digitali, libri e sussidi didattici da concedere in comodato d’uso al personale della scuola</t>
+  </si>
+  <si>
+    <t>BD2E770670</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiali di facile consumo PON Orientamento</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2B9689F8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura strumenti musicali - ZIN</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD182CE8F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONI MACCHINE PULIZIA - PULIFAR SRL</t>
+  </si>
+  <si>
+    <t>BD180A509A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SOFTWARE - COMPERIO SRL</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0FC2E05C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura stampa brochure "Benvenuti al Quinto"</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BA3EFE2FB7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - canone annuale applicativo sportello scuola - Spaggiari</t>
+  </si>
+  <si>
     <t>01/09/2026</t>
   </si>
   <si>
     <t>BCD45F0633</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dispositivi digitali</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>BCD3CA3955</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto SMARTBOOK EDU licenze incluse nel pacchetto</t>
   </si>
   <si>
     <t>31/08/2026</t>
   </si>
   <si>
     <t>BCD0AC41AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto fornitura Kit mat prev 105383</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC49FA39B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA - AGENDA NORD - Competenze…arriviamo!</t>
   </si>
@@ -1647,3198 +1794,3558 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD45F0633" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/694d56a4-aa67-4050-b689-57abf24cb4e2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD3CA3955" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/68b97596-6c7f-49a9-8554-79104f0beb75" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0AC41AE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ecd58ad2-6f4e-4368-bb82-e28e5392fa12" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49FA39B3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/622a2dbc-7489-4a6c-874f-081fdd8084e1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A06BEBD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ec696cd3-801b-49db-9560-24826d3fb876" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC44358018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e5dde0e5-0004-4aab-9c7a-b03509ef4729" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC016A65C7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/187bbff7-2e14-46c6-b11d-4bfccf0db33f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0036523E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/24bbc576-7c21-4b26-8a52-e46e3bac654c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF346A3FC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d72ede7c-7c6f-425c-a9ba-1905ecebdde8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8C2ED1E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a2dd716-a583-4039-bbdf-7893cc66b5a9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD101EBF0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/26ac41dc-c9cb-417e-9a19-c9fa047bfdb9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC16D97CA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4d16d649-6edc-4c08-94d9-e34979353a0a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4F77E97" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d145f7fc-765f-43b9-ba99-e3b124ae22c4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB08EB704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/149861e5-f2bb-4381-93b0-71c7c6b636fc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA419039B" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f853a819-7d1c-4c72-8374-1c46465c97c7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB744C8589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/23cfa86c-36a5-44d4-978b-467101764dfc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BB648B7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e389b5a6-9a1f-4784-96ed-3aadc61afa5f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73DD7B1A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3e8edc77-cb13-408e-a090-a4912b54ad93" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BCDCEFE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0a63cd33-7bec-4343-9de6-7f97d4ad6efd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B4A45D" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e2856ed5-1678-4b80-8ed1-1ececdf91aef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB661F5721" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/672608ef-9d42-45a8-a269-bfd6bd0a4db7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A0B575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6e169436-6475-4300-adc1-57844232bc4f" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57806ACF" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8601975d-c1d0-41df-82b9-a271f723ae29" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DF52713" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8a27ec42-a779-489d-a76d-abb9d5e315a9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C0E7D08" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d69a089f-4340-4336-a90a-eb7f8f6e2828" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C25F354" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/99ada296-5b7f-4cc8-accd-cda97d2f3afa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB339776C8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/73c3a6a1-e9d5-40eb-b4db-c02a0650c361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB4732B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1145cfcb-bf16-4eb1-9ad1-cc00b9881c0f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651265B74" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dc410c78-dcbf-4563-b0ba-d73cc5d5e14e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147C8334" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e1270927-33d6-4b23-96fc-dd96d4eba2c4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFCD7937" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a651b111-df86-4b0e-8d66-dcbd1ed47769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0006CDF1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/47a4362e-05ca-47b0-9fff-47965ec30c43" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6271169B5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dc206b7c-98e2-4a78-9142-7b78f1315fcb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5CD27CB" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/27f9be15-c6b7-48e1-a6bb-af91bdfefae8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA6CBF0E" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a9d9e019-9317-4595-a18d-c85b57fba6fc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7662E0C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f787ba79-3404-45d7-84f8-540c7536e1d8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC775CC5B" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/53d87651-e632-4952-ab6e-9f47569d3af2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB383B1DF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/2f5b2aea-b103-4c1c-bc25-96831c940216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33FE280" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/039a5978-3efb-454b-9b31-a34b4b9104af" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA987AEE18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fdcbb81e-4a20-4812-8116-0393d5148d05" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91E7DF94" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f2358ebb-74d0-4fd0-855a-38efbcd75f3e" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F175662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3623c22d-fb59-4e38-9392-78b021729142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87CBD4A1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f70c904e-4e81-4edb-a7cd-90edf4bf9cfd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88996EC9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5db59268-5a68-4e50-9ad5-9d3f412ca1fb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88102A98" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/24ba9520-4fce-403d-92b0-5d471a1b43bf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87E468F0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/95467c95-fdb5-4b28-9343-90bfbad19c92" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6603FD62" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7f34c7c8-4a88-4f5e-9c16-39c6564f8573" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA583149E9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/384727cc-ed37-4bb8-996f-38343e8ca0e3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DE947F9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/67b72947-79c1-4c55-bf47-814dc835dae8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C615EF4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/30d3d134-a63b-4ae6-a235-2d4da796fb76" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA279F6DC6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/09548373-56a8-43e5-bac3-690b1fb7fc71" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E4691C34" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8749c200-69ef-4913-a616-46ab8b5941c7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0742B1F1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/b4a720e5-e24a-49a1-8273-dec1f4015b5a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA3B179E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4f8b22cf-29dc-4a6a-98b3-9b5f4309dd90" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D788D9C8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3e3b44a4-598b-418e-96ae-3f45ebb4f39e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1BFC667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/702aa703-79be-4389-a3cc-50394c1aafc6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A654064A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a59b40ac-ae37-4901-9ca4-69ebcad01f29" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985A4B77E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/9f517e60-db49-416f-9a0b-e245bec5110c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971C3CF19" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/87ceb08f-90f6-478c-ba00-60d68d2a9a25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94132E030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/47f9f2ec-1b20-4ffc-8c70-2e22b075f220" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935E433D6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ead9d1af-fd78-49a3-a8b1-b97ff8d9a923" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9321788D6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1256d386-dc18-49bb-9c1a-95078bd917b3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F48903A2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bb4ed8f1-a4a0-4353-9c2d-eca214e8bbd2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCA83C62" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/821eda31-8fd0-4d33-a9d2-16289b31aeff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCBF7F5D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c02d61c0-d530-4aef-b8a5-114c456c7692" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8CA079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/847f1d07-5b38-49b0-8886-4e322a578c29" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF65C784" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fbdbbe94-ab25-4c22-b108-45d038b0b1d5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8636DA3E5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a9b881f1-38fa-4e0b-8d4f-f66c5123347e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886D79B0F" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7c953a14-09e4-45e5-8c5e-f2ad60e8d3b8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886BDD712" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/aa3d99d9-5924-4cd3-b1de-4bf3d3b2e599" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D8DE6F8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a66176c-0eb1-4f98-9f65-8e06ce91b2e3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863986858" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6cb5a61a-5837-4ac9-a58f-acba4efb103e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3539D0F" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/076707f0-3b7e-4052-b3a3-ffe8e8a4f0de" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D5B596" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fe5d5b2f-4347-423c-8066-a39abcb8e2d3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA6489DF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e754af30-25b7-48a5-81a9-cdb13003fd33" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBEC4A5A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5ccbcd88-cd8b-4951-9d84-9ba11c9c3b3c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2219AAA" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a3aee4e-6861-4b65-940b-b636c5874916" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BA1A58" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ed57dde0-a799-49b1-a96b-e71e64a08087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F053B2A2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/16574ea1-9901-490a-b327-bcdb7b09b58c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EC6506B6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c76d9d1a-3368-443a-b49d-422250864bf4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B4B1DF" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ea4e8349-cd0b-4a49-912d-d0a89f460073" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676F44340" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a84ddee6-7806-4568-8bff-61141d170854" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBD971F8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e1fcfb65-0714-4522-8a07-e1acbbe75b2e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C480BB1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/92d7c643-62f5-4364-a72a-f80f4a55d38c" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C2C2BA4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/03d1c1b0-b59b-401f-aa40-107816107b1d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6811AEA7E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64929cc1-2246-465e-91d2-5002a7646c8e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681494ECE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/39ef1e14-2291-47a3-a7e2-e63a7553a540" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680B66B87" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f4da9cc0-f157-4ad8-8ea6-0dad1e6b1747" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D0FE6BC" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0be5f2d1-25e7-456c-8c00-f842981a6049" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676BB644B" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bda578b0-a64a-4247-82da-90b531e27d11" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66CD1A0D1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e046fe5a-4ed6-4cde-989e-cedc5bfd122d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C8AB629" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7b65aeb8-3b3d-4a3a-aef0-0a11c2012a76" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTEEEEE" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/28567dc1-e271-4b37-a8f9-273836a34419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626DF223C" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fbf025a8-5b43-4edd-8ee0-ba2ae0d13cdc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627DFDF6C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/412e6a2b-58d7-401c-879e-eaa239b1083a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627D22AB4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4285d802-2583-4cd8-8590-88906131572e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BA92DDB" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/25425ecd-ea5f-4067-8959-70eac9ab3455" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627B0B138" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/2e6064c2-91b9-489d-ab89-46db7925f7f7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62766F373" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/20f8d92b-a35c-4b27-9fcc-a7346f105ad5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D429D5E8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dba695ed-bbff-4000-9d50-7407ab8663db" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0C0BD7D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bd77f279-7478-43ee-953a-161c2e4dcf76" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBC9CE7F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bb25d64a-5266-41ba-9649-255759aa7a36" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4F8AA85" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/188fbb63-f291-4b1b-95e5-dd73cb2d28db" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A525588F" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/edb34e72-3885-405e-8aee-e6d6fd3ed9f0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5373494" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e75ca1a5-2506-49c3-8e7a-b60f0ec879f9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A551E4F3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/31165a0a-e131-4c44-93ee-549e02e667fb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5807A0E11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/307c2129-a459-4314-8875-ec420534895a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581A36481" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/96466dac-a676-4d6d-81b4-5aec03db2cfb" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56296EF89" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64196f69-33a4-460d-8d27-23f4e1dfd9c1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D54AE26" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0e1215f8-9601-4367-8df9-66d4fc7e392e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57ADE1E7F" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ab699b06-8259-4c70-b6f1-4270a1bfe215" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D99A82" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c3a1e71b-896b-4225-9026-a9720e049ec1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E773699" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8067bf5f-fdce-40a4-9713-76cf75ed5f5e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A4B4FEE" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/114e91f1-d8a7-4e74-a2d1-c65a910f6105" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE3D8EC7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/623734e5-7f02-47ac-9d66-43ab1ee76458" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4015051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1808c7a4-04a8-460b-947a-655f80d5b22a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12DCF2A67" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/18985bef-fe13-4b7c-a3b4-bdea4efcc811" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E1E9F2D9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/12de8e70-bbea-4e90-b93c-99851f7d6e6f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB42FB0F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/439a70d7-e692-42f7-8b0f-bf3cea9b21f9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB65401F" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1adbe3f1-06f5-4591-8b61-c65007b125ad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C69CA6A2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dfe19e41-aa37-43d8-acdd-0431556bb5e4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A503ED9C" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d1be50c6-2400-4c56-a49f-d4227ad7e3a8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B098C5413C" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ebb8981c-b550-4303-a537-934da74e0a42" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0971BBE41" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/effcd987-0019-47f3-a9ed-19dc284c53d6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DBD5B08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a280b6d3-721d-43ba-a650-a41e93340a71" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DD9089C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/04140532-7c7c-4e2d-8a45-a8a04e26b4d3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DB0E6D1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d36f2fc0-2c00-4b3e-b833-599f1b738426" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DA0C1EA" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dd5acfca-e510-4bc3-945b-9f83af70ea18" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08481802B" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3f45ea44-19c1-4473-82c4-bd8aee3234c7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0846CF0AB" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4cf6e5da-3a46-4109-875f-1d94d0d09c2e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F6C8641" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64928528-1da7-4984-a220-0780863713dc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07AD05782" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f45db8ff-8054-4ebd-b6ec-41382a2300dd" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07303BCD4" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/59d1b010-6356-4398-9a7b-5344b7a6bb73" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0333C2DEF" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4f514458-9c53-41a9-9288-795e26801ea2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B008092B21" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/230b968a-fcf8-49f7-8b44-c152a469006e" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0104DF8B7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/de9f6313-3523-4bcb-b31a-dc805e32b071" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOO8254E7A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5740749c-cd9d-4ef5-97f7-49bbb26db963" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00403E550" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e77365f5-5646-4c0e-b1e1-320ee1c0393e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD77A4491B" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3f51bf70-c10c-4248-91a5-fb7d3abbd9b9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD65DB01BE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/268b0eb4-0b3d-4562-9eec-dd8f8e27b07e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD62D28521" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/35edc7d3-a964-477d-b6ba-be393d1fedc8" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5669FF00" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64b8c91d-3091-43de-a1ff-fe3c13c2c7fb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD49319106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0fd35032-fc87-430c-890c-2c4c3c419add" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD491E3134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/030e03a8-c996-437c-8820-4610aa5a9827" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD49594D07" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ec65dd3a-f03f-4696-adc3-2e607b2f7874" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C8A3D8A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f2db3661-9a07-406e-9e3d-d89b5fa81929" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D7018BA" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/b703f5bf-1e74-417a-8fa7-4a732f2607f6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD34745BB4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f9e54468-4cc2-477d-b2e5-a1f811fa0270" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F848CCE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ebeaf682-425c-4359-87b8-2928df280c49" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30FCD580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bf281fd6-3fe2-49b6-9751-4bb7902ef178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2E770670" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8a23a610-9b67-4c02-9707-87b7b3b99214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2B9689F8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d3266845-13e5-40b8-bb27-00fd97992cb0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD182CE8F1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/08dee63f-40ad-4acb-84e7-ebbe1a6ba1e6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD180A509A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/97e0df91-3a5b-4e84-b1ce-aa5cda7f483d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0FC2E05C" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/cb5f6127-ee41-4c76-b20d-90de007d96aa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA3EFE2FB7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/955de41f-39a3-4f7b-9038-39702878039e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD45F0633" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/694d56a4-aa67-4050-b689-57abf24cb4e2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD3CA3955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/68b97596-6c7f-49a9-8554-79104f0beb75" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0AC41AE" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ecd58ad2-6f4e-4368-bb82-e28e5392fa12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC49FA39B3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/622a2dbc-7489-4a6c-874f-081fdd8084e1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A06BEBD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ec696cd3-801b-49db-9560-24826d3fb876" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC44358018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e5dde0e5-0004-4aab-9c7a-b03509ef4729" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC016A65C7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/187bbff7-2e14-46c6-b11d-4bfccf0db33f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0036523E" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/24bbc576-7c21-4b26-8a52-e46e3bac654c" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF346A3FC" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d72ede7c-7c6f-425c-a9ba-1905ecebdde8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD8C2ED1E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a2dd716-a583-4039-bbdf-7893cc66b5a9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD101EBF0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/26ac41dc-c9cb-417e-9a19-c9fa047bfdb9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC16D97CA" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4d16d649-6edc-4c08-94d9-e34979353a0a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB4F77E97" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d145f7fc-765f-43b9-ba99-e3b124ae22c4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB08EB704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/149861e5-f2bb-4381-93b0-71c7c6b636fc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA419039B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f853a819-7d1c-4c72-8374-1c46465c97c7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB744C8589" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/23cfa86c-36a5-44d4-978b-467101764dfc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BB648B7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e389b5a6-9a1f-4784-96ed-3aadc61afa5f" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73DD7B1A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3e8edc77-cb13-408e-a090-a4912b54ad93" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8BCDCEFE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0a63cd33-7bec-4343-9de6-7f97d4ad6efd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74B4A45D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e2856ed5-1678-4b80-8ed1-1ececdf91aef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB661F5721" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/672608ef-9d42-45a8-a269-bfd6bd0a4db7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A0B575" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6e169436-6475-4300-adc1-57844232bc4f" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57806ACF" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8601975d-c1d0-41df-82b9-a271f723ae29" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4DF52713" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8a27ec42-a779-489d-a76d-abb9d5e315a9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C0E7D08" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d69a089f-4340-4336-a90a-eb7f8f6e2828" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C25F354" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/99ada296-5b7f-4cc8-accd-cda97d2f3afa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB339776C8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/73c3a6a1-e9d5-40eb-b4db-c02a0650c361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FB4732B" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1145cfcb-bf16-4eb1-9ad1-cc00b9881c0f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B651265B74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dc410c78-dcbf-4563-b0ba-d73cc5d5e14e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147C8334" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e1270927-33d6-4b23-96fc-dd96d4eba2c4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFCD7937" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a651b111-df86-4b0e-8d66-dcbd1ed47769" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0006CDF1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/47a4362e-05ca-47b0-9fff-47965ec30c43" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6271169B5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dc206b7c-98e2-4a78-9142-7b78f1315fcb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD5CD27CB" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/27f9be15-c6b7-48e1-a6bb-af91bdfefae8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA6CBF0E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a9d9e019-9317-4595-a18d-c85b57fba6fc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC7662E0C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f787ba79-3404-45d7-84f8-540c7536e1d8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC775CC5B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/53d87651-e632-4952-ab6e-9f47569d3af2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB383B1DF" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/2f5b2aea-b103-4c1c-bc25-96831c940216" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33FE280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/039a5978-3efb-454b-9b31-a34b4b9104af" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA987AEE18" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fdcbb81e-4a20-4812-8116-0393d5148d05" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA91E7DF94" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f2358ebb-74d0-4fd0-855a-38efbcd75f3e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F175662" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3623c22d-fb59-4e38-9392-78b021729142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87CBD4A1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f70c904e-4e81-4edb-a7cd-90edf4bf9cfd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88996EC9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5db59268-5a68-4e50-9ad5-9d3f412ca1fb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA88102A98" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/24ba9520-4fce-403d-92b0-5d471a1b43bf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87E468F0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/95467c95-fdb5-4b28-9343-90bfbad19c92" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6603FD62" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7f34c7c8-4a88-4f5e-9c16-39c6564f8573" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA583149E9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/384727cc-ed37-4bb8-996f-38343e8ca0e3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3DE947F9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/67b72947-79c1-4c55-bf47-814dc835dae8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C615EF4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/30d3d134-a63b-4ae6-a235-2d4da796fb76" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA279F6DC6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/09548373-56a8-43e5-bac3-690b1fb7fc71" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E4691C34" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8749c200-69ef-4913-a616-46ab8b5941c7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0742B1F1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/b4a720e5-e24a-49a1-8273-dec1f4015b5a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA3B179E" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4f8b22cf-29dc-4a6a-98b3-9b5f4309dd90" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D788D9C8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3e3b44a4-598b-418e-96ae-3f45ebb4f39e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D1BFC667" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/702aa703-79be-4389-a3cc-50394c1aafc6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A654064A" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a59b40ac-ae37-4901-9ca4-69ebcad01f29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B985A4B77E" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/9f517e60-db49-416f-9a0b-e245bec5110c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B971C3CF19" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/87ceb08f-90f6-478c-ba00-60d68d2a9a25" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94132E030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/47f9f2ec-1b20-4ffc-8c70-2e22b075f220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935E433D6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ead9d1af-fd78-49a3-a8b1-b97ff8d9a923" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9321788D6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1256d386-dc18-49bb-9c1a-95078bd917b3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F48903A2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bb4ed8f1-a4a0-4353-9c2d-eca214e8bbd2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCA83C62" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/821eda31-8fd0-4d33-a9d2-16289b31aeff" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DCBF7F5D" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c02d61c0-d530-4aef-b8a5-114c456c7692" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DC8CA079" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/847f1d07-5b38-49b0-8886-4e322a578c29" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BF65C784" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fbdbbe94-ab25-4c22-b108-45d038b0b1d5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8636DA3E5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a9b881f1-38fa-4e0b-8d4f-f66c5123347e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886D79B0F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7c953a14-09e4-45e5-8c5e-f2ad60e8d3b8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B886BDD712" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/aa3d99d9-5924-4cd3-b1de-4bf3d3b2e599" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D8DE6F8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a66176c-0eb1-4f98-9f65-8e06ce91b2e3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863986858" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/6cb5a61a-5837-4ac9-a58f-acba4efb103e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F3539D0F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/076707f0-3b7e-4052-b3a3-ffe8e8a4f0de" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4D5B596" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fe5d5b2f-4347-423c-8066-a39abcb8e2d3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FA6489DF" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e754af30-25b7-48a5-81a9-cdb13003fd33" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBEC4A5A" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5ccbcd88-cd8b-4951-9d84-9ba11c9c3b3c" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A2219AAA" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4a3aee4e-6861-4b65-940b-b636c5874916" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F0BA1A58" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ed57dde0-a799-49b1-a96b-e71e64a08087" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F053B2A2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/16574ea1-9901-490a-b327-bcdb7b09b58c" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EC6506B6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c76d9d1a-3368-443a-b49d-422250864bf4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E4B4B1DF" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ea4e8349-cd0b-4a49-912d-d0a89f460073" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676F44340" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a84ddee6-7806-4568-8bff-61141d170854" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DBD971F8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e1fcfb65-0714-4522-8a07-e1acbbe75b2e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C480BB1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/92d7c643-62f5-4364-a72a-f80f4a55d38c" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C2C2BA4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/03d1c1b0-b59b-401f-aa40-107816107b1d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6811AEA7E" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64929cc1-2246-465e-91d2-5002a7646c8e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681494ECE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/39ef1e14-2291-47a3-a7e2-e63a7553a540" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680B66B87" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f4da9cc0-f157-4ad8-8ea6-0dad1e6b1747" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66D0FE6BC" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0be5f2d1-25e7-456c-8c00-f842981a6049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B676BB644B" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bda578b0-a64a-4247-82da-90b531e27d11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66CD1A0D1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e046fe5a-4ed6-4cde-989e-cedc5bfd122d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C8AB629" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/7b65aeb8-3b3d-4a3a-aef0-0a11c2012a76" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ESENTEEEEE" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/28567dc1-e271-4b37-a8f9-273836a34419" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B626DF223C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/fbf025a8-5b43-4edd-8ee0-ba2ae0d13cdc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627DFDF6C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/412e6a2b-58d7-401c-879e-eaa239b1083a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627D22AB4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4285d802-2583-4cd8-8590-88906131572e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62BA92DDB" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/25425ecd-ea5f-4067-8959-70eac9ab3455" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627B0B138" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/2e6064c2-91b9-489d-ab89-46db7925f7f7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62766F373" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/20f8d92b-a35c-4b27-9fcc-a7346f105ad5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D429D5E8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dba695ed-bbff-4000-9d50-7407ab8663db" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D0C0BD7D" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bd77f279-7478-43ee-953a-161c2e4dcf76" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBC9CE7F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/bb25d64a-5266-41ba-9649-255759aa7a36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4F8AA85" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/188fbb63-f291-4b1b-95e5-dd73cb2d28db" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A525588F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/edb34e72-3885-405e-8aee-e6d6fd3ed9f0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A5373494" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e75ca1a5-2506-49c3-8e7a-b60f0ec879f9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A551E4F3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/31165a0a-e131-4c44-93ee-549e02e667fb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5807A0E11" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/307c2129-a459-4314-8875-ec420534895a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B581A36481" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/96466dac-a676-4d6d-81b4-5aec03db2cfb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56296EF89" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64196f69-33a4-460d-8d27-23f4e1dfd9c1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54D54AE26" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/0e1215f8-9601-4367-8df9-66d4fc7e392e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57ADE1E7F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ab699b06-8259-4c70-b6f1-4270a1bfe215" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D99A82" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/c3a1e71b-896b-4225-9026-a9720e049ec1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E773699" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/8067bf5f-fdce-40a4-9713-76cf75ed5f5e" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A4B4FEE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/114e91f1-d8a7-4e74-a2d1-c65a910f6105" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BE3D8EC7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/623734e5-7f02-47ac-9d66-43ab1ee76458" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2E4015051" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1808c7a4-04a8-460b-947a-655f80d5b22a" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12DCF2A67" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/18985bef-fe13-4b7c-a3b4-bdea4efcc811" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0E1E9F2D9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/12de8e70-bbea-4e90-b93c-99851f7d6e6f" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB42FB0F" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/439a70d7-e692-42f7-8b0f-bf3cea9b21f9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CB65401F" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/1adbe3f1-06f5-4591-8b61-c65007b125ad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C69CA6A2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dfe19e41-aa37-43d8-acdd-0431556bb5e4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A503ED9C" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d1be50c6-2400-4c56-a49f-d4227ad7e3a8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B098C5413C" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/ebb8981c-b550-4303-a537-934da74e0a42" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0971BBE41" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/effcd987-0019-47f3-a9ed-19dc284c53d6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DBD5B08" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/a280b6d3-721d-43ba-a650-a41e93340a71" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DD9089C" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/04140532-7c7c-4e2d-8a45-a8a04e26b4d3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DB0E6D1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/d36f2fc0-2c00-4b3e-b833-599f1b738426" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08DA0C1EA" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/dd5acfca-e510-4bc3-945b-9f83af70ea18" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08481802B" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/3f45ea44-19c1-4473-82c4-bd8aee3234c7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0846CF0AB" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4cf6e5da-3a46-4109-875f-1d94d0d09c2e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F6C8641" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/64928528-1da7-4984-a220-0780863713dc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07AD05782" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/f45db8ff-8054-4ebd-b6ec-41382a2300dd" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07303BCD4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/59d1b010-6356-4398-9a7b-5344b7a6bb73" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0333C2DEF" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/4f514458-9c53-41a9-9288-795e26801ea2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B008092B21" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/230b968a-fcf8-49f7-8b44-c152a469006e" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0104DF8B7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/de9f6313-3523-4bcb-b31a-dc805e32b071" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOO8254E7A" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/5740749c-cd9d-4ef5-97f7-49bbb26db963" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00403E550" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PDIC882006/amministrazione-trasparente/atti-amministrazioni-enti/e77365f5-5646-4c0e-b1e1-320ee1c0393e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F157"/>
+  <dimension ref="A1:F175"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12588</v>
+        <v>17546</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>12567</v>
+        <v>17340</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>12505</v>
+        <v>17336</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>11537</v>
+        <v>16171</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>11527</v>
+        <v>16006</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B7">
-        <v>11467</v>
+        <v>16005</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
-        <v>10300</v>
+        <v>15937</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>10261</v>
+        <v>15827</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>10020</v>
+        <v>15751</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>9195</v>
+        <v>15567</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>9103</v>
+        <v>15498</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>8848</v>
+        <v>15496</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14">
+        <v>15469</v>
+      </c>
+      <c r="C14" t="s">
         <v>40</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15">
+        <v>15412</v>
+      </c>
+      <c r="C15" t="s">
         <v>43</v>
       </c>
-      <c r="B15">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16">
+        <v>14435</v>
+      </c>
+      <c r="C16" t="s">
         <v>46</v>
       </c>
-      <c r="B16">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B17">
+        <v>14432</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>7570</v>
+        <v>14108</v>
       </c>
       <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>7569</v>
+        <v>13427</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>7567</v>
+        <v>12588</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>7568</v>
+        <v>12567</v>
       </c>
       <c r="C21" t="s">
         <v>59</v>
       </c>
       <c r="D21" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>61</v>
       </c>
       <c r="B22">
-        <v>7029</v>
+        <v>12505</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>64</v>
       </c>
       <c r="B23">
-        <v>6737</v>
+        <v>11537</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24">
+        <v>11527</v>
+      </c>
+      <c r="C24" t="s">
         <v>67</v>
       </c>
-      <c r="B24">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25">
+        <v>11467</v>
+      </c>
+      <c r="C25" t="s">
         <v>70</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B26">
-        <v>6511</v>
+        <v>10300</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B27">
-        <v>6509</v>
+        <v>10261</v>
       </c>
       <c r="C27" t="s">
         <v>75</v>
       </c>
       <c r="D27" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>77</v>
       </c>
       <c r="B28">
-        <v>6090</v>
+        <v>10020</v>
       </c>
       <c r="C28" t="s">
         <v>78</v>
       </c>
       <c r="D28" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29">
-        <v>5823</v>
+        <v>9195</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>4370</v>
+        <v>9103</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>5635</v>
+        <v>8848</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>5173</v>
+        <v>8686</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>5172</v>
+        <v>8590</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>4030</v>
+        <v>8179</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>4524</v>
+        <v>7571</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36">
-        <v>4159</v>
+        <v>7570</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>98</v>
       </c>
       <c r="B37">
-        <v>4132</v>
+        <v>7569</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38">
-        <v>4130</v>
+        <v>7567</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B39">
-        <v>3674</v>
+        <v>7568</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>3673</v>
+        <v>7029</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>3363</v>
+        <v>6737</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>3040</v>
+        <v>6692</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>2941</v>
+        <v>6679</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>119</v>
       </c>
       <c r="B44">
-        <v>2864</v>
+        <v>6511</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45">
-        <v>2862</v>
+        <v>6509</v>
       </c>
       <c r="C45" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>2843</v>
+        <v>6090</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>2841</v>
+        <v>5823</v>
       </c>
       <c r="C47" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B48">
-        <v>2442</v>
+        <v>4370</v>
       </c>
       <c r="C48" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B49">
-        <v>2216</v>
+        <v>5635</v>
       </c>
       <c r="C49" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>1694</v>
+        <v>5173</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>137</v>
       </c>
       <c r="B51">
-        <v>1442</v>
+        <v>5172</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B52">
-        <v>1377</v>
+        <v>4030</v>
       </c>
       <c r="C52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D52" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B53">
-        <v>1068</v>
+        <v>4524</v>
       </c>
       <c r="C53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B54">
-        <v>942</v>
+        <v>4159</v>
       </c>
       <c r="C54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B55">
-        <v>819</v>
+        <v>4132</v>
       </c>
       <c r="C55" t="s">
         <v>150</v>
       </c>
       <c r="D55" t="s">
         <v>151</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56">
+        <v>4130</v>
+      </c>
+      <c r="C56" t="s">
         <v>152</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57">
+        <v>3674</v>
+      </c>
+      <c r="C57" t="s">
         <v>155</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58">
+        <v>3673</v>
+      </c>
+      <c r="C58" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" t="s">
         <v>158</v>
       </c>
-      <c r="B58">
-[...9 lines deleted...]
-        <v>159</v>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B59">
-        <v>16761</v>
+        <v>3363</v>
       </c>
       <c r="C59" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
         <v>161</v>
       </c>
-      <c r="E59" t="s">
-        <v>159</v>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>162</v>
       </c>
       <c r="B60">
-        <v>16478</v>
+        <v>3040</v>
       </c>
       <c r="C60" t="s">
         <v>163</v>
       </c>
       <c r="D60" t="s">
         <v>164</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>165</v>
       </c>
       <c r="B61">
-        <v>16133</v>
+        <v>2941</v>
       </c>
       <c r="C61" t="s">
         <v>166</v>
       </c>
       <c r="D61" t="s">
         <v>167</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>168</v>
       </c>
       <c r="B62">
-        <v>15841</v>
+        <v>2864</v>
       </c>
       <c r="C62" t="s">
         <v>169</v>
       </c>
       <c r="D62" t="s">
         <v>170</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>168</v>
+      </c>
+      <c r="B63">
+        <v>2862</v>
+      </c>
+      <c r="C63" t="s">
         <v>171</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>168</v>
+      </c>
+      <c r="B64">
+        <v>2843</v>
+      </c>
+      <c r="C64" t="s">
+        <v>173</v>
+      </c>
+      <c r="D64" t="s">
         <v>174</v>
-      </c>
-[...7 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>14877</v>
+        <v>2841</v>
       </c>
       <c r="C65" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>14075</v>
+        <v>2442</v>
       </c>
       <c r="C66" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>13755</v>
+        <v>2216</v>
       </c>
       <c r="C67" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B68">
-        <v>13712</v>
+        <v>1694</v>
       </c>
       <c r="C68" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>186</v>
       </c>
       <c r="B69">
-        <v>13692</v>
+        <v>1442</v>
       </c>
       <c r="C69" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D69" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B70">
-        <v>13689</v>
+        <v>1377</v>
       </c>
       <c r="C70" t="s">
+        <v>190</v>
+      </c>
+      <c r="D70" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>192</v>
+      </c>
+      <c r="B71">
+        <v>1068</v>
+      </c>
+      <c r="C71" t="s">
         <v>193</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>195</v>
+      </c>
+      <c r="B72">
+        <v>942</v>
+      </c>
+      <c r="C72" t="s">
         <v>196</v>
       </c>
-      <c r="B72">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>12397</v>
+        <v>819</v>
       </c>
       <c r="C73" t="s">
         <v>199</v>
       </c>
       <c r="D73" t="s">
         <v>200</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>201</v>
       </c>
       <c r="B74">
-        <v>12038</v>
+        <v>262</v>
       </c>
       <c r="C74" t="s">
         <v>202</v>
       </c>
       <c r="D74" t="s">
         <v>203</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>204</v>
       </c>
       <c r="B75">
-        <v>11876</v>
+        <v>16872</v>
       </c>
       <c r="C75" t="s">
         <v>205</v>
       </c>
       <c r="D75" t="s">
         <v>206</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>207</v>
       </c>
       <c r="B76">
-        <v>9351</v>
+        <v>16761</v>
       </c>
       <c r="C76" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="D76" t="s">
+        <v>209</v>
+      </c>
+      <c r="E76" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B77">
-        <v>9023</v>
+        <v>16761</v>
       </c>
       <c r="C77" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="D77" t="s">
         <v>210</v>
       </c>
       <c r="E77" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B78">
-        <v>9022</v>
+        <v>16478</v>
       </c>
       <c r="C78" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>213</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B79">
-        <v>8363</v>
+        <v>16133</v>
       </c>
       <c r="C79" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>216</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B80">
-        <v>8360</v>
+        <v>15841</v>
       </c>
       <c r="C80" t="s">
-        <v>159</v>
+        <v>218</v>
       </c>
       <c r="D80" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>219</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B81">
-        <v>7691</v>
+        <v>15329</v>
       </c>
       <c r="C81" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B82">
-        <v>6920</v>
+        <v>14926</v>
       </c>
       <c r="C82" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="D82" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B83">
-        <v>6849</v>
+        <v>14877</v>
       </c>
       <c r="C83" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="D83" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B84">
-        <v>6765</v>
+        <v>14075</v>
       </c>
       <c r="C84" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="D84" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B85">
-        <v>6753</v>
+        <v>13755</v>
       </c>
       <c r="C85" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D85" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B86">
-        <v>6645</v>
+        <v>13712</v>
       </c>
       <c r="C86" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D86" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="B87">
-        <v>6614</v>
+        <v>13692</v>
       </c>
       <c r="C87" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B88">
-        <v>6571</v>
+        <v>13689</v>
       </c>
       <c r="C88" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="B89">
-        <v>6457</v>
+        <v>13238</v>
       </c>
       <c r="C89" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D89" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B90">
-        <v>4933</v>
+        <v>12406</v>
       </c>
       <c r="C90" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D90" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B91">
-        <v>6323</v>
+        <v>12397</v>
       </c>
       <c r="C91" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D91" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B92">
-        <v>5139</v>
+        <v>12038</v>
       </c>
       <c r="C92" t="s">
-        <v>159</v>
+        <v>251</v>
       </c>
       <c r="D92" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>252</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B93">
-        <v>5030</v>
+        <v>11876</v>
       </c>
       <c r="C93" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D93" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="B94">
-        <v>5027</v>
+        <v>9351</v>
       </c>
       <c r="C94" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="D94" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>257</v>
+      </c>
+      <c r="E94" t="s">
+        <v>208</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B95">
-        <v>4967</v>
+        <v>9023</v>
       </c>
       <c r="C95" t="s">
-        <v>254</v>
+        <v>208</v>
       </c>
       <c r="D95" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>259</v>
+      </c>
+      <c r="E95" t="s">
+        <v>208</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B96">
-        <v>4955</v>
+        <v>9022</v>
       </c>
       <c r="C96" t="s">
-        <v>256</v>
+        <v>208</v>
       </c>
       <c r="D96" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>260</v>
+      </c>
+      <c r="E96" t="s">
+        <v>208</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B97">
-        <v>4944</v>
+        <v>8363</v>
       </c>
       <c r="C97" t="s">
-        <v>258</v>
+        <v>208</v>
       </c>
       <c r="D97" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>262</v>
+      </c>
+      <c r="E97" t="s">
+        <v>208</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="B98">
-        <v>4917</v>
+        <v>8360</v>
       </c>
       <c r="C98" t="s">
-        <v>260</v>
+        <v>208</v>
       </c>
       <c r="D98" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>263</v>
+      </c>
+      <c r="E98" t="s">
+        <v>208</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="B99">
-        <v>4770</v>
+        <v>7691</v>
       </c>
       <c r="C99" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D99" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B100">
-        <v>4669</v>
+        <v>6920</v>
       </c>
       <c r="C100" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D100" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B101">
-        <v>4483</v>
+        <v>6849</v>
       </c>
       <c r="C101" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D101" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B102">
-        <v>4089</v>
+        <v>6765</v>
       </c>
       <c r="C102" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D102" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B103">
-        <v>3934</v>
+        <v>6753</v>
       </c>
       <c r="C103" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D103" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B104">
-        <v>3907</v>
+        <v>6645</v>
       </c>
       <c r="C104" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D104" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B105">
-        <v>3891</v>
+        <v>6614</v>
       </c>
       <c r="C105" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D105" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B106">
-        <v>3793</v>
+        <v>6571</v>
       </c>
       <c r="C106" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D106" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B107">
-        <v>3737</v>
+        <v>6457</v>
       </c>
       <c r="C107" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D107" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B108">
-        <v>3735</v>
+        <v>4933</v>
       </c>
       <c r="C108" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D108" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="B109">
-        <v>3392</v>
+        <v>6323</v>
       </c>
       <c r="C109" t="s">
-        <v>159</v>
+        <v>293</v>
       </c>
       <c r="D109" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>294</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="B110">
-        <v>3040</v>
+        <v>5139</v>
       </c>
       <c r="C110" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="D110" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="E110" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B111">
-        <v>2804</v>
+        <v>5030</v>
       </c>
       <c r="C111" t="s">
-        <v>159</v>
+        <v>298</v>
       </c>
       <c r="D111" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>299</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B112">
-        <v>2278</v>
+        <v>5027</v>
       </c>
       <c r="C112" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D112" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="B113">
-        <v>2227</v>
+        <v>4967</v>
       </c>
       <c r="C113" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D113" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B114">
-        <v>2086</v>
+        <v>4955</v>
       </c>
       <c r="C114" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="D114" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B115">
-        <v>1869</v>
+        <v>4944</v>
       </c>
       <c r="C115" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D115" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="B116">
-        <v>1787</v>
+        <v>4917</v>
       </c>
       <c r="C116" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D116" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B117">
-        <v>1786</v>
+        <v>4770</v>
       </c>
       <c r="C117" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D117" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B118">
-        <v>1785</v>
+        <v>4669</v>
       </c>
       <c r="C118" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D118" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B119">
-        <v>1702</v>
+        <v>4483</v>
       </c>
       <c r="C119" t="s">
-        <v>159</v>
+        <v>318</v>
       </c>
       <c r="D119" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>319</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="B120">
-        <v>1695</v>
+        <v>4089</v>
       </c>
       <c r="C120" t="s">
-        <v>159</v>
+        <v>321</v>
       </c>
       <c r="D120" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>322</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B121">
-        <v>1478</v>
+        <v>3934</v>
       </c>
       <c r="C121" t="s">
-        <v>159</v>
+        <v>324</v>
       </c>
       <c r="D121" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>325</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B122">
-        <v>1267</v>
+        <v>3907</v>
       </c>
       <c r="C122" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D122" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B123">
-        <v>1120</v>
+        <v>3891</v>
       </c>
       <c r="C123" t="s">
-        <v>159</v>
+        <v>328</v>
       </c>
       <c r="D123" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>329</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="B124">
-        <v>919</v>
+        <v>3793</v>
       </c>
       <c r="C124" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="D124" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="B125">
-        <v>878</v>
+        <v>3737</v>
       </c>
       <c r="C125" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D125" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B126">
-        <v>634</v>
+        <v>3735</v>
       </c>
       <c r="C126" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="D126" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="B127">
-        <v>626</v>
+        <v>3392</v>
       </c>
       <c r="C127" t="s">
-        <v>333</v>
+        <v>208</v>
       </c>
       <c r="D127" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>339</v>
+      </c>
+      <c r="E127" t="s">
+        <v>208</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B128">
-        <v>427</v>
+        <v>3040</v>
       </c>
       <c r="C128" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="D128" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="E128" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="B129">
-        <v>426</v>
+        <v>2804</v>
       </c>
       <c r="C129" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="D129" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E129" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="B130">
-        <v>419</v>
+        <v>2278</v>
       </c>
       <c r="C130" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="D130" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="B131">
-        <v>327</v>
+        <v>2227</v>
       </c>
       <c r="C131" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="D131" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B132">
-        <v>79</v>
+        <v>2086</v>
       </c>
       <c r="C132" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="D132" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B133">
-        <v>13551</v>
+        <v>1869</v>
       </c>
       <c r="C133" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="D133" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B134">
-        <v>8715</v>
+        <v>1787</v>
       </c>
       <c r="C134" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="D134" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B135">
-        <v>4337</v>
+        <v>1786</v>
       </c>
       <c r="C135" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="D135" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B136">
-        <v>3607</v>
+        <v>1785</v>
       </c>
       <c r="C136" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="D136" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B137">
-        <v>3540</v>
+        <v>1702</v>
       </c>
       <c r="C137" t="s">
-        <v>359</v>
+        <v>208</v>
       </c>
       <c r="D137" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>364</v>
+      </c>
+      <c r="E137" t="s">
+        <v>208</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B138">
-        <v>3432</v>
+        <v>1695</v>
       </c>
       <c r="C138" t="s">
-        <v>362</v>
+        <v>208</v>
       </c>
       <c r="D138" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>365</v>
+      </c>
+      <c r="E138" t="s">
+        <v>208</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B139">
-        <v>3318</v>
+        <v>1478</v>
       </c>
       <c r="C139" t="s">
-        <v>365</v>
+        <v>208</v>
       </c>
       <c r="D139" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>367</v>
+      </c>
+      <c r="E139" t="s">
+        <v>208</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B140">
-        <v>2931</v>
+        <v>1267</v>
       </c>
       <c r="C140" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D140" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B141">
-        <v>2753</v>
+        <v>1120</v>
       </c>
       <c r="C141" t="s">
-        <v>371</v>
+        <v>208</v>
       </c>
       <c r="D141" t="s">
         <v>372</v>
       </c>
-      <c r="E141" s="2" t="s">
-        <v>9</v>
+      <c r="E141" t="s">
+        <v>208</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>373</v>
       </c>
       <c r="B142">
-        <v>2693</v>
+        <v>919</v>
       </c>
       <c r="C142" t="s">
         <v>374</v>
       </c>
       <c r="D142" t="s">
         <v>375</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>376</v>
       </c>
       <c r="B143">
-        <v>2586</v>
+        <v>878</v>
       </c>
       <c r="C143" t="s">
         <v>377</v>
       </c>
       <c r="D143" t="s">
         <v>378</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B144">
-        <v>2585</v>
+        <v>634</v>
       </c>
       <c r="C144" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D144" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B145">
-        <v>2583</v>
+        <v>626</v>
       </c>
       <c r="C145" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D145" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="B146">
-        <v>2540</v>
+        <v>427</v>
       </c>
       <c r="C146" t="s">
-        <v>383</v>
+        <v>208</v>
       </c>
       <c r="D146" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>385</v>
+      </c>
+      <c r="E146" t="s">
+        <v>208</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B147">
-        <v>2396</v>
+        <v>426</v>
       </c>
       <c r="C147" t="s">
+        <v>208</v>
+      </c>
+      <c r="D147" t="s">
         <v>386</v>
       </c>
-      <c r="D147" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E147" t="s">
+        <v>208</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B148">
-        <v>2389</v>
+        <v>419</v>
       </c>
       <c r="C148" t="s">
+        <v>387</v>
+      </c>
+      <c r="D148" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
+        <v>389</v>
+      </c>
+      <c r="B149">
+        <v>327</v>
+      </c>
+      <c r="C149" t="s">
         <v>390</v>
       </c>
-      <c r="B149">
-[...2 lines deleted...]
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
+        <v>392</v>
+      </c>
+      <c r="B150">
+        <v>79</v>
+      </c>
+      <c r="C150" t="s">
         <v>393</v>
       </c>
-      <c r="B150">
-[...2 lines deleted...]
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
+        <v>395</v>
+      </c>
+      <c r="B151">
+        <v>13551</v>
+      </c>
+      <c r="C151" t="s">
         <v>396</v>
       </c>
-      <c r="B151">
-[...2 lines deleted...]
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>398</v>
+      </c>
+      <c r="B152">
+        <v>8715</v>
+      </c>
+      <c r="C152" t="s">
         <v>399</v>
       </c>
-      <c r="B152">
-[...2 lines deleted...]
-      <c r="C152" t="s">
+      <c r="D152" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E152" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
+        <v>401</v>
+      </c>
+      <c r="B153">
+        <v>4337</v>
+      </c>
+      <c r="C153" t="s">
         <v>402</v>
       </c>
-      <c r="B153">
-[...2 lines deleted...]
-      <c r="C153" t="s">
+      <c r="D153" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="E153" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>404</v>
+      </c>
+      <c r="B154">
+        <v>3607</v>
+      </c>
+      <c r="C154" t="s">
         <v>405</v>
       </c>
-      <c r="B154">
-[...2 lines deleted...]
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>407</v>
+      </c>
+      <c r="B155">
+        <v>3540</v>
+      </c>
+      <c r="C155" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="D155" t="s">
         <v>409</v>
       </c>
-      <c r="E155" t="s">
-        <v>159</v>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>410</v>
       </c>
       <c r="B156">
-        <v>834</v>
+        <v>3432</v>
       </c>
       <c r="C156" t="s">
         <v>411</v>
       </c>
       <c r="D156" t="s">
         <v>412</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="B157">
+        <v>3318</v>
+      </c>
+      <c r="C157" t="s">
+        <v>414</v>
+      </c>
+      <c r="D157" t="s">
+        <v>415</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>416</v>
+      </c>
+      <c r="B158">
+        <v>2931</v>
+      </c>
+      <c r="C158" t="s">
+        <v>417</v>
+      </c>
+      <c r="D158" t="s">
+        <v>418</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>419</v>
+      </c>
+      <c r="B159">
+        <v>2753</v>
+      </c>
+      <c r="C159" t="s">
+        <v>420</v>
+      </c>
+      <c r="D159" t="s">
+        <v>421</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>422</v>
+      </c>
+      <c r="B160">
+        <v>2693</v>
+      </c>
+      <c r="C160" t="s">
+        <v>423</v>
+      </c>
+      <c r="D160" t="s">
+        <v>424</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>425</v>
+      </c>
+      <c r="B161">
+        <v>2586</v>
+      </c>
+      <c r="C161" t="s">
+        <v>426</v>
+      </c>
+      <c r="D161" t="s">
+        <v>427</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>425</v>
+      </c>
+      <c r="B162">
+        <v>2585</v>
+      </c>
+      <c r="C162" t="s">
+        <v>428</v>
+      </c>
+      <c r="D162" t="s">
+        <v>429</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>425</v>
+      </c>
+      <c r="B163">
+        <v>2583</v>
+      </c>
+      <c r="C163" t="s">
+        <v>430</v>
+      </c>
+      <c r="D163" t="s">
+        <v>431</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>425</v>
+      </c>
+      <c r="B164">
+        <v>2540</v>
+      </c>
+      <c r="C164" t="s">
+        <v>432</v>
+      </c>
+      <c r="D164" t="s">
+        <v>433</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>434</v>
+      </c>
+      <c r="B165">
+        <v>2396</v>
+      </c>
+      <c r="C165" t="s">
+        <v>435</v>
+      </c>
+      <c r="D165" t="s">
+        <v>436</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>434</v>
+      </c>
+      <c r="B166">
+        <v>2389</v>
+      </c>
+      <c r="C166" t="s">
+        <v>437</v>
+      </c>
+      <c r="D166" t="s">
+        <v>438</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>439</v>
+      </c>
+      <c r="B167">
+        <v>2365</v>
+      </c>
+      <c r="C167" t="s">
+        <v>440</v>
+      </c>
+      <c r="D167" t="s">
+        <v>441</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>442</v>
+      </c>
+      <c r="B168">
+        <v>2318</v>
+      </c>
+      <c r="C168" t="s">
+        <v>443</v>
+      </c>
+      <c r="D168" t="s">
+        <v>444</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>445</v>
+      </c>
+      <c r="B169">
+        <v>2215</v>
+      </c>
+      <c r="C169" t="s">
+        <v>446</v>
+      </c>
+      <c r="D169" t="s">
+        <v>447</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>448</v>
+      </c>
+      <c r="B170">
+        <v>1408</v>
+      </c>
+      <c r="C170" t="s">
+        <v>449</v>
+      </c>
+      <c r="D170" t="s">
+        <v>450</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>451</v>
+      </c>
+      <c r="B171">
+        <v>1274</v>
+      </c>
+      <c r="C171" t="s">
+        <v>452</v>
+      </c>
+      <c r="D171" t="s">
+        <v>453</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>454</v>
+      </c>
+      <c r="B172">
+        <v>932</v>
+      </c>
+      <c r="C172" t="s">
+        <v>455</v>
+      </c>
+      <c r="D172" t="s">
+        <v>456</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>457</v>
+      </c>
+      <c r="B173">
+        <v>487</v>
+      </c>
+      <c r="C173" t="s">
+        <v>208</v>
+      </c>
+      <c r="D173" t="s">
+        <v>458</v>
+      </c>
+      <c r="E173" t="s">
+        <v>208</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>459</v>
+      </c>
+      <c r="B174">
+        <v>834</v>
+      </c>
+      <c r="C174" t="s">
+        <v>460</v>
+      </c>
+      <c r="D174" t="s">
+        <v>461</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>459</v>
+      </c>
+      <c r="B175">
         <v>827</v>
       </c>
-      <c r="C157" t="s">
-[...8 lines deleted...]
-      <c r="F157" s="2" t="s">
+      <c r="C175" t="s">
+        <v>462</v>
+      </c>
+      <c r="D175" t="s">
+        <v>463</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -4912,232 +5419,268 @@
     <hyperlink ref="F45" r:id="rId88"/>
     <hyperlink ref="E46" r:id="rId89"/>
     <hyperlink ref="F46" r:id="rId90"/>
     <hyperlink ref="E47" r:id="rId91"/>
     <hyperlink ref="F47" r:id="rId92"/>
     <hyperlink ref="E48" r:id="rId93"/>
     <hyperlink ref="F48" r:id="rId94"/>
     <hyperlink ref="E49" r:id="rId95"/>
     <hyperlink ref="F49" r:id="rId96"/>
     <hyperlink ref="E50" r:id="rId97"/>
     <hyperlink ref="F50" r:id="rId98"/>
     <hyperlink ref="E51" r:id="rId99"/>
     <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="E52" r:id="rId101"/>
     <hyperlink ref="F52" r:id="rId102"/>
     <hyperlink ref="E53" r:id="rId103"/>
     <hyperlink ref="F53" r:id="rId104"/>
     <hyperlink ref="E54" r:id="rId105"/>
     <hyperlink ref="F54" r:id="rId106"/>
     <hyperlink ref="E55" r:id="rId107"/>
     <hyperlink ref="F55" r:id="rId108"/>
     <hyperlink ref="E56" r:id="rId109"/>
     <hyperlink ref="F56" r:id="rId110"/>
     <hyperlink ref="E57" r:id="rId111"/>
     <hyperlink ref="F57" r:id="rId112"/>
-    <hyperlink ref="F58" r:id="rId113"/>
-[...160 lines deleted...]
-    <hyperlink ref="E147" r:id="rId274"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="E80" r:id="rId155"/>
+    <hyperlink ref="F80" r:id="rId156"/>
+    <hyperlink ref="E81" r:id="rId157"/>
+    <hyperlink ref="F81" r:id="rId158"/>
+    <hyperlink ref="E82" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId160"/>
+    <hyperlink ref="E83" r:id="rId161"/>
+    <hyperlink ref="F83" r:id="rId162"/>
+    <hyperlink ref="E84" r:id="rId163"/>
+    <hyperlink ref="F84" r:id="rId164"/>
+    <hyperlink ref="E85" r:id="rId165"/>
+    <hyperlink ref="F85" r:id="rId166"/>
+    <hyperlink ref="E86" r:id="rId167"/>
+    <hyperlink ref="F86" r:id="rId168"/>
+    <hyperlink ref="E87" r:id="rId169"/>
+    <hyperlink ref="F87" r:id="rId170"/>
+    <hyperlink ref="E88" r:id="rId171"/>
+    <hyperlink ref="F88" r:id="rId172"/>
+    <hyperlink ref="E89" r:id="rId173"/>
+    <hyperlink ref="F89" r:id="rId174"/>
+    <hyperlink ref="E90" r:id="rId175"/>
+    <hyperlink ref="F90" r:id="rId176"/>
+    <hyperlink ref="E91" r:id="rId177"/>
+    <hyperlink ref="F91" r:id="rId178"/>
+    <hyperlink ref="E92" r:id="rId179"/>
+    <hyperlink ref="F92" r:id="rId180"/>
+    <hyperlink ref="E93" r:id="rId181"/>
+    <hyperlink ref="F93" r:id="rId182"/>
+    <hyperlink ref="F94" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="F96" r:id="rId185"/>
+    <hyperlink ref="F97" r:id="rId186"/>
+    <hyperlink ref="F98" r:id="rId187"/>
+    <hyperlink ref="E99" r:id="rId188"/>
+    <hyperlink ref="F99" r:id="rId189"/>
+    <hyperlink ref="E100" r:id="rId190"/>
+    <hyperlink ref="F100" r:id="rId191"/>
+    <hyperlink ref="E101" r:id="rId192"/>
+    <hyperlink ref="F101" r:id="rId193"/>
+    <hyperlink ref="E102" r:id="rId194"/>
+    <hyperlink ref="F102" r:id="rId195"/>
+    <hyperlink ref="E103" r:id="rId196"/>
+    <hyperlink ref="F103" r:id="rId197"/>
+    <hyperlink ref="E104" r:id="rId198"/>
+    <hyperlink ref="F104" r:id="rId199"/>
+    <hyperlink ref="E105" r:id="rId200"/>
+    <hyperlink ref="F105" r:id="rId201"/>
+    <hyperlink ref="E106" r:id="rId202"/>
+    <hyperlink ref="F106" r:id="rId203"/>
+    <hyperlink ref="E107" r:id="rId204"/>
+    <hyperlink ref="F107" r:id="rId205"/>
+    <hyperlink ref="E108" r:id="rId206"/>
+    <hyperlink ref="F108" r:id="rId207"/>
+    <hyperlink ref="E109" r:id="rId208"/>
+    <hyperlink ref="F109" r:id="rId209"/>
+    <hyperlink ref="F110" r:id="rId210"/>
+    <hyperlink ref="E111" r:id="rId211"/>
+    <hyperlink ref="F111" r:id="rId212"/>
+    <hyperlink ref="E112" r:id="rId213"/>
+    <hyperlink ref="F112" r:id="rId214"/>
+    <hyperlink ref="E113" r:id="rId215"/>
+    <hyperlink ref="F113" r:id="rId216"/>
+    <hyperlink ref="E114" r:id="rId217"/>
+    <hyperlink ref="F114" r:id="rId218"/>
+    <hyperlink ref="E115" r:id="rId219"/>
+    <hyperlink ref="F115" r:id="rId220"/>
+    <hyperlink ref="E116" r:id="rId221"/>
+    <hyperlink ref="F116" r:id="rId222"/>
+    <hyperlink ref="E117" r:id="rId223"/>
+    <hyperlink ref="F117" r:id="rId224"/>
+    <hyperlink ref="E118" r:id="rId225"/>
+    <hyperlink ref="F118" r:id="rId226"/>
+    <hyperlink ref="E119" r:id="rId227"/>
+    <hyperlink ref="F119" r:id="rId228"/>
+    <hyperlink ref="E120" r:id="rId229"/>
+    <hyperlink ref="F120" r:id="rId230"/>
+    <hyperlink ref="E121" r:id="rId231"/>
+    <hyperlink ref="F121" r:id="rId232"/>
+    <hyperlink ref="E122" r:id="rId233"/>
+    <hyperlink ref="F122" r:id="rId234"/>
+    <hyperlink ref="E123" r:id="rId235"/>
+    <hyperlink ref="F123" r:id="rId236"/>
+    <hyperlink ref="E124" r:id="rId237"/>
+    <hyperlink ref="F124" r:id="rId238"/>
+    <hyperlink ref="E125" r:id="rId239"/>
+    <hyperlink ref="F125" r:id="rId240"/>
+    <hyperlink ref="E126" r:id="rId241"/>
+    <hyperlink ref="F126" r:id="rId242"/>
+    <hyperlink ref="F127" r:id="rId243"/>
+    <hyperlink ref="F128" r:id="rId244"/>
+    <hyperlink ref="F129" r:id="rId245"/>
+    <hyperlink ref="E130" r:id="rId246"/>
+    <hyperlink ref="F130" r:id="rId247"/>
+    <hyperlink ref="E131" r:id="rId248"/>
+    <hyperlink ref="F131" r:id="rId249"/>
+    <hyperlink ref="E132" r:id="rId250"/>
+    <hyperlink ref="F132" r:id="rId251"/>
+    <hyperlink ref="E133" r:id="rId252"/>
+    <hyperlink ref="F133" r:id="rId253"/>
+    <hyperlink ref="E134" r:id="rId254"/>
+    <hyperlink ref="F134" r:id="rId255"/>
+    <hyperlink ref="E135" r:id="rId256"/>
+    <hyperlink ref="F135" r:id="rId257"/>
+    <hyperlink ref="E136" r:id="rId258"/>
+    <hyperlink ref="F136" r:id="rId259"/>
+    <hyperlink ref="F137" r:id="rId260"/>
+    <hyperlink ref="F138" r:id="rId261"/>
+    <hyperlink ref="F139" r:id="rId262"/>
+    <hyperlink ref="E140" r:id="rId263"/>
+    <hyperlink ref="F140" r:id="rId264"/>
+    <hyperlink ref="F141" r:id="rId265"/>
+    <hyperlink ref="E142" r:id="rId266"/>
+    <hyperlink ref="F142" r:id="rId267"/>
+    <hyperlink ref="E143" r:id="rId268"/>
+    <hyperlink ref="F143" r:id="rId269"/>
+    <hyperlink ref="E144" r:id="rId270"/>
+    <hyperlink ref="F144" r:id="rId271"/>
+    <hyperlink ref="E145" r:id="rId272"/>
+    <hyperlink ref="F145" r:id="rId273"/>
+    <hyperlink ref="F146" r:id="rId274"/>
     <hyperlink ref="F147" r:id="rId275"/>
     <hyperlink ref="E148" r:id="rId276"/>
     <hyperlink ref="F148" r:id="rId277"/>
     <hyperlink ref="E149" r:id="rId278"/>
     <hyperlink ref="F149" r:id="rId279"/>
     <hyperlink ref="E150" r:id="rId280"/>
     <hyperlink ref="F150" r:id="rId281"/>
     <hyperlink ref="E151" r:id="rId282"/>
     <hyperlink ref="F151" r:id="rId283"/>
     <hyperlink ref="E152" r:id="rId284"/>
     <hyperlink ref="F152" r:id="rId285"/>
     <hyperlink ref="E153" r:id="rId286"/>
     <hyperlink ref="F153" r:id="rId287"/>
     <hyperlink ref="E154" r:id="rId288"/>
     <hyperlink ref="F154" r:id="rId289"/>
-    <hyperlink ref="F155" r:id="rId290"/>
-[...3 lines deleted...]
-    <hyperlink ref="F157" r:id="rId294"/>
+    <hyperlink ref="E155" r:id="rId290"/>
+    <hyperlink ref="F155" r:id="rId291"/>
+    <hyperlink ref="E156" r:id="rId292"/>
+    <hyperlink ref="F156" r:id="rId293"/>
+    <hyperlink ref="E157" r:id="rId294"/>
+    <hyperlink ref="F157" r:id="rId295"/>
+    <hyperlink ref="E158" r:id="rId296"/>
+    <hyperlink ref="F158" r:id="rId297"/>
+    <hyperlink ref="E159" r:id="rId298"/>
+    <hyperlink ref="F159" r:id="rId299"/>
+    <hyperlink ref="E160" r:id="rId300"/>
+    <hyperlink ref="F160" r:id="rId301"/>
+    <hyperlink ref="E161" r:id="rId302"/>
+    <hyperlink ref="F161" r:id="rId303"/>
+    <hyperlink ref="E162" r:id="rId304"/>
+    <hyperlink ref="F162" r:id="rId305"/>
+    <hyperlink ref="E163" r:id="rId306"/>
+    <hyperlink ref="F163" r:id="rId307"/>
+    <hyperlink ref="E164" r:id="rId308"/>
+    <hyperlink ref="F164" r:id="rId309"/>
+    <hyperlink ref="E165" r:id="rId310"/>
+    <hyperlink ref="F165" r:id="rId311"/>
+    <hyperlink ref="E166" r:id="rId312"/>
+    <hyperlink ref="F166" r:id="rId313"/>
+    <hyperlink ref="E167" r:id="rId314"/>
+    <hyperlink ref="F167" r:id="rId315"/>
+    <hyperlink ref="E168" r:id="rId316"/>
+    <hyperlink ref="F168" r:id="rId317"/>
+    <hyperlink ref="E169" r:id="rId318"/>
+    <hyperlink ref="F169" r:id="rId319"/>
+    <hyperlink ref="E170" r:id="rId320"/>
+    <hyperlink ref="F170" r:id="rId321"/>
+    <hyperlink ref="E171" r:id="rId322"/>
+    <hyperlink ref="F171" r:id="rId323"/>
+    <hyperlink ref="E172" r:id="rId324"/>
+    <hyperlink ref="F172" r:id="rId325"/>
+    <hyperlink ref="F173" r:id="rId326"/>
+    <hyperlink ref="E174" r:id="rId327"/>
+    <hyperlink ref="F174" r:id="rId328"/>
+    <hyperlink ref="E175" r:id="rId329"/>
+    <hyperlink ref="F175" r:id="rId330"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>