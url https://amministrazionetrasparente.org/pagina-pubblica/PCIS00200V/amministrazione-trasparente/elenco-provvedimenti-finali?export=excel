--- v0 (2026-07-27)
+++ v1 (2026-09-14)
@@ -8,2053 +8,1206 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="731" uniqueCount="369">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC030CFC4F</t>
   </si>
   <si>
     <t>Sviluppo grafico sui pannelli in aula magna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC030CFC4F</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/765296e9-ce3c-459e-ab89-99d0476e20d5</t>
+    <t>Link</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BC02EB2DDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - PIASTRA INDUZIONE CUCINA SHOW COOKING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC02EB2DDC</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF9B06107</t>
   </si>
   <si>
     <t>Cancelleria per esami di stato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9B06107</t>
-[...4 lines deleted...]
-  <si>
     <t>BBFB690ADC</t>
   </si>
   <si>
     <t>Materiale di pulizia per centro scolastico agroalimentare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB690ADC</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF9A37633</t>
   </si>
   <si>
     <t>Revisione microscopi per laboratorio di scienze ITAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9A37633</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF75097B2</t>
   </si>
   <si>
     <t>Telo di videoproiezione in aula magna</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF75097B2</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDB125E3B</t>
   </si>
   <si>
     <t>Riparazione crioscopio Istituto Marcora di Cortemaggiore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDB125E3B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>B9DF78A510</t>
   </si>
   <si>
     <t>Decisione a contrarre - COPRITERMO SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF78A510</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBC9BFD6CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TONER E CARTUCCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9BFD6CC</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEA6A12C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prenotazione revisione bus targa FB864XB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA6A12C1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE3159A28</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVANDERIA MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3159A28</t>
-[...4 lines deleted...]
-  <si>
     <t>BBD0F2E5E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA DEL GHIACCIO CAPANNONE ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD0F2E5E4</t>
-[...4 lines deleted...]
-  <si>
     <t>BBDC0F8D39</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio e lavaggio tovagliato</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC0F8D39</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBC965E34D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMONTAGGIO E MONTAGGIO PNEUMATICI BUS FB864XB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC965E34D</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC9843389</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA COPIE GIORNALINO IL NOVELLO seconda uscita 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9843389</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC428302D</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE BUS IVECO FB846XB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC428302D</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC4458334</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE PNEUMATICI BUS FB864XB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4458334</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9D49EC0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione per gestione e utilizzo del mepa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D49EC0A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB62ABE68F</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI FERRAMENTA E CALZATURE SICUREZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62ABE68F</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - pagamento pass bus targa FB864XB per ingresso a Mantova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8B46FAFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTI IN MEPA DETERGENTI CUCINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B46FAFC</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB6289E5A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PROGETTO ORTO BIOLOGICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6289E5A3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB6263BD6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - HARD DISK PER LABORATORIO INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6263BD6A</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB345B72B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE PIASTRE DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB345B72B2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB6BCA4CBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - PERSONAL COMPUTER E CODICI A BARRE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BCA4CBF</t>
-[...4 lines deleted...]
-  <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>BB6235BE0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPILLE PER CAMPUS DAY ESTIVO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6235BE0C</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB51FC132F</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA 100 COPIE OBIETTIVO TERRA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51FC132F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB6253ECA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO AMBULANZA ATLETICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6253ECA2</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB519E0936</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE ALBERGO GARE IST AGRARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB519E0936</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB5161EF56</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE TACHIGRAFO PER AUTISTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5161EF56</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4B128E8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ORDINE MEPA RISME DI CARTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B128E8B</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB3093866A</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO ALUNNI BEACH VOLLEY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3093866A</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB0611FA6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE ATTIVITA' DIDATTICA CASA CIRCONDARIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0611FA6B</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0FC7E1CC</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE LABORATORIO CHIMICA ITAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0FC7E1CC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB0F9021B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE LAVASTOVIGLIE ZANUSSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F9021B2</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB147030A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI TRENO PC RN FIERA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147030A3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8ED127A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE SOSTEGNO progett ONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8ED127A7</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0810F579</t>
   </si>
   <si>
     <t>Decisione a contrarre - GUANTI PER PULIZIE LOCALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0810F579</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0800277C</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER PULIZIA CENTRO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0800277C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB07ADFA4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIDONE ASPIRATUTTO CON FUSTO IN PLASTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07ADFA4F</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0605B8AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PROGETTO ORTO BIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0605B8AD</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t>BB0622851C</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTENITORI IN VETRO PER LABORATORIO CORTEMAGGIORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0622851C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB00099317</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO SPURGO FOSSE BIOLOGICHE ALB.1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00099317</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF600D64B</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE MINUTA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF600D64B</t>
-[...4 lines deleted...]
-  <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAD8F87010</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE DI PRIMO SOCCORSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8F87010</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE7702621</t>
   </si>
   <si>
     <t>Decisione a contrarre - PANNELLI FOREX</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7702621</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE763D390</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA BROCHURE PROG GIOVANI PER LE SCIENZE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE763D390</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEB1B3527</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI TRENO Piacenza-Firenze AeR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB1B3527</t>
-[...4 lines deleted...]
-  <si>
     <t>BAEAF29CBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTI DEL TRENO Piacenza-Milano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAF29CBF</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE650D491</t>
   </si>
   <si>
     <t>Decisione a contrarre - ATTREZZATURE VARIE PULIZIE LOCALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE650D491</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE6AB2D02</t>
   </si>
   <si>
     <t>Decisione a contrarre - BUDGES IN BIANCO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6AB2D02</t>
-[...4 lines deleted...]
-  <si>
     <t>BADF1B87C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - CAMICE VERDE COLLABORATORE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF1B87C3</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAD6626A6E</t>
   </si>
   <si>
     <t>Decisione a contrarre - MANUTENZIONE ESTINTORE SEDE CORTEMAGGIORE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6626A6E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAD58A33FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DERRATE ALIMENTARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD58A33FB</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC4816979</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PC E MONITOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4816979</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD242743E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO SOFTWARE AFFIDA SEMPLICE + MODULO GARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD242743E</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC6DDB497</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SPAGGIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6DDB497</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC5890249</t>
   </si>
   <si>
     <t>Decisione a contrarre - ODA SU MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5890249</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BA8E8267DE</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO RIPARAZIONE LAVASTOVIGLIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E8267DE</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA5700428</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTROLLO LAVASTOVIGLIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5700428</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB4C9F58C</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTEGRAZIONE MATERIALE DI PULIZIA</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/null</t>
-[...1 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAA5CD9784</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO POLIZZA INFORTUNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5CD9784</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAB0FA42F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - REVISIONE TACHIGRAFO BUS FB864XB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0FA42F2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA326F736</t>
   </si>
   <si>
     <t>Decisione a contrarre - TAPPETI ASCIUGAPASSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA326F736</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA5BE4D54</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO POLIZZA KANGOO E RENAULT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5BE4D54</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BA8DBFAC75</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PROGETTONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DBFAC75</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8F19619F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura derrate alimentari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F19619F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA89DC3517</t>
   </si>
   <si>
     <t>Decisione a contrarre - DETERSIVO LAVAPAVIMENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89DC3517</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8A4572C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPRAY PER PULIZIA MONITOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A4572C6</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA55A014AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTELLI DI DIVIETO ANTI-INFORTUNISTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55A014AA</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>BA71F2348B</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAMPA COPIA IL NOVELLO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71F2348B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA73428D13</t>
   </si>
   <si>
     <t>Decisione a contrarre - GIACCA BIANCA CUOCO XL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73428D13</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>B9DF986846</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER LAVORATORIO INFORMATICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF986846</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6CBE8573</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO TRASPORTO ALUNNI RE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBE8573</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6506BD91</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO SERVIZIO SOMMELIER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6506BD91</t>
-[...4 lines deleted...]
-  <si>
     <t>BA64F417A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI SOMMELIER 1 LIVELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64F417A8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA32266D86</t>
   </si>
   <si>
     <t>Decisione a contrarre - MISCELATORE LAVELLO CUCINA FUMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32266D86</t>
-[...4 lines deleted...]
-  <si>
     <t>BA448DBBE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE SPORTIVO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA448DBBE5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA4F5AB7E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROGETTO GREEN GENERATION</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F5AB7E7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4EA31F61</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO GIORNATA NEVE FOLGARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EA31F61</t>
-[...4 lines deleted...]
-  <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA44B6544D</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI ELETTRICI IST DI PC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44B6544D</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>BA4F3DFC4B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERRA IDROPONICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F3DFC4B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA28822FB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DERATIZZAZIONE CSG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28822FB1</t>
-[...4 lines deleted...]
-  <si>
     <t>B9A2546ABB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE LAVASTOVIGLIE ALB 1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2546ABB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA31DF6414</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQ 10 TANICHE RIFIUTI SPECIALI CSG</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31DF6414</t>
-[...4 lines deleted...]
-  <si>
     <t>BA39065314</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINE LAVAPAVIMENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39065314</t>
-[...4 lines deleted...]
-  <si>
     <t>BA323F45F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CASSERUOLA CUCINA FUMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA323F45F9</t>
-[...4 lines deleted...]
-  <si>
     <t>BA22A2E75D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ADESIONE AL CORSO ITACPSW-01</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22A2E75D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4A047078</t>
   </si>
   <si>
     <t>Decisione a contrarre - MEPA GHIACCIO ISTANTANEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A047078</t>
-[...4 lines deleted...]
-  <si>
     <t>BA49DE5912</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO DELLA MEMORIA 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49DE5912</t>
-[...4 lines deleted...]
-  <si>
     <t>BA38ACB3B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - PULIZIA CENTRO SCOLASTICO AGROALIMENTARE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38ACB3B4</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA2967FA0E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CAPPOTTINA LAVASTOVIGLIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2967FA0E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA321A2BC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - COLLANTE FISSAGGIO PROTEZIONI MURALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA321A2BC8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9BF5B6ECF</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE MINUTA PROTEZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF5B6ECF</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA2866C641</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE SERRA IDROPONICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2866C641</t>
-[...4 lines deleted...]
-  <si>
     <t>BA24A2CDF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - CARTA FOTOCOPIE E SEDIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24A2CDF5</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA1F4F292E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI PER ESERCITAZIONI LAB. ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F4F292E</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA08458B31</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE KANGOO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA08458B31</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>B9EDF52AAC</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA DEL GHIACCIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDF52AAC</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9EE438583</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE ZANUSSI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE438583</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9DFC3B429</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARMADIO LEGNO VICEPRESIDENZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFC3B429</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E329C422</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI PER LAB. ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E329C422</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E3624E20</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ORTOFRUTTICOLI PER LAB. ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3624E20</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E33B6CD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI PER LAB. SALA BAR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E33B6CD6</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B990ED7572</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione bus Euroclass</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990ED7572</t>
-[...4 lines deleted...]
-  <si>
     <t>B95B917C05</t>
   </si>
   <si>
     <t>Decisione a contrarre - GLICERINA LIQUIDA PER ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B917C05</t>
-[...4 lines deleted...]
-  <si>
     <t>B944F59723</t>
   </si>
   <si>
     <t>Decisione a contrarre - VINI PER LABORATORI ALBERGHIERO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1dbb7e15-e4dc-49b8-8f6e-8117e12e7571</t>
   </si>
   <si>
     <t>9B93A8E49C</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SOSTITUZIONE GOMME PNEUMATICI NEVE
 RENAULT TRAFIC targa ED120ZZ</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9B93A8E49C</t>
-[...4 lines deleted...]
-  <si>
     <t>B95B687EAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE BUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B687EAB</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B98CB1D1AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPURGO FOSSA BIOLOGICA ITAS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98CB1D1AE</t>
-[...4 lines deleted...]
-  <si>
     <t>B974378FAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO DI DERATIZZAZIONE SEDE CASTEL SAN GIOVANNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974378FAB</t>
-[...4 lines deleted...]
-  <si>
     <t>B98C8620D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi gestione dominio rainerimarcora.it e campusagroalimentarepiacenza.it</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C8620D9</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B98C995E2D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Bottiglie e tappi per progetto Green Generation</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C995E2D</t>
-[...4 lines deleted...]
-  <si>
     <t>B973E85A1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Planning, agende anno 2026 e materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973E85A1D</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B97BB03613</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di sanità ambientale zona Food</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BB03613</t>
-[...4 lines deleted...]
-  <si>
     <t>B97BA194F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica alla Fiera del bue grasso a Carrù</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BA194F9</t>
-[...4 lines deleted...]
-  <si>
     <t>B974049F1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi elettrici presso Istituto Raineri sede di Piacenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974049F1C</t>
-[...4 lines deleted...]
-  <si>
     <t>B96F22D9E5</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di assistenza telefonica ed online per manutenzione SIDI Scuola</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96F22D9E5</t>
-[...4 lines deleted...]
-  <si>
     <t>B96D06CF1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo abbonamento servizi online piattaforma Mediasoft-Levrini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D06CF1C</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B939D1AF3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Toner per stampanti uffici segreteria e per docenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939D1AF3C</t>
-[...4 lines deleted...]
-  <si>
     <t>B94D573128</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI ALIMENTARI PER LAB. ESERC. ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D573128</t>
-[...4 lines deleted...]
-  <si>
     <t>B94810B9A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Software generazione automatica di contenuti di AT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94810B9A9</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B94A704FAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pulizia centro scolastico agroalimentare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94A704FAD</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B939CB07C5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SSD per laboratorio informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939CB07C5</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B91CAE120A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale progetto aceto nobile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CAE120A</t>
-[...4 lines deleted...]
-  <si>
     <t>B91C3CA83F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Revisione estintori d'Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C3CA83F</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B91C5D68AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale laboratorio panificazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C5D68AA</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B91D31FF40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale progetto birra a Corte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D31FF40</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B78177929A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Interventi di manutenzione presso laboratorio cucina Induzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78177929A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B63B62E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto frullatore-minipimer a immersione per laboratori di cucina</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B63B62E2</t>
-[...4 lines deleted...]
-  <si>
     <t>B8865B0472</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto detergenti Unox per forni autopulenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8865B0472</t>
-[...4 lines deleted...]
-  <si>
     <t>B910DEC360</t>
   </si>
   <si>
     <t>Decisione a contrarre - Salumi per laboratorio cucina al Parlamento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910DEC360</t>
-[...4 lines deleted...]
-  <si>
     <t>B8E550379B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SALUMI PER ESERCITAZIONI LABORATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E550379B</t>
-[...4 lines deleted...]
-  <si>
     <t>B90EF81955</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento annuale software Safety for school</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EF81955</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8E511BE5F</t>
   </si>
   <si>
     <t>Decisione a contrarre - manutenzione erogatori acqua frizzante</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E511BE5F</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F6111C44</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto manuale PASSWEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6111C44</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F143F760</t>
   </si>
   <si>
     <t>Decisione a contrarre - Attrezzature di pulizia centro scolastico agroalimentare</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F143F760</t>
-[...4 lines deleted...]
-  <si>
     <t>10/10/2025</t>
   </si>
   <si>
     <t>B894FD9A90</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI NOLEGGIO E LAVAGGIO TOVAGLIATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894FD9A90</t>
-[...4 lines deleted...]
-  <si>
     <t>B894AD67CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI NOLEGGIO E TOVAGLIATO PER ESERC. LAB. ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894AD67CD</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88880534E</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFILATURA COLTELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88880534E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B8835EC387</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE RENAULT KANGOO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8835EC387</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B4E537B2F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI ALIMENTARI PER ESERCITAZIONI ALB.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E537B2F7</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B845A6763D</t>
   </si>
   <si>
     <t>Decisione a contrarre - VETRINE IN PLEXIGLASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845A6763D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B839202750</t>
   </si>
   <si>
     <t>Decisione a contrarre - MATERIALE PER CANTINA SEDE DI CASTEL SAN GIOVANNI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/2fffbd43-e274-4e9b-9c90-44097bbeed37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2352,2979 +1505,3275 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC030CFC4F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/765296e9-ce3c-459e-ab89-99d0476e20d5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC02EB2DDC" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/6929d064-ed25-4967-bbc0-7f8cd65e12dc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9B06107" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/5dd83894-2bf4-4141-9182-d5d9337dba6b" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFB690ADC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/5ce8d8a7-a53e-4083-8b90-b3ed8de5d234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF9A37633" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/193da7ce-def6-456d-aa44-22dbfc200c05" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF75097B2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f9ca3e80-2598-475b-9775-ff684f38b36b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDB125E3B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1bebe65f-03c4-48f8-be7a-58af55b6d9f3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF78A510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/135ca0f2-61e5-4cde-b596-6fd7aef381dc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9BFD6CC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/dc0b5e8b-3309-4e74-a947-436c822f188a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEA6A12C1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/e2af827b-83f0-4e00-9a28-77d57acee221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE3159A28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/2ae74f8a-1b36-4bbe-965d-2d61595e5e1e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD0F2E5E4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ba08822e-a3d0-4e28-a5a3-fbb5ba6c4ea9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDC0F8D39" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c7539a33-cd80-4ea8-8d06-43eb6dd1abb4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC965E34D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/27192bc5-a3f3-4235-9701-02b1d9d63415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC9843389" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1940e2f1-af62-49ba-b351-b6c3a6481158" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC428302D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c805f405-a24e-4037-b55a-5252b9cf1242" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4458334" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0a269b9d-9629-424a-818f-b90040fb7313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9D49EC0A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/02c52334-3f3a-4ccc-910b-acce3b2214f5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB62ABE68F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/11e7b23f-8bd7-41c9-b4da-67b0a342ab29" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0f1b7ca0-7966-47fd-8a2f-322632aa1b4a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8B46FAFC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/b906973d-2a38-49f1-a83f-d1b5de115dd2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6289E5A3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/32818d0d-687d-4a54-af65-099c1ebe6678" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6263BD6A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1231e175-dfe1-4c01-a030-39e1d5d98119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB345B72B2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/81560d8d-8c4b-458b-ae53-54b2e3179270" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6BCA4CBF" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ad3723fa-25c9-4363-b926-ab0bb51f4933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6235BE0C" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/48060ff0-4821-48e4-9f08-48ec94a7e144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB51FC132F" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f05ca3d6-cb6e-4d73-bd35-2955b7f18351" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6253ECA2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/3635467f-414a-4953-ab71-80d2ccc58a56" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB519E0936" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/32b59d2e-d8f5-4543-ac72-e22dc5a2acd5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5161EF56" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0867a8cb-d599-48c1-b786-b2a28a500427" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4B128E8B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a6c02ec4-7a01-43e2-86f9-a4c1ba733ef5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3093866A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/fd3781e7-5b9a-4110-97c5-5c0e1fd2fdc1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0611FA6B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/3cfca337-6f0c-48c8-bbd7-5e529ab1cc11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0FC7E1CC" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ef211755-6265-4dd6-8fd4-26a903e5d3e6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F9021B2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c1354731-5826-4d2e-b675-094e95751409" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB147030A3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ce7f2d90-4514-45fd-8462-089f24fd718c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8ED127A7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/d663feb3-9165-4812-b6d1-880c3190aa68" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0810F579" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/22e19254-ba98-4894-8724-c8e2758fac8e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0800277C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/88776ddd-a493-48c3-bfd9-160715aac991" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB07ADFA4F" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a5b96a57-8ef0-47c6-93d4-c7e0ad932499" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0605B8AD" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/27d8c050-847b-4004-a7f3-55136b53b0fc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0622851C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/46172530-0a41-4787-a4df-3dfb31f79570" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB00099317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0fb0ab87-8e40-4de9-a2ca-f909110e25f6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF600D64B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c06b0566-eef4-4892-9a50-d3652fcfc550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8F87010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/e6aae00b-7c24-4861-814b-30bddbb71831" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7702621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/9a470e0b-dcd7-4b82-b153-8f114601cf76" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE763D390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/216aa616-69a9-4c59-bbee-d82001591bdb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEB1B3527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/16e9a8eb-14cb-4092-96e7-dba874fdde36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAF29CBF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0a0e1fb1-89bc-41ab-ab79-f7861a029f44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE650D491" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/4423fd7d-5e37-4243-98ca-a93485f662d0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6AB2D02" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/341c187a-4260-4530-9eb9-a011aecc8634" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADF1B87C3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/3cb05519-4db5-49f5-9c79-88c52c402e24" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6626A6E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/e4900411-8449-412e-8b46-7867bbedc9eb" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD58A33FB" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/711bf18b-74d6-47b0-b83d-323afe259eef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC4816979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/8bc4fb62-c8d1-4c09-87c3-13a19803fd49" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD242743E" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/22201f70-c279-40b4-8d42-560f4bd91d20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6DDB497" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/8271688e-1924-4cee-8fdf-def4078c5fb0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5890249" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/d9a699c7-a50f-48c6-9b50-050a542a19f7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8E8267DE" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/4fcb6afc-404d-43a1-84ce-dce1e17c964d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5700428" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/fed3b03c-3d5e-4822-84c0-04dfd1dd805b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5CD9784" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ff262f62-21f0-4b01-8691-2291c9f9aabd" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB0FA42F2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/276221ab-55c9-4a04-afe2-3dd317f76d35" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA326F736" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/78fe9a07-f08d-4d5a-8c4b-b886fa263b43" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5BE4D54" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ce9f4c5a-a467-478b-a729-f2d9f63bd645" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8DBFAC75" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/05d775ad-3603-42e3-bca2-f9d260427d71" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F19619F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f23e7830-3487-4a38-8d07-53b680b8542e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89DC3517" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f8b4495b-e36a-4a0a-8297-950ae9ae36e0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A4572C6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/bea38858-9685-4410-89c3-53962c2d2df1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA55A014AA" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/76221beb-f157-44dd-979e-878684609263" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA71F2348B" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c62a2621-7525-4bc0-be04-d37b79258e0f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73428D13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/b3710e7d-2592-4912-b4fd-1f7b4dc905e7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DF986846" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/098d4364-8909-47b1-b16d-4ebe4bfb4fdb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6CBE8573" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1607fb16-1ed2-4100-b68a-b7fa104f3514" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6506BD91" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/b5d1efd9-663c-4bf3-93ea-385b02dc19e0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA64F417A8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a624ad9c-75bd-4d06-93a2-46172c10bf2b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA32266D86" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a4dbf55b-4fe2-4ea5-a16d-e8b3070f555f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA448DBBE5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/4401f174-c85d-4910-9973-367a05924dc7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F5AB7E7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/06031185-f8cb-42b0-b7d5-e0c56c9ab01a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EA31F61" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ccb8acf9-351c-4180-897a-d9d6bd50b55d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA44B6544D" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/def80cab-63ae-448b-b162-69ac7e93e75c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F3DFC4B" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a6311087-62c2-4c19-b5ef-82ad6fe24f37" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA28822FB1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f429727a-8f82-405c-b192-ae9bd31d710b" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A2546ABB" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/2149b113-a014-4f37-976b-fa1da4e4d5ea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA31DF6414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/7d6f48f3-a9a3-4367-b69a-db9c5cf7ca13" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39065314" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/cbfeed22-c518-4bae-bfb2-f327a6babb8b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA323F45F9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f5159b5c-6f3a-4f8e-bb58-4ccb250017f9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA22A2E75D" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/80c8d6f0-bce1-4cc3-aca0-46b36df32a9b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A047078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/3168a02e-567e-466c-b77f-9e881fbdb7c7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA49DE5912" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/59296e5a-8f60-4412-99e0-fac635c963bb" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38ACB3B4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/84056670-5e0b-400f-9121-faa557e696c4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2967FA0E" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/911865e4-9d78-41eb-833c-d88e95f8223e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA321A2BC8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/46e56520-2dd9-4dfe-9c9b-15bab8e14b6e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9BF5B6ECF" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a2bd9b12-18f5-4223-8173-c0b577220504" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2866C641" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/090d22f3-e9e3-43eb-8ef7-4bffab622f4d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24A2CDF5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/af005ce0-d7dc-469f-a7c5-a6bcb220a905" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1F4F292E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/d6f0f65a-0499-48d9-90ab-c3ce45ebc27e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA08458B31" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c1cad7aa-0109-4ba7-977b-46aa244e3039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EDF52AAC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/47c8442c-d4f2-4399-9059-2bb27e1615e1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EE438583" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/bca7499a-2b16-4d3b-ae61-34cae3543bd4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFC3B429" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/b7fa0034-feb4-46a7-878d-f8d22fe536f8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E329C422" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/2cd461e1-ffe3-43dd-8f37-af1fabcde58a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3624E20" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/fa9ca881-52db-479a-9109-3ba080b80570" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E33B6CD6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a5bab611-9704-44c0-959f-7a5558247f64" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990ED7572" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/bb8125f7-df31-4603-a527-1585b9b58008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B917C05" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/67e9c3a3-43ed-475d-9803-b190bc19087b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B944F59723" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1dbb7e15-e4dc-49b8-8f6e-8117e12e7571" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9B93A8E49C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/078263ed-5610-4da5-9d89-4f74b076bdcc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95B687EAB" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/16374af0-5b6c-4662-b37f-370e6802c91b" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98CB1D1AE" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a8293066-09bd-461d-8657-4fd11ebafb76" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974378FAB" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/df3f8f68-80d7-495e-a523-ea3b5ddc30be" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C8620D9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ec709ad2-5017-45da-8a4c-b4e12a4a3b2a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98C995E2D" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/6add1955-28e2-4447-99fa-59113b1f1e77" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973E85A1D" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/e0e29e51-126f-4832-a73b-d73561a05aaf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BB03613" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/fdc2513b-af23-47bd-a07f-266c54fe952d" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97BA194F9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/16787462-7001-43ff-a871-f9ac81da1569" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B974049F1C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/d6c3bd8b-9c54-4beb-b31b-19d86a50643d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96F22D9E5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/54bf3fd9-0b19-45f7-ae78-b3dc6d8b653f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96D06CF1C" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/6b3ab14a-7c8f-433a-a093-4130cf86f836" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939D1AF3C" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f9a1d3c6-ede0-41ba-88e8-159379559cc2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D573128" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/f157799a-ccc6-46f5-8d3d-1f002d514612" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94810B9A9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/c5c46dee-711e-41eb-881a-e0ff48e237a9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94A704FAD" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/4c25623d-8db7-4edf-a865-a317cade6191" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939CB07C5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/54c5dc87-92d2-4366-ac77-18f885bb850d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CAE120A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/89164546-2eb6-4ea9-8b55-fd814fcc3251" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C3CA83F" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/7f6d0c61-b7f6-42da-b683-29e4b9fabd5a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C5D68AA" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/6220d258-3353-45f3-980b-97c123891f01" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91D31FF40" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/7822d4cb-5fe5-4e01-a8a8-8954f63b61e1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78177929A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/d918c4d5-b2ff-42fc-ae08-221fe4bfbefa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B63B62E2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0e973128-887d-4f2d-8c95-928d16e4efba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8865B0472" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/7027b074-1aba-4548-afe4-674270c28993" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B910DEC360" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/ff2939f4-4b0d-4998-9a27-126588e5e0b9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E550379B" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/0853b7c5-8cca-4ca3-9f2a-504d60f61693" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EF81955" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/1a2e0732-a220-472d-bebc-0a59e596e5e3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E511BE5F" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a06f2de5-fc24-4472-88ad-3d8982f87e9b" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6111C44" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/53bdf81f-ab46-4eaa-9c74-096806e941f8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F143F760" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/b2644df2-3dee-483c-86b4-8eb3b909876a" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894FD9A90" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/4edad82c-39eb-4195-a430-fbf1e90dfc86" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B894AD67CD" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/9a008970-c8f0-445b-b770-0e9cc5f4642c" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88880534E" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/482314a7-61ca-41c3-941b-7d203e17093d" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8835EC387" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/a2250939-5cf3-4dc7-a748-f0ed5cf1a09f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E537B2F7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/7480dc3e-213e-4839-a886-3b4a7ad2e6da" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B845A6763D" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/671f56a9-b510-454b-b07d-f51361c3a7d1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B839202750" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIS00200V/amministrazione-trasparente/atti-amministrazioni-enti/2fffbd43-e274-4e9b-9c90-44097bbeed37" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F146"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>10231</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B3">
         <v>12232</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
         <v>10077</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B5">
         <v>10076</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>16</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B6">
         <v>10075</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>18</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B7">
         <v>10074</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8">
         <v>10069</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>22</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B9">
         <v>398</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>25</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="B10">
         <v>9754</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>28</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="B11">
         <v>9738</v>
       </c>
       <c r="C11" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>30</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B12">
         <v>9601</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>33</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B13">
         <v>9507</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>35</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>9502</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>37</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="B15">
         <v>9209</v>
       </c>
       <c r="C15" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>40</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="B16">
         <v>9207</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>42</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="B17">
         <v>9106</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>45</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="B18">
         <v>9104</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>47</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="B19">
         <v>8291</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>50</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="B20">
         <v>8211</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>90</v>
+        <v>53</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="B21">
         <v>8004</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>56</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="B22">
         <v>7971</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>58</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="B23">
         <v>7887</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>61</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="B24">
         <v>7743</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>64</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="B25">
         <v>7631</v>
       </c>
       <c r="C25" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>67</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>68</v>
       </c>
       <c r="B26">
         <v>7462</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>70</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="B27">
         <v>7048</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="B28">
         <v>7111</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="B29">
         <v>7106</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>78</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="B30">
         <v>7010</v>
       </c>
       <c r="C30" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>81</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>82</v>
       </c>
       <c r="B31">
         <v>6700</v>
       </c>
       <c r="C31" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="D31" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>84</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="B32">
         <v>6448</v>
       </c>
       <c r="C32" t="s">
-        <v>145</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="B33">
         <v>6022</v>
       </c>
       <c r="C33" t="s">
-        <v>150</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="B34">
         <v>5946</v>
       </c>
       <c r="C34" t="s">
-        <v>155</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>93</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="B35">
         <v>5943</v>
       </c>
       <c r="C35" t="s">
-        <v>159</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="B36">
         <v>5800</v>
       </c>
       <c r="C36" t="s">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="D36" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>98</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="B37">
         <v>5613</v>
       </c>
       <c r="C37" t="s">
-        <v>169</v>
+        <v>100</v>
       </c>
       <c r="D37" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>101</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="B38">
         <v>5570</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>103</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B39">
         <v>5530</v>
       </c>
       <c r="C39" t="s">
-        <v>178</v>
+        <v>105</v>
       </c>
       <c r="D39" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>106</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B40">
         <v>5529</v>
       </c>
       <c r="C40" t="s">
-        <v>182</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>108</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B41">
         <v>5528</v>
       </c>
       <c r="C41" t="s">
-        <v>186</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>110</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="B42">
         <v>5524</v>
       </c>
       <c r="C42" t="s">
-        <v>190</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>112</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>194</v>
+        <v>113</v>
       </c>
       <c r="B43">
         <v>5419</v>
       </c>
       <c r="C43" t="s">
-        <v>195</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>115</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>194</v>
+        <v>113</v>
       </c>
       <c r="B44">
         <v>5414</v>
       </c>
       <c r="C44" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>117</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>203</v>
+        <v>118</v>
       </c>
       <c r="B45">
         <v>5232</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>120</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>208</v>
+        <v>121</v>
       </c>
       <c r="B46">
         <v>5049</v>
       </c>
       <c r="C46" t="s">
-        <v>209</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>212</v>
+        <v>123</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>208</v>
+        <v>121</v>
       </c>
       <c r="B47">
         <v>5047</v>
       </c>
       <c r="C47" t="s">
-        <v>213</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>125</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>208</v>
+        <v>121</v>
       </c>
       <c r="B48">
         <v>5046</v>
       </c>
       <c r="C48" t="s">
-        <v>217</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>127</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="B49">
         <v>4979</v>
       </c>
       <c r="C49" t="s">
-        <v>222</v>
+        <v>129</v>
       </c>
       <c r="D49" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>130</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="B50">
         <v>4978</v>
       </c>
       <c r="C50" t="s">
-        <v>226</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>132</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="B51">
         <v>4973</v>
       </c>
       <c r="C51" t="s">
-        <v>230</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>134</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="B52">
         <v>4971</v>
       </c>
       <c r="C52" t="s">
-        <v>234</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>237</v>
+        <v>136</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="B53">
         <v>4970</v>
       </c>
       <c r="C53" t="s">
-        <v>238</v>
+        <v>137</v>
       </c>
       <c r="D53" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>241</v>
+        <v>138</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>242</v>
+        <v>139</v>
       </c>
       <c r="B54">
         <v>4830</v>
       </c>
       <c r="C54" t="s">
-        <v>243</v>
+        <v>140</v>
       </c>
       <c r="D54" t="s">
-        <v>244</v>
-[...5 lines deleted...]
-        <v>246</v>
+        <v>141</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>247</v>
+        <v>142</v>
       </c>
       <c r="B55">
         <v>4650</v>
       </c>
       <c r="C55" t="s">
-        <v>248</v>
+        <v>143</v>
       </c>
       <c r="D55" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>251</v>
+        <v>144</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>247</v>
+        <v>142</v>
       </c>
       <c r="B56">
         <v>4646</v>
       </c>
       <c r="C56" t="s">
-        <v>252</v>
+        <v>145</v>
       </c>
       <c r="D56" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>146</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>256</v>
+        <v>147</v>
       </c>
       <c r="B57">
         <v>4534</v>
       </c>
       <c r="C57" t="s">
-        <v>257</v>
+        <v>148</v>
       </c>
       <c r="D57" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>149</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>261</v>
+        <v>150</v>
       </c>
       <c r="B58">
         <v>4354</v>
       </c>
       <c r="C58" t="s">
-        <v>262</v>
+        <v>151</v>
       </c>
       <c r="D58" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>152</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>266</v>
+        <v>153</v>
       </c>
       <c r="B59">
         <v>4229</v>
       </c>
       <c r="C59" t="s">
-        <v>267</v>
+        <v>154</v>
       </c>
       <c r="D59" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>155</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>271</v>
+        <v>156</v>
       </c>
       <c r="B60">
         <v>3988</v>
       </c>
       <c r="C60" t="s">
-        <v>272</v>
+        <v>157</v>
       </c>
       <c r="D60" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>158</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>271</v>
+        <v>156</v>
       </c>
       <c r="B61">
         <v>3986</v>
       </c>
       <c r="C61" t="s">
-        <v>276</v>
+        <v>159</v>
       </c>
       <c r="D61" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>160</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>271</v>
+        <v>156</v>
       </c>
       <c r="B62">
         <v>3983</v>
       </c>
       <c r="C62" t="s">
-        <v>280</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>162</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>283</v>
+        <v>163</v>
       </c>
       <c r="B63">
         <v>3716</v>
       </c>
       <c r="C63" t="s">
-        <v>284</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>165</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>288</v>
+        <v>166</v>
       </c>
       <c r="B64">
         <v>3845</v>
       </c>
       <c r="C64" t="s">
-        <v>289</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>168</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>288</v>
+        <v>166</v>
       </c>
       <c r="B65">
         <v>3775</v>
       </c>
       <c r="C65" t="s">
-        <v>293</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>170</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>288</v>
+        <v>166</v>
       </c>
       <c r="B66">
         <v>2678</v>
       </c>
       <c r="C66" t="s">
-        <v>297</v>
+        <v>171</v>
       </c>
       <c r="D66" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>172</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="B67">
         <v>3373</v>
       </c>
       <c r="C67" t="s">
-        <v>302</v>
+        <v>174</v>
       </c>
       <c r="D67" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>175</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="B68">
         <v>3371</v>
       </c>
       <c r="C68" t="s">
-        <v>306</v>
+        <v>176</v>
       </c>
       <c r="D68" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>177</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>310</v>
+        <v>178</v>
       </c>
       <c r="B69">
         <v>3245</v>
       </c>
       <c r="C69" t="s">
-        <v>311</v>
+        <v>179</v>
       </c>
       <c r="D69" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>180</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>310</v>
+        <v>178</v>
       </c>
       <c r="B70">
         <v>3244</v>
       </c>
       <c r="C70" t="s">
-        <v>315</v>
+        <v>181</v>
       </c>
       <c r="D70" t="s">
-        <v>316</v>
-[...5 lines deleted...]
-        <v>318</v>
+        <v>182</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>319</v>
+        <v>183</v>
       </c>
       <c r="B71">
         <v>3064</v>
       </c>
       <c r="C71" t="s">
-        <v>320</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>323</v>
+        <v>185</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>324</v>
+        <v>186</v>
       </c>
       <c r="B72">
         <v>2921</v>
       </c>
       <c r="C72" t="s">
-        <v>325</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>188</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>324</v>
+        <v>186</v>
       </c>
       <c r="B73">
         <v>2918</v>
       </c>
       <c r="C73" t="s">
-        <v>329</v>
+        <v>189</v>
       </c>
       <c r="D73" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>190</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>333</v>
+        <v>191</v>
       </c>
       <c r="B74">
         <v>2825</v>
       </c>
       <c r="C74" t="s">
-        <v>334</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>193</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>333</v>
+        <v>191</v>
       </c>
       <c r="B75">
         <v>2781</v>
       </c>
       <c r="C75" t="s">
-        <v>338</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>341</v>
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>342</v>
+        <v>196</v>
       </c>
       <c r="B76">
         <v>2586</v>
       </c>
       <c r="C76" t="s">
-        <v>343</v>
+        <v>197</v>
       </c>
       <c r="D76" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>346</v>
+        <v>198</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>342</v>
+        <v>196</v>
       </c>
       <c r="B77">
         <v>2585</v>
       </c>
       <c r="C77" t="s">
-        <v>347</v>
+        <v>199</v>
       </c>
       <c r="D77" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>200</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>351</v>
+        <v>201</v>
       </c>
       <c r="B78">
         <v>2473</v>
       </c>
       <c r="C78" t="s">
-        <v>352</v>
+        <v>202</v>
       </c>
       <c r="D78" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>203</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>351</v>
+        <v>201</v>
       </c>
       <c r="B79">
         <v>2471</v>
       </c>
       <c r="C79" t="s">
-        <v>356</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>205</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>360</v>
+        <v>206</v>
       </c>
       <c r="B80">
         <v>2389</v>
       </c>
       <c r="C80" t="s">
-        <v>361</v>
+        <v>207</v>
       </c>
       <c r="D80" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>208</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>360</v>
+        <v>206</v>
       </c>
       <c r="B81">
         <v>2387</v>
       </c>
       <c r="C81" t="s">
-        <v>365</v>
+        <v>209</v>
       </c>
       <c r="D81" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>210</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>369</v>
+        <v>211</v>
       </c>
       <c r="B82">
         <v>2298</v>
       </c>
       <c r="C82" t="s">
-        <v>370</v>
+        <v>212</v>
       </c>
       <c r="D82" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>213</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B83">
         <v>2192</v>
       </c>
       <c r="C83" t="s">
-        <v>375</v>
+        <v>215</v>
       </c>
       <c r="D83" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>216</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B84">
         <v>2131</v>
       </c>
       <c r="C84" t="s">
-        <v>379</v>
+        <v>217</v>
       </c>
       <c r="D84" t="s">
-        <v>380</v>
-[...5 lines deleted...]
-        <v>382</v>
+        <v>218</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B85">
         <v>2129</v>
       </c>
       <c r="C85" t="s">
-        <v>383</v>
+        <v>219</v>
       </c>
       <c r="D85" t="s">
-        <v>384</v>
-[...5 lines deleted...]
-        <v>386</v>
+        <v>220</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B86">
         <v>2128</v>
       </c>
       <c r="C86" t="s">
-        <v>387</v>
+        <v>221</v>
       </c>
       <c r="D86" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>222</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B87">
         <v>2127</v>
       </c>
       <c r="C87" t="s">
-        <v>391</v>
+        <v>223</v>
       </c>
       <c r="D87" t="s">
-        <v>392</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>224</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B88">
         <v>2126</v>
       </c>
       <c r="C88" t="s">
-        <v>395</v>
+        <v>225</v>
       </c>
       <c r="D88" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>226</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B89">
         <v>2125</v>
       </c>
       <c r="C89" t="s">
-        <v>399</v>
+        <v>227</v>
       </c>
       <c r="D89" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>228</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B90">
         <v>2124</v>
       </c>
       <c r="C90" t="s">
-        <v>403</v>
+        <v>229</v>
       </c>
       <c r="D90" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>230</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B91">
         <v>2123</v>
       </c>
       <c r="C91" t="s">
-        <v>407</v>
+        <v>231</v>
       </c>
       <c r="D91" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>232</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>374</v>
+        <v>214</v>
       </c>
       <c r="B92">
         <v>2122</v>
       </c>
       <c r="C92" t="s">
-        <v>411</v>
+        <v>233</v>
       </c>
       <c r="D92" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>234</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>415</v>
+        <v>235</v>
       </c>
       <c r="B93">
         <v>1926</v>
       </c>
       <c r="C93" t="s">
-        <v>416</v>
+        <v>236</v>
       </c>
       <c r="D93" t="s">
-        <v>417</v>
-[...5 lines deleted...]
-        <v>419</v>
+        <v>237</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>420</v>
+        <v>238</v>
       </c>
       <c r="B94">
         <v>1809</v>
       </c>
       <c r="C94" t="s">
-        <v>421</v>
+        <v>239</v>
       </c>
       <c r="D94" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>240</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>420</v>
+        <v>238</v>
       </c>
       <c r="B95">
         <v>1808</v>
       </c>
       <c r="C95" t="s">
-        <v>425</v>
+        <v>241</v>
       </c>
       <c r="D95" t="s">
-        <v>426</v>
-[...5 lines deleted...]
-        <v>428</v>
+        <v>242</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>429</v>
+        <v>243</v>
       </c>
       <c r="B96">
         <v>1672</v>
       </c>
       <c r="C96" t="s">
-        <v>430</v>
+        <v>244</v>
       </c>
       <c r="D96" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>433</v>
+        <v>245</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>429</v>
+        <v>243</v>
       </c>
       <c r="B97">
         <v>1671</v>
       </c>
       <c r="C97" t="s">
-        <v>434</v>
+        <v>246</v>
       </c>
       <c r="D97" t="s">
-        <v>435</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>247</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>438</v>
+        <v>248</v>
       </c>
       <c r="B98">
         <v>1507</v>
       </c>
       <c r="C98" t="s">
-        <v>439</v>
+        <v>249</v>
       </c>
       <c r="D98" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>250</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>443</v>
+        <v>251</v>
       </c>
       <c r="B99">
         <v>1121</v>
       </c>
       <c r="C99" t="s">
-        <v>444</v>
+        <v>252</v>
       </c>
       <c r="D99" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>253</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>448</v>
+        <v>254</v>
       </c>
       <c r="B100">
         <v>875</v>
       </c>
       <c r="C100" t="s">
-        <v>449</v>
+        <v>255</v>
       </c>
       <c r="D100" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-        <v>452</v>
+        <v>256</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>453</v>
+        <v>257</v>
       </c>
       <c r="B101">
         <v>740</v>
       </c>
       <c r="C101" t="s">
-        <v>454</v>
+        <v>258</v>
       </c>
       <c r="D101" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>457</v>
+        <v>259</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>458</v>
+        <v>260</v>
       </c>
       <c r="B102">
         <v>602</v>
       </c>
       <c r="C102" t="s">
-        <v>459</v>
+        <v>261</v>
       </c>
       <c r="D102" t="s">
-        <v>460</v>
-[...5 lines deleted...]
-        <v>462</v>
+        <v>262</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>463</v>
+        <v>263</v>
       </c>
       <c r="B103">
         <v>325</v>
       </c>
       <c r="C103" t="s">
-        <v>464</v>
+        <v>264</v>
       </c>
       <c r="D103" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>467</v>
+        <v>265</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>463</v>
+        <v>263</v>
       </c>
       <c r="B104">
         <v>324</v>
       </c>
       <c r="C104" t="s">
-        <v>468</v>
+        <v>266</v>
       </c>
       <c r="D104" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>267</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>463</v>
+        <v>263</v>
       </c>
       <c r="B105">
         <v>323</v>
       </c>
       <c r="C105" t="s">
-        <v>472</v>
+        <v>268</v>
       </c>
       <c r="D105" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>475</v>
+        <v>269</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>476</v>
+        <v>270</v>
       </c>
       <c r="B106">
         <v>19562</v>
       </c>
       <c r="C106" t="s">
-        <v>477</v>
+        <v>271</v>
       </c>
       <c r="D106" t="s">
-        <v>478</v>
-[...5 lines deleted...]
-        <v>480</v>
+        <v>272</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>476</v>
+        <v>270</v>
       </c>
       <c r="B107">
         <v>19561</v>
       </c>
       <c r="C107" t="s">
-        <v>481</v>
+        <v>273</v>
       </c>
       <c r="D107" t="s">
-        <v>482</v>
-[...5 lines deleted...]
-        <v>484</v>
+        <v>274</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>476</v>
+        <v>270</v>
       </c>
       <c r="B108">
         <v>19558</v>
       </c>
       <c r="C108" t="s">
-        <v>485</v>
+        <v>275</v>
       </c>
       <c r="D108" t="s">
-        <v>486</v>
-[...5 lines deleted...]
-        <v>488</v>
+        <v>276</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>476</v>
+        <v>270</v>
       </c>
       <c r="B109">
         <v>19557</v>
       </c>
       <c r="C109" t="s">
-        <v>489</v>
+        <v>277</v>
       </c>
       <c r="D109" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>278</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>476</v>
+        <v>270</v>
       </c>
       <c r="B110">
         <v>19556</v>
       </c>
       <c r="C110" t="s">
-        <v>493</v>
+        <v>279</v>
       </c>
       <c r="D110" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>280</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>497</v>
+        <v>281</v>
       </c>
       <c r="B111">
         <v>19323</v>
       </c>
       <c r="C111" t="s">
-        <v>498</v>
+        <v>282</v>
       </c>
       <c r="D111" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>283</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>497</v>
+        <v>281</v>
       </c>
       <c r="B112">
         <v>19315</v>
       </c>
       <c r="C112" t="s">
-        <v>502</v>
+        <v>284</v>
       </c>
       <c r="D112" t="s">
-        <v>503</v>
-[...5 lines deleted...]
-        <v>505</v>
+        <v>285</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>497</v>
+        <v>281</v>
       </c>
       <c r="B113">
         <v>19313</v>
       </c>
       <c r="C113" t="s">
-        <v>506</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
-        <v>507</v>
-[...5 lines deleted...]
-        <v>509</v>
+        <v>287</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>510</v>
+        <v>288</v>
       </c>
       <c r="B114">
         <v>19263</v>
       </c>
       <c r="C114" t="s">
-        <v>511</v>
+        <v>289</v>
       </c>
       <c r="D114" t="s">
-        <v>512</v>
-[...5 lines deleted...]
-        <v>514</v>
+        <v>290</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>510</v>
+        <v>288</v>
       </c>
       <c r="B115">
         <v>19202</v>
       </c>
       <c r="C115" t="s">
-        <v>515</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
-        <v>516</v>
-[...5 lines deleted...]
-        <v>518</v>
+        <v>292</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>519</v>
+        <v>293</v>
       </c>
       <c r="B116">
         <v>19129</v>
       </c>
       <c r="C116" t="s">
-        <v>520</v>
+        <v>294</v>
       </c>
       <c r="D116" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>295</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>519</v>
+        <v>293</v>
       </c>
       <c r="B117">
         <v>19125</v>
       </c>
       <c r="C117" t="s">
-        <v>524</v>
+        <v>296</v>
       </c>
       <c r="D117" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>297</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>519</v>
+        <v>293</v>
       </c>
       <c r="B118">
         <v>19118</v>
       </c>
       <c r="C118" t="s">
-        <v>528</v>
+        <v>298</v>
       </c>
       <c r="D118" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>299</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>519</v>
+        <v>293</v>
       </c>
       <c r="B119">
         <v>19117</v>
       </c>
       <c r="C119" t="s">
-        <v>532</v>
+        <v>300</v>
       </c>
       <c r="D119" t="s">
-        <v>533</v>
-[...5 lines deleted...]
-        <v>535</v>
+        <v>301</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>519</v>
+        <v>293</v>
       </c>
       <c r="B120">
         <v>19116</v>
       </c>
       <c r="C120" t="s">
-        <v>536</v>
+        <v>302</v>
       </c>
       <c r="D120" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>303</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>540</v>
+        <v>304</v>
       </c>
       <c r="B121">
         <v>18475</v>
       </c>
       <c r="C121" t="s">
-        <v>541</v>
+        <v>305</v>
       </c>
       <c r="D121" t="s">
-        <v>542</v>
-[...5 lines deleted...]
-        <v>544</v>
+        <v>306</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>540</v>
+        <v>304</v>
       </c>
       <c r="B122">
         <v>18471</v>
       </c>
       <c r="C122" t="s">
-        <v>545</v>
+        <v>307</v>
       </c>
       <c r="D122" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>308</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>540</v>
+        <v>304</v>
       </c>
       <c r="B123">
         <v>18470</v>
       </c>
       <c r="C123" t="s">
-        <v>549</v>
+        <v>309</v>
       </c>
       <c r="D123" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>310</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>553</v>
+        <v>311</v>
       </c>
       <c r="B124">
         <v>18187</v>
       </c>
       <c r="C124" t="s">
-        <v>554</v>
+        <v>312</v>
       </c>
       <c r="D124" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>313</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>558</v>
+        <v>314</v>
       </c>
       <c r="B125">
         <v>18095</v>
       </c>
       <c r="C125" t="s">
-        <v>559</v>
+        <v>315</v>
       </c>
       <c r="D125" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>316</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>563</v>
+        <v>317</v>
       </c>
       <c r="B126">
         <v>17667</v>
       </c>
       <c r="C126" t="s">
-        <v>564</v>
+        <v>318</v>
       </c>
       <c r="D126" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>319</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>563</v>
+        <v>317</v>
       </c>
       <c r="B127">
         <v>17664</v>
       </c>
       <c r="C127" t="s">
-        <v>568</v>
+        <v>320</v>
       </c>
       <c r="D127" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>321</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>572</v>
+        <v>322</v>
       </c>
       <c r="B128">
         <v>17452</v>
       </c>
       <c r="C128" t="s">
-        <v>573</v>
+        <v>323</v>
       </c>
       <c r="D128" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>324</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>577</v>
+        <v>325</v>
       </c>
       <c r="B129">
         <v>17788</v>
       </c>
       <c r="C129" t="s">
-        <v>578</v>
+        <v>326</v>
       </c>
       <c r="D129" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>581</v>
+        <v>327</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B130">
         <v>17077</v>
       </c>
       <c r="C130" t="s">
-        <v>583</v>
+        <v>329</v>
       </c>
       <c r="D130" t="s">
-        <v>584</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>330</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B131">
         <v>17076</v>
       </c>
       <c r="C131" t="s">
-        <v>587</v>
+        <v>331</v>
       </c>
       <c r="D131" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>590</v>
+        <v>332</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B132">
         <v>17041</v>
       </c>
       <c r="C132" t="s">
-        <v>591</v>
+        <v>333</v>
       </c>
       <c r="D132" t="s">
-        <v>592</v>
-[...5 lines deleted...]
-        <v>594</v>
+        <v>334</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B133">
         <v>17039</v>
       </c>
       <c r="C133" t="s">
-        <v>595</v>
+        <v>335</v>
       </c>
       <c r="D133" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>598</v>
+        <v>336</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B134">
         <v>17036</v>
       </c>
       <c r="C134" t="s">
-        <v>599</v>
+        <v>337</v>
       </c>
       <c r="D134" t="s">
-        <v>600</v>
-[...5 lines deleted...]
-        <v>602</v>
+        <v>338</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>582</v>
+        <v>328</v>
       </c>
       <c r="B135">
         <v>17035</v>
       </c>
       <c r="C135" t="s">
-        <v>603</v>
+        <v>339</v>
       </c>
       <c r="D135" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>340</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>607</v>
+        <v>341</v>
       </c>
       <c r="B136">
         <v>16612</v>
       </c>
       <c r="C136" t="s">
-        <v>608</v>
+        <v>342</v>
       </c>
       <c r="D136" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>611</v>
+        <v>343</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>612</v>
+        <v>344</v>
       </c>
       <c r="B137">
         <v>16487</v>
       </c>
       <c r="C137" t="s">
-        <v>613</v>
+        <v>345</v>
       </c>
       <c r="D137" t="s">
-        <v>614</v>
-[...5 lines deleted...]
-        <v>616</v>
+        <v>346</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>612</v>
+        <v>344</v>
       </c>
       <c r="B138">
         <v>16451</v>
       </c>
       <c r="C138" t="s">
-        <v>617</v>
+        <v>347</v>
       </c>
       <c r="D138" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>348</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>621</v>
+        <v>349</v>
       </c>
       <c r="B139">
         <v>14664</v>
       </c>
       <c r="C139" t="s">
-        <v>622</v>
+        <v>350</v>
       </c>
       <c r="D139" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>351</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>621</v>
+        <v>349</v>
       </c>
       <c r="B140">
         <v>14663</v>
       </c>
       <c r="C140" t="s">
-        <v>626</v>
+        <v>352</v>
       </c>
       <c r="D140" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>353</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>630</v>
+        <v>354</v>
       </c>
       <c r="B141">
         <v>14494</v>
       </c>
       <c r="C141" t="s">
-        <v>631</v>
+        <v>355</v>
       </c>
       <c r="D141" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>356</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>630</v>
+        <v>354</v>
       </c>
       <c r="B142">
         <v>14494</v>
       </c>
       <c r="C142" t="s">
-        <v>631</v>
+        <v>355</v>
       </c>
       <c r="D142" t="s">
-        <v>632</v>
-[...5 lines deleted...]
-        <v>282</v>
+        <v>356</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>635</v>
+        <v>357</v>
       </c>
       <c r="B143">
         <v>14355</v>
       </c>
       <c r="C143" t="s">
-        <v>636</v>
+        <v>358</v>
       </c>
       <c r="D143" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>359</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>640</v>
+        <v>360</v>
       </c>
       <c r="B144">
         <v>13284</v>
       </c>
       <c r="C144" t="s">
-        <v>641</v>
+        <v>361</v>
       </c>
       <c r="D144" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>362</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>645</v>
+        <v>363</v>
       </c>
       <c r="B145">
         <v>13054</v>
       </c>
       <c r="C145" t="s">
-        <v>646</v>
+        <v>364</v>
       </c>
       <c r="D145" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>365</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>650</v>
+        <v>366</v>
       </c>
       <c r="B146">
         <v>12785</v>
       </c>
       <c r="C146" t="s">
-        <v>651</v>
+        <v>367</v>
       </c>
       <c r="D146" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>368</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>