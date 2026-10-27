--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -8,164 +8,164 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="171">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="172">
   <si>
     <t>Procedimenti avviati d'ufficio</t>
   </si>
   <si>
     <t>1) breve descrizione del procedimento con indicazione di tutti i riferimenti normativi utili</t>
   </si>
   <si>
     <t>2) unità organizzative responsabili dell'istruttoria</t>
   </si>
   <si>
     <t>3) ufficio del procedimento, unitamente ai recapiti telefonici e alla casella di posta elettronica istituzionale</t>
   </si>
   <si>
     <t>4) ove diverso, l'ufficio competente all'adozione del provvedimento finale, con l'indicazione del nome del responsabile[…]</t>
   </si>
   <si>
     <t>5) modalità con le quali gli interessati possono ottenere le informazioni relative ai procedimenti in corso[…]</t>
   </si>
   <si>
     <t>6) termine fissato in sede di disciplina normativa del procedimento per la conclusione[…]</t>
   </si>
   <si>
     <t>7) procedimenti per i quali il provvedimento dell'amministrazione può essere sostituito da una dichiarazione dell'interessato[…]</t>
   </si>
   <si>
     <t>8) strumenti di tutela amministrativa e giurisdizionale, riconosciuti dalla legge in favore dell'interessato[…]</t>
   </si>
   <si>
     <t>9) link di accesso al servizio on line, ove sia già disponibile in rete[…]</t>
   </si>
   <si>
     <t>10) modalità per l'effettuazione dei pagamenti eventualmente necessari [..]</t>
   </si>
   <si>
     <t>11) nome del soggetto a cui è attribuito, in caso di inerzia, il potere sostitutivo[…]</t>
   </si>
   <si>
     <t>Nomina componenti commissioni interne D.Lgs. 297/1994; normativa scolastica di settore; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio didattica / organi collegiali</t>
   </si>
   <si>
     <t>Ufficio competente [pcic81000n@istruzione.it / 0523556178]</t>
   </si>
   <si>
-    <t>[] Dirigente scolastico [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it]</t>
+    <t>[ADRIANA SANTORO] Dirigente scolastico [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it / 0523556178]</t>
   </si>
   <si>
     <t>Segreteria / organi collegiali</t>
   </si>
   <si>
     <t>10/30 giorni secondo procedimento</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Tutela ordinaria; potere sostitutivo in caso di inerzia</t>
   </si>
   <si>
     <t>Non previsto</t>
   </si>
   <si>
-    <t>[] Dirigente ATP, instanza via email [pcic81000n@istruzione.it]</t>
+    <t>[] Dirigente ATP, instanza via email [- / -], telefono -</t>
   </si>
   <si>
     <t>Procedimento disciplinare studenti D.P.R. 249/1998; regolamento di istituto; L. 241/1990</t>
   </si>
   <si>
     <t>Consiglio di classe / Organo di garanzia</t>
   </si>
   <si>
     <t>Ufficio didattica [pcic81000n@istruzione.it / 0523556178]</t>
   </si>
   <si>
-    <t>Dirigente scolastico / organo competente [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it]</t>
+    <t>Dirigente scolastico / organo competente [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it / 0523556178]</t>
   </si>
   <si>
     <t>Segreteria didattica; regolamento di istituto</t>
   </si>
   <si>
     <t>Termini regolamento di istituto / 30 giorni se non diversamente previsto</t>
   </si>
   <si>
     <t>Organo di garanzia interno; eventuale Organo di garanzia regionale; tutela giurisdizionale</t>
   </si>
   <si>
     <t>Valutazione degli apprendimenti e scrutini D.Lgs. 62/2017; D.P.R. 122/2009 ove applicabile; normativa MIM</t>
   </si>
   <si>
     <t>Consiglio di classe / docenti</t>
   </si>
   <si>
-    <t>Consiglio di classe / Dirigente per gli atti di competenza [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it]</t>
+    <t>Consiglio di classe / Dirigente per gli atti di competenza [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it / 0523556178]</t>
   </si>
   <si>
     <t>Registro elettronico; segreteria didattica</t>
   </si>
   <si>
     <t>Secondo calendario scolastico e organi collegiali</t>
   </si>
   <si>
     <t>Accesso agli atti; autotutela; ricorso nei termini di legge ove ammesso</t>
   </si>
   <si>
     <t>Adozione libri di testo Normativa annuale MIM; D.Lgs. 297/1994</t>
   </si>
   <si>
     <t>Collegio docenti / consigli di classe</t>
   </si>
   <si>
-    <t>Dirigente scolastico / organi collegiali [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it]</t>
+    <t>Dirigente scolastico / organi collegiali [pcic81000n@istruzione.it / pcic81000n@pec.istruzione.it / 0523556178]</t>
   </si>
   <si>
     <t>Elenco libri di testo</t>
   </si>
   <si>
     <t>Termini annuali MIM</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti</t>
   </si>
   <si>
     <t>Criteri formazione classi / assegnazione docenti / orario lezioni D.Lgs. 297/1994; D.P.R. 275/1999; regolamento di istituto</t>
   </si>
   <si>
     <t>Organi collegiali / Dirigente</t>
   </si>
   <si>
     <t>Segreteria</t>
   </si>
   <si>
     <t>30 giorni da inizio a.s. o termini interni</t>
   </si>
   <si>
     <t>Accesso agli atti; autotutela; tutela ordinaria</t>
   </si>
@@ -221,50 +221,53 @@
     <t>30 giorni o termini dell’accordo</t>
   </si>
   <si>
     <t>Conferma/proroga personale ATA e docente Normativa MIM su reclutamento; CCNL Scuola; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale; SIDI/istanze ove previsto</t>
   </si>
   <si>
     <t>30 giorni o termini ministeriali</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti; ricorso nei termini di legge</t>
   </si>
   <si>
     <t>Mancata conferma in ruolo Normativa scolastica su anno di prova; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale / comitato di valutazione</t>
   </si>
   <si>
     <t>30 giorni o termini specifici</t>
   </si>
   <si>
     <t>Partecipazione procedimentale; accesso agli atti; TAR/giudice competente nei termini</t>
+  </si>
+  <si>
+    <t>[] Dirigente ATP, instanza via email [- / -, telefono -]</t>
   </si>
   <si>
     <t>Controllo dichiarazioni sostitutive D.P.R. 445/2000; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio competente</t>
   </si>
   <si>
     <t>Ufficio competente; PEC</t>
   </si>
   <si>
     <t>30 giorni o termini del procedimento principale</t>
   </si>
   <si>
     <t>Partecipazione procedimentale; memorie; tutela ordinaria</t>
   </si>
   <si>
     <t>Reclutamento e affidamento supplenze temporanee Normativa MIM su supplenze; O.M. e circolari vigenti; L. 241/1990</t>
   </si>
   <si>
     <t>SIDI; graduatorie; sito ATP; ufficio personale</t>
   </si>
   <si>
     <t>Termini ministeriali / urgenza del servizio</t>
   </si>
@@ -1326,887 +1329,887 @@
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12" t="s">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>47</v>
       </c>
       <c r="F12" t="s">
         <v>69</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
         <v>70</v>
       </c>
       <c r="I12" t="s">
         <v>47</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>21</v>
+        <v>71</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C13" t="s">
         <v>14</v>
       </c>
       <c r="D13" t="s">
         <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>48</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F14" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D18" t="s">
         <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L18" t="s">
         <v>21</v>
       </c>
       <c r="M18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" t="s">
+        <v>88</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" t="s">
+        <v>90</v>
+      </c>
+      <c r="F19" t="s">
+        <v>99</v>
+      </c>
+      <c r="G19" t="s">
+        <v>92</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+      <c r="I19" t="s">
+        <v>100</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="K19" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" t="s">
+        <v>21</v>
+      </c>
+      <c r="M19" t="s">
+        <v>102</v>
+      </c>
+      <c r="N19" t="s">
         <v>97</v>
-      </c>
-[...37 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>15</v>
       </c>
       <c r="E20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="F20" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K20" t="s">
         <v>20</v>
       </c>
       <c r="L20" t="s">
         <v>21</v>
       </c>
       <c r="M20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
         <v>15</v>
       </c>
       <c r="E21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I21" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K21" t="s">
         <v>20</v>
       </c>
       <c r="L21" t="s">
         <v>21</v>
       </c>
       <c r="M21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D22" t="s">
         <v>15</v>
       </c>
       <c r="E22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I22" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K22" t="s">
         <v>20</v>
       </c>
       <c r="L22" t="s">
         <v>21</v>
       </c>
       <c r="M22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C23" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D23" t="s">
         <v>15</v>
       </c>
       <c r="E23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K23" t="s">
         <v>20</v>
       </c>
       <c r="L23" t="s">
         <v>21</v>
       </c>
       <c r="M23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24" t="s">
         <v>47</v>
       </c>
       <c r="C24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D24" t="s">
         <v>15</v>
       </c>
       <c r="E24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K24" t="s">
         <v>20</v>
       </c>
       <c r="L24" t="s">
         <v>21</v>
       </c>
       <c r="M24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B25" t="s">
         <v>47</v>
       </c>
       <c r="C25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D25" t="s">
         <v>15</v>
       </c>
       <c r="E25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K25" t="s">
         <v>20</v>
       </c>
       <c r="L25" t="s">
         <v>21</v>
       </c>
       <c r="M25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="N25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B26" t="s">
         <v>47</v>
       </c>
       <c r="C26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D26" t="s">
         <v>15</v>
       </c>
       <c r="E26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J26" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K26" t="s">
         <v>20</v>
       </c>
       <c r="L26" t="s">
         <v>21</v>
       </c>
       <c r="M26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="N26" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B27" t="s">
         <v>47</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D27" t="s">
         <v>15</v>
       </c>
       <c r="E27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H27" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K27" t="s">
         <v>20</v>
       </c>
       <c r="L27" t="s">
         <v>21</v>
       </c>
       <c r="M27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B28" t="s">
         <v>59</v>
       </c>
       <c r="C28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D28" t="s">
         <v>15</v>
       </c>
       <c r="E28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H28" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J28" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L28" t="s">
         <v>21</v>
       </c>
       <c r="M28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D29" t="s">
         <v>15</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H29" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I29" t="s">
         <v>40</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L29" t="s">
         <v>21</v>
       </c>
       <c r="M29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30" t="s">
         <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D30" t="s">
         <v>15</v>
       </c>
       <c r="E30" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K30" t="s">
         <v>20</v>
       </c>
       <c r="L30" t="s">
         <v>21</v>
       </c>
       <c r="M30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="N30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B31" t="s">
         <v>47</v>
       </c>
       <c r="C31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>47</v>
       </c>
       <c r="F31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J31" t="s">
         <v>47</v>
       </c>
       <c r="K31" t="s">
         <v>20</v>
       </c>
       <c r="L31" t="s">
         <v>21</v>
       </c>
       <c r="M31" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="N31" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B32" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D32" t="s">
         <v>15</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J32" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="K32" t="s">
         <v>20</v>
       </c>
       <c r="L32" t="s">
         <v>21</v>
       </c>
       <c r="M32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>169</v>
+      </c>
+      <c r="B33" t="s">
+        <v>162</v>
+      </c>
+      <c r="C33" t="s">
+        <v>163</v>
+      </c>
+      <c r="D33" t="s">
+        <v>15</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="F33" t="s">
+        <v>142</v>
+      </c>
+      <c r="G33" t="s">
+        <v>92</v>
+      </c>
+      <c r="H33" t="s">
+        <v>92</v>
+      </c>
+      <c r="I33" t="s">
+        <v>170</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="K33" t="s">
+        <v>20</v>
+      </c>
+      <c r="L33" t="s">
+        <v>21</v>
+      </c>
+      <c r="M33" t="s">
+        <v>171</v>
+      </c>
+      <c r="N33" t="s">
         <v>168</v>
-      </c>
-[...37 lines deleted...]
-        <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J18" r:id="rId1"/>
     <hyperlink ref="J19" r:id="rId2"/>
     <hyperlink ref="J20" r:id="rId3"/>
     <hyperlink ref="J21" r:id="rId4"/>
     <hyperlink ref="J22" r:id="rId5"/>
     <hyperlink ref="J23" r:id="rId6"/>
     <hyperlink ref="J24" r:id="rId7"/>
     <hyperlink ref="J25" r:id="rId8"/>
     <hyperlink ref="J26" r:id="rId9"/>
     <hyperlink ref="J27" r:id="rId10"/>
     <hyperlink ref="J28" r:id="rId11"/>
     <hyperlink ref="J29" r:id="rId12"/>
     <hyperlink ref="J30" r:id="rId13"/>
     <hyperlink ref="E32" r:id="rId14"/>
     <hyperlink ref="J32" r:id="rId15"/>
     <hyperlink ref="E33" r:id="rId16"/>
     <hyperlink ref="J33" r:id="rId17"/>