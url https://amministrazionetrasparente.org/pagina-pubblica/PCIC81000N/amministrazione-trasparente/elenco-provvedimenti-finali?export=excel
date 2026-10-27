--- v0 (2026-09-12)
+++ v1 (2026-10-27)
@@ -8,80 +8,488 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="144">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7CD8E495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Rinnovo dell’adesione biblioteca digitale
+Biblòh! 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>22/10/2026</t>
+  </si>
+  <si>
+    <t>BD7AABEA29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Acquisto di un corso webinar su “Il patrimonio delle Istituzioni Scolastiche: focus
+sulla scadenza della ricognizione inventariale al 31 dicembre 2026” del 30/10/2026</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD7435DA8D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Affidamento incarico visita medico del lavoro rivolta alla
+collaboratrice scolastica B.M.L. dell’Istituto</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD7335C59B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale di risme di carta e registri dei verbali dei Consigli di classe</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD4709CB17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di prodotti alimentari per le attività previste per del Progetto PN Orientamento</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di conferimento di n. 1 incarico individuale di TUTOR (residue n. 21 ore) rivolto al personale interno </t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2BEAF4DB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di  materiale di pulizia e igienico sanitario (ELI Srl)</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD07191D32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Affidamento servizio di Responsabile
+del Servizio di Prevenzione e Protezione – RSPP</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>BCE93E9090</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di notebook, licenze software e accessori d'aula per il comodato d'uso al personale della scuola - Codice progetto: 10.8.6A-FDRPOC-EM-2026-116 CUP E64D26001320007 - DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
     <t>02/09/2026</t>
   </si>
   <si>
     <t>BCCD7A7398</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DELLE COPERTURE ASSICURATIVE INFORTUNI E RESPONSABILITA' CIVILE</t>
   </si>
   <si>
-    <t>Link</t>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>B4ED21E3F8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Noleggio autobus del 24/01/2025</t>
+  </si>
+  <si>
+    <t>11/12/2024</t>
+  </si>
+  <si>
+    <t>B4BD606723</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio manutenzione hardware e software per le attrezzature informatiche</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>B48167AF49</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura libri</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>B4692825D7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di materiale di cartoleria.</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>B3FECC75DD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di testi scolastici e materiale di cartoleria</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>B37351C46A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura dei beni - Trattativa Diretta n. 4711492 del 08/10/2024</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
+    <t>B346B38564</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - L'acquisto di nr. 20 CILINDRI PER CASELLARIO TIPO GRANDE 20 mm</t>
+  </si>
+  <si>
+    <t>B34597E484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Progetto: Formazione del personale scolastico per la transizione digitale - Trattativa
+Diretta n. 4682868 del 27/09/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>B3323D9DA8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Realizzazione del Progetto “Laboratorio Teatrale” - Associazione Culturale Kabukista</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>B3241EDDE1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura beni Trattativa Diretta n. 4653244</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>B31B74B69D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di testi scolastici, materiale ludico e di cancelleria</t>
+  </si>
+  <si>
+    <t>B319CD8303</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di ambulanza giorni  21/09/2024 e 28/09/2024</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>B211E4B3DF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Formazione del personale scolastico per la transizione digitale - PROGETTO : “Coding e Robotica Educativa”</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>B20C1AD5C2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto su MEPA noleggio Notebook, Chromebook, plastificatrice, masterizzatore</t>
+  </si>
+  <si>
+    <t>23/05/2024</t>
+  </si>
+  <si>
+    <t>B1CEDB0F7F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Abbonamento Plus per formazione del personale scolastico– Scuola PSB Consulting</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>B19D5AA650</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
+  </si>
+  <si>
+    <t>08/05/2024</t>
+  </si>
+  <si>
+    <t>B1922E9325</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - L’erogazione di un servizio per la realizzazione del Progetto “Club di Teatro-Attori pari”</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>B15659A428</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di risme carta per fotocopiatrici e stampanti dell’Istituto</t>
+  </si>
+  <si>
+    <t>17/04/2024</t>
+  </si>
+  <si>
+    <t>B14CEE9967</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di materiale di pulizia</t>
+  </si>
+  <si>
+    <t>03/04/2024</t>
+  </si>
+  <si>
+    <t>B116636CCF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale di CANCELLERIA per uffici di segreteria</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
+  </si>
+  <si>
+    <t>B0DC9EABCF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - Acquisto dei Software di gestione del personale e di rilevazioni
+presenze VEGA REAL TIME e PERSONALE 2.0</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>B0C6C04D01</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Materiale Di PRIMO SOCCORSO</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>B08DFCF31F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento incarico visite medico del lavoro per il personale ATA</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>B067333E7C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Realizzazione del Laboratorio di Improvvisazione per Docenti</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>B044743850</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi di agenzia di viaggi per realizzazione uscite didattiche A.S. 23/24</t>
+  </si>
+  <si>
+    <t>01/02/2024</t>
+  </si>
+  <si>
+    <t>B0297C21B8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto libri scolastici</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>B0129B4DC4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROGETTO MEDIAZIONE LINGUISTICA - SENTIERI DEL MONDO APS</t>
+  </si>
+  <si>
+    <t>25/01/2024</t>
+  </si>
+  <si>
+    <t>B01CA69C65</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Software ID Fatture più F24</t>
+  </si>
+  <si>
+    <t>23/01/2024</t>
+  </si>
+  <si>
+    <t>B0125F1316</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO LABORATORIO DI LINGUA INGLESE - AGORA' SAS</t>
+  </si>
+  <si>
+    <t>B0121B548A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PROGETTO CLUB DI TEATRO MANICOMICS PSCRL - SC. SEC. GHITTONI</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>B00F0E7E27</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo Licenza Gruppo Spaggiari - Moduli: CLASSE VIVA - SEGRETERIA DIGITALE - NEWISOFT</t>
+  </si>
+  <si>
+    <t>B00E096731</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SOFTWARE ACCESSO SERVIZI BASE MEDIASOFT</t>
+  </si>
+  <si>
+    <t>27/11/2023</t>
+  </si>
+  <si>
+    <t>Z1F3D6F6CC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di attrezzature informatiche - Scuola 4.0 - Azione 1: "Next Generation Classrooms"</t>
+  </si>
+  <si>
+    <t>17/11/2023</t>
+  </si>
+  <si>
+    <t>ZC63D5540C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di dispositivi tecnologici, software e complementi di arredo - Piano Scuola 4.0 - Azione 1: Next Generation Classrooms.</t>
+  </si>
+  <si>
+    <t>18/10/2023</t>
+  </si>
+  <si>
+    <t>ZFA3CE60C9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di arredi e complementi di arredo - Piano Scuola 4.0 - Azione 1: Next Generation Classrooms.</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>9925862870</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA DI HARDWARE E ARREDI - PIANO SCUOLA 4.0 - AZIONE 1: NEXT GENERATION CLASSROOMS.</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>99064515FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura di apparecchiature /hardware / software / arredi / piccoli lavori edili e adeguamenti</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <u/>
       <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -428,105 +836,1116 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD7A7398" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/040b79b7-378c-4034-bb0d-e080040bd02b" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7CD8E495" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/f596721e-c710-4bbe-8815-a942aa9ef8c7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7AABEA29" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/1d314328-0c75-48cd-9f34-0ceb484db85e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7435DA8D" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/6199a9b4-35ec-4cbc-b679-0ff49169a1e5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7335C59B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/350e1ffd-3077-4ad7-9d8b-50e8a4694310" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4709CB17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/9ed721e4-c398-4ca4-851c-6ee2ddf50789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2BEAF4DB" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/b00ad0e5-d9ab-40b6-8775-ff86149d8e63" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD07191D32" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/90c53b84-d3a0-445c-848d-dc8af9f2a8f7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE93E9090" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/612d0c75-30a0-4aad-bc58-48446674a98a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD7A7398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/040b79b7-378c-4034-bb0d-e080040bd02b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4ED21E3F8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/796443b6-c762-473c-b785-70a9c26616ee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4BD606723" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/bbc0f970-fe4c-4a55-9c4e-258030bb0877" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B48167AF49" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/c8477fa0-e43e-4116-8280-f204704c2a77" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B4692825D7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/bd4ade41-b8e2-43ec-86bf-62ebd4b987e2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3FECC75DD" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/073a60e1-8f4a-458a-9574-dace45ad2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B37351C46A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/d8d4a822-605d-431e-8ece-aad1c4bf7267" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B346B38564" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/f691290e-3f77-4e5d-a67f-34d5bbb915cd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B34597E484" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/f65de36b-0d8b-4064-af5f-4b5c95cddeea" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3323D9DA8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/669b27e9-a58c-4ca9-a504-38c17ee53ecc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B3241EDDE1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/f58e477b-1ca8-44bf-ab5a-8bf47703b470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B31B74B69D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/13c73d06-a85a-49fe-9e14-d65d3eed3875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B319CD8303" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/37d83415-f3db-4378-b92a-08717d0c9ee7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B211E4B3DF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/81d6ba34-6d0b-4ad2-a228-aac481c50ace" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B20C1AD5C2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/b0abb3a4-8649-4d69-a353-3ae9404525d0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1CEDB0F7F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/94860fb0-41b3-473e-9e31-e395caecb837" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B19D5AA650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/1a3eb0df-08ff-4c89-a7f9-abc40813353f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B1922E9325" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/e7587307-d5db-4513-9e36-c70b4499b523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B15659A428" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/1dd8e096-94d8-468c-9d88-f0c6fe551b57" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B14CEE9967" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/f2b91382-702d-4391-aa44-2571cce77001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B116636CCF" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/5cbfa996-795c-4b34-8e3f-c31c911b3171" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0DC9EABCF" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/8439232a-af1a-4c3e-add8-f8e6069bcd09" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0C6C04D01" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/1d97837c-da42-41ea-b9c5-02da31498d81" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B08DFCF31F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/fcbb8520-1e46-4459-8996-28e5926fdfb3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B067333E7C" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/b690e4de-1540-457a-bc1d-d9fa5efb0155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B044743850" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/321d8903-42af-4dfa-87fb-6db41ddf0587" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0297C21B8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/a119789a-1a93-4359-a6fc-182f7e07a7e0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0129B4DC4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/1bfebb0a-d29f-4cb3-a2ea-57348a5cf946" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B01CA69C65" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/dd3656e9-ec3e-43c4-bf0a-7493d2dc6734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0125F1316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/ac0ce94d-4794-4c07-bec3-2fb75ed27914" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B0121B548A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/3542afc6-43b1-456f-a53a-1f9936acb5b5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B00F0E7E27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/1b17a58c-fe58-4995-975e-8817e7f62727" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B00E096731" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/c12f7493-158e-4752-8943-138c1c1155b5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/Z1F3D6F6CC" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/634333e0-1374-41ca-b0fe-020c35c5c8bf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/ZC63D5540C" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/f3acbdf7-e1c4-441a-af1a-da2bdceb8adb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/ZFA3CE60C9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/3de9ff3c-2a03-4c6d-8d48-9c549403f3fa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/9925862870" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/ac404cd0-33fb-4af7-8d39-8cf552bf07b3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/99064515FA" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PCIC81000N/amministrazione-trasparente/atti-amministrazioni-enti/be5e32a3-fe14-41df-8970-d350824657d5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F48"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10087</v>
+        <v>11971</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>11942</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4">
+        <v>11883</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5">
+        <v>11826</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>11383</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7">
+        <v>11317</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8">
+        <v>11041</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9">
+        <v>10673</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10">
+        <v>10236</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11">
+        <v>10087</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12">
+        <v>8790</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13">
+        <v>8463</v>
+      </c>
+      <c r="C13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D13" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14">
+        <v>7820</v>
+      </c>
+      <c r="C14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15">
+        <v>7626</v>
+      </c>
+      <c r="C15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D15" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16">
+        <v>6681</v>
+      </c>
+      <c r="C16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" t="s">
+        <v>51</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17">
+        <v>6357</v>
+      </c>
+      <c r="C17" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18">
+        <v>5969</v>
+      </c>
+      <c r="C18" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19">
+        <v>5963</v>
+      </c>
+      <c r="C19" t="s">
+        <v>58</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20">
+        <v>5728</v>
+      </c>
+      <c r="C20" t="s">
+        <v>61</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21">
+        <v>5627</v>
+      </c>
+      <c r="C21" t="s">
+        <v>64</v>
+      </c>
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22">
+        <v>5478</v>
+      </c>
+      <c r="C22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23">
+        <v>5473</v>
+      </c>
+      <c r="C23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24">
+        <v>3905</v>
+      </c>
+      <c r="C24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25">
+        <v>3879</v>
+      </c>
+      <c r="C25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" t="s">
+        <v>76</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26">
+        <v>3441</v>
+      </c>
+      <c r="C26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27">
+        <v>3105</v>
+      </c>
+      <c r="C27" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" t="s">
+        <v>82</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28">
+        <v>3050</v>
+      </c>
+      <c r="C28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29">
+        <v>2691</v>
+      </c>
+      <c r="C29" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30">
+        <v>2637</v>
+      </c>
+      <c r="C30" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" t="s">
+        <v>91</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31">
+        <v>2288</v>
+      </c>
+      <c r="C31" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32">
+        <v>1963</v>
+      </c>
+      <c r="C32" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" t="s">
+        <v>97</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B33">
+        <v>1813</v>
+      </c>
+      <c r="C33" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" t="s">
+        <v>100</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34">
+        <v>1410</v>
+      </c>
+      <c r="C34" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" t="s">
+        <v>103</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35">
+        <v>1119</v>
+      </c>
+      <c r="C35" t="s">
+        <v>105</v>
+      </c>
+      <c r="D35" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>107</v>
+      </c>
+      <c r="B36">
+        <v>880</v>
+      </c>
+      <c r="C36" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" t="s">
+        <v>109</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37">
+        <v>733</v>
+      </c>
+      <c r="C37" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" t="s">
+        <v>112</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>113</v>
+      </c>
+      <c r="B38">
+        <v>627</v>
+      </c>
+      <c r="C38" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" t="s">
+        <v>115</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39">
+        <v>605</v>
+      </c>
+      <c r="C39" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39" t="s">
+        <v>118</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40">
+        <v>479</v>
+      </c>
+      <c r="C40" t="s">
+        <v>120</v>
+      </c>
+      <c r="D40" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41">
+        <v>475</v>
+      </c>
+      <c r="C41" t="s">
+        <v>122</v>
+      </c>
+      <c r="D41" t="s">
+        <v>123</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42">
+        <v>396</v>
+      </c>
+      <c r="C42" t="s">
+        <v>125</v>
+      </c>
+      <c r="D42" t="s">
+        <v>126</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>124</v>
+      </c>
+      <c r="B43">
+        <v>363</v>
+      </c>
+      <c r="C43" t="s">
+        <v>127</v>
+      </c>
+      <c r="D43" t="s">
+        <v>128</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44">
+        <v>8148</v>
+      </c>
+      <c r="C44" t="s">
+        <v>130</v>
+      </c>
+      <c r="D44" t="s">
+        <v>131</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>132</v>
+      </c>
+      <c r="B45">
+        <v>7916</v>
+      </c>
+      <c r="C45" t="s">
+        <v>133</v>
+      </c>
+      <c r="D45" t="s">
+        <v>134</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46">
+        <v>7179</v>
+      </c>
+      <c r="C46" t="s">
+        <v>136</v>
+      </c>
+      <c r="D46" t="s">
+        <v>137</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>138</v>
+      </c>
+      <c r="B47">
+        <v>4928</v>
+      </c>
+      <c r="C47" t="s">
+        <v>139</v>
+      </c>
+      <c r="D47" t="s">
+        <v>140</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B48">
+        <v>4765</v>
+      </c>
+      <c r="C48" t="s">
+        <v>142</v>
+      </c>
+      <c r="D48" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>