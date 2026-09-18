--- v0 (2026-07-24)
+++ v1 (2026-09-18)
@@ -8,3322 +8,2307 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1196" uniqueCount="1078">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1446" uniqueCount="736">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BCD9D7D5FE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE CELLA FRIGO SURGELATI E CLIMATIZZATORE</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>BC8F33BD9B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO E INSTALLAZIONE CLIMATIZZATORE</t>
+  </si>
+  <si>
+    <t>BC8F0B6957</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO N.1 SOFFIATORE A ZAINO</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>BC7A98BC86</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - STAMPA E RILEGATURA N.1000 VOLUMI</t>
+  </si>
+  <si>
+    <t>BC7ABE8FC8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE URGENTI</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>BC746D13C5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BANCHI PER IL LICEO</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>BC56DC875C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO CONTRATTI SERVIZI POSTALI</t>
+  </si>
+  <si>
+    <t>09/07/2026</t>
+  </si>
+  <si>
+    <t>BC54CCE0CF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - PRODOTTI DI PULIZIA</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>BC417A82C3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RINNOVO CONTRATTO CONSULENTE TECNICO</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>BC31BDD981</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI LAVORI DI MANUTENZIONE ORDINARIA</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>BC331C3BB8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO DI NOLEGGIO FOTOCOPIATORI</t>
+  </si>
+  <si>
+    <t>24/06/2026</t>
+  </si>
+  <si>
+    <t>BC25BF9F17</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO FERRAMENTA</t>
+  </si>
+  <si>
+    <t>BC27D9D1F4</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONE LAVAPAVIMENTI</t>
+  </si>
+  <si>
+    <t>23/06/2026</t>
+  </si>
+  <si>
+    <t>BC207DB4AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CONTRATTO SERVIZIO ANNUALE DELLA MANUTENZIONE DELLE AREE A VERDE, DEL PARCO, DEI GIARDINI E DELLE AIUOLE</t>
+  </si>
+  <si>
+    <t>BC1DFDE4D8</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONE LAVASTOVIGLIE</t>
+  </si>
+  <si>
+    <t>BC1DF16FC9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTO AEREO A/R PER UNA DOCENTE IN OCCASIONE DEL PROGETTO MEP</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>BC130A9EF7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO FORMAZIONE SULL' ATTIVITA' NEGOZIALE</t>
+  </si>
+  <si>
+    <t>17/06/2026</t>
+  </si>
+  <si>
+    <t>BC12676450</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE ED ASSISTENZA TECNICA DELLE APPARECCHIATURE INFORMATICHE</t>
+  </si>
+  <si>
+    <t>10/06/2026</t>
+  </si>
+  <si>
+    <t>BBF309C038</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO AFFETTATRICE AUTOMATICA</t>
+  </si>
+  <si>
+    <t>BBF66533E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA BIMESTRALE SOMMINISTRAZIONE BEVANDE PER COLAZIONE</t>
+  </si>
+  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE4F28377</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO OLIO DI OLIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4F28377</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>BBBF77E7B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - PULIZIA GRONDAIE E SCARICHI ACQUE PIOVANE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF77E7B3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB81134744</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CAVI AUDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81134744</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBACDEA5FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ALLOGGIO PER N. 2 DOCENTI VIAGGIO A SIRACUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACDEA5FA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBACFA538E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO COMPLETINI SPORTIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACFA538E</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA2E1E7A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GELATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2E1E7A0</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA30F2D15</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI FARMACEUTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA30F2D15</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA2FAC013</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FRUTTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2FAC013</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA3297882</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PESCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3297882</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9D44B78D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PATATE PER LA MENSA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB9D44B78D</t>
-[...4 lines deleted...]
-  <si>
     <t>BB97A8C7FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SACCHETTI PER ASPIRAPOLVERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97A8C7FB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB97D29011</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO COLTELLI PER LA CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97D29011</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8ED629F5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DOLCI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8ED629F5</t>
-[...4 lines deleted...]
-  <si>
     <t>BB8E47E3C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CARNI ROSSE E BIANCHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E47E3C0</t>
-[...4 lines deleted...]
-  <si>
     <t>BB869356C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI VARI FRESCHI E SURGELATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB869356C9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB80FE0EAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80FE0EAE</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>BB865F0413</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI SURGELATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB865F0413</t>
-[...4 lines deleted...]
-  <si>
     <t>BB83E39DFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GENERI ALIMENTARI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB83E39DFD</t>
-[...4 lines deleted...]
-  <si>
     <t>BB82E4214E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI CASEARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82E4214E</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB6CC03C03</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ACCORDATURA PIANOFORTE MEZZA CODA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6CC03C03</t>
-[...7 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BBBC8CE09B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DA FORNO E DERIVATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC8CE09B</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5be24bd2-11bf-42c3-88a3-8c648a141f85</t>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>BB668A2970</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI SPOSTAMENTO PIANOFORTE A CODA</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>BB57342C08</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE ELETTRODOMESTICI DELLA CUCINA</t>
+  </si>
+  <si>
+    <t>BB57B00FA0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - CAMBIO NOME BIGLIETTO AEREO A/R PALERMO-PISA</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>BB5777C8EE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTI VISITA TEATRO MASSIMO IN OCCASIONE DEL GEMELLAGGIO GRENOBLE</t>
+  </si>
+  <si>
+    <t>BB49B09D4A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO PULLMAN USCITA DIDATTICA TRAPANI-ERICE</t>
+  </si>
+  <si>
+    <t>21/04/2026</t>
+  </si>
+  <si>
+    <t>BB494BFCAD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO PULLMAN A/R EDUCANDATO MARIA ADELAIDE - KALA NELL'AMBITO DEL PROGETTO VELA</t>
   </si>
   <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB56F89998</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisto di biglietti aerei per la partecipazione alla  II edizione del programma Educator Delegation to China 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56F89998</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e062f070-bc8a-4609-8cb4-6ff61d0283a9</t>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>BB3C976B16</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - REALIZZAZIONE DELL'ANNUARIO SCOLASTICO 2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>BB2DA5A959</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE ELETTRICO</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB0EF49BB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VIDEOSORVEGLIANZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EF49BB2</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB0F3D18F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN A/R EDUCANDATO MARIA ADELAIDE - LICEO UGDULENA TERMINI IMERESE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F3D18F6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAC5C159CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE ALIMENTARISTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5C159CE</t>
-[...4 lines deleted...]
-  <si>
     <t>BADA7E7D75</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RISTRUTTURAZIONE VOLTA DELLA CHIESA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA7E7D75</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BADAAF639F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI E SOGGIORNO VIAGGIO PRAGA DOCENTE ACCOMPAGNATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAAF639F</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BAEEEA5056</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI SURGELATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEEA5056</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BADB64ACC4</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GELATI E PRODOTTI AFFINI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB64ACC4</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BB0F0990FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CESTI E MAZZI FLOREALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F0990FC</t>
-[...4 lines deleted...]
-  <si>
     <t>BADB1042B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ITTICI CONGELATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB1042B9</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC599F1EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO iPAD PRO 4 11"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC599F1EC</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC5709F9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO COLTELLI PER IL SELF SERVICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5709F9B</t>
-[...4 lines deleted...]
-  <si>
     <t>BADA4DA8F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE PER LA PULIZIA E FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA4DA8F6</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD9AE0D54</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI , PER LA PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9AE0D54</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE13C2EC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI, PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE13C2EC6</t>
-[...4 lines deleted...]
-  <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>BACF1D4CD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI CARTA MONOUSO, FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF1D4CD8</t>
-[...4 lines deleted...]
-  <si>
     <t>BAD9276BCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PATATE FRESCHE  E ORTAGGI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9276BCB</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>BABC188FBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RINNOVO DELL'ILLUMINAZIONE NELLA SALA DEL SELF SERVICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABC188FBA</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB9D1076D</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPRISTINO AREA WIFI ZONA AULA P33</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9D1076D</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB2A48EF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA VERDURA E FRUTTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2A48EF9</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BADA0D2555</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI, VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA0D2555</t>
-[...4 lines deleted...]
-  <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>BAA5287346</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOGGIORNO PER ALLIEVI/ATLETI E ACCOMPAGNATORI CONVITTIADI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5287346</t>
-[...4 lines deleted...]
-  <si>
     <t>BAA55F03B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI PER VOLO TRIESTE IN OCCASIONE DELLE CONVITTIADI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55F03B2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC076788E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PIATTI E POSATE MONOUSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC076788E</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC0182B49</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0182B49</t>
-[...4 lines deleted...]
-  <si>
     <t>BABF44D534</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI, MACELLERIA, PRODOTTI ITTICI(FRESCO E SURGELATO), UOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF44D534</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA5E8FE411</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI CONVEGNO DEL LICEO CLASSICO EUROPEO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E8FE411</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BABB398F52</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SALUMI E PRODOTTI CASEARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB398F52</t>
-[...4 lines deleted...]
-  <si>
     <t>BABBA1AE26</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA  DERRATE, ALIMENTARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA1AE26</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB4E47372</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI PER INTOLLERANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4E47372</t>
-[...4 lines deleted...]
-  <si>
     <t>BABB56F404</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI DA FORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB56F404</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>BAC0DB5C77</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0DB5C77</t>
-[...4 lines deleted...]
-  <si>
     <t>BA823B8E8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA E SOSTITUZIONE SERRATURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA823B8E8A</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB50F056C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI FRESCHI ITTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB50F056C</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB30363AE</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARNE BIANCHE E ROSSE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB30363AE</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB2C31286</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITUTA PASTICCERIA ROSTICCERIA E GELATERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2C31286</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BAAADFCC48</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GENERI ALIMENTARI, MACELLERIA, PRODOTTI DI ASPORTO, PRODOTTI DA FORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAADFCC48</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA78DADCC8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ANALISI DELLE ACQUE PER LA RICERCA DI LEGIONELLA DEL 03/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78DADCC8</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA5E760E69</t>
   </si>
   <si>
     <t>Decisione a contrarre - PACCHETTO VOLO E SOGGIORNO RIUNIONE REFERENTI CONVITTIADI 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E760E69</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5F2FA159</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOGGIORNO DOCENTI GEMELLAGGIO GRENOBLE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2FA159</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5EEEB7EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CESTO FLOREALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EEEB7EE</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5EC73E61</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE ATTREZZATURE DA CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EC73E61</t>
-[...4 lines deleted...]
-  <si>
     <t>BA5F077EB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F077EB6</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1d5debd8-308c-4220-b3db-00f7f73ffff8</t>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>BA543A945F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO ANNUALE DI CONSULENZA E PRESTAZIONI DI SICUREZZA IGIENICA IN AMBITO ALIMENTARE</t>
+  </si>
+  <si>
+    <t>BA4F6A6709</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SCAFFALATURA</t>
+  </si>
+  <si>
+    <t>BA4F9BB225</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE STRAORDINARIA CABINA DI TRASFORMAZIONE MT/BT</t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
+    <t>BA434CCE5B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LABORATORIO TEATRALE "LA NOTTE NAZIONALE DEI LICEI"</t>
+  </si>
+  <si>
     <t>BA42E0134D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SAMMONTANA- AFFIDAMENTO FORNITURA PRODOTTI SURGELATI-GELATI ALIMENTARI A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42E0134D</t>
-[...4 lines deleted...]
-  <si>
     <t>BA4232D3C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento fornitura olio di oliva a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4232D3C6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA427670AC</t>
   </si>
   <si>
     <t>Decisione a contrarre - TUTTO CARTA-- AFFIDAMENTO FORNITURA PRODOTTI DI CARTA MONOUSO E F. CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA427670AC</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/183917ea-c63c-43c4-b102-554d97749228</t>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>BA37377374</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO PULLMAN PER ENNA UNIVERSITA' KORE IN OCCASIONE DEL CAPODANNO CINESE</t>
+  </si>
+  <si>
+    <t>BA376B4F8D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE STRAORDINARIA ASCENSORE</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>BA24BC81F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - nasta-affidamento fornitura Facile Consume a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24BC81F7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA24A7E1A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - nasta-affidamento fornitura prodotti di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24A7E1A4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA248AC116</t>
   </si>
   <si>
     <t>Decisione a contrarre - La casalin. fornitura prodotti di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA248AC116</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2466C5C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - La casalin. -fornitura di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2466C5C0</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EBB9D34A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA UOVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBB9D34A</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA0FD5EA59</t>
   </si>
   <si>
     <t>Decisione a contrarre - C.E.P-AFFIDAMENTO FORNITURA PRODOTTI DI PULIZIA A.S.2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0FD5EA59</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0F8DF485</t>
   </si>
   <si>
     <t>Decisione a contrarre - S.Marina- fornitura prodotti ittici freschi a.s. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F8DF485</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0FACA9B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura patate fresche (ortyggi) a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0FACA9B3</t>
-[...4 lines deleted...]
-  <si>
     <t>BA0F5E0B90</t>
   </si>
   <si>
     <t>Decisione a contrarre - MARR-AFFIDAMENTO FORNITURA GENERI ALIMENTARI-MACELLERIA-PRODOTTI ITTICI( FRESCO E SURGELATO ) A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F5E0B90</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FAC35E9A</t>
   </si>
   <si>
     <t>Decisione a contrarre - dac-fornitura alimentari vari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAC35E9A</t>
-[...4 lines deleted...]
-  <si>
     <t>B9FA821115</t>
   </si>
   <si>
     <t>Decisione a contrarre - magel-fornitura prodotti ittici e surgelati 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA821115</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>B9F6197B23</t>
   </si>
   <si>
     <t>Decisione a contrarre - pregis -affidamento fornitura prodotti alimentari vari a.s. 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F6197B23</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F54A29DD</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento prodotti caseari e salumi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F54A29DD</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F4DA2311</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI SPETTACOLO TEATRALE "AIDA"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4DA2311</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F1750F75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornituraprodotti per intolleranti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1750F75</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E712A34E</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO ASSICURAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E712A34E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F1432CEE</t>
   </si>
   <si>
     <t>Decisione a contrarre - angileri-fornitura prodotti da forno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1432CEE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>B9F1180389</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura derrate alimentari-ICCARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1180389</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F099177F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE ELETTRODOMESTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F099177F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9F0D27D0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Migel-AFFIDAMENTO PRODOTTI ALIMENTARI SURGELATI A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0D27D0C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EBA9596C</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO SU MONTACARICHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBA9596C</t>
-[...4 lines deleted...]
-  <si>
     <t>B9ECB52984</t>
   </si>
   <si>
     <t>Decisione a contrarre - capp.- fornitura pasticceria fresca rosticceria cioc-gelateria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ECB52984</t>
-[...4 lines deleted...]
-  <si>
     <t>B9EC83ABEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento fornitura frutta e verdura</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC83ABEF</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>B9E7D44FD7</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO A ROMA IN OCCASIONE DEL PROGETTO PRIX GONCOURT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7D44FD7</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>B9E43CB24E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOTEBOOK PER LA SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E43CB24E</t>
-[...4 lines deleted...]
-  <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>B9DCD56153</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE STRAORDINARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCD56153</t>
-[...4 lines deleted...]
-  <si>
     <t>B9DFEFC9F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FARMACI PER L'INFERMERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFEFC9F0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9C8A0D8C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura generi alimentari-macelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8A0D8C7</t>
-[...4 lines deleted...]
-  <si>
     <t>B9C811B703</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARNI ROSSE E BIANCHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C811B703</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C90DF99F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SMALTIMENTO DEI RIFIUTI DIFFERENZIATI , SPECIALI E SANITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C90DF99F</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/034407cd-9fe9-46fc-9cb0-2d548d7554d6</t>
+    <t>B9B7DF6CAE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO N. 2 MICROFONI</t>
+  </si>
+  <si>
+    <t>22/12/2025</t>
+  </si>
+  <si>
+    <t>B9B7B76C89</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO INDUMENTI PER I CUOCHI</t>
+  </si>
+  <si>
+    <t>B994D9F47B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ABBIGLIAMENTO OPEN DAY</t>
+  </si>
+  <si>
+    <t>19/12/2025</t>
+  </si>
+  <si>
+    <t>B9B78DB61E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BENI DI FACILE CONSUMO</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>B994E53904</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO MINIVAN GITA FATTORIA AUGUSTALI</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
+    <t>B994F6397A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO N.2 MINIBUS FIERA DEL MEDITERRANEO</t>
+  </si>
+  <si>
     <t>B96B945402</t>
   </si>
   <si>
     <t>Decisione a contrarre - OFFERTA PUBBLICITARIA PER OPEN DAY 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B945402</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/24aa8c3f-8f7d-48fe-b345-bfd603cc433a</t>
+    <t>B991CB3559</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER OPEN DAY</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>B95DDD09F9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VIDEO SORVEGLIANZA DAL 01/09/2025 AL 31/12/2025</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
+    <t>B95F060B72</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO ED INSTALLAZIONE IMPIANTO DI CLIMATIZZAZIONE</t>
+  </si>
+  <si>
     <t>B969214CZ1</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TENDE A RULLO PER L'AULA IMMERSIVA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B969214CZ1</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/25f4eaaf-715c-43e6-99a0-8e52241996d5</t>
+    <t>03/12/2025</t>
+  </si>
+  <si>
+    <t>B9637710CC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO PINTE PER OPEN DAY</t>
+  </si>
+  <si>
+    <t>B9632C884B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MANUALE PASSWEB E TFS-TFR-8^ EDIZIONE</t>
+  </si>
+  <si>
+    <t>B95DFFD5A1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA E INSTALLAZIONE COMPRESSORE FRIGORIFERO DELLA CUCINA</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B9448EFC1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FELPE PER OPEN DAY</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9448EFC1C</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B93FFFEAAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFILATURA COLTELLI E LAME</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B93FFFEAAA</t>
-[...4 lines deleted...]
-  <si>
     <t>B9444FEB75</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO IN LINGUA INGLESE "1984"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9444FEB75</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93BBD39A5</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO DI MANUTENZIONE ED ASSISTENZA ASCENSORE E MONTACARICHI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B93BBD39A5</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B935C9F93C</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRESTAZIONI PROFESSIONALI PER LA PRESENTAZIONE DELLA DOCUMENTAZIONE OCCORRENTE PER LA DICHIARAZIONE AL C.F. DELL'EDIFICIO DI QUESTO EDUCANDATO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B935C9F93C</t>
-[...4 lines deleted...]
-  <si>
     <t>B933932D41</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CIOCCOLATINI PERSONALIZZATI PER OPEN DAY</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B933932D41</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B8E134EE78</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO UTENSILI</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8E134EE78</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B912763705</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BROCHURE PER OPEN DAY</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B912763705</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5394855c-9e48-465d-a468-500f9c58a7e1</t>
+    <t>B9124E6959</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO DIFFUSORE ATTIVO 12" CON MICROFONO</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90C68356A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO IMPIANTO ACUSTICO PER IL PALCO ESTERNO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B90C68356A</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/010b40db-eed0-460b-9323-ddf70c9bdb58</t>
+    <t>B8FCD78121</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONI ASCIUGAMANI X-DRY COMPACT</t>
+  </si>
+  <si>
+    <t>B8FCE5FFBD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - RIPARAZIONE FRIGORIFERO</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B9079BDA6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE ORDINARIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B9079BDA6A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8FCB2AA3C</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRASPORTO PIANOFORTE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/B8FCB2AA3C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F6DAF5C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA UOVA PER LA MENSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6DAF5C1</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8DD7B2D85</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROROGA SERVIZI TELEFONIA FISSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD7B2D85</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DB77B7E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE IMMAGINI IMPIANTO DI VIDEOSORVEGLIANZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB77B7E3</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8E1926106</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DETERGENTE E ANTICALCARE PER FORNO RATIONAL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1926106</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8A5B83CB4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO INDUMENTI PER GLI ALUNNI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5B83CB4</t>
-[...4 lines deleted...]
-  <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>B8A342B509</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORMAZIONE DEL PERSONALE ALIMENTARISTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A342B509</t>
-[...4 lines deleted...]
-  <si>
     <t>B8A39F7DA9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI E SOGGIORNO PALERMO/NAPOLI  CONVEGNO NAZIONALE L.C.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A39F7DA9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89C0CD0D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO INDUMENTI PER IL PERSONALE DI CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C0CD0D0</t>
-[...4 lines deleted...]
-  <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>B8802D6B36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MONITOR TOUCH E CARRELLI PER MONITOR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8802D6B36</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B85D7D27CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI FACILE CONSUMO E MONOUSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D7D27CA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B857EECB4A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DA FORNO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857EECB4A</t>
-[...4 lines deleted...]
-  <si>
     <t>B85883EC47</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI PER LA PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85883EC47</t>
-[...4 lines deleted...]
-  <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>B86B1F6BB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA OLIO DI OLIVA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B1F6BB6</t>
-[...4 lines deleted...]
-  <si>
     <t>B86BB25FDO</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ORTAGGI E PATATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BB25FDO</t>
-[...4 lines deleted...]
-  <si>
     <t>B853BD4D34</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO UTENSILI DA CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853BD4D34</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B847F17CC1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI PASTICCERIA E ROSTICCERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847F17CC1</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B846262C2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONFERIMENTO INCARICO MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846262C2B</t>
-[...4 lines deleted...]
-  <si>
     <t>B8427C90F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFILATURA COLTELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8427C90F7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>B84250ACD1</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI SUL MONTACARICHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84250ACD1</t>
-[...4 lines deleted...]
-  <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>B83617DD2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83617DD2C</t>
-[...4 lines deleted...]
-  <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>B8479756C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRODOTTI ALIMENTARI PER INTOLLERANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8479756C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B834F7E35E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI SURGELATI ALIMENTARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834F7E35E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B82D77A91D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DERRATE ALIMENTARI VARIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D77A91D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8322D8B06</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N.2 STAMPANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8322D8B06</t>
-[...4 lines deleted...]
-  <si>
     <t>B859A95EB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE E PRODOTTI PER LA PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859A95EB6</t>
-[...4 lines deleted...]
-  <si>
     <t>B859D839A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI CARTA MONOUSO E FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859D839A3</t>
-[...4 lines deleted...]
-  <si>
     <t>B8620A82F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI PER LA PULIZIA E L'IGIENE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8620A82F6</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B83DB154D2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI DI FACILE CONSUMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DB154D2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B821905D8F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ALIMENTARI -MACELLERIA-PRODOTTI DA ASPORTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821905D8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B85C42AF3E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C42AF3E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B8595BEO46</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA GENERI ALIMENTARI MACELLERIA FRESCO E SURGELATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8595BEO46</t>
-[...4 lines deleted...]
-  <si>
     <t>B862819703</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI CASEARI E SALUMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862819703</t>
-[...4 lines deleted...]
-  <si>
     <t>B81EAF8CF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO NOTEBOOK  PER LE CLASSI DI SCUOLA SECONDARIA DI PRIMO E SECONDO GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81EAF8CF8</t>
-[...4 lines deleted...]
-  <si>
     <t>03/09/2025</t>
   </si>
   <si>
     <t>B862C317D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ITTICI SURGELATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862C317D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B8466801F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI ITTICI FRESCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8466801F8</t>
-[...4 lines deleted...]
-  <si>
     <t>B83D6E6102</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI CARNI ROSSE E BIANCHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D6E6102</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>B866D8A50F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ALIMENTARI VARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866D8A50F</t>
-[...4 lines deleted...]
-  <si>
     <t>B81A7BB05E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO STOVIGLIE PER LA CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A7BB05E</t>
-[...4 lines deleted...]
-  <si>
     <t>B86686CC01</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA FRUTTA E VERDURA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86686CC01</t>
-[...4 lines deleted...]
-  <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B813BA6F2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FORNO A GAS CARRELLO PER 20 TEGLIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813BA6F2B</t>
-[...4 lines deleted...]
-  <si>
     <t>05/08/2025</t>
   </si>
   <si>
     <t>B7E0219B10</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ATTREZZATURE PER LA CUCINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0219B10</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E026D065</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE URGENTI E INDIFFERIBILI PRESSO I LOCALI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E026D065</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E41D5376</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BANCHI MONOPOSTO PER CLASSI DEL LICEO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E41D5376</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>B7D961DE82</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE PRESSO I LOCALI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D961DE82</t>
-[...4 lines deleted...]
-  <si>
     <t>22/07/2025</t>
   </si>
   <si>
     <t>B7B95BA8C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TELONE IN PVC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B95BA8C8</t>
-[...4 lines deleted...]
-  <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>B79D380EDD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO REGISTRI PER CORSI DI RECUPERO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79D380EDD</t>
-[...4 lines deleted...]
-  <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>B79AFDF7FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DEGLI IMPIANTI ELETTRICI INTERNI AI NUOVI LOCALI DA ADIBIRE A CUCINA PER CELIACI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AFDF7FC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78107587D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DERRATE ALIMENTARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78107587D</t>
-[...4 lines deleted...]
-  <si>
     <t>B78BBB38C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA PER OBOE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BBB38C0</t>
-[...4 lines deleted...]
-  <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>B788DCB6B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ANNUALE DI RITIRO E TRASPORTO RIFIUTI URBANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788DCB6B2</t>
-[...4 lines deleted...]
-  <si>
     <t>B788924FD7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI STAMPA, IMBUSTAMENTO, RECAPITO E GESTIONE DOCUMENTALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788924FD7</t>
-[...4 lines deleted...]
-  <si>
     <t>B7886FE9F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE URGENTI E INDIFFERIBILI PIANO TERRA STANZA T-23</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7886FE9F9</t>
-[...4 lines deleted...]
-  <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>B780EE1B18</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N.3 PAIA DI SCARPE AD USO CELLA FRIGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780EE1B18</t>
-[...4 lines deleted...]
-  <si>
     <t>27/06/2025</t>
   </si>
   <si>
     <t>B774479330</t>
   </si>
   <si>
     <t>Decisione a contrarre - INCARICO DI PROGETTISTA E DIRETTORE DEI LAVORI STRAORDINARI PER IL RIPRISTINO DEI LOCALI DEL COMPLESSO "ALBERGO DELLE POVERE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774479330</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>B76EBC60C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RIPRISTINO TETTO DI COPERTURA A FALDA DELL' AULA 104</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b83c87f8-9b85-4a03-a651-2a4ec2a1e6f5</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B75F035763</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SERVIZIO DI RISTORAZIONE  NELL’AMBITO  DEL  PROGETTO  PCTO  “RICERCA 
 ARCHEOLOGICA SUL SITO PALEOCRISTIANO DI SAN MICELI A SALEMI (TP)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F035763</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B742F41A7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO MANUTENZIONE DEL VERDE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742F41A7F</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B73C3AE49A</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONFERIMENTO INCRICO ANNUALE CONSULENTE TECNICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73C3AE49A</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71E8D26D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PRODOTTI DOLCIARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E8D26D0</t>
-[...4 lines deleted...]
-  <si>
     <t>B71E769CE6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DERRATE ALIMENTARI GUGLIELMINO SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E769CE6</t>
-[...4 lines deleted...]
-  <si>
     <t>B71E830122</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DERRATE ALIMENTARI FIDAS SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E830122</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B71398C2EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DERRATE ALIMENTARI DITTA MARR</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71398C2EC</t>
-[...4 lines deleted...]
-  <si>
     <t>B7137F1FBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DERRATE ALIMENTARI DITTA ICCARA FOOD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7137F1FBD</t>
-[...4 lines deleted...]
-  <si>
     <t>B7134403EA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SCARPE ANTINFORTUNISTICHE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7134403EA</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70ECF6F86</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONI ESEGUITE PRESSO LA CUCINA DI QUESTO EDUCANDATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70ECF6F86</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F61F3632</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA MARSALA -MOZIA DEL 24-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F61F3632</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E87DCCFD</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE IMPIANTO RETE WIFI PLESSO ALBERGO DELLE POVERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E87DCCFD</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2025</t>
   </si>
   <si>
     <t>B6D0FD1AF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN A/R EDUCANDATO /STADIO DELLE PALME</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0FD1AF3</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CB19DDCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PALCO MODULARE  MT.8X6 (PANN. ABETE KAUFMANN)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB19DDCB</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CB569FE9</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO POSATE PER IL SELF SERVICE DI QUESTO EDUCANDATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB569FE9</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6B394F479</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA TEATRO MASSIMO DI PALERMO IN OCCASIONE DEL GEMELLAGGIO CON GRENOBLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B394F479</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B37E059D</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA PALAZZO DEI NORMANNI IN OCCASIONE DEL GEMELLAGGIO CON GRENOBLE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B37E059D</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B3551916</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN A/R PALERMO CEFALU'</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3551916</t>
-[...4 lines deleted...]
-  <si>
     <t>B6B335DC78</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN A/R EDUCANDATO MONREALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B335DC78</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>B68350FC90</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FARMACI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68350FC90</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B65389D579</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI SPOSTAMENTO ARREDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65389D579</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B65358DE7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE MACCHINA LAVAPAVIMENTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65358DE7C</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6482D853A</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI RIPRISTINO E MESSA IN SICUREZZA SOLAIO LAVANDERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6482D853A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>B6343B376D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE NOTTE DEI LICEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6343B376D</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>B62E5A0582</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZI TECNICI IN OCCASIONE DELLA NOTTE NAZIONALE DEL LICEO CLASSICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E5A0582</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B62676BF44</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO GIFT CARD PER PREMIAZIONE NOTTE DEI LICEI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62676BF44</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F7812729</t>
   </si>
   <si>
     <t>Decisione a contrarre - REALIZZAZIONE DELL'ANNUARIO SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7812729</t>
-[...4 lines deleted...]
-  <si>
     <t>B5F738CB8B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO POSATE PER IL SELF SERVICE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F738CB8B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D8A24C9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOTTOSCRIZIONE PROGRAMMA ASSICURATIVO SICUREZZA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8A24C9D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D4E62C4E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA PRODOTTI FACILE CONSUMO-PRODOTTI MONOUSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4E62C4E</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C94C8286</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SOGGIORNO PER ALLIEVI /ATLETI E ACCOMPAGNATORI CONVITTIADI 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C94C8286</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C5CDFF0C</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5CDFF0C</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5B8FAC91A</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA PALERMO/ENNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B8FAC91A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>B5A727C101</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto acquisto sale addolcitore per la caldaia  di  questo istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A727C101</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B57711310B</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO DI CONCESSIONE PER LA SOMMINISTRAZIONE DI BEVANDE E/O ALIMENTI  A MEZZO DISTRIBUTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57711310B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5767E4CEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE "IL PAESE DELLE FAVOLE A ROVESCIO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5767E4CEC</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B576EBB1E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI MONITORAGGIO AGLI AGENTI INFESTANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576EBB1E8</t>
-[...4 lines deleted...]
-  <si>
     <t>B576CC31FE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ANALISI DELLE ACQUE PER LA RICERCA DI LEGIONELLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576CC31FE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
+    <t>BA3C84D5B6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - LAVORI DI MANUTENZIONE</t>
+  </si>
+  <si>
     <t>B57D376203</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CALCOLARICI GRAFICHE PER PROGETTO "STEM E NUOVI LINGUAGGI AL MAD"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D376203</t>
-[...4 lines deleted...]
-  <si>
     <t>B57C8A334F</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura aggiudicazione carni rosse e bianche-aloi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C8A334F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B577ECB33C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI PER TRIESTE IN  OCCASIONE DELLA PARTECIPAZIONE ALLA 17° EDIZIONE DEL PROGETTO CONVITTIADI A. S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577ECB33C</t>
-[...4 lines deleted...]
-  <si>
     <t>B57CC0806F</t>
   </si>
   <si>
     <t>Decisione a contrarre - BIGLIETTO AEREO E SOGGIORNO PROF. PIAZZA PER RIUNIONE CONVITTIADI AD UDINE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CC0806F</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>B56ABACA3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER SPETTACOLO IN INGLESE "DR. JEKYLL &amp; MR. HYDE" TEATRO YOLLY</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56ABACA3B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B5625277EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO IN LINGUA INGLESE "DR. JEKYLL &amp; MR. HYDE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5625277EC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55B5D49CD</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARREDI BIBLIOTECA SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B5D49CD</t>
-[...4 lines deleted...]
-  <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>B5584F4494</t>
   </si>
   <si>
     <t>Decisione a contrarre - PRENOTAZIONE VISITA ORTO BOTANICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5584F4494</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>B5536072E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DETERSIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5536072E3</t>
-[...4 lines deleted...]
-  <si>
     <t>B552E089A4</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO LINGUA FRANCESE "GARCON DE CAFE'"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552E089A4</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B54E97B7C0</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA PALAZZO ZITO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E97B7C0</t>
-[...4 lines deleted...]
-  <si>
     <t>B54E5ED8CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARGO EMOLUMENTI +CU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E5ED8CB</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B548075CB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ANNUALE DI CONSULENZA E PRESTAZIONI DI SICUREZZA IGIENICA IN AMBITO ALIMENTARE, AMBIENTALE SANITARIO E IN AMBITO NUTRIZIONALE A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B548075CB7</t>
-[...4 lines deleted...]
-  <si>
     <t>B5476A7568</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento fornitura olio di oliva a.s. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5476A7568</t>
-[...4 lines deleted...]
-  <si>
     <t>B5464DB5AD</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO SERVIZI ARGO SOFTWARE ANNO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5464DB5AD</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B534AB4EC2</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI ARGO EMOLUMENTI WEB + CU</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534AB4EC2</t>
-[...4 lines deleted...]
-  <si>
     <t>B534BA98F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI ARGO FISCO +ARGO F24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534BA98F2</t>
-[...4 lines deleted...]
-  <si>
     <t>B53488B66B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PIANTE DI RAPPRESENTANZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53488B66B</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B52E35941D</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE  LA GIARA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E35941D</t>
-[...4 lines deleted...]
-  <si>
     <t>B52DCBE0A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - VERIFICA DI SICUREZZA ELETTRICA EX NORMA CEI62353 DEFIBRILLATORE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DCBE0A9</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B52AFC9720</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN VISITA GUIDATA PALAZZO BRANCIFORTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AFC9720</t>
-[...4 lines deleted...]
-  <si>
     <t>B52B17F095</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B17F095</t>
-[...4 lines deleted...]
-  <si>
     <t>B43705C1AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PICCOLA MANUTENZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43705C1AA</t>
-[...4 lines deleted...]
-  <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>B520B61B01</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MODULI CERTIPASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520B61B01</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51A5435F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ADATTAMENTO VIDEO SPOT OPEN DAY 2024 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A5435F3</t>
-[...4 lines deleted...]
-  <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - incarico PROJECT MANAGER </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INCARICO SUPPORTO TECNICO ED ORGANIZZATIVO </t>
   </si>
   <si>
     <t>Decreto di nomina - RUP</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>B50BA5AB52</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI SPOSTAMENTO ARREDO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BA5AB52</t>
-[...4 lines deleted...]
-  <si>
     <t>B50B6A9F7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI PULIZIA LOCALI ALBERGO DELLE POVERE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B6A9F7A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F666C680</t>
   </si>
   <si>
     <t>Decisione a contrarre - CONTRATTO NETTUNO S.R.L.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F666C680</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4E1D3BE36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SEDIE IN PROPILENE PER I CINEFORUM DI QUESTO EDUCANDATO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1D3BE36</t>
-[...4 lines deleted...]
-  <si>
     <t>B4F94B047B</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI COMPLETAMENTO ED OPERE ACCESSORIE ALL'INTERNO DEL COMPLESSO "ALBERGO DELLE POVERE"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F94B047B</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>B7D249E593</t>
   </si>
   <si>
     <t>Decisione a contrarre - COMPENSO ESTENSIONE CONTRATTO RSPP</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/19d5d348-9d20-42bb-9459-83b60aba7bef</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3621,4839 +2606,6418 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD9D7D5FE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/99ada09e-9e8b-44df-9a02-ce1e84b2cc90" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F33BD9B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d96798be-e0d0-41f5-a72a-29eee319e58a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F0B6957" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c2aa4f14-0c95-4807-954b-559042599e80" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7A98BC86" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/eed349c0-bf61-4c6b-9e0e-f26769f5718d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7ABE8FC8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c906bcb2-edc2-4a4c-926b-70f4ae25e19a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC746D13C5" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/67124865-fc42-45ed-9ec2-ce5876905c32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56DC875C" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/69824b0c-4c71-4977-bb6e-5a4dadb59414" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC54CCE0CF" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a259633f-a65f-4540-9808-2aa7b979c5f4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC417A82C3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/96924dcb-2d1d-40a5-a338-73df62afb64a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31BDD981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c7ef08cd-7f4d-4793-9e27-6c826eda082f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC331C3BB8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e78ac362-c5fd-4ab8-b465-60892d798d35" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC25BF9F17" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/754a6d0b-7144-42cb-ad39-3f52f74ca949" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC27D9D1F4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/402c2c65-d835-41cd-ac12-4dc0f5918b51" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC207DB4AF" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/cfd2c87b-1549-47bd-b997-fb81147cda77" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DFDE4D8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b129a14d-53a7-4ddd-8612-fbcb41974252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DF16FC9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/785afba6-a32c-4c1e-830c-59b359bc3121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC130A9EF7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0364dbe3-125c-47db-ad95-8703e4f64b39" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC12676450" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/18a3dc46-5ce3-494c-9818-a7a858649fe0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF309C038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c13ace4d-84fd-4715-a074-35b242ce6a5c" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBF66533E6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/311c02a7-61d4-40c0-94b6-0634ef41c508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4F28377" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5137c537-50d1-4fb3-92ee-4bceb38b6b45" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF77E7B3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/8ecd06b1-8a99-4575-a684-0ac1561a1ba1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB81134744" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/f0c6fc92-b890-4f9c-b2e0-68ac5fb8f444" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACDEA5FA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ce2b50a3-3af6-4792-98a6-0ca6db510215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACFA538E" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a5992bd1-d3f8-4ef8-9ec3-1a301d257d5f" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2E1E7A0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7e6c5e2e-1544-4dc2-8f2a-15fbbb8510d8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA30F2D15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/54c32c3a-2a5e-4bdf-af2f-9d22a6e914e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2FAC013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/8e26af38-3e32-4439-a605-32283b6f8e7e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA3297882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/26070101-9ac4-4387-b6fd-b511e81c54bc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB9D44B78D" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a8a1b282-a0ac-4cc0-9d8a-4b8577fe9702" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97A8C7FB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/aed2549b-fe7b-4cbb-b7c4-482b79f307c2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB97D29011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/dd05e01b-ed16-4465-959b-0aeb3c23bb0c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8ED629F5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e26436a6-bc2a-43e9-8c95-ce7150a5f802" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E47E3C0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/99ba18b3-1379-4a14-9284-1962c9255fae" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB869356C9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/54f1a6f3-23ae-428c-a205-e6821eaef014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB80FE0EAE" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/9731acc3-65fb-4f9f-a4a7-9980154c4611" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB865F0413" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/31d727a9-97e1-40ef-892d-f4b0afd3d880" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB83E39DFD" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/19381119-fd05-4ab9-84e6-184b19b2203e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB82E4214E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/28c17f2a-73c0-4f77-8608-d0bb339f450e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6CC03C03" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/eecd036b-d38e-45a4-86f6-3468574a2a58" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC8CE09B" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5be24bd2-11bf-42c3-88a3-8c648a141f85" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB668A2970" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d6e74f45-e7d2-40d4-90a2-c05896f8372c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB57342C08" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/6b102268-6849-48da-8e0c-96d03b9c2924" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB57B00FA0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7e2a5008-adc9-422e-a2f9-d06d01ada38a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB5777C8EE" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/fea89fae-d471-4720-bae6-2940b1a3fc64" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB49B09D4A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/cedf9cf1-a8d1-4b2c-941a-d5b4088f9b3c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB494BFCAD" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d0783fbb-1e5d-46fe-92d3-d79766961276" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB56F89998" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e062f070-bc8a-4609-8cb4-6ff61d0283a9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB3C976B16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/01133709-52c9-42f5-be34-fd8d5c1034ff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB2DA5A959" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0af61351-18f0-41a8-a277-4a9d38d34c60" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0EF49BB2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/37e26c36-6df8-4314-8352-0f2fb7b9209e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F3D18F6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/fb6981d3-04e7-4774-a0be-1a4d2a6e2662" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5C159CE" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/72e4fd26-ef2b-41b8-a5db-5b6cdb1a771a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA7E7D75" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/500272cd-3190-4d17-a995-67fa50a5d8ed" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADAAF639F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/f9f073f1-cbb6-45fd-aeab-3f4017110a17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEEEA5056" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4012229e-e699-43d4-bb5f-c7054eaa82a0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB64ACC4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a2ee4f49-e399-45c4-a888-66057d8e1fd8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0F0990FC" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b8695463-fb98-4e50-a5eb-d9a8d5c1b914" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB1042B9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/04519f19-5156-46fa-a593-d751837ef4ce" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC599F1EC" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/183a22eb-525e-4384-9f93-3f3de09ff3bf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC5709F9B" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d05fc28f-05f1-4b12-9ddc-af19a5db58cf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA4DA8F6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e0de8e3e-2961-4042-aa12-9b1d955faa56" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9AE0D54" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d7049160-c626-4bbe-a338-f216164b5073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE13C2EC6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/350ebab3-c9c3-4f1a-9e18-cbe1168d5955" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACF1D4CD8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c336696b-7d25-4d7a-949a-33396f9df0db" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9276BCB" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a503f27d-8102-4c81-baaf-f9eb437188dd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABC188FBA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/35412fa4-d847-4bc5-894a-a03ed7a9c9f9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB9D1076D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1edcbf1d-c6b5-4a53-91da-cebf3136b0a7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2A48EF9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/8dc0546d-1b87-4b22-a303-60f8fe8d4555" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADA0D2555" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e6948c5b-6875-4dd8-8015-2450d20eb70a" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA5287346" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e3617d7f-e931-4495-9b33-a813130deb89" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA55F03B2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4f060c42-c4b4-4eaa-b170-0e35c05293dc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC076788E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/6b8c9507-827c-49ca-a45e-5c5352f69fbb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0182B49" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d14f41df-395e-445b-9fdb-3fb4b41197e7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF44D534" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/305394fc-5164-44f1-a636-959a28020792" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E8FE411" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/56a3ccb8-20fa-4afd-a576-d3f24bc6400a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB398F52" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/798b8462-73ca-41eb-a60f-ad94d7b55d00" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABBA1AE26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2ab1afce-cef7-4948-93b6-37a36e089a26" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4E47372" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/07ecf58d-607d-4e90-a860-68f297808b4a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABB56F404" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5bd0792b-d87c-483a-afec-2185e74a1ad2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0DB5C77" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/af4396d9-ebd6-483f-8ec4-056c8e1a1464" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA823B8E8A" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/26558dcd-2008-46d1-a7cf-13146b3ec9a0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB50F056C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b8985b33-744b-41b9-b38b-c42355b59f6b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB30363AE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2662ccdc-9dc2-491b-b656-512e56d2efeb" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2C31286" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0fa1f148-6205-4fbb-a8f9-b0aa9aa6e923" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAADFCC48" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/dd59a158-6e63-4e2e-ae6f-55221e1fa217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78DADCC8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/fd3ffded-f9d8-4559-b578-cacc193f9309" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E760E69" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/03c2cec2-fa10-4397-9a7c-d81ffc349e87" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F2FA159" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/963df67b-0b2a-482c-97a8-69de80b4f60c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EEEB7EE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/440670a4-2da1-42da-aee0-c292622f7921" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5EC73E61" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/df615236-9cd9-4731-932e-33aa5bbac361" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5F077EB6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1d5debd8-308c-4220-b3db-00f7f73ffff8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA543A945F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/f62c1847-9f01-4031-abb4-4db8169f3e20" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4F6A6709" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/73cd30c0-c076-4843-b6e4-540df58d6296" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA4F9BB225" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ba63a30b-b66e-4b72-988f-44ed8e58ef70" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA434CCE5B" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a484df45-b15a-486a-b34d-6c7fa6691226" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA42E0134D" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/823dcf69-d861-465f-91b8-4d0cf421698c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4232D3C6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/808249e5-cba6-4a25-9982-ea88268084ac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA427670AC" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/183917ea-c63c-43c4-b102-554d97749228" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA37377374" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/9f98c153-239a-41cd-84cb-23accb612e14" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA376B4F8D" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a713f2fb-d85b-4d46-97ca-c5af38c44efb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24BC81F7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/3cf321db-8cf2-4f5c-b1e0-8655f4cc0155" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA24A7E1A4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/12526f2a-8d3e-462c-b268-c26399ae9b0f" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA248AC116" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e9b5e50e-0cf9-44be-8b25-844cb3ebf808" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2466C5C0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/aa8d4433-cb89-49ab-892b-25eda0524cd9" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBB9D34A" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/48acc60a-4691-4781-a0ed-41cda7b88e1e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0FD5EA59" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1af0a6ba-5e96-4b4c-9a54-b507bcdf1cd2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F8DF485" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7fd82efa-2977-408e-88b0-a2723377d97c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0FACA9B3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/721981ed-9dd8-4c3f-8ee1-81c568e98b7c" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0F5E0B90" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5e31b76d-9e83-4d8d-8986-ba80d7cbc8c5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FAC35E9A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/9a70cd72-4005-4acc-8f6a-b27f64294578" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FA821115" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/77743fce-e83d-4fca-a327-96acbffc122f" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F6197B23" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/246dca7d-5e8e-46b8-97ac-c277901eb9b1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F54A29DD" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c1f3cff0-299b-453d-8bb2-b629c64c9790" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F4DA2311" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1c67920b-f1e0-4f4f-beb0-780585b7e2d2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1750F75" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/6d090899-8222-4ef5-a1b6-f3d8a8129650" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E712A34E" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/fc3b1192-0e93-4b99-8dac-addf10cee508" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1432CEE" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/de57a301-e67c-4809-936c-8170814fe2dd" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F1180389" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/24abc331-f938-4f9d-ac70-f4a22d0db45a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F099177F" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b7cbb7d9-21fe-49fc-8128-55e2f8df9cb0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0D27D0C" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/6993caf1-5779-43be-9b4d-df60da9121ae" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBA9596C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0454de40-80c9-478c-b21c-1a81004250d0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ECB52984" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4fccfa06-e23a-4c0a-84f7-7d5f4be8fb70" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EC83ABEF" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a040db09-b192-4044-bdeb-d86c03482bfc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E7D44FD7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c29ab489-fbdb-4ccf-8473-7c37e123c232" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E43CB24E" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/88c863e1-d557-4d29-82c6-ac44bded2f18" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DCD56153" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/207aa5a1-679f-4e75-91cf-75595288caf2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFEFC9F0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2d5b180d-27da-4bf1-afff-232d62f847d8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C8A0D8C7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/997ec346-cf60-4592-a4da-f7c1596b489d" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C811B703" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/bb8af329-db96-4209-b6c1-e407861cc3bf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C90DF99F" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/034407cd-9fe9-46fc-9cb0-2d548d7554d6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9B7DF6CAE" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/9e23c584-a30d-48b8-9b21-df42fbaf6196" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9B7B76C89" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/21a39190-0965-4d8c-b084-4596630d144f" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B994D9F47B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ce389e2b-0acf-4496-a5ef-df4e316ec940" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9B78DB61E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/9be7ce37-24bb-43c5-86a1-d654e0ae4254" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B994E53904" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b580c047-977d-4c48-9de4-ebb2b1af9fc7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B994F6397A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7ad9bc99-9537-4720-b546-eb3a60a54ada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96B945402" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/24aa8c3f-8f7d-48fe-b345-bfd603cc433a" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B991CB3559" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/58cab6b8-3967-4492-8e0f-826f26af303e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B95DDD09F9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/42c20fed-1acf-4179-a743-5e85dbc5d2ca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B95F060B72" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7c4babab-6881-4b3b-aeaa-3aed9499fc9b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B969214CZ1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/25f4eaaf-715c-43e6-99a0-8e52241996d5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9637710CC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/dba22f88-74f4-4113-b03b-8bb4be9a30d0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9632C884B" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/91a09c32-2e7e-4136-b296-ebd8c64ca6a5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B95DFFD5A1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/8de1361b-cc88-48d2-b5f2-1700c81487db" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9448EFC1C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/93f8add5-eb0c-450b-8235-43301b503150" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93FFFEAAA" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/3c01356a-5f86-4fff-9831-5aa12d9b84fe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9444FEB75" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4d255ae1-ab07-4649-be70-65c8d6be2985" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B93BBD39A5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/73b58cfb-c9ba-43fe-a5bc-6f6761734172" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B935C9F93C" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/727761f1-bcf3-4e13-995f-6bc73b6ea1b3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B933932D41" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/bb4e4e3f-896d-4c11-82d5-efe369465a9b" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8E134EE78" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/eb34e3fe-73fc-404d-8422-e7a7d2ecce27" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B912763705" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5394855c-9e48-465d-a468-500f9c58a7e1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9124E6959" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/566239fd-9d9b-4178-b7a4-fc0928b18788" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B90C68356A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/010b40db-eed0-460b-9323-ddf70c9bdb58" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8FCD78121" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/80bf3b35-f653-4616-8bd1-332356d2cdac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8FCE5FFBD" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4d19cc58-60ab-429c-8558-337e7c8a6509" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B9079BDA6A" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/456518cd-4b13-4617-a8bb-fb35f226b5aa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/B8FCB2AA3C" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ef7e882b-7d85-42eb-9f27-7741b61fcf26" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F6DAF5C1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4a92eccf-0590-4a4f-898d-c5734a385370" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DD7B2D85" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/558b6f1d-576c-4a44-aa24-a6c69ab69892" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB77B7E3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2dc1d86a-2596-47c5-81d5-19bf9296c44e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E1926106" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/3f022bf6-24e7-42d7-9ca4-1944368a44dd" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A5B83CB4" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2bb5ce56-da89-41a7-8f93-3508e4365554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A342B509" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ae158585-ea99-403c-b086-36c5b5839823" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A39F7DA9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5a7a0eee-3d80-441c-a5f7-ef404484e66e" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89C0CD0D0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b7f1e138-8501-4848-8bb6-a10105093228" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8802D6B36" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d566b721-8452-44f4-8393-60a891f23a2b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D7D27CA" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7e674b45-e8a2-4ed6-9741-349db3fa0732" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B857EECB4A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0eaf4a67-75f1-4b2e-9eed-aa70fe5d20c1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85883EC47" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d40dbb3b-df0c-4985-ab60-00dee7a4fbcf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B1F6BB6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b0607ceb-4412-45a6-99e8-1c869bf54548" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86BB25FDO" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d56091ba-57ab-41d0-a875-0c9d5caeab81" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B853BD4D34" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4ec99667-5b8b-4fb6-b699-b8459d40702d" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B847F17CC1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ab6d311c-1124-4cbc-9040-302291fd996b" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B846262C2B" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/9f96f026-67cc-4c99-8e3d-033a9b1c06d5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8427C90F7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/be337468-30f4-44f4-be66-0a783967b100" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84250ACD1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2eb205e4-06a4-47f4-9d51-f93eff46d7a2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83617DD2C" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/62b49e19-f9a7-4757-8457-15780f662239" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8479756C9" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e21f6096-c2c7-427c-ba10-e8968e2d3426" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834F7E35E" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/367bed57-2033-4034-b7ff-618c3bbcdd80" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82D77A91D" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b8e7098c-6d56-4006-be7b-3c2df55e0412" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8322D8B06" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/779a4801-51b1-41d6-983f-2ff06357cc19" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859A95EB6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ba87cc42-a9b8-4d89-8710-ae717a52b45d" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B859D839A3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/142ddc77-a4a4-46d7-8e84-215af4ffb0c0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8620A82F6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/cc2e079b-2b57-44c9-b770-540d232289cc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DB154D2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/8b0d07cc-7a07-489f-8398-ce52de233e60" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821905D8F" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2250d23e-ba36-409f-8c00-b692bcfb9f59" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85C42AF3E" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e48809a7-5930-4a78-8e33-3ecb00fbe054" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8595BEO46" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c91690d4-93ec-4350-8a93-caf0ab42c7b5" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862819703" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/04fa4949-ff4c-46c0-a978-ca706c846670" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81EAF8CF8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e37b1550-2a22-4b51-9d2b-7e9ea74ce778" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862C317D0" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/173a3352-0c73-4407-a622-6008cb36e2f3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8466801F8" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d4d149f7-d64b-40bc-9db4-f2980cd23d67" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D6E6102" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/041d6adc-023b-4cb4-8e8c-dcb33a23e7cc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B866D8A50F" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/453f1ce6-e819-441d-bdd1-92e480abad77" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81A7BB05E" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5b0502e5-0c57-47a6-9516-87db5ec33587" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86686CC01" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/080eb381-a5e3-46cc-92b0-9c67c1e7351b" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813BA6F2B" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/a2d4207e-cda2-447d-997c-3d5a4806ef19" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E0219B10" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7e3b183a-8d71-413f-8394-249008fa1050" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E026D065" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/385712db-8c5a-49b1-aaba-b8e9dbf5ca79" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E41D5376" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d0f84f6b-7118-4f0e-9f74-a7e28ad14275" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D961DE82" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5d18562c-4009-463d-9e96-815323ea375b" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B95BA8C8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/40b0a46e-ba28-4d62-80a3-2c0988abbad5" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79D380EDD" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7e64ec0f-071f-427a-b6d0-28dc9678422b" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79AFDF7FC" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ebdd4ef5-074f-432d-acee-281d25b936d1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78107587D" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d9eeac0d-7e0e-462c-aaf8-e6c9f61b4526" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78BBB38C0" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/32746385-850d-43b6-9abb-9c37a0d2b521" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788DCB6B2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e2977fa0-e0df-458e-8752-e40dcde72f8e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B788924FD7" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/001f7ad3-14c8-4b35-b6d4-fd85e63228d5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7886FE9F9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5e0fd491-49b3-4bea-a32f-f897414a4a18" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B780EE1B18" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/17438628-2c82-4baa-be95-86b04cfeaf3b" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B774479330" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/99af273d-090d-4a3a-9914-999609ef8df0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76EBC60C8" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b83c87f8-9b85-4a03-a651-2a4ec2a1e6f5" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F035763" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/fb131702-24b6-40cc-8543-cce494139401" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B742F41A7F" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b3625d76-9580-4183-92bf-8687720803fa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73C3AE49A" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d40dec5f-c064-4a5a-a521-9a5781c4ab1e" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E8D26D0" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c29c0ffd-4d4a-4a66-93b5-c58c34fcaeb3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E769CE6" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ebe59cbc-e846-4f2a-8b47-91cb0f57c558" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71E830122" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0c0d62ab-2bd4-4d79-b187-cd0c57fd06db" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71398C2EC" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/69ca4a6a-eca1-4ff2-9f32-e459d3f86101" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7137F1FBD" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c2d8d6cd-873e-4f1b-bed8-74acba8f783e" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7134403EA" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/56e842c1-c874-45f1-918b-0cf93b39866c" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70ECF6F86" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0bc2dfa0-a8e7-4b9b-ac2a-b4f9fa234eae" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F61F3632" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d20288de-1779-45ca-8f62-8c7eb5792d7f" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E87DCCFD" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b172f884-848c-45cc-9f7e-df82f9556546" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0FD1AF3" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/532e0e15-766c-4323-a098-640b8e75bcc3" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB19DDCB" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/06e4c84d-6473-4c02-bf69-11b7d9d1535c" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB569FE9" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/02b7738a-597b-4b25-a6a6-669a0b0754fc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B394F479" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b30ce5c7-4116-47e2-8571-024595ff5d09" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B37E059D" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ce27be91-7088-4fa3-990b-e0a4971d5f68" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3551916" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b3a32b91-1ffb-42a2-a156-a09a25bf2497" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B335DC78" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/921c60f2-53b2-406b-a967-9d3e583b6dac" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68350FC90" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7b90ecd3-7745-4aaa-b3db-b73718daadef" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65389D579" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/762bc8a5-b166-4099-9272-694b9e9c5bdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65358DE7C" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/efe8f55b-ca43-45ab-beb9-543f986fbc4a" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6482D853A" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/dc29569d-3162-4ae8-a713-1a4e39e9ea95" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6343B376D" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2886f0f4-97bf-4463-8fdd-f98c852d3b14" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62E5A0582" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/78ad5602-d57d-4035-8345-13bf32cbe31e" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62676BF44" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/39bc05d2-af63-4346-9ee7-e79897e9f7df" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7812729" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/18b1490f-3dc2-4a25-bc26-8f1a7dddaddb" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F738CB8B" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d1504f34-368b-444a-8143-c67920ba783c" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D8A24C9D" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2893e4e5-f5c4-4fa6-9a55-34673f1b05f4" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D4E62C4E" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d6c76098-d720-465f-af47-eca051da6020" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C94C8286" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/09f6b1d0-cda8-4adb-acbd-9ccc353da7a8" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C5CDFF0C" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/72e4361f-92df-4b7a-8b50-6ca5e5f0fabd" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B8FAC91A" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c0a3b1c9-0337-4a49-b357-80c8a17b8005" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A727C101" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5b56ee0a-fc4a-4425-9060-da7a896091cd" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57711310B" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/54e0874d-956b-48d7-9696-01c544555918" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5767E4CEC" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/2ce24f05-4bff-426a-9b3f-d1ddd23982c9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576EBB1E8" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/930ba952-0ee1-4674-8d88-e5e8bd4f8a5d" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B576CC31FE" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/6bfe683e-f3cf-4d6e-b6ad-27902e1e73e0" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA3C84D5B6" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ab42e591-5dba-48ac-a8aa-6a1202287341" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57D376203" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1b7fae3b-805c-467d-8057-0547ccf06cdc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57C8A334F" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b09a56f2-8679-46b4-889f-50cb17e5f126" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B577ECB33C" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b5836c08-0ef4-4df0-8c9c-c69d03f60295" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57CC0806F" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4e20f4c0-5b63-4b15-b5d1-5f32829df76a" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56ABACA3B" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b2d8f344-d7e8-4d26-8fcb-c9b46f50d7ec" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5625277EC" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/aeca808e-7b65-46ed-94d8-af506c77011c" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55B5D49CD" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/0672c397-1779-4c1c-ba56-9596a37274b7" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5584F4494" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1bc0333a-2a5f-4063-b848-ad6d744916f2" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5536072E3" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/7d4e1088-cab2-40f4-a729-807f6962bcc7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B552E089A4" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/d2ee5d17-05fd-48d2-a72e-1aae3b5ce99e" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E97B7C0" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/ac810782-cb4a-4683-a2a6-30de99ed9472" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B54E5ED8CB" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e5b6caf9-c55d-4107-967b-f29054325ecb" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B548075CB7" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/489d7459-ffc7-499a-abf4-669f40e9793e" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5476A7568" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1c09779a-4cd7-46f0-ace3-ff1dfc3ce29e" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5464DB5AD" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/4b53f0ea-1395-4ee1-acce-69588a087aed" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534AB4EC2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/e7289ac4-e32a-425b-9558-eb3b3d76097d" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B534BA98F2" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/93d8f9ce-2272-436c-b293-9afebad8a6dd" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53488B66B" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/fbe5bd5f-29f9-4f37-ba35-1566ad699bf2" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52E35941D" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/c4e3a47a-ffc7-4b91-be27-65fa33ca5afc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52DCBE0A9" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b16d9e1f-7a8b-4677-a62e-c2d9505c77f6" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AFC9720" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/efb3a67c-bcd2-4ddd-bf0b-834a2363b39d" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B17F095" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/6defbd42-b309-4883-9378-9d2f5a3a7126" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43705C1AA" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/b85cb5b9-1ef5-436d-9b49-e1c9d236146c" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520B61B01" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/844712c3-aeff-46fc-8aef-004fef2ff5fd" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51A5435F3" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/bbf19e43-401b-47ed-b6ed-fb5927328901" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50BA5AB52" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/313e786a-7057-4467-9bce-7bbc0248fe17" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B6A9F7A" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/198cfddd-1ab5-4d0f-8bda-a7d52c49369a" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F666C680" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/5319294a-f6d4-4c73-bfe6-f637092e0568" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E1D3BE36" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1013003d-1744-4f5f-9be1-971d7f276753" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F94B047B" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/1b30f5d5-c548-4d8e-8c95-94e53a831720" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7D249E593" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAVE010005/amministrazione-trasparente/atti-amministrazioni-enti/19d5d348-9d20-42bb-9459-83b60aba7bef" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F239"/>
+  <dimension ref="A1:F289"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>20300</v>
+        <v>26565</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>24941</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B4">
-        <v>18187</v>
+        <v>24931</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>14</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>16884</v>
+        <v>24620</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B6">
-        <v>16881</v>
+        <v>24611</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>16409</v>
+        <v>24466</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>16399</v>
+        <v>24065</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>16370</v>
+        <v>23971</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>16365</v>
+        <v>23569</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>16192</v>
+        <v>23440</v>
       </c>
       <c r="C11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>16155</v>
+        <v>23001</v>
       </c>
       <c r="C12" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>15950</v>
+        <v>22686</v>
       </c>
       <c r="C13" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>15507</v>
+        <v>22657</v>
       </c>
       <c r="C14" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>15429</v>
+        <v>22557</v>
       </c>
       <c r="C15" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>45</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>15410</v>
+        <v>22504</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>47</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>15355</v>
+        <v>22479</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>49</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="B18">
-        <v>15303</v>
+        <v>22389</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>52</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="B19">
-        <v>15295</v>
+        <v>21951</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>55</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="B20">
-        <v>15254</v>
+        <v>21182</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>58</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>14408</v>
+        <v>21070</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>60</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>14408</v>
+        <v>20300</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>63</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>14236</v>
+        <v>18187</v>
       </c>
       <c r="C23" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>66</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>13595</v>
+        <v>18187</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>68</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="B25">
-        <v>11853</v>
+        <v>16884</v>
       </c>
       <c r="C25" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>71</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>11399</v>
+        <v>16881</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>73</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>9526</v>
+        <v>16409</v>
       </c>
       <c r="C27" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>76</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>9475</v>
+        <v>16399</v>
       </c>
       <c r="C28" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="B29">
-        <v>9417</v>
+        <v>16370</v>
       </c>
       <c r="C29" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="D29" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>80</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="B30">
-        <v>92424</v>
+        <v>16365</v>
       </c>
       <c r="C30" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>8824</v>
+        <v>16192</v>
       </c>
       <c r="C31" t="s">
-        <v>136</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>11367</v>
+        <v>16155</v>
       </c>
       <c r="C32" t="s">
-        <v>141</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>87</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>140</v>
+        <v>88</v>
       </c>
       <c r="B33">
-        <v>8567</v>
+        <v>15950</v>
       </c>
       <c r="C33" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>90</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B34">
-        <v>8522</v>
+        <v>15507</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>93</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>8504</v>
+        <v>15429</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>94</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>95</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>8501</v>
+        <v>15410</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>161</v>
+        <v>97</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>8473</v>
+        <v>15355</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>99</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>8452</v>
+        <v>15303</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>102</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>8334</v>
+        <v>15295</v>
       </c>
       <c r="C39" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D39" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B40">
-        <v>8132</v>
+        <v>15254</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>179</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>8084</v>
+        <v>14408</v>
       </c>
       <c r="C41" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>179</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>8022</v>
+        <v>14408</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>109</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>7958</v>
+        <v>14236</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-        <v>191</v>
+        <v>112</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>192</v>
+        <v>113</v>
       </c>
       <c r="B44">
-        <v>7873</v>
+        <v>14030</v>
       </c>
       <c r="C44" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>115</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>116</v>
       </c>
       <c r="B45">
-        <v>7333</v>
+        <v>13923</v>
       </c>
       <c r="C45" t="s">
-        <v>198</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>201</v>
+        <v>118</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>116</v>
       </c>
       <c r="B46">
-        <v>7330</v>
+        <v>13908</v>
       </c>
       <c r="C46" t="s">
-        <v>202</v>
+        <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>120</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>121</v>
       </c>
       <c r="B47">
-        <v>7283</v>
+        <v>13833</v>
       </c>
       <c r="C47" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="D47" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>121</v>
       </c>
       <c r="B48">
-        <v>7270</v>
+        <v>13739</v>
       </c>
       <c r="C48" t="s">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>125</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>126</v>
       </c>
       <c r="B49">
-        <v>7156</v>
+        <v>13640</v>
       </c>
       <c r="C49" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>128</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>218</v>
+        <v>129</v>
       </c>
       <c r="B50">
-        <v>7053</v>
+        <v>13595</v>
       </c>
       <c r="C50" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="D50" t="s">
-        <v>220</v>
-[...5 lines deleted...]
-        <v>222</v>
+        <v>131</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>223</v>
+        <v>132</v>
       </c>
       <c r="B51">
-        <v>6863</v>
+        <v>13025</v>
       </c>
       <c r="C51" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
       <c r="D51" t="s">
-        <v>225</v>
-[...5 lines deleted...]
-        <v>227</v>
+        <v>134</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>223</v>
+        <v>135</v>
       </c>
       <c r="B52">
-        <v>6828</v>
+        <v>12335</v>
       </c>
       <c r="C52" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="D52" t="s">
-        <v>229</v>
-[...5 lines deleted...]
-        <v>231</v>
+        <v>137</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>138</v>
       </c>
       <c r="B53">
-        <v>6770</v>
+        <v>11853</v>
       </c>
       <c r="C53" t="s">
-        <v>232</v>
+        <v>139</v>
       </c>
       <c r="D53" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>140</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>223</v>
+        <v>141</v>
       </c>
       <c r="B54">
-        <v>6744</v>
+        <v>11399</v>
       </c>
       <c r="C54" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>143</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="B55">
-        <v>6673</v>
+        <v>9526</v>
       </c>
       <c r="C55" t="s">
-        <v>241</v>
+        <v>145</v>
       </c>
       <c r="D55" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>146</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>144</v>
       </c>
       <c r="B56">
-        <v>6630</v>
+        <v>9475</v>
       </c>
       <c r="C56" t="s">
-        <v>245</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>148</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>149</v>
       </c>
       <c r="B57">
-        <v>6619</v>
+        <v>9417</v>
       </c>
       <c r="C57" t="s">
-        <v>249</v>
+        <v>150</v>
       </c>
       <c r="D57" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>252</v>
+        <v>151</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>152</v>
       </c>
       <c r="B58">
-        <v>6569</v>
+        <v>92424</v>
       </c>
       <c r="C58" t="s">
-        <v>253</v>
+        <v>153</v>
       </c>
       <c r="D58" t="s">
-        <v>254</v>
-[...5 lines deleted...]
-        <v>256</v>
+        <v>154</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>240</v>
+        <v>155</v>
       </c>
       <c r="B59">
-        <v>6546</v>
+        <v>8824</v>
       </c>
       <c r="C59" t="s">
-        <v>257</v>
+        <v>156</v>
       </c>
       <c r="D59" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>260</v>
+        <v>157</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>261</v>
+        <v>158</v>
       </c>
       <c r="B60">
-        <v>6435</v>
+        <v>11367</v>
       </c>
       <c r="C60" t="s">
-        <v>262</v>
+        <v>159</v>
       </c>
       <c r="D60" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>160</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>266</v>
+        <v>158</v>
       </c>
       <c r="B61">
-        <v>5736</v>
+        <v>8567</v>
       </c>
       <c r="C61" t="s">
-        <v>267</v>
+        <v>161</v>
       </c>
       <c r="D61" t="s">
-        <v>268</v>
-[...5 lines deleted...]
-        <v>270</v>
+        <v>162</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="B62">
-        <v>5111</v>
+        <v>8522</v>
       </c>
       <c r="C62" t="s">
-        <v>272</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>275</v>
+        <v>165</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>5096</v>
+        <v>8504</v>
       </c>
       <c r="C63" t="s">
-        <v>276</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>167</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="B64">
-        <v>5076</v>
+        <v>8501</v>
       </c>
       <c r="C64" t="s">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="D64" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>283</v>
+        <v>169</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="B65">
-        <v>5060</v>
+        <v>8473</v>
       </c>
       <c r="C65" t="s">
-        <v>284</v>
+        <v>170</v>
       </c>
       <c r="D65" t="s">
-        <v>285</v>
-[...5 lines deleted...]
-        <v>287</v>
+        <v>171</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>163</v>
       </c>
       <c r="B66">
-        <v>5011</v>
+        <v>8452</v>
       </c>
       <c r="C66" t="s">
-        <v>288</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>173</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>292</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>3836</v>
+        <v>8334</v>
       </c>
       <c r="C67" t="s">
-        <v>293</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>176</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>292</v>
+        <v>174</v>
       </c>
       <c r="B68">
-        <v>3820</v>
+        <v>8132</v>
       </c>
       <c r="C68" t="s">
-        <v>297</v>
+        <v>177</v>
       </c>
       <c r="D68" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>178</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>292</v>
+        <v>179</v>
       </c>
       <c r="B69">
-        <v>3807</v>
+        <v>8084</v>
       </c>
       <c r="C69" t="s">
-        <v>301</v>
+        <v>180</v>
       </c>
       <c r="D69" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>181</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>305</v>
+        <v>179</v>
       </c>
       <c r="B70">
-        <v>2706</v>
+        <v>8022</v>
       </c>
       <c r="C70" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="D70" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>183</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>305</v>
+        <v>179</v>
       </c>
       <c r="B71">
-        <v>2705</v>
+        <v>7958</v>
       </c>
       <c r="C71" t="s">
-        <v>310</v>
+        <v>184</v>
       </c>
       <c r="D71" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>185</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>305</v>
+        <v>186</v>
       </c>
       <c r="B72">
-        <v>2703</v>
+        <v>7873</v>
       </c>
       <c r="C72" t="s">
-        <v>314</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>188</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>305</v>
+        <v>189</v>
       </c>
       <c r="B73">
-        <v>2700</v>
+        <v>7333</v>
       </c>
       <c r="C73" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>191</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>305</v>
+        <v>189</v>
       </c>
       <c r="B74">
-        <v>2691</v>
+        <v>7330</v>
       </c>
       <c r="C74" t="s">
-        <v>322</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>323</v>
-[...5 lines deleted...]
-        <v>325</v>
+        <v>193</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="B75">
-        <v>2166</v>
+        <v>7283</v>
       </c>
       <c r="C75" t="s">
-        <v>327</v>
+        <v>194</v>
       </c>
       <c r="D75" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>195</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="B76">
-        <v>2126</v>
+        <v>7270</v>
       </c>
       <c r="C76" t="s">
-        <v>331</v>
+        <v>196</v>
       </c>
       <c r="D76" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>197</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>326</v>
+        <v>189</v>
       </c>
       <c r="B77">
-        <v>2120</v>
+        <v>7156</v>
       </c>
       <c r="C77" t="s">
-        <v>335</v>
+        <v>198</v>
       </c>
       <c r="D77" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>199</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>326</v>
+        <v>200</v>
       </c>
       <c r="B78">
-        <v>2050</v>
+        <v>7053</v>
       </c>
       <c r="C78" t="s">
-        <v>339</v>
+        <v>201</v>
       </c>
       <c r="D78" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>202</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="B79">
-        <v>1260</v>
+        <v>6863</v>
       </c>
       <c r="C79" t="s">
-        <v>344</v>
+        <v>204</v>
       </c>
       <c r="D79" t="s">
-        <v>345</v>
-[...5 lines deleted...]
-        <v>347</v>
+        <v>205</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>343</v>
+        <v>203</v>
       </c>
       <c r="B80">
-        <v>1253</v>
+        <v>6828</v>
       </c>
       <c r="C80" t="s">
-        <v>348</v>
+        <v>206</v>
       </c>
       <c r="D80" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>207</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>352</v>
+        <v>203</v>
       </c>
       <c r="B81">
-        <v>1116</v>
+        <v>6770</v>
       </c>
       <c r="C81" t="s">
-        <v>353</v>
+        <v>208</v>
       </c>
       <c r="D81" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>209</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>352</v>
+        <v>203</v>
       </c>
       <c r="B82">
-        <v>1105</v>
+        <v>6744</v>
       </c>
       <c r="C82" t="s">
-        <v>357</v>
+        <v>210</v>
       </c>
       <c r="D82" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>211</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>352</v>
+        <v>212</v>
       </c>
       <c r="B83">
-        <v>1089</v>
+        <v>6673</v>
       </c>
       <c r="C83" t="s">
-        <v>361</v>
+        <v>213</v>
       </c>
       <c r="D83" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>214</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>352</v>
+        <v>212</v>
       </c>
       <c r="B84">
-        <v>1067</v>
+        <v>6630</v>
       </c>
       <c r="C84" t="s">
-        <v>365</v>
+        <v>215</v>
       </c>
       <c r="D84" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>216</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>352</v>
+        <v>212</v>
       </c>
       <c r="B85">
-        <v>1060</v>
+        <v>6619</v>
       </c>
       <c r="C85" t="s">
-        <v>369</v>
+        <v>217</v>
       </c>
       <c r="D85" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-        <v>372</v>
+        <v>218</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>352</v>
+        <v>212</v>
       </c>
       <c r="B86">
-        <v>1054</v>
+        <v>6569</v>
       </c>
       <c r="C86" t="s">
-        <v>373</v>
+        <v>219</v>
       </c>
       <c r="D86" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>220</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>377</v>
+        <v>212</v>
       </c>
       <c r="B87">
-        <v>978</v>
+        <v>6546</v>
       </c>
       <c r="C87" t="s">
-        <v>378</v>
+        <v>221</v>
       </c>
       <c r="D87" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>222</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>377</v>
+        <v>223</v>
       </c>
       <c r="B88">
-        <v>967</v>
+        <v>6435</v>
       </c>
       <c r="C88" t="s">
-        <v>382</v>
+        <v>224</v>
       </c>
       <c r="D88" t="s">
-        <v>383</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>225</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>377</v>
+        <v>226</v>
       </c>
       <c r="B89">
-        <v>965</v>
+        <v>5736</v>
       </c>
       <c r="C89" t="s">
-        <v>386</v>
+        <v>227</v>
       </c>
       <c r="D89" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>228</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>377</v>
+        <v>229</v>
       </c>
       <c r="B90">
-        <v>903</v>
+        <v>5111</v>
       </c>
       <c r="C90" t="s">
-        <v>390</v>
+        <v>230</v>
       </c>
       <c r="D90" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>231</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>377</v>
+        <v>229</v>
       </c>
       <c r="B91">
-        <v>881</v>
+        <v>5096</v>
       </c>
       <c r="C91" t="s">
-        <v>394</v>
+        <v>232</v>
       </c>
       <c r="D91" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>233</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>377</v>
+        <v>229</v>
       </c>
       <c r="B92">
-        <v>873</v>
+        <v>5076</v>
       </c>
       <c r="C92" t="s">
-        <v>398</v>
+        <v>234</v>
       </c>
       <c r="D92" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>235</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>402</v>
+        <v>229</v>
       </c>
       <c r="B93">
-        <v>581</v>
+        <v>5060</v>
       </c>
       <c r="C93" t="s">
-        <v>403</v>
+        <v>236</v>
       </c>
       <c r="D93" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>237</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>407</v>
+        <v>229</v>
       </c>
       <c r="B94">
-        <v>401</v>
+        <v>5011</v>
       </c>
       <c r="C94" t="s">
-        <v>408</v>
+        <v>238</v>
       </c>
       <c r="D94" t="s">
-        <v>409</v>
-[...5 lines deleted...]
-        <v>411</v>
+        <v>239</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>412</v>
+        <v>240</v>
       </c>
       <c r="B95">
-        <v>247</v>
+        <v>4419</v>
       </c>
       <c r="C95" t="s">
-        <v>413</v>
+        <v>241</v>
       </c>
       <c r="D95" t="s">
-        <v>414</v>
-[...5 lines deleted...]
-        <v>416</v>
+        <v>242</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>412</v>
+        <v>240</v>
       </c>
       <c r="B96">
-        <v>210</v>
+        <v>4403</v>
       </c>
       <c r="C96" t="s">
-        <v>417</v>
+        <v>243</v>
       </c>
       <c r="D96" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>244</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>421</v>
+        <v>240</v>
       </c>
       <c r="B97">
-        <v>41152</v>
+        <v>4346</v>
       </c>
       <c r="C97" t="s">
-        <v>422</v>
+        <v>245</v>
       </c>
       <c r="D97" t="s">
-        <v>423</v>
-[...5 lines deleted...]
-        <v>425</v>
+        <v>246</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>421</v>
+        <v>247</v>
       </c>
       <c r="B98">
-        <v>41147</v>
+        <v>3844</v>
       </c>
       <c r="C98" t="s">
-        <v>426</v>
+        <v>248</v>
       </c>
       <c r="D98" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>249</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>430</v>
+        <v>247</v>
       </c>
       <c r="B99">
-        <v>41118</v>
+        <v>3836</v>
       </c>
       <c r="C99" t="s">
-        <v>431</v>
+        <v>250</v>
       </c>
       <c r="D99" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>251</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>435</v>
+        <v>247</v>
       </c>
       <c r="B100">
-        <v>40055</v>
+        <v>3820</v>
       </c>
       <c r="C100" t="s">
-        <v>436</v>
+        <v>252</v>
       </c>
       <c r="D100" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>253</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>440</v>
+        <v>247</v>
       </c>
       <c r="B101">
-        <v>39056</v>
+        <v>3807</v>
       </c>
       <c r="C101" t="s">
-        <v>441</v>
+        <v>254</v>
       </c>
       <c r="D101" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>255</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>445</v>
+        <v>256</v>
       </c>
       <c r="B102">
-        <v>38201</v>
+        <v>3595</v>
       </c>
       <c r="C102" t="s">
-        <v>446</v>
+        <v>257</v>
       </c>
       <c r="D102" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>258</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>450</v>
+        <v>256</v>
       </c>
       <c r="B103">
-        <v>38095</v>
+        <v>3554</v>
       </c>
       <c r="C103" t="s">
-        <v>451</v>
+        <v>259</v>
       </c>
       <c r="D103" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>260</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>450</v>
+        <v>261</v>
       </c>
       <c r="B104">
-        <v>38065</v>
+        <v>2706</v>
       </c>
       <c r="C104" t="s">
-        <v>455</v>
+        <v>262</v>
       </c>
       <c r="D104" t="s">
-        <v>456</v>
-[...5 lines deleted...]
-        <v>458</v>
+        <v>263</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>459</v>
+        <v>261</v>
       </c>
       <c r="B105">
-        <v>37805</v>
+        <v>2705</v>
       </c>
       <c r="C105" t="s">
-        <v>460</v>
+        <v>264</v>
       </c>
       <c r="D105" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>265</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>464</v>
+        <v>261</v>
       </c>
       <c r="B106">
-        <v>36993</v>
+        <v>2703</v>
       </c>
       <c r="C106" t="s">
-        <v>465</v>
+        <v>266</v>
       </c>
       <c r="D106" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>267</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>464</v>
+        <v>261</v>
       </c>
       <c r="B107">
-        <v>36954</v>
+        <v>2700</v>
       </c>
       <c r="C107" t="s">
-        <v>469</v>
+        <v>268</v>
       </c>
       <c r="D107" t="s">
-        <v>470</v>
-[...5 lines deleted...]
-        <v>472</v>
+        <v>269</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>473</v>
+        <v>261</v>
       </c>
       <c r="B108">
-        <v>36343</v>
+        <v>2691</v>
       </c>
       <c r="C108" t="s">
-        <v>474</v>
+        <v>270</v>
       </c>
       <c r="D108" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>271</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>478</v>
+        <v>272</v>
       </c>
       <c r="B109">
-        <v>36049</v>
+        <v>2166</v>
       </c>
       <c r="C109" t="s">
-        <v>479</v>
+        <v>273</v>
       </c>
       <c r="D109" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>274</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>483</v>
+        <v>272</v>
       </c>
       <c r="B110">
-        <v>35545</v>
+        <v>2126</v>
       </c>
       <c r="C110" t="s">
-        <v>484</v>
+        <v>275</v>
       </c>
       <c r="D110" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>276</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>488</v>
+        <v>272</v>
       </c>
       <c r="B111">
-        <v>35376</v>
+        <v>2120</v>
       </c>
       <c r="C111" t="s">
-        <v>489</v>
+        <v>277</v>
       </c>
       <c r="D111" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>278</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>493</v>
+        <v>272</v>
       </c>
       <c r="B112">
-        <v>35070</v>
+        <v>2050</v>
       </c>
       <c r="C112" t="s">
-        <v>494</v>
+        <v>279</v>
       </c>
       <c r="D112" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>280</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>498</v>
+        <v>281</v>
       </c>
       <c r="B113">
-        <v>34787</v>
+        <v>1260</v>
       </c>
       <c r="C113" t="s">
-        <v>499</v>
+        <v>282</v>
       </c>
       <c r="D113" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>283</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>503</v>
+        <v>281</v>
       </c>
       <c r="B114">
-        <v>33946</v>
+        <v>1253</v>
       </c>
       <c r="C114" t="s">
-        <v>504</v>
+        <v>284</v>
       </c>
       <c r="D114" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>285</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>508</v>
+        <v>286</v>
       </c>
       <c r="B115">
-        <v>33840</v>
+        <v>1116</v>
       </c>
       <c r="C115" t="s">
-        <v>509</v>
+        <v>287</v>
       </c>
       <c r="D115" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>512</v>
+        <v>288</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>513</v>
+        <v>286</v>
       </c>
       <c r="B116">
-        <v>32161</v>
+        <v>1105</v>
       </c>
       <c r="C116" t="s">
-        <v>514</v>
+        <v>289</v>
       </c>
       <c r="D116" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>517</v>
+        <v>290</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>518</v>
+        <v>286</v>
       </c>
       <c r="B117">
-        <v>31966</v>
+        <v>1089</v>
       </c>
       <c r="C117" t="s">
-        <v>519</v>
+        <v>291</v>
       </c>
       <c r="D117" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>522</v>
+        <v>292</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>523</v>
+        <v>286</v>
       </c>
       <c r="B118">
-        <v>31868</v>
+        <v>1067</v>
       </c>
       <c r="C118" t="s">
-        <v>524</v>
+        <v>293</v>
       </c>
       <c r="D118" t="s">
-        <v>525</v>
-[...5 lines deleted...]
-        <v>527</v>
+        <v>294</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>523</v>
+        <v>286</v>
       </c>
       <c r="B119">
-        <v>31814</v>
+        <v>1060</v>
       </c>
       <c r="C119" t="s">
-        <v>528</v>
+        <v>295</v>
       </c>
       <c r="D119" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>296</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>532</v>
+        <v>286</v>
       </c>
       <c r="B120">
-        <v>31287</v>
+        <v>1054</v>
       </c>
       <c r="C120" t="s">
-        <v>533</v>
+        <v>297</v>
       </c>
       <c r="D120" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>298</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>537</v>
+        <v>299</v>
       </c>
       <c r="B121">
-        <v>29814</v>
+        <v>978</v>
       </c>
       <c r="C121" t="s">
-        <v>538</v>
+        <v>300</v>
       </c>
       <c r="D121" t="s">
-        <v>539</v>
-[...5 lines deleted...]
-        <v>541</v>
+        <v>301</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>542</v>
+        <v>299</v>
       </c>
       <c r="B122">
-        <v>28328</v>
+        <v>967</v>
       </c>
       <c r="C122" t="s">
-        <v>543</v>
+        <v>302</v>
       </c>
       <c r="D122" t="s">
-        <v>544</v>
-[...5 lines deleted...]
-        <v>546</v>
+        <v>303</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>547</v>
+        <v>299</v>
       </c>
       <c r="B123">
-        <v>28097</v>
+        <v>965</v>
       </c>
       <c r="C123" t="s">
-        <v>548</v>
+        <v>304</v>
       </c>
       <c r="D123" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>551</v>
+        <v>305</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>547</v>
+        <v>299</v>
       </c>
       <c r="B124">
-        <v>28080</v>
+        <v>903</v>
       </c>
       <c r="C124" t="s">
-        <v>552</v>
+        <v>306</v>
       </c>
       <c r="D124" t="s">
-        <v>553</v>
-[...5 lines deleted...]
-        <v>555</v>
+        <v>307</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>556</v>
+        <v>299</v>
       </c>
       <c r="B125">
-        <v>29645</v>
+        <v>881</v>
       </c>
       <c r="C125" t="s">
-        <v>557</v>
+        <v>308</v>
       </c>
       <c r="D125" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>560</v>
+        <v>309</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>556</v>
+        <v>299</v>
       </c>
       <c r="B126">
-        <v>27627</v>
+        <v>873</v>
       </c>
       <c r="C126" t="s">
-        <v>561</v>
+        <v>310</v>
       </c>
       <c r="D126" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>311</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>556</v>
+        <v>312</v>
       </c>
       <c r="B127">
-        <v>27590</v>
+        <v>581</v>
       </c>
       <c r="C127" t="s">
-        <v>565</v>
+        <v>313</v>
       </c>
       <c r="D127" t="s">
-        <v>566</v>
-[...5 lines deleted...]
-        <v>568</v>
+        <v>314</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>569</v>
+        <v>315</v>
       </c>
       <c r="B128">
-        <v>27060</v>
+        <v>401</v>
       </c>
       <c r="C128" t="s">
-        <v>570</v>
+        <v>316</v>
       </c>
       <c r="D128" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>573</v>
+        <v>317</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>574</v>
+        <v>318</v>
       </c>
       <c r="B129">
-        <v>26836</v>
+        <v>247</v>
       </c>
       <c r="C129" t="s">
-        <v>575</v>
+        <v>319</v>
       </c>
       <c r="D129" t="s">
-        <v>576</v>
-[...5 lines deleted...]
-        <v>578</v>
+        <v>320</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>574</v>
+        <v>318</v>
       </c>
       <c r="B130">
-        <v>26649</v>
+        <v>210</v>
       </c>
       <c r="C130" t="s">
-        <v>579</v>
+        <v>321</v>
       </c>
       <c r="D130" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>582</v>
+        <v>322</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>583</v>
+        <v>323</v>
       </c>
       <c r="B131">
-        <v>26498</v>
+        <v>41152</v>
       </c>
       <c r="C131" t="s">
-        <v>584</v>
+        <v>324</v>
       </c>
       <c r="D131" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>587</v>
+        <v>325</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>588</v>
+        <v>323</v>
       </c>
       <c r="B132">
-        <v>25973</v>
+        <v>41147</v>
       </c>
       <c r="C132" t="s">
-        <v>589</v>
+        <v>326</v>
       </c>
       <c r="D132" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>327</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>593</v>
+        <v>328</v>
       </c>
       <c r="B133">
-        <v>25847</v>
+        <v>41118</v>
       </c>
       <c r="C133" t="s">
-        <v>594</v>
+        <v>329</v>
       </c>
       <c r="D133" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>330</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>593</v>
+        <v>328</v>
       </c>
       <c r="B134">
-        <v>25826</v>
+        <v>41067</v>
       </c>
       <c r="C134" t="s">
-        <v>598</v>
+        <v>331</v>
       </c>
       <c r="D134" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>332</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>602</v>
+        <v>333</v>
       </c>
       <c r="B135">
-        <v>25685</v>
+        <v>40986</v>
       </c>
       <c r="C135" t="s">
-        <v>603</v>
+        <v>334</v>
       </c>
       <c r="D135" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>335</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>602</v>
+        <v>333</v>
       </c>
       <c r="B136">
-        <v>25682</v>
+        <v>40970</v>
       </c>
       <c r="C136" t="s">
-        <v>607</v>
+        <v>336</v>
       </c>
       <c r="D136" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>610</v>
+        <v>337</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>602</v>
+        <v>338</v>
       </c>
       <c r="B137">
-        <v>25582</v>
+        <v>40830</v>
       </c>
       <c r="C137" t="s">
-        <v>611</v>
+        <v>339</v>
       </c>
       <c r="D137" t="s">
-        <v>612</v>
-[...5 lines deleted...]
-        <v>614</v>
+        <v>340</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>602</v>
+        <v>341</v>
       </c>
       <c r="B138">
-        <v>25581</v>
+        <v>40203</v>
       </c>
       <c r="C138" t="s">
-        <v>615</v>
+        <v>342</v>
       </c>
       <c r="D138" t="s">
-        <v>616</v>
-[...5 lines deleted...]
-        <v>618</v>
+        <v>343</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>602</v>
+        <v>344</v>
       </c>
       <c r="B139">
-        <v>25579</v>
+        <v>40202</v>
       </c>
       <c r="C139" t="s">
-        <v>619</v>
+        <v>345</v>
       </c>
       <c r="D139" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>346</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>623</v>
+        <v>344</v>
       </c>
       <c r="B140">
-        <v>25453</v>
+        <v>40055</v>
       </c>
       <c r="C140" t="s">
-        <v>624</v>
+        <v>347</v>
       </c>
       <c r="D140" t="s">
-        <v>625</v>
-[...5 lines deleted...]
-        <v>627</v>
+        <v>348</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>628</v>
+        <v>344</v>
       </c>
       <c r="B141">
-        <v>25031</v>
+        <v>40016</v>
       </c>
       <c r="C141" t="s">
-        <v>629</v>
+        <v>349</v>
       </c>
       <c r="D141" t="s">
-        <v>630</v>
-[...5 lines deleted...]
-        <v>632</v>
+        <v>350</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>628</v>
+        <v>351</v>
       </c>
       <c r="B142">
-        <v>24918</v>
+        <v>39203</v>
       </c>
       <c r="C142" t="s">
-        <v>633</v>
+        <v>352</v>
       </c>
       <c r="D142" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>353</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>637</v>
+        <v>354</v>
       </c>
       <c r="B143">
-        <v>24840</v>
+        <v>39069</v>
       </c>
       <c r="C143" t="s">
-        <v>638</v>
+        <v>355</v>
       </c>
       <c r="D143" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>641</v>
+        <v>356</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>637</v>
+        <v>354</v>
       </c>
       <c r="B144">
-        <v>24837</v>
+        <v>39056</v>
       </c>
       <c r="C144" t="s">
-        <v>642</v>
+        <v>357</v>
       </c>
       <c r="D144" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>358</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>637</v>
+        <v>359</v>
       </c>
       <c r="B145">
-        <v>24822</v>
+        <v>38903</v>
       </c>
       <c r="C145" t="s">
-        <v>646</v>
+        <v>360</v>
       </c>
       <c r="D145" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>361</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>650</v>
+        <v>359</v>
       </c>
       <c r="B146">
-        <v>24771</v>
+        <v>38900</v>
       </c>
       <c r="C146" t="s">
-        <v>651</v>
+        <v>362</v>
       </c>
       <c r="D146" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>363</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>650</v>
+        <v>359</v>
       </c>
       <c r="B147">
-        <v>24685</v>
+        <v>38806</v>
       </c>
       <c r="C147" t="s">
-        <v>655</v>
+        <v>364</v>
       </c>
       <c r="D147" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>365</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>650</v>
+        <v>366</v>
       </c>
       <c r="B148">
-        <v>24652</v>
+        <v>38201</v>
       </c>
       <c r="C148" t="s">
-        <v>659</v>
+        <v>367</v>
       </c>
       <c r="D148" t="s">
-        <v>660</v>
-[...5 lines deleted...]
-        <v>662</v>
+        <v>368</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>663</v>
+        <v>369</v>
       </c>
       <c r="B149">
-        <v>24806</v>
+        <v>38095</v>
       </c>
       <c r="C149" t="s">
-        <v>664</v>
+        <v>370</v>
       </c>
       <c r="D149" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>371</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>663</v>
+        <v>369</v>
       </c>
       <c r="B150">
-        <v>24564</v>
+        <v>38065</v>
       </c>
       <c r="C150" t="s">
-        <v>668</v>
+        <v>372</v>
       </c>
       <c r="D150" t="s">
-        <v>669</v>
-[...5 lines deleted...]
-        <v>671</v>
+        <v>373</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>663</v>
+        <v>374</v>
       </c>
       <c r="B151">
-        <v>24530</v>
+        <v>37805</v>
       </c>
       <c r="C151" t="s">
-        <v>672</v>
+        <v>375</v>
       </c>
       <c r="D151" t="s">
-        <v>673</v>
-[...5 lines deleted...]
-        <v>675</v>
+        <v>376</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>676</v>
+        <v>377</v>
       </c>
       <c r="B152">
-        <v>24161</v>
+        <v>36993</v>
       </c>
       <c r="C152" t="s">
-        <v>677</v>
+        <v>378</v>
       </c>
       <c r="D152" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-        <v>680</v>
+        <v>379</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>681</v>
+        <v>377</v>
       </c>
       <c r="B153">
-        <v>23180</v>
+        <v>36954</v>
       </c>
       <c r="C153" t="s">
-        <v>682</v>
+        <v>380</v>
       </c>
       <c r="D153" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-        <v>685</v>
+        <v>381</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>681</v>
+        <v>382</v>
       </c>
       <c r="B154">
-        <v>23178</v>
+        <v>36343</v>
       </c>
       <c r="C154" t="s">
-        <v>686</v>
+        <v>383</v>
       </c>
       <c r="D154" t="s">
-        <v>687</v>
-[...5 lines deleted...]
-        <v>689</v>
+        <v>384</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>681</v>
+        <v>385</v>
       </c>
       <c r="B155">
-        <v>23176</v>
+        <v>36049</v>
       </c>
       <c r="C155" t="s">
-        <v>690</v>
+        <v>386</v>
       </c>
       <c r="D155" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>387</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>694</v>
+        <v>385</v>
       </c>
       <c r="B156">
-        <v>23064</v>
+        <v>35999</v>
       </c>
       <c r="C156" t="s">
-        <v>695</v>
+        <v>388</v>
       </c>
       <c r="D156" t="s">
-        <v>696</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>389</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>699</v>
+        <v>390</v>
       </c>
       <c r="B157">
-        <v>22712</v>
+        <v>35545</v>
       </c>
       <c r="C157" t="s">
-        <v>700</v>
+        <v>391</v>
       </c>
       <c r="D157" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>703</v>
+        <v>392</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>704</v>
+        <v>390</v>
       </c>
       <c r="B158">
-        <v>22348</v>
+        <v>35518</v>
       </c>
       <c r="C158" t="s">
-        <v>705</v>
+        <v>393</v>
       </c>
       <c r="D158" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>708</v>
+        <v>394</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>709</v>
+        <v>390</v>
       </c>
       <c r="B159">
-        <v>22317</v>
+        <v>35461</v>
       </c>
       <c r="C159" t="s">
-        <v>710</v>
+        <v>395</v>
       </c>
       <c r="D159" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>396</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>714</v>
+        <v>397</v>
       </c>
       <c r="B160">
-        <v>21992</v>
+        <v>35376</v>
       </c>
       <c r="C160" t="s">
-        <v>715</v>
+        <v>398</v>
       </c>
       <c r="D160" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-        <v>718</v>
+        <v>399</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>714</v>
+        <v>400</v>
       </c>
       <c r="B161">
-        <v>21982</v>
+        <v>35070</v>
       </c>
       <c r="C161" t="s">
-        <v>719</v>
+        <v>401</v>
       </c>
       <c r="D161" t="s">
-        <v>720</v>
-[...5 lines deleted...]
-        <v>722</v>
+        <v>402</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>723</v>
+        <v>403</v>
       </c>
       <c r="B162">
-        <v>21985</v>
+        <v>34787</v>
       </c>
       <c r="C162" t="s">
-        <v>724</v>
+        <v>404</v>
       </c>
       <c r="D162" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>405</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>723</v>
+        <v>406</v>
       </c>
       <c r="B163">
-        <v>21891</v>
+        <v>33946</v>
       </c>
       <c r="C163" t="s">
-        <v>728</v>
+        <v>407</v>
       </c>
       <c r="D163" t="s">
-        <v>729</v>
-[...5 lines deleted...]
-        <v>731</v>
+        <v>408</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>723</v>
+        <v>409</v>
       </c>
       <c r="B164">
-        <v>21874</v>
+        <v>33840</v>
       </c>
       <c r="C164" t="s">
-        <v>732</v>
+        <v>410</v>
       </c>
       <c r="D164" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>735</v>
+        <v>411</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>736</v>
+        <v>412</v>
       </c>
       <c r="B165">
-        <v>21789</v>
+        <v>32161</v>
       </c>
       <c r="C165" t="s">
-        <v>737</v>
+        <v>413</v>
       </c>
       <c r="D165" t="s">
-        <v>738</v>
-[...5 lines deleted...]
-        <v>740</v>
+        <v>414</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>741</v>
+        <v>415</v>
       </c>
       <c r="B166">
-        <v>21328</v>
+        <v>31966</v>
       </c>
       <c r="C166" t="s">
-        <v>742</v>
+        <v>416</v>
       </c>
       <c r="D166" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>417</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>746</v>
+        <v>418</v>
       </c>
       <c r="B167">
-        <v>21218</v>
+        <v>31868</v>
       </c>
       <c r="C167" t="s">
-        <v>747</v>
+        <v>419</v>
       </c>
       <c r="D167" t="s">
-        <v>748</v>
-[...5 lines deleted...]
-        <v>750</v>
+        <v>420</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>751</v>
+        <v>418</v>
       </c>
       <c r="B168">
-        <v>20810</v>
+        <v>31814</v>
       </c>
       <c r="C168" t="s">
-        <v>752</v>
+        <v>421</v>
       </c>
       <c r="D168" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>755</v>
+        <v>422</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>756</v>
+        <v>423</v>
       </c>
       <c r="B169">
-        <v>20163</v>
+        <v>31287</v>
       </c>
       <c r="C169" t="s">
-        <v>757</v>
+        <v>424</v>
       </c>
       <c r="D169" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>760</v>
+        <v>425</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>761</v>
+        <v>426</v>
       </c>
       <c r="B170">
-        <v>19597</v>
+        <v>29814</v>
       </c>
       <c r="C170" t="s">
-        <v>762</v>
+        <v>427</v>
       </c>
       <c r="D170" t="s">
-        <v>763</v>
-[...5 lines deleted...]
-        <v>765</v>
+        <v>428</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>766</v>
+        <v>429</v>
       </c>
       <c r="B171">
-        <v>18552</v>
+        <v>28328</v>
       </c>
       <c r="C171" t="s">
-        <v>767</v>
+        <v>430</v>
       </c>
       <c r="D171" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>770</v>
+        <v>431</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>766</v>
+        <v>432</v>
       </c>
       <c r="B172">
-        <v>18550</v>
+        <v>28097</v>
       </c>
       <c r="C172" t="s">
-        <v>771</v>
+        <v>433</v>
       </c>
       <c r="D172" t="s">
-        <v>772</v>
-[...5 lines deleted...]
-        <v>774</v>
+        <v>434</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>766</v>
+        <v>432</v>
       </c>
       <c r="B173">
-        <v>18547</v>
+        <v>28080</v>
       </c>
       <c r="C173" t="s">
-        <v>775</v>
+        <v>435</v>
       </c>
       <c r="D173" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>778</v>
+        <v>436</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>779</v>
+        <v>437</v>
       </c>
       <c r="B174">
-        <v>18043</v>
+        <v>29645</v>
       </c>
       <c r="C174" t="s">
-        <v>780</v>
+        <v>438</v>
       </c>
       <c r="D174" t="s">
-        <v>781</v>
-[...5 lines deleted...]
-        <v>783</v>
+        <v>439</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>779</v>
+        <v>437</v>
       </c>
       <c r="B175">
-        <v>18038</v>
+        <v>27627</v>
       </c>
       <c r="C175" t="s">
-        <v>784</v>
+        <v>440</v>
       </c>
       <c r="D175" t="s">
-        <v>785</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>441</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>779</v>
+        <v>437</v>
       </c>
       <c r="B176">
-        <v>18017</v>
+        <v>27590</v>
       </c>
       <c r="C176" t="s">
-        <v>788</v>
+        <v>442</v>
       </c>
       <c r="D176" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>791</v>
+        <v>443</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>792</v>
+        <v>444</v>
       </c>
       <c r="B177">
-        <v>17836</v>
+        <v>27060</v>
       </c>
       <c r="C177" t="s">
-        <v>793</v>
+        <v>445</v>
       </c>
       <c r="D177" t="s">
-        <v>794</v>
-[...5 lines deleted...]
-        <v>796</v>
+        <v>446</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>797</v>
+        <v>447</v>
       </c>
       <c r="B178">
-        <v>16617</v>
+        <v>26836</v>
       </c>
       <c r="C178" t="s">
-        <v>798</v>
+        <v>448</v>
       </c>
       <c r="D178" t="s">
-        <v>799</v>
-[...5 lines deleted...]
-        <v>801</v>
+        <v>449</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>802</v>
+        <v>447</v>
       </c>
       <c r="B179">
-        <v>15805</v>
+        <v>26649</v>
       </c>
       <c r="C179" t="s">
-        <v>803</v>
+        <v>450</v>
       </c>
       <c r="D179" t="s">
-        <v>804</v>
-[...5 lines deleted...]
-        <v>806</v>
+        <v>451</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>807</v>
+        <v>452</v>
       </c>
       <c r="B180">
-        <v>14980</v>
+        <v>26498</v>
       </c>
       <c r="C180" t="s">
-        <v>808</v>
+        <v>453</v>
       </c>
       <c r="D180" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>454</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>812</v>
+        <v>455</v>
       </c>
       <c r="B181">
-        <v>14740</v>
+        <v>25973</v>
       </c>
       <c r="C181" t="s">
-        <v>813</v>
+        <v>456</v>
       </c>
       <c r="D181" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>457</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>812</v>
+        <v>458</v>
       </c>
       <c r="B182">
-        <v>14728</v>
+        <v>25847</v>
       </c>
       <c r="C182" t="s">
-        <v>817</v>
+        <v>459</v>
       </c>
       <c r="D182" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>460</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>821</v>
+        <v>458</v>
       </c>
       <c r="B183">
-        <v>14398</v>
+        <v>25826</v>
       </c>
       <c r="C183" t="s">
-        <v>822</v>
+        <v>461</v>
       </c>
       <c r="D183" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>825</v>
+        <v>462</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>826</v>
+        <v>463</v>
       </c>
       <c r="B184">
-        <v>14122</v>
+        <v>25685</v>
       </c>
       <c r="C184" t="s">
-        <v>827</v>
+        <v>464</v>
       </c>
       <c r="D184" t="s">
-        <v>828</v>
-[...5 lines deleted...]
-        <v>830</v>
+        <v>465</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>826</v>
+        <v>463</v>
       </c>
       <c r="B185">
-        <v>14044</v>
+        <v>25682</v>
       </c>
       <c r="C185" t="s">
-        <v>831</v>
+        <v>466</v>
       </c>
       <c r="D185" t="s">
-        <v>832</v>
-[...5 lines deleted...]
-        <v>834</v>
+        <v>467</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>826</v>
+        <v>463</v>
       </c>
       <c r="B186">
-        <v>13972</v>
+        <v>25582</v>
       </c>
       <c r="C186" t="s">
-        <v>835</v>
+        <v>468</v>
       </c>
       <c r="D186" t="s">
-        <v>836</v>
-[...5 lines deleted...]
-        <v>838</v>
+        <v>469</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>839</v>
+        <v>463</v>
       </c>
       <c r="B187">
-        <v>12709</v>
+        <v>25581</v>
       </c>
       <c r="C187" t="s">
-        <v>840</v>
+        <v>470</v>
       </c>
       <c r="D187" t="s">
-        <v>841</v>
-[...5 lines deleted...]
-        <v>843</v>
+        <v>471</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>844</v>
+        <v>463</v>
       </c>
       <c r="B188">
-        <v>11329</v>
+        <v>25579</v>
       </c>
       <c r="C188" t="s">
-        <v>845</v>
+        <v>472</v>
       </c>
       <c r="D188" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>848</v>
+        <v>473</v>
+      </c>
+      <c r="E188" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>849</v>
+        <v>474</v>
       </c>
       <c r="B189">
-        <v>11231</v>
+        <v>25453</v>
       </c>
       <c r="C189" t="s">
-        <v>850</v>
+        <v>475</v>
       </c>
       <c r="D189" t="s">
-        <v>851</v>
-[...5 lines deleted...]
-        <v>853</v>
+        <v>476</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>854</v>
+        <v>477</v>
       </c>
       <c r="B190">
-        <v>10895</v>
+        <v>25031</v>
       </c>
       <c r="C190" t="s">
-        <v>855</v>
+        <v>478</v>
       </c>
       <c r="D190" t="s">
-        <v>856</v>
-[...5 lines deleted...]
-        <v>858</v>
+        <v>479</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>859</v>
+        <v>477</v>
       </c>
       <c r="B191">
-        <v>10175</v>
+        <v>24918</v>
       </c>
       <c r="C191" t="s">
-        <v>860</v>
+        <v>480</v>
       </c>
       <c r="D191" t="s">
-        <v>861</v>
-[...5 lines deleted...]
-        <v>863</v>
+        <v>481</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>864</v>
+        <v>482</v>
       </c>
       <c r="B192">
-        <v>9941</v>
+        <v>24840</v>
       </c>
       <c r="C192" t="s">
-        <v>865</v>
+        <v>483</v>
       </c>
       <c r="D192" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-        <v>868</v>
+        <v>484</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>869</v>
+        <v>482</v>
       </c>
       <c r="B193">
-        <v>9686</v>
+        <v>24837</v>
       </c>
       <c r="C193" t="s">
-        <v>870</v>
+        <v>485</v>
       </c>
       <c r="D193" t="s">
-        <v>871</v>
-[...5 lines deleted...]
-        <v>873</v>
+        <v>486</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>874</v>
+        <v>482</v>
       </c>
       <c r="B194">
-        <v>8155</v>
+        <v>24822</v>
       </c>
       <c r="C194" t="s">
-        <v>875</v>
+        <v>487</v>
       </c>
       <c r="D194" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>878</v>
+        <v>488</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>874</v>
+        <v>489</v>
       </c>
       <c r="B195">
-        <v>8084</v>
+        <v>24771</v>
       </c>
       <c r="C195" t="s">
-        <v>879</v>
+        <v>490</v>
       </c>
       <c r="D195" t="s">
-        <v>880</v>
-[...5 lines deleted...]
-        <v>882</v>
+        <v>491</v>
+      </c>
+      <c r="E195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>883</v>
+        <v>489</v>
       </c>
       <c r="B196">
-        <v>6762</v>
+        <v>24685</v>
       </c>
       <c r="C196" t="s">
-        <v>884</v>
+        <v>492</v>
       </c>
       <c r="D196" t="s">
-        <v>885</v>
-[...5 lines deleted...]
-        <v>887</v>
+        <v>493</v>
+      </c>
+      <c r="E196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>888</v>
+        <v>489</v>
       </c>
       <c r="B197">
-        <v>6648</v>
+        <v>24652</v>
       </c>
       <c r="C197" t="s">
-        <v>889</v>
+        <v>494</v>
       </c>
       <c r="D197" t="s">
-        <v>890</v>
-[...5 lines deleted...]
-        <v>892</v>
+        <v>495</v>
+      </c>
+      <c r="E197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>888</v>
+        <v>496</v>
       </c>
       <c r="B198">
-        <v>6644</v>
+        <v>24806</v>
       </c>
       <c r="C198" t="s">
-        <v>893</v>
+        <v>497</v>
       </c>
       <c r="D198" t="s">
-        <v>894</v>
-[...5 lines deleted...]
-        <v>896</v>
+        <v>498</v>
+      </c>
+      <c r="E198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>897</v>
+        <v>496</v>
       </c>
       <c r="B199">
-        <v>6216</v>
+        <v>24564</v>
       </c>
       <c r="C199" t="s">
-        <v>898</v>
+        <v>499</v>
       </c>
       <c r="D199" t="s">
-        <v>899</v>
-[...5 lines deleted...]
-        <v>901</v>
+        <v>500</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>902</v>
+        <v>496</v>
       </c>
       <c r="B200">
-        <v>5752</v>
+        <v>24530</v>
       </c>
       <c r="C200" t="s">
-        <v>903</v>
+        <v>501</v>
       </c>
       <c r="D200" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>906</v>
+        <v>502</v>
+      </c>
+      <c r="E200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>907</v>
+        <v>503</v>
       </c>
       <c r="B201">
-        <v>5179</v>
+        <v>24161</v>
       </c>
       <c r="C201" t="s">
-        <v>908</v>
+        <v>504</v>
       </c>
       <c r="D201" t="s">
-        <v>909</v>
-[...5 lines deleted...]
-        <v>911</v>
+        <v>505</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>912</v>
+        <v>506</v>
       </c>
       <c r="B202">
-        <v>4635</v>
+        <v>23180</v>
       </c>
       <c r="C202" t="s">
-        <v>913</v>
+        <v>507</v>
       </c>
       <c r="D202" t="s">
-        <v>914</v>
-[...5 lines deleted...]
-        <v>916</v>
+        <v>508</v>
+      </c>
+      <c r="E202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>912</v>
+        <v>506</v>
       </c>
       <c r="B203">
-        <v>4554</v>
+        <v>23178</v>
       </c>
       <c r="C203" t="s">
-        <v>917</v>
+        <v>509</v>
       </c>
       <c r="D203" t="s">
-        <v>918</v>
-[...5 lines deleted...]
-        <v>920</v>
+        <v>510</v>
+      </c>
+      <c r="E203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>921</v>
+        <v>506</v>
       </c>
       <c r="B204">
-        <v>4490</v>
+        <v>23176</v>
       </c>
       <c r="C204" t="s">
-        <v>922</v>
+        <v>511</v>
       </c>
       <c r="D204" t="s">
-        <v>923</v>
-[...5 lines deleted...]
-        <v>925</v>
+        <v>512</v>
+      </c>
+      <c r="E204" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>921</v>
+        <v>513</v>
       </c>
       <c r="B205">
-        <v>4466</v>
+        <v>23064</v>
       </c>
       <c r="C205" t="s">
-        <v>926</v>
+        <v>514</v>
       </c>
       <c r="D205" t="s">
-        <v>927</v>
-[...5 lines deleted...]
-        <v>929</v>
+        <v>515</v>
+      </c>
+      <c r="E205" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>930</v>
+        <v>516</v>
       </c>
       <c r="B206">
-        <v>3817</v>
+        <v>22712</v>
       </c>
       <c r="C206" t="s">
-        <v>931</v>
+        <v>517</v>
       </c>
       <c r="D206" t="s">
-        <v>932</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>518</v>
+      </c>
+      <c r="E206" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>930</v>
+        <v>519</v>
       </c>
       <c r="B207">
-        <v>3789</v>
+        <v>22348</v>
       </c>
       <c r="C207" t="s">
-        <v>935</v>
+        <v>520</v>
       </c>
       <c r="D207" t="s">
-        <v>936</v>
-[...5 lines deleted...]
-        <v>938</v>
+        <v>521</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>939</v>
+        <v>522</v>
       </c>
       <c r="B208">
-        <v>3673</v>
+        <v>22317</v>
       </c>
       <c r="C208" t="s">
-        <v>940</v>
+        <v>523</v>
       </c>
       <c r="D208" t="s">
-        <v>941</v>
-[...5 lines deleted...]
-        <v>943</v>
+        <v>524</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>939</v>
+        <v>525</v>
       </c>
       <c r="B209">
-        <v>3636</v>
+        <v>21992</v>
       </c>
       <c r="C209" t="s">
-        <v>944</v>
+        <v>526</v>
       </c>
       <c r="D209" t="s">
-        <v>945</v>
-[...5 lines deleted...]
-        <v>947</v>
+        <v>527</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>948</v>
+        <v>525</v>
       </c>
       <c r="B210">
-        <v>3226</v>
+        <v>21982</v>
       </c>
       <c r="C210" t="s">
-        <v>949</v>
+        <v>528</v>
       </c>
       <c r="D210" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>952</v>
+        <v>529</v>
+      </c>
+      <c r="E210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>953</v>
+        <v>530</v>
       </c>
       <c r="B211">
-        <v>3012</v>
+        <v>21985</v>
       </c>
       <c r="C211" t="s">
-        <v>954</v>
+        <v>531</v>
       </c>
       <c r="D211" t="s">
-        <v>955</v>
-[...5 lines deleted...]
-        <v>957</v>
+        <v>532</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>958</v>
+        <v>530</v>
       </c>
       <c r="B212">
-        <v>2882</v>
+        <v>21891</v>
       </c>
       <c r="C212" t="s">
-        <v>959</v>
+        <v>533</v>
       </c>
       <c r="D212" t="s">
-        <v>960</v>
-[...5 lines deleted...]
-        <v>962</v>
+        <v>534</v>
+      </c>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>963</v>
+        <v>530</v>
       </c>
       <c r="B213">
-        <v>2724</v>
+        <v>21874</v>
       </c>
       <c r="C213" t="s">
-        <v>964</v>
+        <v>535</v>
       </c>
       <c r="D213" t="s">
-        <v>965</v>
-[...5 lines deleted...]
-        <v>967</v>
+        <v>536</v>
+      </c>
+      <c r="E213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>968</v>
+        <v>537</v>
       </c>
       <c r="B214">
-        <v>2531</v>
+        <v>21789</v>
       </c>
       <c r="C214" t="s">
-        <v>969</v>
+        <v>538</v>
       </c>
       <c r="D214" t="s">
-        <v>970</v>
-[...5 lines deleted...]
-        <v>972</v>
+        <v>539</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>968</v>
+        <v>540</v>
       </c>
       <c r="B215">
-        <v>2528</v>
+        <v>21328</v>
       </c>
       <c r="C215" t="s">
-        <v>973</v>
+        <v>541</v>
       </c>
       <c r="D215" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-        <v>976</v>
+        <v>542</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>977</v>
+        <v>543</v>
       </c>
       <c r="B216">
-        <v>2417</v>
+        <v>21218</v>
       </c>
       <c r="C216" t="s">
-        <v>978</v>
+        <v>544</v>
       </c>
       <c r="D216" t="s">
-        <v>979</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>545</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>977</v>
+        <v>546</v>
       </c>
       <c r="B217">
-        <v>2404</v>
+        <v>20810</v>
       </c>
       <c r="C217" t="s">
-        <v>982</v>
+        <v>547</v>
       </c>
       <c r="D217" t="s">
-        <v>983</v>
-[...5 lines deleted...]
-        <v>985</v>
+        <v>548</v>
+      </c>
+      <c r="E217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>986</v>
+        <v>549</v>
       </c>
       <c r="B218">
-        <v>2285</v>
+        <v>20163</v>
       </c>
       <c r="C218" t="s">
-        <v>987</v>
+        <v>550</v>
       </c>
       <c r="D218" t="s">
-        <v>988</v>
-[...5 lines deleted...]
-        <v>990</v>
+        <v>551</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>986</v>
+        <v>552</v>
       </c>
       <c r="B219">
-        <v>2230</v>
+        <v>19597</v>
       </c>
       <c r="C219" t="s">
-        <v>991</v>
+        <v>553</v>
       </c>
       <c r="D219" t="s">
-        <v>992</v>
-[...5 lines deleted...]
-        <v>994</v>
+        <v>554</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>986</v>
+        <v>555</v>
       </c>
       <c r="B220">
-        <v>2184</v>
+        <v>18552</v>
       </c>
       <c r="C220" t="s">
-        <v>995</v>
+        <v>556</v>
       </c>
       <c r="D220" t="s">
-        <v>996</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>557</v>
+      </c>
+      <c r="E220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>999</v>
+        <v>555</v>
       </c>
       <c r="B221">
-        <v>1511</v>
+        <v>18550</v>
       </c>
       <c r="C221" t="s">
-        <v>1000</v>
+        <v>558</v>
       </c>
       <c r="D221" t="s">
-        <v>1001</v>
-[...5 lines deleted...]
-        <v>1003</v>
+        <v>559</v>
+      </c>
+      <c r="E221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>999</v>
+        <v>555</v>
       </c>
       <c r="B222">
-        <v>1507</v>
+        <v>18547</v>
       </c>
       <c r="C222" t="s">
-        <v>1004</v>
+        <v>560</v>
       </c>
       <c r="D222" t="s">
-        <v>1005</v>
-[...5 lines deleted...]
-        <v>1007</v>
+        <v>561</v>
+      </c>
+      <c r="E222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>999</v>
+        <v>562</v>
       </c>
       <c r="B223">
-        <v>1501</v>
+        <v>18043</v>
       </c>
       <c r="C223" t="s">
-        <v>1008</v>
+        <v>563</v>
       </c>
       <c r="D223" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>1011</v>
+        <v>564</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1012</v>
+        <v>562</v>
       </c>
       <c r="B224">
-        <v>1300</v>
+        <v>18038</v>
       </c>
       <c r="C224" t="s">
-        <v>1013</v>
+        <v>565</v>
       </c>
       <c r="D224" t="s">
-        <v>1014</v>
-[...5 lines deleted...]
-        <v>1016</v>
+        <v>566</v>
+      </c>
+      <c r="E224" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1012</v>
+        <v>562</v>
       </c>
       <c r="B225">
-        <v>1251</v>
+        <v>18017</v>
       </c>
       <c r="C225" t="s">
-        <v>1017</v>
+        <v>567</v>
       </c>
       <c r="D225" t="s">
-        <v>1018</v>
-[...5 lines deleted...]
-        <v>1020</v>
+        <v>568</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1021</v>
+        <v>569</v>
       </c>
       <c r="B226">
-        <v>1145</v>
+        <v>17836</v>
       </c>
       <c r="C226" t="s">
-        <v>1022</v>
+        <v>570</v>
       </c>
       <c r="D226" t="s">
-        <v>1023</v>
-[...5 lines deleted...]
-        <v>1025</v>
+        <v>571</v>
+      </c>
+      <c r="E226" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1021</v>
+        <v>572</v>
       </c>
       <c r="B227">
-        <v>1131</v>
+        <v>16617</v>
       </c>
       <c r="C227" t="s">
-        <v>1026</v>
+        <v>573</v>
       </c>
       <c r="D227" t="s">
-        <v>1027</v>
-[...5 lines deleted...]
-        <v>1029</v>
+        <v>574</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1021</v>
+        <v>575</v>
       </c>
       <c r="B228">
-        <v>1067</v>
+        <v>15805</v>
       </c>
       <c r="C228" t="s">
-        <v>1030</v>
+        <v>576</v>
       </c>
       <c r="D228" t="s">
-        <v>1031</v>
-[...5 lines deleted...]
-        <v>1033</v>
+        <v>577</v>
+      </c>
+      <c r="E228" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1034</v>
+        <v>578</v>
       </c>
       <c r="B229">
-        <v>640</v>
+        <v>14980</v>
       </c>
       <c r="C229" t="s">
-        <v>1035</v>
+        <v>579</v>
       </c>
       <c r="D229" t="s">
-        <v>1036</v>
-[...5 lines deleted...]
-        <v>1038</v>
+        <v>580</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1039</v>
+        <v>581</v>
       </c>
       <c r="B230">
-        <v>505</v>
+        <v>14740</v>
       </c>
       <c r="C230" t="s">
-        <v>1040</v>
+        <v>582</v>
       </c>
       <c r="D230" t="s">
-        <v>1041</v>
-[...5 lines deleted...]
-        <v>1043</v>
+        <v>583</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1039</v>
+        <v>581</v>
       </c>
       <c r="B231">
-        <v>454</v>
+        <v>14728</v>
       </c>
       <c r="C231" t="s">
-        <v>1044</v>
+        <v>584</v>
       </c>
       <c r="D231" t="s">
-        <v>1045</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>585</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1047</v>
+        <v>586</v>
       </c>
       <c r="B232">
-        <v>257</v>
+        <v>14398</v>
       </c>
       <c r="C232" t="s">
-        <v>1044</v>
+        <v>587</v>
       </c>
       <c r="D232" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>588</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1047</v>
+        <v>589</v>
       </c>
       <c r="B233">
-        <v>248</v>
+        <v>14122</v>
       </c>
       <c r="C233" t="s">
-        <v>1044</v>
+        <v>590</v>
       </c>
       <c r="D233" t="s">
-        <v>1049</v>
-[...5 lines deleted...]
-        <v>1046</v>
+        <v>591</v>
+      </c>
+      <c r="E233" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1050</v>
+        <v>589</v>
       </c>
       <c r="B234">
-        <v>42402</v>
+        <v>14044</v>
       </c>
       <c r="C234" t="s">
-        <v>1051</v>
+        <v>592</v>
       </c>
       <c r="D234" t="s">
-        <v>1052</v>
-[...5 lines deleted...]
-        <v>1054</v>
+        <v>593</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1050</v>
+        <v>589</v>
       </c>
       <c r="B235">
-        <v>42388</v>
+        <v>13972</v>
       </c>
       <c r="C235" t="s">
-        <v>1055</v>
+        <v>594</v>
       </c>
       <c r="D235" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>1058</v>
+        <v>595</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1059</v>
+        <v>596</v>
       </c>
       <c r="B236">
-        <v>42206</v>
+        <v>12709</v>
       </c>
       <c r="C236" t="s">
-        <v>1060</v>
+        <v>597</v>
       </c>
       <c r="D236" t="s">
-        <v>1061</v>
-[...5 lines deleted...]
-        <v>1063</v>
+        <v>598</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1064</v>
+        <v>599</v>
       </c>
       <c r="B237">
-        <v>41702</v>
+        <v>11329</v>
       </c>
       <c r="C237" t="s">
-        <v>1065</v>
+        <v>600</v>
       </c>
       <c r="D237" t="s">
-        <v>1066</v>
-[...5 lines deleted...]
-        <v>1068</v>
+        <v>601</v>
+      </c>
+      <c r="E237" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1064</v>
+        <v>602</v>
       </c>
       <c r="B238">
-        <v>41688</v>
+        <v>11231</v>
       </c>
       <c r="C238" t="s">
-        <v>1069</v>
+        <v>603</v>
       </c>
       <c r="D238" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-        <v>1072</v>
+        <v>604</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1073</v>
+        <v>605</v>
       </c>
       <c r="B239">
+        <v>10895</v>
+      </c>
+      <c r="C239" t="s">
+        <v>606</v>
+      </c>
+      <c r="D239" t="s">
+        <v>607</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>608</v>
+      </c>
+      <c r="B240">
+        <v>10175</v>
+      </c>
+      <c r="C240" t="s">
+        <v>609</v>
+      </c>
+      <c r="D240" t="s">
+        <v>610</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>611</v>
+      </c>
+      <c r="B241">
+        <v>9941</v>
+      </c>
+      <c r="C241" t="s">
+        <v>612</v>
+      </c>
+      <c r="D241" t="s">
+        <v>613</v>
+      </c>
+      <c r="E241" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>614</v>
+      </c>
+      <c r="B242">
+        <v>9686</v>
+      </c>
+      <c r="C242" t="s">
+        <v>615</v>
+      </c>
+      <c r="D242" t="s">
+        <v>616</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>617</v>
+      </c>
+      <c r="B243">
+        <v>8155</v>
+      </c>
+      <c r="C243" t="s">
+        <v>618</v>
+      </c>
+      <c r="D243" t="s">
+        <v>619</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>617</v>
+      </c>
+      <c r="B244">
+        <v>8084</v>
+      </c>
+      <c r="C244" t="s">
+        <v>620</v>
+      </c>
+      <c r="D244" t="s">
+        <v>621</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>622</v>
+      </c>
+      <c r="B245">
+        <v>6762</v>
+      </c>
+      <c r="C245" t="s">
+        <v>623</v>
+      </c>
+      <c r="D245" t="s">
+        <v>624</v>
+      </c>
+      <c r="E245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>625</v>
+      </c>
+      <c r="B246">
+        <v>6648</v>
+      </c>
+      <c r="C246" t="s">
+        <v>626</v>
+      </c>
+      <c r="D246" t="s">
+        <v>627</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>625</v>
+      </c>
+      <c r="B247">
+        <v>6644</v>
+      </c>
+      <c r="C247" t="s">
+        <v>628</v>
+      </c>
+      <c r="D247" t="s">
+        <v>629</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>630</v>
+      </c>
+      <c r="B248">
+        <v>6216</v>
+      </c>
+      <c r="C248" t="s">
+        <v>631</v>
+      </c>
+      <c r="D248" t="s">
+        <v>632</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>633</v>
+      </c>
+      <c r="B249">
+        <v>5752</v>
+      </c>
+      <c r="C249" t="s">
+        <v>634</v>
+      </c>
+      <c r="D249" t="s">
+        <v>635</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>636</v>
+      </c>
+      <c r="B250">
+        <v>5179</v>
+      </c>
+      <c r="C250" t="s">
+        <v>637</v>
+      </c>
+      <c r="D250" t="s">
+        <v>638</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>639</v>
+      </c>
+      <c r="B251">
+        <v>4635</v>
+      </c>
+      <c r="C251" t="s">
+        <v>640</v>
+      </c>
+      <c r="D251" t="s">
+        <v>641</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>639</v>
+      </c>
+      <c r="B252">
+        <v>4554</v>
+      </c>
+      <c r="C252" t="s">
+        <v>642</v>
+      </c>
+      <c r="D252" t="s">
+        <v>643</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>644</v>
+      </c>
+      <c r="B253">
+        <v>4490</v>
+      </c>
+      <c r="C253" t="s">
+        <v>645</v>
+      </c>
+      <c r="D253" t="s">
+        <v>646</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>644</v>
+      </c>
+      <c r="B254">
+        <v>4466</v>
+      </c>
+      <c r="C254" t="s">
+        <v>647</v>
+      </c>
+      <c r="D254" t="s">
+        <v>648</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>649</v>
+      </c>
+      <c r="B255">
+        <v>3835</v>
+      </c>
+      <c r="C255" t="s">
+        <v>650</v>
+      </c>
+      <c r="D255" t="s">
+        <v>651</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>649</v>
+      </c>
+      <c r="B256">
+        <v>3817</v>
+      </c>
+      <c r="C256" t="s">
+        <v>652</v>
+      </c>
+      <c r="D256" t="s">
+        <v>653</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>649</v>
+      </c>
+      <c r="B257">
+        <v>3789</v>
+      </c>
+      <c r="C257" t="s">
+        <v>654</v>
+      </c>
+      <c r="D257" t="s">
+        <v>655</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>656</v>
+      </c>
+      <c r="B258">
+        <v>3673</v>
+      </c>
+      <c r="C258" t="s">
+        <v>657</v>
+      </c>
+      <c r="D258" t="s">
+        <v>658</v>
+      </c>
+      <c r="E258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>656</v>
+      </c>
+      <c r="B259">
+        <v>3636</v>
+      </c>
+      <c r="C259" t="s">
+        <v>659</v>
+      </c>
+      <c r="D259" t="s">
+        <v>660</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>661</v>
+      </c>
+      <c r="B260">
+        <v>3226</v>
+      </c>
+      <c r="C260" t="s">
+        <v>662</v>
+      </c>
+      <c r="D260" t="s">
+        <v>663</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>664</v>
+      </c>
+      <c r="B261">
+        <v>3012</v>
+      </c>
+      <c r="C261" t="s">
+        <v>665</v>
+      </c>
+      <c r="D261" t="s">
+        <v>666</v>
+      </c>
+      <c r="E261" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>667</v>
+      </c>
+      <c r="B262">
+        <v>2882</v>
+      </c>
+      <c r="C262" t="s">
+        <v>668</v>
+      </c>
+      <c r="D262" t="s">
+        <v>669</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>670</v>
+      </c>
+      <c r="B263">
+        <v>2724</v>
+      </c>
+      <c r="C263" t="s">
+        <v>671</v>
+      </c>
+      <c r="D263" t="s">
+        <v>672</v>
+      </c>
+      <c r="E263" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>673</v>
+      </c>
+      <c r="B264">
+        <v>2531</v>
+      </c>
+      <c r="C264" t="s">
+        <v>674</v>
+      </c>
+      <c r="D264" t="s">
+        <v>675</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>673</v>
+      </c>
+      <c r="B265">
+        <v>2528</v>
+      </c>
+      <c r="C265" t="s">
+        <v>676</v>
+      </c>
+      <c r="D265" t="s">
+        <v>677</v>
+      </c>
+      <c r="E265" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>678</v>
+      </c>
+      <c r="B266">
+        <v>2417</v>
+      </c>
+      <c r="C266" t="s">
+        <v>679</v>
+      </c>
+      <c r="D266" t="s">
+        <v>680</v>
+      </c>
+      <c r="E266" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>678</v>
+      </c>
+      <c r="B267">
+        <v>2404</v>
+      </c>
+      <c r="C267" t="s">
+        <v>681</v>
+      </c>
+      <c r="D267" t="s">
+        <v>682</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>683</v>
+      </c>
+      <c r="B268">
+        <v>2285</v>
+      </c>
+      <c r="C268" t="s">
+        <v>684</v>
+      </c>
+      <c r="D268" t="s">
+        <v>685</v>
+      </c>
+      <c r="E268" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>683</v>
+      </c>
+      <c r="B269">
+        <v>2230</v>
+      </c>
+      <c r="C269" t="s">
+        <v>686</v>
+      </c>
+      <c r="D269" t="s">
+        <v>687</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>683</v>
+      </c>
+      <c r="B270">
+        <v>2184</v>
+      </c>
+      <c r="C270" t="s">
+        <v>688</v>
+      </c>
+      <c r="D270" t="s">
+        <v>689</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>690</v>
+      </c>
+      <c r="B271">
+        <v>1511</v>
+      </c>
+      <c r="C271" t="s">
+        <v>691</v>
+      </c>
+      <c r="D271" t="s">
+        <v>692</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>690</v>
+      </c>
+      <c r="B272">
+        <v>1507</v>
+      </c>
+      <c r="C272" t="s">
+        <v>693</v>
+      </c>
+      <c r="D272" t="s">
+        <v>694</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>690</v>
+      </c>
+      <c r="B273">
+        <v>1501</v>
+      </c>
+      <c r="C273" t="s">
+        <v>695</v>
+      </c>
+      <c r="D273" t="s">
+        <v>696</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>697</v>
+      </c>
+      <c r="B274">
+        <v>1300</v>
+      </c>
+      <c r="C274" t="s">
+        <v>698</v>
+      </c>
+      <c r="D274" t="s">
+        <v>699</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>697</v>
+      </c>
+      <c r="B275">
+        <v>1251</v>
+      </c>
+      <c r="C275" t="s">
+        <v>700</v>
+      </c>
+      <c r="D275" t="s">
+        <v>701</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>702</v>
+      </c>
+      <c r="B276">
+        <v>1145</v>
+      </c>
+      <c r="C276" t="s">
+        <v>703</v>
+      </c>
+      <c r="D276" t="s">
+        <v>704</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>702</v>
+      </c>
+      <c r="B277">
+        <v>1131</v>
+      </c>
+      <c r="C277" t="s">
+        <v>705</v>
+      </c>
+      <c r="D277" t="s">
+        <v>706</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>702</v>
+      </c>
+      <c r="B278">
+        <v>1067</v>
+      </c>
+      <c r="C278" t="s">
+        <v>707</v>
+      </c>
+      <c r="D278" t="s">
+        <v>708</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>709</v>
+      </c>
+      <c r="B279">
+        <v>640</v>
+      </c>
+      <c r="C279" t="s">
+        <v>710</v>
+      </c>
+      <c r="D279" t="s">
+        <v>711</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>712</v>
+      </c>
+      <c r="B280">
+        <v>505</v>
+      </c>
+      <c r="C280" t="s">
+        <v>713</v>
+      </c>
+      <c r="D280" t="s">
+        <v>714</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>712</v>
+      </c>
+      <c r="B281">
+        <v>454</v>
+      </c>
+      <c r="C281" t="s">
+        <v>715</v>
+      </c>
+      <c r="D281" t="s">
+        <v>716</v>
+      </c>
+      <c r="E281" t="s">
+        <v>715</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>717</v>
+      </c>
+      <c r="B282">
+        <v>257</v>
+      </c>
+      <c r="C282" t="s">
+        <v>715</v>
+      </c>
+      <c r="D282" t="s">
+        <v>718</v>
+      </c>
+      <c r="E282" t="s">
+        <v>715</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>717</v>
+      </c>
+      <c r="B283">
+        <v>248</v>
+      </c>
+      <c r="C283" t="s">
+        <v>715</v>
+      </c>
+      <c r="D283" t="s">
+        <v>719</v>
+      </c>
+      <c r="E283" t="s">
+        <v>715</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>720</v>
+      </c>
+      <c r="B284">
+        <v>42402</v>
+      </c>
+      <c r="C284" t="s">
+        <v>721</v>
+      </c>
+      <c r="D284" t="s">
+        <v>722</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>720</v>
+      </c>
+      <c r="B285">
+        <v>42388</v>
+      </c>
+      <c r="C285" t="s">
+        <v>723</v>
+      </c>
+      <c r="D285" t="s">
+        <v>724</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>725</v>
+      </c>
+      <c r="B286">
+        <v>42206</v>
+      </c>
+      <c r="C286" t="s">
+        <v>726</v>
+      </c>
+      <c r="D286" t="s">
+        <v>727</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>728</v>
+      </c>
+      <c r="B287">
+        <v>41702</v>
+      </c>
+      <c r="C287" t="s">
+        <v>729</v>
+      </c>
+      <c r="D287" t="s">
+        <v>730</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>728</v>
+      </c>
+      <c r="B288">
+        <v>41688</v>
+      </c>
+      <c r="C288" t="s">
+        <v>731</v>
+      </c>
+      <c r="D288" t="s">
+        <v>732</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>733</v>
+      </c>
+      <c r="B289">
         <v>37586</v>
       </c>
-      <c r="C239" t="s">
-[...9 lines deleted...]
-        <v>1077</v>
+      <c r="C289" t="s">
+        <v>734</v>
+      </c>
+      <c r="D289" t="s">
+        <v>735</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
+    <hyperlink ref="E52" r:id="rId101"/>
+    <hyperlink ref="F52" r:id="rId102"/>
+    <hyperlink ref="E53" r:id="rId103"/>
+    <hyperlink ref="F53" r:id="rId104"/>
+    <hyperlink ref="E54" r:id="rId105"/>
+    <hyperlink ref="F54" r:id="rId106"/>
+    <hyperlink ref="E55" r:id="rId107"/>
+    <hyperlink ref="F55" r:id="rId108"/>
+    <hyperlink ref="E56" r:id="rId109"/>
+    <hyperlink ref="F56" r:id="rId110"/>
+    <hyperlink ref="E57" r:id="rId111"/>
+    <hyperlink ref="F57" r:id="rId112"/>
+    <hyperlink ref="E58" r:id="rId113"/>
+    <hyperlink ref="F58" r:id="rId114"/>
+    <hyperlink ref="E59" r:id="rId115"/>
+    <hyperlink ref="F59" r:id="rId116"/>
+    <hyperlink ref="E60" r:id="rId117"/>
+    <hyperlink ref="F60" r:id="rId118"/>
+    <hyperlink ref="E61" r:id="rId119"/>
+    <hyperlink ref="F61" r:id="rId120"/>
+    <hyperlink ref="E62" r:id="rId121"/>
+    <hyperlink ref="F62" r:id="rId122"/>
+    <hyperlink ref="E63" r:id="rId123"/>
+    <hyperlink ref="F63" r:id="rId124"/>
+    <hyperlink ref="E64" r:id="rId125"/>
+    <hyperlink ref="F64" r:id="rId126"/>
+    <hyperlink ref="E65" r:id="rId127"/>
+    <hyperlink ref="F65" r:id="rId128"/>
+    <hyperlink ref="E66" r:id="rId129"/>
+    <hyperlink ref="F66" r:id="rId130"/>
+    <hyperlink ref="E67" r:id="rId131"/>
+    <hyperlink ref="F67" r:id="rId132"/>
+    <hyperlink ref="E68" r:id="rId133"/>
+    <hyperlink ref="F68" r:id="rId134"/>
+    <hyperlink ref="E69" r:id="rId135"/>
+    <hyperlink ref="F69" r:id="rId136"/>
+    <hyperlink ref="E70" r:id="rId137"/>
+    <hyperlink ref="F70" r:id="rId138"/>
+    <hyperlink ref="E71" r:id="rId139"/>
+    <hyperlink ref="F71" r:id="rId140"/>
+    <hyperlink ref="E72" r:id="rId141"/>
+    <hyperlink ref="F72" r:id="rId142"/>
+    <hyperlink ref="E73" r:id="rId143"/>
+    <hyperlink ref="F73" r:id="rId144"/>
+    <hyperlink ref="E74" r:id="rId145"/>
+    <hyperlink ref="F74" r:id="rId146"/>
+    <hyperlink ref="E75" r:id="rId147"/>
+    <hyperlink ref="F75" r:id="rId148"/>
+    <hyperlink ref="E76" r:id="rId149"/>
+    <hyperlink ref="F76" r:id="rId150"/>
+    <hyperlink ref="E77" r:id="rId151"/>
+    <hyperlink ref="F77" r:id="rId152"/>
+    <hyperlink ref="E78" r:id="rId153"/>
+    <hyperlink ref="F78" r:id="rId154"/>
+    <hyperlink ref="E79" r:id="rId155"/>
+    <hyperlink ref="F79" r:id="rId156"/>
+    <hyperlink ref="E80" r:id="rId157"/>
+    <hyperlink ref="F80" r:id="rId158"/>
+    <hyperlink ref="E81" r:id="rId159"/>
+    <hyperlink ref="F81" r:id="rId160"/>
+    <hyperlink ref="E82" r:id="rId161"/>
+    <hyperlink ref="F82" r:id="rId162"/>
+    <hyperlink ref="E83" r:id="rId163"/>
+    <hyperlink ref="F83" r:id="rId164"/>
+    <hyperlink ref="E84" r:id="rId165"/>
+    <hyperlink ref="F84" r:id="rId166"/>
+    <hyperlink ref="E85" r:id="rId167"/>
+    <hyperlink ref="F85" r:id="rId168"/>
+    <hyperlink ref="E86" r:id="rId169"/>
+    <hyperlink ref="F86" r:id="rId170"/>
+    <hyperlink ref="E87" r:id="rId171"/>
+    <hyperlink ref="F87" r:id="rId172"/>
+    <hyperlink ref="E88" r:id="rId173"/>
+    <hyperlink ref="F88" r:id="rId174"/>
+    <hyperlink ref="E89" r:id="rId175"/>
+    <hyperlink ref="F89" r:id="rId176"/>
+    <hyperlink ref="E90" r:id="rId177"/>
+    <hyperlink ref="F90" r:id="rId178"/>
+    <hyperlink ref="E91" r:id="rId179"/>
+    <hyperlink ref="F91" r:id="rId180"/>
+    <hyperlink ref="E92" r:id="rId181"/>
+    <hyperlink ref="F92" r:id="rId182"/>
+    <hyperlink ref="E93" r:id="rId183"/>
+    <hyperlink ref="F93" r:id="rId184"/>
+    <hyperlink ref="E94" r:id="rId185"/>
+    <hyperlink ref="F94" r:id="rId186"/>
+    <hyperlink ref="E95" r:id="rId187"/>
+    <hyperlink ref="F95" r:id="rId188"/>
+    <hyperlink ref="E96" r:id="rId189"/>
+    <hyperlink ref="F96" r:id="rId190"/>
+    <hyperlink ref="E97" r:id="rId191"/>
+    <hyperlink ref="F97" r:id="rId192"/>
+    <hyperlink ref="E98" r:id="rId193"/>
+    <hyperlink ref="F98" r:id="rId194"/>
+    <hyperlink ref="E99" r:id="rId195"/>
+    <hyperlink ref="F99" r:id="rId196"/>
+    <hyperlink ref="E100" r:id="rId197"/>
+    <hyperlink ref="F100" r:id="rId198"/>
+    <hyperlink ref="E101" r:id="rId199"/>
+    <hyperlink ref="F101" r:id="rId200"/>
+    <hyperlink ref="E102" r:id="rId201"/>
+    <hyperlink ref="F102" r:id="rId202"/>
+    <hyperlink ref="E103" r:id="rId203"/>
+    <hyperlink ref="F103" r:id="rId204"/>
+    <hyperlink ref="E104" r:id="rId205"/>
+    <hyperlink ref="F104" r:id="rId206"/>
+    <hyperlink ref="E105" r:id="rId207"/>
+    <hyperlink ref="F105" r:id="rId208"/>
+    <hyperlink ref="E106" r:id="rId209"/>
+    <hyperlink ref="F106" r:id="rId210"/>
+    <hyperlink ref="E107" r:id="rId211"/>
+    <hyperlink ref="F107" r:id="rId212"/>
+    <hyperlink ref="E108" r:id="rId213"/>
+    <hyperlink ref="F108" r:id="rId214"/>
+    <hyperlink ref="E109" r:id="rId215"/>
+    <hyperlink ref="F109" r:id="rId216"/>
+    <hyperlink ref="E110" r:id="rId217"/>
+    <hyperlink ref="F110" r:id="rId218"/>
+    <hyperlink ref="E111" r:id="rId219"/>
+    <hyperlink ref="F111" r:id="rId220"/>
+    <hyperlink ref="E112" r:id="rId221"/>
+    <hyperlink ref="F112" r:id="rId222"/>
+    <hyperlink ref="E113" r:id="rId223"/>
+    <hyperlink ref="F113" r:id="rId224"/>
+    <hyperlink ref="E114" r:id="rId225"/>
+    <hyperlink ref="F114" r:id="rId226"/>
+    <hyperlink ref="E115" r:id="rId227"/>
+    <hyperlink ref="F115" r:id="rId228"/>
+    <hyperlink ref="E116" r:id="rId229"/>
+    <hyperlink ref="F116" r:id="rId230"/>
+    <hyperlink ref="E117" r:id="rId231"/>
+    <hyperlink ref="F117" r:id="rId232"/>
+    <hyperlink ref="E118" r:id="rId233"/>
+    <hyperlink ref="F118" r:id="rId234"/>
+    <hyperlink ref="E119" r:id="rId235"/>
+    <hyperlink ref="F119" r:id="rId236"/>
+    <hyperlink ref="E120" r:id="rId237"/>
+    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="E121" r:id="rId239"/>
+    <hyperlink ref="F121" r:id="rId240"/>
+    <hyperlink ref="E122" r:id="rId241"/>
+    <hyperlink ref="F122" r:id="rId242"/>
+    <hyperlink ref="E123" r:id="rId243"/>
+    <hyperlink ref="F123" r:id="rId244"/>
+    <hyperlink ref="E124" r:id="rId245"/>
+    <hyperlink ref="F124" r:id="rId246"/>
+    <hyperlink ref="E125" r:id="rId247"/>
+    <hyperlink ref="F125" r:id="rId248"/>
+    <hyperlink ref="E126" r:id="rId249"/>
+    <hyperlink ref="F126" r:id="rId250"/>
+    <hyperlink ref="E127" r:id="rId251"/>
+    <hyperlink ref="F127" r:id="rId252"/>
+    <hyperlink ref="E128" r:id="rId253"/>
+    <hyperlink ref="F128" r:id="rId254"/>
+    <hyperlink ref="E129" r:id="rId255"/>
+    <hyperlink ref="F129" r:id="rId256"/>
+    <hyperlink ref="E130" r:id="rId257"/>
+    <hyperlink ref="F130" r:id="rId258"/>
+    <hyperlink ref="E131" r:id="rId259"/>
+    <hyperlink ref="F131" r:id="rId260"/>
+    <hyperlink ref="E132" r:id="rId261"/>
+    <hyperlink ref="F132" r:id="rId262"/>
+    <hyperlink ref="E133" r:id="rId263"/>
+    <hyperlink ref="F133" r:id="rId264"/>
+    <hyperlink ref="E134" r:id="rId265"/>
+    <hyperlink ref="F134" r:id="rId266"/>
+    <hyperlink ref="E135" r:id="rId267"/>
+    <hyperlink ref="F135" r:id="rId268"/>
+    <hyperlink ref="E136" r:id="rId269"/>
+    <hyperlink ref="F136" r:id="rId270"/>
+    <hyperlink ref="E137" r:id="rId271"/>
+    <hyperlink ref="F137" r:id="rId272"/>
+    <hyperlink ref="E138" r:id="rId273"/>
+    <hyperlink ref="F138" r:id="rId274"/>
+    <hyperlink ref="E139" r:id="rId275"/>
+    <hyperlink ref="F139" r:id="rId276"/>
+    <hyperlink ref="E140" r:id="rId277"/>
+    <hyperlink ref="F140" r:id="rId278"/>
+    <hyperlink ref="E141" r:id="rId279"/>
+    <hyperlink ref="F141" r:id="rId280"/>
+    <hyperlink ref="E142" r:id="rId281"/>
+    <hyperlink ref="F142" r:id="rId282"/>
+    <hyperlink ref="E143" r:id="rId283"/>
+    <hyperlink ref="F143" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId285"/>
+    <hyperlink ref="F144" r:id="rId286"/>
+    <hyperlink ref="E145" r:id="rId287"/>
+    <hyperlink ref="F145" r:id="rId288"/>
+    <hyperlink ref="E146" r:id="rId289"/>
+    <hyperlink ref="F146" r:id="rId290"/>
+    <hyperlink ref="E147" r:id="rId291"/>
+    <hyperlink ref="F147" r:id="rId292"/>
+    <hyperlink ref="E148" r:id="rId293"/>
+    <hyperlink ref="F148" r:id="rId294"/>
+    <hyperlink ref="E149" r:id="rId295"/>
+    <hyperlink ref="F149" r:id="rId296"/>
+    <hyperlink ref="E150" r:id="rId297"/>
+    <hyperlink ref="F150" r:id="rId298"/>
+    <hyperlink ref="E151" r:id="rId299"/>
+    <hyperlink ref="F151" r:id="rId300"/>
+    <hyperlink ref="E152" r:id="rId301"/>
+    <hyperlink ref="F152" r:id="rId302"/>
+    <hyperlink ref="E153" r:id="rId303"/>
+    <hyperlink ref="F153" r:id="rId304"/>
+    <hyperlink ref="E154" r:id="rId305"/>
+    <hyperlink ref="F154" r:id="rId306"/>
+    <hyperlink ref="E155" r:id="rId307"/>
+    <hyperlink ref="F155" r:id="rId308"/>
+    <hyperlink ref="E156" r:id="rId309"/>
+    <hyperlink ref="F156" r:id="rId310"/>
+    <hyperlink ref="E157" r:id="rId311"/>
+    <hyperlink ref="F157" r:id="rId312"/>
+    <hyperlink ref="E158" r:id="rId313"/>
+    <hyperlink ref="F158" r:id="rId314"/>
+    <hyperlink ref="E159" r:id="rId315"/>
+    <hyperlink ref="F159" r:id="rId316"/>
+    <hyperlink ref="E160" r:id="rId317"/>
+    <hyperlink ref="F160" r:id="rId318"/>
+    <hyperlink ref="E161" r:id="rId319"/>
+    <hyperlink ref="F161" r:id="rId320"/>
+    <hyperlink ref="E162" r:id="rId321"/>
+    <hyperlink ref="F162" r:id="rId322"/>
+    <hyperlink ref="E163" r:id="rId323"/>
+    <hyperlink ref="F163" r:id="rId324"/>
+    <hyperlink ref="E164" r:id="rId325"/>
+    <hyperlink ref="F164" r:id="rId326"/>
+    <hyperlink ref="E165" r:id="rId327"/>
+    <hyperlink ref="F165" r:id="rId328"/>
+    <hyperlink ref="E166" r:id="rId329"/>
+    <hyperlink ref="F166" r:id="rId330"/>
+    <hyperlink ref="E167" r:id="rId331"/>
+    <hyperlink ref="F167" r:id="rId332"/>
+    <hyperlink ref="E168" r:id="rId333"/>
+    <hyperlink ref="F168" r:id="rId334"/>
+    <hyperlink ref="E169" r:id="rId335"/>
+    <hyperlink ref="F169" r:id="rId336"/>
+    <hyperlink ref="E170" r:id="rId337"/>
+    <hyperlink ref="F170" r:id="rId338"/>
+    <hyperlink ref="E171" r:id="rId339"/>
+    <hyperlink ref="F171" r:id="rId340"/>
+    <hyperlink ref="E172" r:id="rId341"/>
+    <hyperlink ref="F172" r:id="rId342"/>
+    <hyperlink ref="E173" r:id="rId343"/>
+    <hyperlink ref="F173" r:id="rId344"/>
+    <hyperlink ref="E174" r:id="rId345"/>
+    <hyperlink ref="F174" r:id="rId346"/>
+    <hyperlink ref="E175" r:id="rId347"/>
+    <hyperlink ref="F175" r:id="rId348"/>
+    <hyperlink ref="E176" r:id="rId349"/>
+    <hyperlink ref="F176" r:id="rId350"/>
+    <hyperlink ref="E177" r:id="rId351"/>
+    <hyperlink ref="F177" r:id="rId352"/>
+    <hyperlink ref="E178" r:id="rId353"/>
+    <hyperlink ref="F178" r:id="rId354"/>
+    <hyperlink ref="E179" r:id="rId355"/>
+    <hyperlink ref="F179" r:id="rId356"/>
+    <hyperlink ref="E180" r:id="rId357"/>
+    <hyperlink ref="F180" r:id="rId358"/>
+    <hyperlink ref="E181" r:id="rId359"/>
+    <hyperlink ref="F181" r:id="rId360"/>
+    <hyperlink ref="E182" r:id="rId361"/>
+    <hyperlink ref="F182" r:id="rId362"/>
+    <hyperlink ref="E183" r:id="rId363"/>
+    <hyperlink ref="F183" r:id="rId364"/>
+    <hyperlink ref="E184" r:id="rId365"/>
+    <hyperlink ref="F184" r:id="rId366"/>
+    <hyperlink ref="E185" r:id="rId367"/>
+    <hyperlink ref="F185" r:id="rId368"/>
+    <hyperlink ref="E186" r:id="rId369"/>
+    <hyperlink ref="F186" r:id="rId370"/>
+    <hyperlink ref="E187" r:id="rId371"/>
+    <hyperlink ref="F187" r:id="rId372"/>
+    <hyperlink ref="E188" r:id="rId373"/>
+    <hyperlink ref="F188" r:id="rId374"/>
+    <hyperlink ref="E189" r:id="rId375"/>
+    <hyperlink ref="F189" r:id="rId376"/>
+    <hyperlink ref="E190" r:id="rId377"/>
+    <hyperlink ref="F190" r:id="rId378"/>
+    <hyperlink ref="E191" r:id="rId379"/>
+    <hyperlink ref="F191" r:id="rId380"/>
+    <hyperlink ref="E192" r:id="rId381"/>
+    <hyperlink ref="F192" r:id="rId382"/>
+    <hyperlink ref="E193" r:id="rId383"/>
+    <hyperlink ref="F193" r:id="rId384"/>
+    <hyperlink ref="E194" r:id="rId385"/>
+    <hyperlink ref="F194" r:id="rId386"/>
+    <hyperlink ref="E195" r:id="rId387"/>
+    <hyperlink ref="F195" r:id="rId388"/>
+    <hyperlink ref="E196" r:id="rId389"/>
+    <hyperlink ref="F196" r:id="rId390"/>
+    <hyperlink ref="E197" r:id="rId391"/>
+    <hyperlink ref="F197" r:id="rId392"/>
+    <hyperlink ref="E198" r:id="rId393"/>
+    <hyperlink ref="F198" r:id="rId394"/>
+    <hyperlink ref="E199" r:id="rId395"/>
+    <hyperlink ref="F199" r:id="rId396"/>
+    <hyperlink ref="E200" r:id="rId397"/>
+    <hyperlink ref="F200" r:id="rId398"/>
+    <hyperlink ref="E201" r:id="rId399"/>
+    <hyperlink ref="F201" r:id="rId400"/>
+    <hyperlink ref="E202" r:id="rId401"/>
+    <hyperlink ref="F202" r:id="rId402"/>
+    <hyperlink ref="E203" r:id="rId403"/>
+    <hyperlink ref="F203" r:id="rId404"/>
+    <hyperlink ref="E204" r:id="rId405"/>
+    <hyperlink ref="F204" r:id="rId406"/>
+    <hyperlink ref="E205" r:id="rId407"/>
+    <hyperlink ref="F205" r:id="rId408"/>
+    <hyperlink ref="E206" r:id="rId409"/>
+    <hyperlink ref="F206" r:id="rId410"/>
+    <hyperlink ref="E207" r:id="rId411"/>
+    <hyperlink ref="F207" r:id="rId412"/>
+    <hyperlink ref="E208" r:id="rId413"/>
+    <hyperlink ref="F208" r:id="rId414"/>
+    <hyperlink ref="E209" r:id="rId415"/>
+    <hyperlink ref="F209" r:id="rId416"/>
+    <hyperlink ref="E210" r:id="rId417"/>
+    <hyperlink ref="F210" r:id="rId418"/>
+    <hyperlink ref="E211" r:id="rId419"/>
+    <hyperlink ref="F211" r:id="rId420"/>
+    <hyperlink ref="E212" r:id="rId421"/>
+    <hyperlink ref="F212" r:id="rId422"/>
+    <hyperlink ref="E213" r:id="rId423"/>
+    <hyperlink ref="F213" r:id="rId424"/>
+    <hyperlink ref="E214" r:id="rId425"/>
+    <hyperlink ref="F214" r:id="rId426"/>
+    <hyperlink ref="E215" r:id="rId427"/>
+    <hyperlink ref="F215" r:id="rId428"/>
+    <hyperlink ref="E216" r:id="rId429"/>
+    <hyperlink ref="F216" r:id="rId430"/>
+    <hyperlink ref="E217" r:id="rId431"/>
+    <hyperlink ref="F217" r:id="rId432"/>
+    <hyperlink ref="E218" r:id="rId433"/>
+    <hyperlink ref="F218" r:id="rId434"/>
+    <hyperlink ref="E219" r:id="rId435"/>
+    <hyperlink ref="F219" r:id="rId436"/>
+    <hyperlink ref="E220" r:id="rId437"/>
+    <hyperlink ref="F220" r:id="rId438"/>
+    <hyperlink ref="E221" r:id="rId439"/>
+    <hyperlink ref="F221" r:id="rId440"/>
+    <hyperlink ref="E222" r:id="rId441"/>
+    <hyperlink ref="F222" r:id="rId442"/>
+    <hyperlink ref="E223" r:id="rId443"/>
+    <hyperlink ref="F223" r:id="rId444"/>
+    <hyperlink ref="E224" r:id="rId445"/>
+    <hyperlink ref="F224" r:id="rId446"/>
+    <hyperlink ref="E225" r:id="rId447"/>
+    <hyperlink ref="F225" r:id="rId448"/>
+    <hyperlink ref="E226" r:id="rId449"/>
+    <hyperlink ref="F226" r:id="rId450"/>
+    <hyperlink ref="E227" r:id="rId451"/>
+    <hyperlink ref="F227" r:id="rId452"/>
+    <hyperlink ref="E228" r:id="rId453"/>
+    <hyperlink ref="F228" r:id="rId454"/>
+    <hyperlink ref="E229" r:id="rId455"/>
+    <hyperlink ref="F229" r:id="rId456"/>
+    <hyperlink ref="E230" r:id="rId457"/>
+    <hyperlink ref="F230" r:id="rId458"/>
+    <hyperlink ref="E231" r:id="rId459"/>
+    <hyperlink ref="F231" r:id="rId460"/>
+    <hyperlink ref="E232" r:id="rId461"/>
+    <hyperlink ref="F232" r:id="rId462"/>
+    <hyperlink ref="E233" r:id="rId463"/>
+    <hyperlink ref="F233" r:id="rId464"/>
+    <hyperlink ref="E234" r:id="rId465"/>
+    <hyperlink ref="F234" r:id="rId466"/>
+    <hyperlink ref="E235" r:id="rId467"/>
+    <hyperlink ref="F235" r:id="rId468"/>
+    <hyperlink ref="E236" r:id="rId469"/>
+    <hyperlink ref="F236" r:id="rId470"/>
+    <hyperlink ref="E237" r:id="rId471"/>
+    <hyperlink ref="F237" r:id="rId472"/>
+    <hyperlink ref="E238" r:id="rId473"/>
+    <hyperlink ref="F238" r:id="rId474"/>
+    <hyperlink ref="E239" r:id="rId475"/>
+    <hyperlink ref="F239" r:id="rId476"/>
+    <hyperlink ref="E240" r:id="rId477"/>
+    <hyperlink ref="F240" r:id="rId478"/>
+    <hyperlink ref="E241" r:id="rId479"/>
+    <hyperlink ref="F241" r:id="rId480"/>
+    <hyperlink ref="E242" r:id="rId481"/>
+    <hyperlink ref="F242" r:id="rId482"/>
+    <hyperlink ref="E243" r:id="rId483"/>
+    <hyperlink ref="F243" r:id="rId484"/>
+    <hyperlink ref="E244" r:id="rId485"/>
+    <hyperlink ref="F244" r:id="rId486"/>
+    <hyperlink ref="E245" r:id="rId487"/>
+    <hyperlink ref="F245" r:id="rId488"/>
+    <hyperlink ref="E246" r:id="rId489"/>
+    <hyperlink ref="F246" r:id="rId490"/>
+    <hyperlink ref="E247" r:id="rId491"/>
+    <hyperlink ref="F247" r:id="rId492"/>
+    <hyperlink ref="E248" r:id="rId493"/>
+    <hyperlink ref="F248" r:id="rId494"/>
+    <hyperlink ref="E249" r:id="rId495"/>
+    <hyperlink ref="F249" r:id="rId496"/>
+    <hyperlink ref="E250" r:id="rId497"/>
+    <hyperlink ref="F250" r:id="rId498"/>
+    <hyperlink ref="E251" r:id="rId499"/>
+    <hyperlink ref="F251" r:id="rId500"/>
+    <hyperlink ref="E252" r:id="rId501"/>
+    <hyperlink ref="F252" r:id="rId502"/>
+    <hyperlink ref="E253" r:id="rId503"/>
+    <hyperlink ref="F253" r:id="rId504"/>
+    <hyperlink ref="E254" r:id="rId505"/>
+    <hyperlink ref="F254" r:id="rId506"/>
+    <hyperlink ref="E255" r:id="rId507"/>
+    <hyperlink ref="F255" r:id="rId508"/>
+    <hyperlink ref="E256" r:id="rId509"/>
+    <hyperlink ref="F256" r:id="rId510"/>
+    <hyperlink ref="E257" r:id="rId511"/>
+    <hyperlink ref="F257" r:id="rId512"/>
+    <hyperlink ref="E258" r:id="rId513"/>
+    <hyperlink ref="F258" r:id="rId514"/>
+    <hyperlink ref="E259" r:id="rId515"/>
+    <hyperlink ref="F259" r:id="rId516"/>
+    <hyperlink ref="E260" r:id="rId517"/>
+    <hyperlink ref="F260" r:id="rId518"/>
+    <hyperlink ref="E261" r:id="rId519"/>
+    <hyperlink ref="F261" r:id="rId520"/>
+    <hyperlink ref="E262" r:id="rId521"/>
+    <hyperlink ref="F262" r:id="rId522"/>
+    <hyperlink ref="E263" r:id="rId523"/>
+    <hyperlink ref="F263" r:id="rId524"/>
+    <hyperlink ref="E264" r:id="rId525"/>
+    <hyperlink ref="F264" r:id="rId526"/>
+    <hyperlink ref="E265" r:id="rId527"/>
+    <hyperlink ref="F265" r:id="rId528"/>
+    <hyperlink ref="E266" r:id="rId529"/>
+    <hyperlink ref="F266" r:id="rId530"/>
+    <hyperlink ref="E267" r:id="rId531"/>
+    <hyperlink ref="F267" r:id="rId532"/>
+    <hyperlink ref="E268" r:id="rId533"/>
+    <hyperlink ref="F268" r:id="rId534"/>
+    <hyperlink ref="E269" r:id="rId535"/>
+    <hyperlink ref="F269" r:id="rId536"/>
+    <hyperlink ref="E270" r:id="rId537"/>
+    <hyperlink ref="F270" r:id="rId538"/>
+    <hyperlink ref="E271" r:id="rId539"/>
+    <hyperlink ref="F271" r:id="rId540"/>
+    <hyperlink ref="E272" r:id="rId541"/>
+    <hyperlink ref="F272" r:id="rId542"/>
+    <hyperlink ref="E273" r:id="rId543"/>
+    <hyperlink ref="F273" r:id="rId544"/>
+    <hyperlink ref="E274" r:id="rId545"/>
+    <hyperlink ref="F274" r:id="rId546"/>
+    <hyperlink ref="E275" r:id="rId547"/>
+    <hyperlink ref="F275" r:id="rId548"/>
+    <hyperlink ref="E276" r:id="rId549"/>
+    <hyperlink ref="F276" r:id="rId550"/>
+    <hyperlink ref="E277" r:id="rId551"/>
+    <hyperlink ref="F277" r:id="rId552"/>
+    <hyperlink ref="E278" r:id="rId553"/>
+    <hyperlink ref="F278" r:id="rId554"/>
+    <hyperlink ref="E279" r:id="rId555"/>
+    <hyperlink ref="F279" r:id="rId556"/>
+    <hyperlink ref="E280" r:id="rId557"/>
+    <hyperlink ref="F280" r:id="rId558"/>
+    <hyperlink ref="F281" r:id="rId559"/>
+    <hyperlink ref="F282" r:id="rId560"/>
+    <hyperlink ref="F283" r:id="rId561"/>
+    <hyperlink ref="E284" r:id="rId562"/>
+    <hyperlink ref="F284" r:id="rId563"/>
+    <hyperlink ref="E285" r:id="rId564"/>
+    <hyperlink ref="F285" r:id="rId565"/>
+    <hyperlink ref="E286" r:id="rId566"/>
+    <hyperlink ref="F286" r:id="rId567"/>
+    <hyperlink ref="E287" r:id="rId568"/>
+    <hyperlink ref="F287" r:id="rId569"/>
+    <hyperlink ref="E288" r:id="rId570"/>
+    <hyperlink ref="F288" r:id="rId571"/>
+    <hyperlink ref="E289" r:id="rId572"/>
+    <hyperlink ref="F289" r:id="rId573"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>