--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,82 +8,106 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="320">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD159D9C71</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto fuori MEPA per l’acquisto di una batteria per la vettura “Volvo” targato DL921FL dell’Istituto</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCA1DADBE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE PULIZIA</t>
+  </si>
+  <si>
+    <t>BCCA05F4FE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MATERIALE DI CANCELLERIA PER SEGRETERIA E LABOTAT.</t>
+  </si>
+  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC1BCF669F</t>
   </si>
   <si>
     <t>Decisione a contrarre - acquisizione dei beni e dei servizi ai sensi dell’art.50 del D. Lgs. 36/2023 per la revisione dell’automezzo targato DL921FL</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Responsabile della conservazione - Linee di azione RA3.3.1 del Piano triennale AGID per l’informatica nella Pubblica Amministrazione Edizione 2024-2026, aggiornamento 2026.</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDE2F7B2B</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura di toner compatibili</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD44CC4F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - approvvigionamento annuale di toner/tamburo/vaschetta per le stampanti Ineo257+ dell’I.S.</t>
@@ -301,261 +325,117 @@
   <si>
     <t>B9127361E4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione degli estintori/idranti/porte Rei/rilevatori fumo</t>
   </si>
   <si>
     <t>B9121D40BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assicurazione RC e garanzie Rischi Diversi in capo agli automezzi</t>
   </si>
   <si>
     <t>B911B9E09F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione degli impianti frigo</t>
   </si>
   <si>
     <t>B90FE2B33D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura delle derrate alimentari</t>
   </si>
   <si>
-    <t>04/11/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8EA3AE2D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Adesione alla XXIII Edizione OrientaSicilia Fiera della Scuola Media 14-15 Novembre 2025.</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CA382A7C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riparazione della copiatrice dell’I.S.</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C5A59AD3</t>
   </si>
   <si>
     <t>Decisione aggiudicazione - Manutenzione/revisione del mezzo dell’I.S. targato DM678TH</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>B8BEB14843</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dei software Argo Emolumenti web e Inventario/Magazzino web</t>
   </si>
   <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - assunzione incarico di RUP</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
-    <t>Decreto “Assegnazione dei docenti alle classi” - Plesso “PAGLIARELLI” - PARH01004X Anno Scolastico 2025/26</t>
-[...1 lines deleted...]
-  <si>
     <t>B8A366C132</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di Amministratore di sistema</t>
   </si>
   <si>
-    <t>10/10/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88E989C3D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di bidoni ecologici e prodotti per la lavanderia</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B88A1C318C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento del servizio di assicurazione in favore degli alunni e del personale, per il periodo 13/10/2025 – 13/10/2026</t>
-  </si>
-[...118 lines deleted...]
-    <t>Decreto “Assegnazione dei docenti alle classi” - SEDE CENTRALE E SUCCURSALE - PARH01000Q -Anno Scolastico 2025/26</t>
   </si>
   <si>
     <t>20/08/2025</t>
   </si>
   <si>
     <t>determina di assegnazione ufficio di RUP</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B7785E0BF0</t>
   </si>
   <si>
     <t>Decisione aggiudicazione - Fornitura e posa in opera climatizzatori</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B7361C79F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto attraverso OdA MEPA della fornitura di materiali di pulizia</t>
   </si>
@@ -593,56 +473,50 @@
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B705D23F86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione degli automezzi dell’I.S.</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CB48214D</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Assicurazione RC e garanzie Rischi Diversi in capo all’automezzo
 di questa I.S.- Ducato DG975VJ</t>
   </si>
   <si>
     <t>B6CAD70BA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento del servizio di gestione delle procedure di campionamento microbiologico e dell’autocontrollo HACCP</t>
   </si>
   <si>
-    <t>14/04/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B65E02CB8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Consulenza in materia di sicurezza - R.S.P.P. ai sensi del D.Lgs 81/08</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6595B9B8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione e revisione degli automezzi</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B63DDF96E8</t>
   </si>
   <si>
     <t>Decisione aggiudicazione - Servizio di manutenzione e pronto intervento attivo 24 ore su 24, 7 giorni su 7, sugli ascensori</t>
@@ -656,123 +530,93 @@
   <si>
     <t>Decisione a contrarre - Approvvigionamento di divise e scarpe</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>Determina di anticipazione forfettaria in favore degli alunni in mobilità nell’ambito del progetto Erasmus + 2024-1-IT02-KA121-SCH-000202100</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B61371BEDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di trattamento acque potabili nelle cisterne dell’I.S.</t>
   </si>
   <si>
     <t>B613496A96</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento del transfert A/R Palermo-Torino partenza 07/04/2025 e rientro il 12/04/2025</t>
   </si>
   <si>
-    <t>05/03/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CC2EC617</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BIGLIETTI AEREO VIAGGIO QUIMPER ERASMUS TERZO E QUARTO PIANO DI MOBILITA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Decreto di INDIVIDUAZIONE ULTERIORI ALUNNI PARTENTI</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C6313D82</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Assicurazione RC e garanzie Rischi Diversi in capo agli automezzi di
 questa I.S.</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>B5BECF75FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale pubblicitario - indagine preliminare PCTO ESTERO - CNP 10.6.6B-FSEPON-SI-2024-140</t>
   </si>
   <si>
     <t>B5BB3E5D6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento delle derrate alimentari per le esercitazioni pratiche di sala e di cucina</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>B5BA4E1941</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione elettrica e telefonica comprensiva della fornitura di lampade led, plafoniere, telefoni...</t>
   </si>
   <si>
-    <t>14/02/2025</t>
-[...19 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59C4BF16C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento di materiale informatico</t>
   </si>
   <si>
     <t>B59B58B5A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento annuale di toner per le stampanti</t>
   </si>
   <si>
     <t>B59ABE3DAB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura del corpo illuminante dell’impianto ascensore</t>
   </si>
   <si>
     <t>10/02/2025</t>
   </si>
   <si>
     <t>B57E89E76E</t>
@@ -792,87 +636,60 @@
   <si>
     <t>B58A3254CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio noleggio operativo di una soluzione software per la generazione automatica dei contenuti tabellari di A.T.</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57DAD5735</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione - Transfert per Napoli - PCTO classe quinta</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B5783A9776</t>
   </si>
   <si>
     <t>Decisione aggiudicazione - servizio di soggiorno a Napoli dal 12/03/2025 al 15/03/2025 - mezza pensione - CLASSE QUINTA PCTO</t>
   </si>
   <si>
-    <t>31/01/2025</t>
-[...13 lines deleted...]
-  <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55CEC3D37</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi Argo di manutenzione, assistenza e licenza di software per l’amministrazione</t>
   </si>
   <si>
-    <t>Decreto di nomina - ASSISTENZA AMMINISTRATIVA</t>
-[...7 lines deleted...]
-  <si>
     <t>22/01/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Decreto CONFERIMENTO INCARICO AL DIRETTORE S.G.A.</t>
   </si>
   <si>
     <t>Decreto di assunzione incarico RUP e di Direttore /Coordinatore del progetto</t>
   </si>
   <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F4622130</t>
   </si>
   <si>
     <t>Decisione a contrarre - TRATTATIVA DIRETTA MEPA PER L’APPROVVIGIONAMENTO DELLE DERRATE ALIMENTARI PER LE ESERCITAZIONI PRATICHE DI SALA E DI CUCINA</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>B4A64838DF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA LICENZA BIENNALE GOLD SECURITY PACK</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
@@ -1544,3491 +1361,2411 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BCF669F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/62153175-2b42-46e3-8b85-18612b5936c8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE2F7B2B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b9c187ee-3fe1-4dc5-8716-3b7d98848b88" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD44CC4F2" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3127a9e7-146c-4b20-b2c1-0ab0bc64944d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA792598" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/161e9b41-2432-432e-aeae-e850a7506880" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA518A65" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a97389f9-c6ba-44d8-b37c-984bfd24045f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71A3A785" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14713ed3-afba-4eba-b8fb-2ed7fedfda9f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AEF3058" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4121b139-80cf-47b5-9936-e7e1336ea29f" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F68D2B3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e66b55a-af37-4733-8476-5c446f2848d4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EDF6C04" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0e3d9c2c-06e6-4b62-b7ee-22d0f4ac75a0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49948AC4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ea26e53c-69ae-474f-89e1-23d495d2ed9a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE001307A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3f6383c4-d1d6-464c-8c5f-dc2695161c54" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EB45934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/12c608b4-72ad-46bc-9313-93a0320b33cf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E5D8EF5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e50792f6-a8ed-439b-bb7d-babbae89e0d3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68CC0731" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/68fd9725-12b4-40b7-905a-2890fea3852d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA456ED85D" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43199ff3-9166-433e-80f4-68d8edbeea6f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA451711C1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b49b346e-c779-4b53-ba4d-0d9a10f7c506" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F941B70" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7505f93b-bf2e-4a13-b7e5-7271f3aa5503" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DB8D668" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/066031fc-3d9b-4a8d-8f5b-fe0988096946" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29C2A776" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c23408d-587f-450a-a0c1-deb33a4be5e6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2881A919" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9d17b59b-6380-4882-a33c-189507436dde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2837FC27" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/81594726-aa97-4d27-98c0-225d07e4b3f0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C162D945" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/001445a2-a8f1-42bd-b5de-a083c1f260b8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C08BF426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6990089-698c-4bf2-8915-27bf8dee0318" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A7F4BCA" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b11f6a35-dd7c-4e50-ba96-109960a01977" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9658B004C" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/74a121c2-12b8-43b7-9d2c-d14e8c47bfe5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935C1140F" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8cdfaaa0-9234-4ac6-a07f-c79c769db692" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9358BC424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4a2cf24a-3d89-4021-896d-4c64dfa5094f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C624908" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/64a4faf1-ee9c-499e-8d2a-fa76c2d6fc24" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912D7D008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a64fa8a1-f7ef-4e25-bf39-a28dbf9b7f39" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9127361E4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/10245f53-ef5a-477e-8e6f-8b6945fa26de" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9121D40BB" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a7cf0e5f-9b45-4486-ada2-d24f737a1b5c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911B9E09F" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4762a926-a52b-4b06-a2e6-4d48c5f73a91" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FE2B33D" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/753f5221-b0ad-4a23-a41a-7c198900a456" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA3AE2D7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/07b98af1-135a-41bb-96b9-eb4bf757ffa5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA382A7C" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/93d86aae-1aa3-4000-9ba6-d125bcdd7add" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C5A59AD3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f9d3307c-2520-47ee-8cc5-5d97b9839a56" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEB14843" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c080844c-f330-44fd-8874-0e1b3cdf2339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A366C132" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bbf0168a-1057-42ee-b370-3338075584ef" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E989C3D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e3357ae6-0af5-481a-89cf-320ab515ff88" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A1C318C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/96d40462-a335-407f-aac2-a639c4080a1f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7785E0BF0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5a77165c-a411-4c31-9de7-9847fc98cac5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7361C79F4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3ca770be-49b2-47bb-bc13-03696371ea74" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72611550D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fa4945d4-44f9-400b-b137-747de5f591cf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71DEA1DCA" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/39562100-4da3-4e64-a2c1-bbfa80ea0487" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71DC1FBFF" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7de3fc97-abf6-4440-b04b-988748977ac3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D8E418C" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ad9d6de1-dfee-40b8-8f6e-ad44e375bd77" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705D23F86" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/94ab553d-85d3-408d-8d5e-e99e854cfac7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB48214D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9e6d4909-dc88-4e2c-a29d-94490ab2c8ef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CAD70BA1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6561dc0-b382-4836-bd03-8c1857b5d168" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65E02CB8A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/40a72c83-b31a-4717-bf06-88120c3f1dde" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6595B9B8E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3c538bf6-9c66-46bf-aee4-4b20aa106888" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DDF96E8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a4706146-87ae-401a-b299-559ca803d7ff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627092CC6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ebe04754-2651-4fa9-b4a7-ed6315028a5b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61371BEDA" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2422f805-a04c-4e49-8c01-e409c68fa444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613496A96" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/daf56f70-c7b6-497a-b8e3-f591c1c0d99c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC2EC617" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/04e0ff6d-f9b0-481a-a9a1-aa2257f935af" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6313D82" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c094ce5-1c93-424a-84d8-267fb887791b" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BECF75FB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5911cd66-a283-4238-b336-957b5becf7d1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB3E5D6B" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b0de93c-db38-46c4-9bf7-858f6813cbed" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA4E1941" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0c447567-b869-41e1-9193-55647bfc9177" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C4BF16C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/109f2cd9-7006-4b7f-add8-81d1d40e4284" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B58B5A3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7aeb70e9-3617-4991-b9a0-0c242b86c303" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59ABE3DAB" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/97813c5a-98cf-48f1-b576-305bb4dfcd8b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E89E76E" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/84297c47-8a26-4a06-92e5-7568d767139e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A492204" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2126dfe6-99f2-469b-b486-9fcb8ca88a18" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A3254CE" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/145922ae-7e99-473b-9ea6-7cb47ed5a5d9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57DAD5735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5fdb9fa2-5813-413d-9af7-e4d03297d5bf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5783A9776" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a4d01b22-f2f1-4e83-b026-21ec9b12f692" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CEC3D37" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c20b1270-38e4-4b8f-abd1-f19f445f6379" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F4622130" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4edd738-82e2-4898-a2ce-1294901487e0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A64838DF" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ef4a960a-7c6e-4ce7-9e50-80d6a99d5cae" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5F2D19F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0e8b1d44-ad16-43d9-860f-a4f089448430" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4F9FB8F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bf2e38c6-4524-4921-8a64-d44bda58edac" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E78D1230" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/620d9392-9f1d-4486-b720-d9c596e4263c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CF4CBF7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d6ba47aa-2fd3-44c8-8e3c-9f5565a14aef" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C845F61" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bb19cd6e-c534-47d8-af9d-ebcdf703c434" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B411A04CD1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fd99c47d-0e6c-4749-a498-f79905d8e900" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E760C918" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/73936332-ef7c-4c23-9085-8213f158186c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8390063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11d3ecf8-e8fd-4a71-a5f6-6427653e2e5f" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A0ECAAFE" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9f1c9061-aae6-4b01-a429-e60d0acd90d7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36F14BDA7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5449ae10-a0b9-4182-9a72-6a7fa14cea37" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B359A29427" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b2c92388-cc9e-4ba8-b521-753a1c50efc0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3597EBA77" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/238efbf4-9912-4dec-88ff-2477daf99fa7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35952B583" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b6f30ad-e6eb-45b9-83f9-35c3defe16c1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358CCFF84" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7f435a67-e223-4aed-aa58-328ea0de5ebb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B320146393" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14a0540d-8d02-4c5a-8936-7bcd62f8ba91" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EFF73C21" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b26b42e-2b57-4f7f-9ad2-fdf3a22c9ebe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A4D99F82" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/823ba629-9282-45cb-aa2d-94f8089d78de" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E6225BFC" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a94b7232-353c-4fd6-a02c-9e0dbf7b5168" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1972A4ED2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/dbe96a3b-ce06-44ec-9181-c142ce272f5b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B198EA8D58" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cfdec632-5592-4d52-97d5-d04ed33f5eee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193148F23" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cddc45e4-4154-4cc8-b20b-e7e39d01ec62" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EF8C040" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7acc41f8-f1db-43e9-b3a7-7be34f4c4ee1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1540A7657" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f53f4908-fcf2-4355-8897-bf8ff49aabb8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152A798B4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ba412bca-4b1b-425d-866f-f39909503346" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BBD2886" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9f697e2a-31ea-4eb2-9b39-c779de43cab2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F15E4B1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/15d35a45-370d-48fe-87e3-4577a17a38b2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12AA5DC8C" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/52d76fb1-5700-419d-b9a4-939986c9c015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1290BF8B8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cfcf63f2-4757-4040-bee6-a4f639fa61bb" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B126015010" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/797f3644-0b4f-4f7b-8f64-b3a85da4362b" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120505A61" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/605f42e6-a85b-44a1-95db-dc292a78a9f7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11E913AB6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/db53f371-53e4-4b3c-a8d2-3d9d1d1f6c0d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82F4CC0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b18736e-5e4e-4712-914a-299a9b41c177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82F4CC0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b18736e-5e4e-4712-914a-299a9b41c177" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AEB81DDF" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/81f2088e-d9ce-46fd-b166-0be74022252d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AC3076E3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/606dda24-84c4-408d-bc61-ade40535aba9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08C3358CF" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6ef689e8-9b17-4b72-932c-707538e0a818" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD159D9C71" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/05f8f19a-f071-49e3-b004-f23f777f2a58" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA1DADBE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/05c543ce-b542-488c-b819-b2ab484f4b08" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCA05F4FE" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/80343a06-8e41-4bb4-b9ee-22859e6af9f1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1BCF669F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/62153175-2b42-46e3-8b85-18612b5936c8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDE2F7B2B" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b9c187ee-3fe1-4dc5-8716-3b7d98848b88" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD44CC4F2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3127a9e7-146c-4b20-b2c1-0ab0bc64944d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA792598" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/161e9b41-2432-432e-aeae-e850a7506880" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA518A65" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a97389f9-c6ba-44d8-b37c-984bfd24045f" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB71A3A785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14713ed3-afba-4eba-b8fb-2ed7fedfda9f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6AEF3058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4121b139-80cf-47b5-9936-e7e1336ea29f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4F68D2B3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8e66b55a-af37-4733-8476-5c446f2848d4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4EDF6C04" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0e3d9c2c-06e6-4b62-b7ee-22d0f4ac75a0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49948AC4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ea26e53c-69ae-474f-89e1-23d495d2ed9a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE001307A" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3f6383c4-d1d6-464c-8c5f-dc2695161c54" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EB45934" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/12c608b4-72ad-46bc-9313-93a0320b33cf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E5D8EF5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e50792f6-a8ed-439b-bb7d-babbae89e0d3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA68CC0731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/68fd9725-12b4-40b7-905a-2890fea3852d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA456ED85D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/43199ff3-9166-433e-80f4-68d8edbeea6f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA451711C1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b49b346e-c779-4b53-ba4d-0d9a10f7c506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3F941B70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7505f93b-bf2e-4a13-b7e5-7271f3aa5503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2DB8D668" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/066031fc-3d9b-4a8d-8f5b-fe0988096946" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29C2A776" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2c23408d-587f-450a-a0c1-deb33a4be5e6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2881A919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9d17b59b-6380-4882-a33c-189507436dde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2837FC27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/81594726-aa97-4d27-98c0-225d07e4b3f0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C162D945" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/001445a2-a8f1-42bd-b5de-a083c1f260b8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C08BF426" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6990089-698c-4bf2-8915-27bf8dee0318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A7F4BCA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b11f6a35-dd7c-4e50-ba96-109960a01977" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9658B004C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/74a121c2-12b8-43b7-9d2c-d14e8c47bfe5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935C1140F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/8cdfaaa0-9234-4ac6-a07f-c79c769db692" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9358BC424" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4a2cf24a-3d89-4021-896d-4c64dfa5094f" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C624908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/64a4faf1-ee9c-499e-8d2a-fa76c2d6fc24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B912D7D008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a64fa8a1-f7ef-4e25-bf39-a28dbf9b7f39" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9127361E4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/10245f53-ef5a-477e-8e6f-8b6945fa26de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9121D40BB" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a7cf0e5f-9b45-4486-ada2-d24f737a1b5c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B911B9E09F" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/4762a926-a52b-4b06-a2e6-4d48c5f73a91" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90FE2B33D" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/753f5221-b0ad-4a23-a41a-7c198900a456" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EA3AE2D7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/07b98af1-135a-41bb-96b9-eb4bf757ffa5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CA382A7C" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/93d86aae-1aa3-4000-9ba6-d125bcdd7add" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C5A59AD3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f9d3307c-2520-47ee-8cc5-5d97b9839a56" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEB14843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c080844c-f330-44fd-8874-0e1b3cdf2339" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A366C132" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bbf0168a-1057-42ee-b370-3338075584ef" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88E989C3D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/e3357ae6-0af5-481a-89cf-320ab515ff88" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88A1C318C" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/96d40462-a335-407f-aac2-a639c4080a1f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7785E0BF0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5a77165c-a411-4c31-9de7-9847fc98cac5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7361C79F4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3ca770be-49b2-47bb-bc13-03696371ea74" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72611550D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fa4945d4-44f9-400b-b137-747de5f591cf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71DEA1DCA" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/39562100-4da3-4e64-a2c1-bbfa80ea0487" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71DC1FBFF" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7de3fc97-abf6-4440-b04b-988748977ac3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71D8E418C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ad9d6de1-dfee-40b8-8f6e-ad44e375bd77" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B705D23F86" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/94ab553d-85d3-408d-8d5e-e99e854cfac7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB48214D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9e6d4909-dc88-4e2c-a29d-94490ab2c8ef" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CAD70BA1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f6561dc0-b382-4836-bd03-8c1857b5d168" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65E02CB8A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/40a72c83-b31a-4717-bf06-88120c3f1dde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6595B9B8E" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/3c538bf6-9c66-46bf-aee4-4b20aa106888" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63DDF96E8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a4706146-87ae-401a-b299-559ca803d7ff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B627092CC6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ebe04754-2651-4fa9-b4a7-ed6315028a5b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61371BEDA" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2422f805-a04c-4e49-8c01-e409c68fa444" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B613496A96" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/daf56f70-c7b6-497a-b8e3-f591c1c0d99c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC2EC617" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/04e0ff6d-f9b0-481a-a9a1-aa2257f935af" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6313D82" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5c094ce5-1c93-424a-84d8-267fb887791b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BECF75FB" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5911cd66-a283-4238-b336-957b5becf7d1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BB3E5D6B" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0b0de93c-db38-46c4-9bf7-858f6813cbed" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA4E1941" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0c447567-b869-41e1-9193-55647bfc9177" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59C4BF16C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/109f2cd9-7006-4b7f-add8-81d1d40e4284" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B58B5A3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7aeb70e9-3617-4991-b9a0-0c242b86c303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59ABE3DAB" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/97813c5a-98cf-48f1-b576-305bb4dfcd8b" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E89E76E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/84297c47-8a26-4a06-92e5-7568d767139e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A492204" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/2126dfe6-99f2-469b-b486-9fcb8ca88a18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58A3254CE" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/145922ae-7e99-473b-9ea6-7cb47ed5a5d9" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57DAD5735" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5fdb9fa2-5813-413d-9af7-e4d03297d5bf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5783A9776" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a4d01b22-f2f1-4e83-b026-21ec9b12f692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55CEC3D37" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/c20b1270-38e4-4b8f-abd1-f19f445f6379" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F4622130" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d4edd738-82e2-4898-a2ce-1294901487e0" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A64838DF" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ef4a960a-7c6e-4ce7-9e50-80d6a99d5cae" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5F2D19F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/0e8b1d44-ad16-43d9-860f-a4f089448430" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A4F9FB8F" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bf2e38c6-4524-4921-8a64-d44bda58edac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E78D1230" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/620d9392-9f1d-4486-b720-d9c596e4263c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44CF4CBF7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/d6ba47aa-2fd3-44c8-8e3c-9f5565a14aef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B44C845F61" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/bb19cd6e-c534-47d8-af9d-ebcdf703c434" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B411A04CD1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/fd99c47d-0e6c-4749-a498-f79905d8e900" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E760C918" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/73936332-ef7c-4c23-9085-8213f158186c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E8390063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/11d3ecf8-e8fd-4a71-a5f6-6427653e2e5f" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3A0ECAAFE" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9f1c9061-aae6-4b01-a429-e60d0acd90d7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B36F14BDA7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5449ae10-a0b9-4182-9a72-6a7fa14cea37" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B359A29427" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/b2c92388-cc9e-4ba8-b521-753a1c50efc0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3597EBA77" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/238efbf4-9912-4dec-88ff-2477daf99fa7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35952B583" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b6f30ad-e6eb-45b9-83f9-35c3defe16c1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358CCFF84" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7f435a67-e223-4aed-aa58-328ea0de5ebb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B320146393" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/14a0540d-8d02-4c5a-8936-7bcd62f8ba91" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2EFF73C21" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/5b26b42e-2b57-4f7f-9ad2-fdf3a22c9ebe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A4D99F82" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/823ba629-9282-45cb-aa2d-94f8089d78de" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E6225BFC" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/a94b7232-353c-4fd6-a02c-9e0dbf7b5168" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1972A4ED2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/dbe96a3b-ce06-44ec-9181-c142ce272f5b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B198EA8D58" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cfdec632-5592-4d52-97d5-d04ed33f5eee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B193148F23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cddc45e4-4154-4cc8-b20b-e7e39d01ec62" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EF8C040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/7acc41f8-f1db-43e9-b3a7-7be34f4c4ee1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1540A7657" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/f53f4908-fcf2-4355-8897-bf8ff49aabb8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B152A798B4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/ba412bca-4b1b-425d-866f-f39909503346" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14BBD2886" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9f697e2a-31ea-4eb2-9b39-c779de43cab2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F15E4B1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/15d35a45-370d-48fe-87e3-4577a17a38b2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12AA5DC8C" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/52d76fb1-5700-419d-b9a4-939986c9c015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1290BF8B8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/cfcf63f2-4757-4040-bee6-a4f639fa61bb" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B126015010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/797f3644-0b4f-4f7b-8f64-b3a85da4362b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B120505A61" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/605f42e6-a85b-44a1-95db-dc292a78a9f7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11E913AB6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/db53f371-53e4-4b3c-a8d2-3d9d1d1f6c0d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82F4CC0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b18736e-5e4e-4712-914a-299a9b41c177" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D82F4CC0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/9b18736e-5e4e-4712-914a-299a9b41c177" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AEB81DDF" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/81f2088e-d9ce-46fd-b166-0be74022252d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0AC3076E3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/606dda24-84c4-408d-bc61-ade40535aba9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08C3358CF" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/atti-amministrazioni-enti/6ef689e8-9b17-4b72-932c-707538e0a818" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PARH01000Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F171"/>
+  <dimension ref="A1:F117"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8615</v>
+        <v>10932</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8577</v>
+        <v>9789</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-        <v>11</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>9786</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>8615</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>8577</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="D6" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>7109</v>
+        <v>7356</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>5908</v>
+        <v>7255</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9">
-        <v>5840</v>
+        <v>7115</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10">
+        <v>7109</v>
+      </c>
+      <c r="C10" t="s">
         <v>30</v>
       </c>
-      <c r="B10">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>5390</v>
+        <v>5908</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
-        <v>5307</v>
+        <v>5840</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>3685</v>
+        <v>5395</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>5390</v>
+      </c>
+      <c r="C14" t="s">
         <v>41</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>2304</v>
+        <v>5307</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
-        <v>1938</v>
+        <v>3685</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17">
-        <v>1421</v>
+        <v>2308</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18">
-        <v>1416</v>
+        <v>2304</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19">
-        <v>1335</v>
+        <v>1938</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>57</v>
       </c>
       <c r="B20">
-        <v>1082</v>
+        <v>1421</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21">
+        <v>1416</v>
+      </c>
+      <c r="C21" t="s">
         <v>60</v>
       </c>
-      <c r="B21">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B22">
-        <v>1008</v>
+        <v>1335</v>
       </c>
       <c r="C22" t="s">
         <v>63</v>
       </c>
       <c r="D22" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>1005</v>
+        <v>1082</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>14713</v>
+        <v>1028</v>
       </c>
       <c r="C24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25">
-        <v>14711</v>
+        <v>1008</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B26">
-        <v>14097</v>
+        <v>1005</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="B27">
-        <v>13741</v>
+        <v>14713</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>75</v>
+      </c>
+      <c r="B28">
+        <v>14711</v>
+      </c>
+      <c r="C28" t="s">
         <v>78</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B29">
-        <v>13135</v>
+        <v>14097</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="D29" t="s">
         <v>82</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30">
-        <v>12790</v>
+        <v>13741</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>86</v>
       </c>
       <c r="B31">
-        <v>12656</v>
+        <v>13138</v>
       </c>
       <c r="C31" t="s">
         <v>87</v>
       </c>
       <c r="D31" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32">
-        <v>12643</v>
+        <v>13135</v>
       </c>
       <c r="C32" t="s">
         <v>89</v>
       </c>
       <c r="D32" t="s">
         <v>90</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B33">
-        <v>12638</v>
+        <v>12790</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>12633</v>
+        <v>12656</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B35">
-        <v>12617</v>
+        <v>12643</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B36">
-        <v>12220</v>
+        <v>12638</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B37">
-        <v>12124</v>
+        <v>12633</v>
       </c>
       <c r="C37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B38">
-        <v>11809</v>
+        <v>12617</v>
       </c>
       <c r="C38" t="s">
         <v>103</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39">
-        <v>11756</v>
+        <v>12124</v>
       </c>
       <c r="C39" t="s">
         <v>106</v>
       </c>
       <c r="D39" t="s">
         <v>107</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40">
-        <v>11678</v>
+        <v>11809</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40" t="s">
         <v>110</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41">
-        <v>11599</v>
+        <v>11756</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>113</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>11241</v>
+        <v>11678</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>116</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B43">
-        <v>11239</v>
+        <v>11599</v>
       </c>
       <c r="C43" t="s">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>118</v>
+      </c>
+      <c r="E43" t="s">
+        <v>19</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>11062</v>
+        <v>11239</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>121</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>11061</v>
+        <v>10874</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>124</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>11060</v>
+        <v>10794</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B47">
-        <v>11058</v>
+        <v>8758</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>10874</v>
+        <v>8003</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>10794</v>
+        <v>7341</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>10515</v>
+        <v>7076</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>138</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>10122</v>
+        <v>6947</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>141</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B52">
-        <v>10121</v>
+        <v>6940</v>
       </c>
       <c r="C52" t="s">
-        <v>11</v>
+        <v>142</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>143</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B53">
-        <v>10120</v>
+        <v>6935</v>
       </c>
       <c r="C53" t="s">
-        <v>11</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>145</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="B54">
-        <v>10119</v>
+        <v>6654</v>
       </c>
       <c r="C54" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>148</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="B55">
-        <v>10118</v>
+        <v>5914</v>
       </c>
       <c r="C55" t="s">
-        <v>11</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>151</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>130</v>
+        <v>149</v>
       </c>
       <c r="B56">
-        <v>10117</v>
+        <v>5904</v>
       </c>
       <c r="C56" t="s">
-        <v>11</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>153</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="B57">
-        <v>10116</v>
+        <v>4588</v>
       </c>
       <c r="C57" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>156</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="B58">
-        <v>10115</v>
+        <v>4527</v>
       </c>
       <c r="C58" t="s">
-        <v>11</v>
+        <v>158</v>
       </c>
       <c r="D58" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>159</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>130</v>
+        <v>160</v>
       </c>
       <c r="B59">
-        <v>10114</v>
+        <v>4148</v>
       </c>
       <c r="C59" t="s">
-        <v>11</v>
+        <v>161</v>
       </c>
       <c r="D59" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>162</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>130</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>10113</v>
+        <v>3829</v>
       </c>
       <c r="C60" t="s">
-        <v>11</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>165</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="B61">
-        <v>10109</v>
+        <v>3747</v>
       </c>
       <c r="C61" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="E61" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>130</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>10108</v>
+        <v>3627</v>
       </c>
       <c r="C62" t="s">
-        <v>11</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>170</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>130</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>10101</v>
+        <v>3620</v>
       </c>
       <c r="C63" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>172</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>10100</v>
+        <v>2642</v>
       </c>
       <c r="C64" t="s">
-        <v>11</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>130</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>10097</v>
+        <v>2589</v>
       </c>
       <c r="C65" t="s">
-        <v>11</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>146</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>9965</v>
+        <v>2501</v>
       </c>
       <c r="C66" t="s">
-        <v>11</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>148</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>9947</v>
+        <v>2500</v>
       </c>
       <c r="C67" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>148</v>
+        <v>184</v>
       </c>
       <c r="B68">
-        <v>9946</v>
+        <v>2447</v>
       </c>
       <c r="C68" t="s">
-        <v>11</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>186</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>148</v>
+        <v>187</v>
       </c>
       <c r="B69">
-        <v>9945</v>
+        <v>1965</v>
       </c>
       <c r="C69" t="s">
-        <v>11</v>
+        <v>188</v>
       </c>
       <c r="D69" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>189</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>148</v>
+        <v>187</v>
       </c>
       <c r="B70">
-        <v>9943</v>
+        <v>1960</v>
       </c>
       <c r="C70" t="s">
-        <v>11</v>
+        <v>190</v>
       </c>
       <c r="D70" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>191</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>148</v>
+        <v>187</v>
       </c>
       <c r="B71">
-        <v>9940</v>
+        <v>1943</v>
       </c>
       <c r="C71" t="s">
-        <v>11</v>
+        <v>192</v>
       </c>
       <c r="D71" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>193</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>148</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>9935</v>
+        <v>1816</v>
       </c>
       <c r="C72" t="s">
-        <v>11</v>
+        <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>196</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="B73">
-        <v>9935</v>
+        <v>1686</v>
       </c>
       <c r="C73" t="s">
-        <v>11</v>
+        <v>198</v>
       </c>
       <c r="D73" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>199</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="B74">
-        <v>9934</v>
+        <v>1682</v>
       </c>
       <c r="C74" t="s">
-        <v>11</v>
+        <v>200</v>
       </c>
       <c r="D74" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>201</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>148</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>9933</v>
+        <v>1549</v>
       </c>
       <c r="C75" t="s">
-        <v>11</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>204</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>148</v>
+        <v>205</v>
       </c>
       <c r="B76">
-        <v>9932</v>
+        <v>1472</v>
       </c>
       <c r="C76" t="s">
-        <v>11</v>
+        <v>206</v>
       </c>
       <c r="D76" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>207</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>9776</v>
+        <v>1029</v>
       </c>
       <c r="C77" t="s">
-        <v>11</v>
+        <v>209</v>
       </c>
       <c r="D77" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>210</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="B78">
-        <v>9775</v>
+        <v>820</v>
       </c>
       <c r="C78" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D78" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="E78" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="B79">
-        <v>9451</v>
+        <v>14281</v>
       </c>
       <c r="C79" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>215</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>161</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>9449</v>
+        <v>13258</v>
       </c>
       <c r="C80" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>218</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>163</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>9410</v>
+        <v>13199</v>
       </c>
       <c r="C81" t="s">
-        <v>11</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>221</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>163</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>9409</v>
+        <v>12509</v>
       </c>
       <c r="C82" t="s">
-        <v>11</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>224</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>163</v>
+        <v>225</v>
       </c>
       <c r="B83">
-        <v>9408</v>
+        <v>10380</v>
       </c>
       <c r="C83" t="s">
-        <v>11</v>
+        <v>226</v>
       </c>
       <c r="D83" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>227</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>163</v>
+        <v>228</v>
       </c>
       <c r="B84">
-        <v>9407</v>
+        <v>12115</v>
       </c>
       <c r="C84" t="s">
-        <v>11</v>
+        <v>229</v>
       </c>
       <c r="D84" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>230</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>168</v>
+        <v>231</v>
       </c>
       <c r="B85">
-        <v>8758</v>
+        <v>11897</v>
       </c>
       <c r="C85" t="s">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="D85" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>233</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>170</v>
+        <v>234</v>
       </c>
       <c r="B86">
-        <v>8003</v>
+        <v>11036</v>
       </c>
       <c r="C86" t="s">
-        <v>171</v>
+        <v>235</v>
       </c>
       <c r="D86" t="s">
-        <v>172</v>
+        <v>236</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>173</v>
+        <v>237</v>
       </c>
       <c r="B87">
-        <v>7341</v>
+        <v>10385</v>
       </c>
       <c r="C87" t="s">
-        <v>174</v>
+        <v>238</v>
       </c>
       <c r="D87" t="s">
-        <v>175</v>
+        <v>239</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="B88">
-        <v>7076</v>
+        <v>10382</v>
       </c>
       <c r="C88" t="s">
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="D88" t="s">
-        <v>178</v>
+        <v>241</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>179</v>
+        <v>242</v>
       </c>
       <c r="B89">
-        <v>6947</v>
+        <v>10241</v>
       </c>
       <c r="C89" t="s">
-        <v>180</v>
+        <v>243</v>
       </c>
       <c r="D89" t="s">
-        <v>181</v>
+        <v>244</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>179</v>
+        <v>245</v>
       </c>
       <c r="B90">
-        <v>6940</v>
+        <v>10043</v>
       </c>
       <c r="C90" t="s">
-        <v>182</v>
+        <v>246</v>
       </c>
       <c r="D90" t="s">
-        <v>183</v>
+        <v>247</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>179</v>
+        <v>248</v>
       </c>
       <c r="B91">
-        <v>6935</v>
+        <v>9792</v>
       </c>
       <c r="C91" t="s">
-        <v>184</v>
+        <v>249</v>
       </c>
       <c r="D91" t="s">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>186</v>
+        <v>248</v>
       </c>
       <c r="B92">
-        <v>6654</v>
+        <v>9790</v>
       </c>
       <c r="C92" t="s">
-        <v>187</v>
+        <v>251</v>
       </c>
       <c r="D92" t="s">
-        <v>188</v>
+        <v>252</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>189</v>
+        <v>248</v>
       </c>
       <c r="B93">
-        <v>5914</v>
+        <v>9788</v>
       </c>
       <c r="C93" t="s">
-        <v>190</v>
+        <v>253</v>
       </c>
       <c r="D93" t="s">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>189</v>
+        <v>248</v>
       </c>
       <c r="B94">
-        <v>5904</v>
+        <v>9778</v>
       </c>
       <c r="C94" t="s">
-        <v>192</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>193</v>
+        <v>256</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="B95">
-        <v>4948</v>
+        <v>9022</v>
       </c>
       <c r="C95" t="s">
-        <v>11</v>
+        <v>258</v>
       </c>
       <c r="D95" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>259</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>196</v>
+        <v>260</v>
       </c>
       <c r="B96">
-        <v>4588</v>
+        <v>8373</v>
       </c>
       <c r="C96" t="s">
-        <v>197</v>
+        <v>261</v>
       </c>
       <c r="D96" t="s">
-        <v>198</v>
+        <v>262</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>199</v>
+        <v>263</v>
       </c>
       <c r="B97">
-        <v>4527</v>
+        <v>7900</v>
       </c>
       <c r="C97" t="s">
-        <v>200</v>
+        <v>264</v>
       </c>
       <c r="D97" t="s">
-        <v>201</v>
+        <v>265</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>202</v>
+        <v>266</v>
       </c>
       <c r="B98">
-        <v>4148</v>
+        <v>6378</v>
       </c>
       <c r="C98" t="s">
-        <v>203</v>
+        <v>267</v>
       </c>
       <c r="D98" t="s">
-        <v>204</v>
+        <v>268</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>205</v>
+        <v>269</v>
       </c>
       <c r="B99">
-        <v>3829</v>
+        <v>5459</v>
       </c>
       <c r="C99" t="s">
-        <v>206</v>
+        <v>270</v>
       </c>
       <c r="D99" t="s">
-        <v>207</v>
+        <v>271</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>208</v>
+        <v>272</v>
       </c>
       <c r="B100">
-        <v>3747</v>
+        <v>5224</v>
       </c>
       <c r="C100" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
       <c r="D100" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>274</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>210</v>
+        <v>275</v>
       </c>
       <c r="B101">
-        <v>3627</v>
+        <v>5131</v>
       </c>
       <c r="C101" t="s">
-        <v>211</v>
+        <v>276</v>
       </c>
       <c r="D101" t="s">
-        <v>212</v>
+        <v>277</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="B102">
-        <v>3620</v>
+        <v>5082</v>
       </c>
       <c r="C102" t="s">
-        <v>213</v>
+        <v>279</v>
       </c>
       <c r="D102" t="s">
-        <v>214</v>
+        <v>280</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>3038</v>
+        <v>4402</v>
       </c>
       <c r="C103" t="s">
-        <v>11</v>
+        <v>282</v>
       </c>
       <c r="D103" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>283</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>217</v>
+        <v>281</v>
       </c>
       <c r="B104">
-        <v>2642</v>
+        <v>4388</v>
       </c>
       <c r="C104" t="s">
-        <v>218</v>
+        <v>284</v>
       </c>
       <c r="D104" t="s">
-        <v>219</v>
+        <v>285</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>217</v>
+        <v>286</v>
       </c>
       <c r="B105">
-        <v>2624</v>
+        <v>4284</v>
       </c>
       <c r="C105" t="s">
-        <v>11</v>
+        <v>287</v>
       </c>
       <c r="D105" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>288</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="B106">
-        <v>2589</v>
+        <v>3909</v>
       </c>
       <c r="C106" t="s">
-        <v>222</v>
+        <v>290</v>
       </c>
       <c r="D106" t="s">
-        <v>223</v>
+        <v>291</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>224</v>
+        <v>292</v>
       </c>
       <c r="B107">
-        <v>2501</v>
+        <v>3843</v>
       </c>
       <c r="C107" t="s">
-        <v>225</v>
+        <v>293</v>
       </c>
       <c r="D107" t="s">
-        <v>226</v>
+        <v>294</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>224</v>
+        <v>292</v>
       </c>
       <c r="B108">
-        <v>2500</v>
+        <v>3836</v>
       </c>
       <c r="C108" t="s">
-        <v>227</v>
+        <v>295</v>
       </c>
       <c r="D108" t="s">
-        <v>228</v>
+        <v>296</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>229</v>
+        <v>297</v>
       </c>
       <c r="B109">
-        <v>2447</v>
+        <v>3785</v>
       </c>
       <c r="C109" t="s">
-        <v>230</v>
+        <v>298</v>
       </c>
       <c r="D109" t="s">
-        <v>231</v>
+        <v>299</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>232</v>
+        <v>300</v>
       </c>
       <c r="B110">
-        <v>2092</v>
+        <v>3719</v>
       </c>
       <c r="C110" t="s">
-        <v>11</v>
+        <v>301</v>
       </c>
       <c r="D110" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>283</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>232</v>
+        <v>300</v>
       </c>
       <c r="B111">
-        <v>2091</v>
+        <v>3704</v>
       </c>
       <c r="C111" t="s">
-        <v>11</v>
+        <v>302</v>
       </c>
       <c r="D111" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>303</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>232</v>
+        <v>304</v>
       </c>
       <c r="B112">
-        <v>2090</v>
+        <v>3454</v>
       </c>
       <c r="C112" t="s">
-        <v>11</v>
+        <v>305</v>
       </c>
       <c r="D112" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>306</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>232</v>
+        <v>307</v>
       </c>
       <c r="B113">
-        <v>2089</v>
+        <v>3018</v>
       </c>
       <c r="C113" t="s">
-        <v>11</v>
+        <v>305</v>
       </c>
       <c r="D113" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>308</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>232</v>
+        <v>309</v>
       </c>
       <c r="B114">
-        <v>2086</v>
+        <v>2536</v>
       </c>
       <c r="C114" t="s">
-        <v>11</v>
+        <v>310</v>
       </c>
       <c r="D114" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>311</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>236</v>
+        <v>312</v>
       </c>
       <c r="B115">
-        <v>2045</v>
+        <v>2493</v>
       </c>
       <c r="C115" t="s">
-        <v>11</v>
+        <v>313</v>
       </c>
       <c r="D115" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>314</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>236</v>
+        <v>315</v>
       </c>
       <c r="B116">
-        <v>2024</v>
+        <v>2171</v>
       </c>
       <c r="C116" t="s">
-        <v>11</v>
+        <v>316</v>
       </c>
       <c r="D116" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>317</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>239</v>
+        <v>318</v>
       </c>
       <c r="B117">
-        <v>1965</v>
+        <v>14997</v>
       </c>
       <c r="C117" t="s">
-        <v>240</v>
+        <v>19</v>
       </c>
       <c r="D117" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>319</v>
+      </c>
+      <c r="E117" t="s">
+        <v>19</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>9</v>
-[...1078 lines deleted...]
-      <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="F3" r:id="rId3"/>
-[...4 lines deleted...]
-    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="E7" r:id="rId10"/>
     <hyperlink ref="F7" r:id="rId11"/>
     <hyperlink ref="E8" r:id="rId12"/>
     <hyperlink ref="F8" r:id="rId13"/>
     <hyperlink ref="E9" r:id="rId14"/>
     <hyperlink ref="F9" r:id="rId15"/>
     <hyperlink ref="E10" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
     <hyperlink ref="E13" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
@@ -5044,260 +3781,209 @@
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
     <hyperlink ref="E28" r:id="rId52"/>
     <hyperlink ref="F28" r:id="rId53"/>
     <hyperlink ref="E29" r:id="rId54"/>
     <hyperlink ref="F29" r:id="rId55"/>
     <hyperlink ref="E30" r:id="rId56"/>
     <hyperlink ref="F30" r:id="rId57"/>
     <hyperlink ref="E31" r:id="rId58"/>
     <hyperlink ref="F31" r:id="rId59"/>
     <hyperlink ref="E32" r:id="rId60"/>
     <hyperlink ref="F32" r:id="rId61"/>
     <hyperlink ref="E33" r:id="rId62"/>
     <hyperlink ref="F33" r:id="rId63"/>
     <hyperlink ref="E34" r:id="rId64"/>
     <hyperlink ref="F34" r:id="rId65"/>
     <hyperlink ref="E35" r:id="rId66"/>
     <hyperlink ref="F35" r:id="rId67"/>
-    <hyperlink ref="F36" r:id="rId68"/>
-[...208 lines deleted...]
-    <hyperlink ref="F171" r:id="rId277"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="F78" r:id="rId149"/>
+    <hyperlink ref="E79" r:id="rId150"/>
+    <hyperlink ref="F79" r:id="rId151"/>
+    <hyperlink ref="E80" r:id="rId152"/>
+    <hyperlink ref="F80" r:id="rId153"/>
+    <hyperlink ref="E81" r:id="rId154"/>
+    <hyperlink ref="F81" r:id="rId155"/>
+    <hyperlink ref="E82" r:id="rId156"/>
+    <hyperlink ref="F82" r:id="rId157"/>
+    <hyperlink ref="E83" r:id="rId158"/>
+    <hyperlink ref="F83" r:id="rId159"/>
+    <hyperlink ref="E84" r:id="rId160"/>
+    <hyperlink ref="F84" r:id="rId161"/>
+    <hyperlink ref="E85" r:id="rId162"/>
+    <hyperlink ref="F85" r:id="rId163"/>
+    <hyperlink ref="E86" r:id="rId164"/>
+    <hyperlink ref="F86" r:id="rId165"/>
+    <hyperlink ref="E87" r:id="rId166"/>
+    <hyperlink ref="F87" r:id="rId167"/>
+    <hyperlink ref="E88" r:id="rId168"/>
+    <hyperlink ref="F88" r:id="rId169"/>
+    <hyperlink ref="E89" r:id="rId170"/>
+    <hyperlink ref="F89" r:id="rId171"/>
+    <hyperlink ref="E90" r:id="rId172"/>
+    <hyperlink ref="F90" r:id="rId173"/>
+    <hyperlink ref="E91" r:id="rId174"/>
+    <hyperlink ref="F91" r:id="rId175"/>
+    <hyperlink ref="E92" r:id="rId176"/>
+    <hyperlink ref="F92" r:id="rId177"/>
+    <hyperlink ref="E93" r:id="rId178"/>
+    <hyperlink ref="F93" r:id="rId179"/>
+    <hyperlink ref="E94" r:id="rId180"/>
+    <hyperlink ref="F94" r:id="rId181"/>
+    <hyperlink ref="E95" r:id="rId182"/>
+    <hyperlink ref="F95" r:id="rId183"/>
+    <hyperlink ref="E96" r:id="rId184"/>
+    <hyperlink ref="F96" r:id="rId185"/>
+    <hyperlink ref="E97" r:id="rId186"/>
+    <hyperlink ref="F97" r:id="rId187"/>
+    <hyperlink ref="E98" r:id="rId188"/>
+    <hyperlink ref="F98" r:id="rId189"/>
+    <hyperlink ref="E99" r:id="rId190"/>
+    <hyperlink ref="F99" r:id="rId191"/>
+    <hyperlink ref="E100" r:id="rId192"/>
+    <hyperlink ref="F100" r:id="rId193"/>
+    <hyperlink ref="E101" r:id="rId194"/>
+    <hyperlink ref="F101" r:id="rId195"/>
+    <hyperlink ref="E102" r:id="rId196"/>
+    <hyperlink ref="F102" r:id="rId197"/>
+    <hyperlink ref="E103" r:id="rId198"/>
+    <hyperlink ref="F103" r:id="rId199"/>
+    <hyperlink ref="E104" r:id="rId200"/>
+    <hyperlink ref="F104" r:id="rId201"/>
+    <hyperlink ref="E105" r:id="rId202"/>
+    <hyperlink ref="F105" r:id="rId203"/>
+    <hyperlink ref="E106" r:id="rId204"/>
+    <hyperlink ref="F106" r:id="rId205"/>
+    <hyperlink ref="E107" r:id="rId206"/>
+    <hyperlink ref="F107" r:id="rId207"/>
+    <hyperlink ref="E108" r:id="rId208"/>
+    <hyperlink ref="F108" r:id="rId209"/>
+    <hyperlink ref="E109" r:id="rId210"/>
+    <hyperlink ref="F109" r:id="rId211"/>
+    <hyperlink ref="E110" r:id="rId212"/>
+    <hyperlink ref="F110" r:id="rId213"/>
+    <hyperlink ref="E111" r:id="rId214"/>
+    <hyperlink ref="F111" r:id="rId215"/>
+    <hyperlink ref="E112" r:id="rId216"/>
+    <hyperlink ref="F112" r:id="rId217"/>
+    <hyperlink ref="E113" r:id="rId218"/>
+    <hyperlink ref="F113" r:id="rId219"/>
+    <hyperlink ref="E114" r:id="rId220"/>
+    <hyperlink ref="F114" r:id="rId221"/>
+    <hyperlink ref="E115" r:id="rId222"/>
+    <hyperlink ref="F115" r:id="rId223"/>
+    <hyperlink ref="E116" r:id="rId224"/>
+    <hyperlink ref="F116" r:id="rId225"/>
+    <hyperlink ref="F117" r:id="rId226"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>