--- v0 (2026-08-20)
+++ v1 (2026-10-22)
@@ -8,82 +8,292 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2031" uniqueCount="815">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2176" uniqueCount="884">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> NOMINA DOTT.SSA PIZZUTO MARCELLA_CUP D74D25001990001 COD. PROG. 10.1.6A-FDRPOC-SI-2024-58</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD68D69387</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto carta mediante ordine diretto MEPA</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5E8DFB58</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ritiro, trasporto e smaltimento materiale vario obsoleto e in disuso</t>
+  </si>
+  <si>
+    <t>BD5E86028D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Ordine servizio di analisi chimico batteriologiche acqua sede</t>
+  </si>
+  <si>
+    <t>BD5E807919</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ordine servizio di disinfestazione</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD5E21E888</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - avvio procedura di acquisto targa pubblicitaria-Progetto  10.8.6A-FDRPOC-SI-2026-199</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Conferimento Incarico POC_AA SCLAFANI ROSA</t>
+  </si>
+  <si>
+    <t>BD4B4BD3DE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ordine per espletamento pratica TFR</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto esperto POC MADONIA PATRIZIA_I MUSEI SCINTIFICI ELE AREE PROTETTE</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD4409BDE2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura penne per Smart TV e adattatori USB</t>
+  </si>
+  <si>
+    <t>BD44380164</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura prodotti laboratorio di scienze</t>
+  </si>
+  <si>
+    <t>BD441FB061</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura e messa in opera corpi illuminanti e citofono sede succursale</t>
+  </si>
+  <si>
+    <t>NOMINA PROF. SEIDITA GREGORIO-TITOLO Orientarsi con il classico COD. PROG. 10.1.6A-FDRPOC-SI-2024-58</t>
+  </si>
+  <si>
+    <t>BD3AC4331C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - incarico lavori di ripristino soffitti aule succursale</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>Conferimento Incarico POC_CS PURPURA ANTONINO</t>
+  </si>
+  <si>
+    <t>NOMINA DSGA COSTAMANTE ANNA M. supporto tecnico operativo Rup - PROGETTO POC  Orientarsi con il classico</t>
+  </si>
+  <si>
+    <t>BD30D7023E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ordine firma digitale D.S</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD4D8F24E3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto  10.8.6A-FDRPOC-SI-2026-199 - Decreto di avvio Trattativa Diretta</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2A0A1790</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura e messa in opera materiale ripristino impianto idrico sede</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD227C06F1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto biglietto aereo e pernottamento</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD11A4CAD7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizio di disinfestazione e derattizzazione locali scolastici</t>
+  </si>
+  <si>
+    <t>BD119834FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ripristino pompa dell'impianto antincendio succursale</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BCFF005568</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Progetto Erasmus + 2026 mobilità alunni Aix-en-Provence</t>
+  </si>
+  <si>
+    <t>BCFB3269E7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VIAGGIO ISTRUZIONE A MODENA - FESTIVAL DELLA FILOSOFIA</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFD96380B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - intervento di riparazione PC</t>
+  </si>
+  <si>
+    <t>BCFD849F52</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura gruppo di continuità</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t>BCF1005BA2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - fornitura raffrescatori d'aria</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCDDFD7748</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Incarico verifiche straordinarie impianto elevatore</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>BC6CDD8F54</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - manutenzione tubazione impianto idrico</t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6D50C110</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione porta ingresso succursale e lavori idraulici sede</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BC6D466811</t>
   </si>
   <si>
     <t>Decisione a contrarre - riparazione serrande succursale</t>
   </si>
   <si>
     <t>06/07/2026</t>
   </si>
   <si>
     <t>BC4A46CC99</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale igienico sanitario  3</t>
   </si>
   <si>
     <t>BC4A3BED02</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura materiale igienico sanitario 2</t>
   </si>
   <si>
     <t>BC4A1DCF3F</t>
   </si>
   <si>
     <t>Decisione a contrarre - registri di classe e rilegatura verbali esami di stato</t>
@@ -128,53 +338,50 @@
     <t>BBD7EB7094</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura e sostituzione batteria allarme sede e citofono succursale</t>
   </si>
   <si>
     <t>BBD7BB11DA</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori per eliminazione infiltrazioni di acqua piovana</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC8A1719E</t>
   </si>
   <si>
     <t>Decisione a contrarre - lavori idraulici sede e succursale</t>
   </si>
   <si>
     <t>BBC8905F7D</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullman con conducente per visita didattica a Selinunte</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - ESPERTO ESTERNO PROGETTO “LA PAROLA, L'EMOZIONE E LA VOCE”</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBF3DFAB6</t>
   </si>
   <si>
     <t>Decisione a contrarre - partecipazione alla XXIV edizione di OrientaSicilia</t>
   </si>
   <si>
     <t>BBBEEBDE5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - attivazione firma digitale DSGA</t>
   </si>
   <si>
     <t>BBBEF75636</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura cartucce e toner</t>
   </si>
@@ -2848,8826 +3055,9458 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D50C110" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7ef001da-dc8c-41b1-a904-dd2b9e0adebc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D466811" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/38571dc4-1b7d-4afd-8455-b39fb98b1db6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A46CC99" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e79d47a6-ce65-467f-b992-5f8db74b84db" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A3BED02" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4eb5c061-4cba-46f5-849e-af0b2d67e7d5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A1DCF3F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5fd5c5aa-f499-4ad1-bd1b-d16f738568ef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A14A6C6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/767cad57-28e5-4009-b661-fed52125204d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A64C8B6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/9723b7cc-b4c6-4a70-808f-980fd6fd1306" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF8180100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/12ae0e96-8de4-4bc8-ba86-e2c3b9d8b322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF569670F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f9ed35ef-e321-4feb-81e3-7f438f49a212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7D3FA48" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/36e70fdd-53c8-4872-8f77-947de97c877e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7EB7094" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d39bc6ab-5031-4504-a8bb-be480db74a0a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7BB11DA" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2cdee964-c71b-48c2-bcc1-f66686465bb4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8A1719E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/67c7019a-fb37-4b2f-b22d-b1bed01bef64" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8905F7D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/60048125-2ea5-4434-b951-aebf94c409f3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF3DFAB6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d4c222ed-02d7-4b09-bb1d-426ec1f634ad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEEBDE5C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/eccf55f7-8fe9-494a-9072-da2249090855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEF75636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b863b489-3dce-4077-ab2f-d6599d1043db" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF0343D5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8c940d35-4011-4682-a522-d5815c19fa4e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBED83B3E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fb3ae86e-d5b2-43b1-a4cc-316403b29927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF1816A1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6d5a67c2-2973-4e9c-9c52-4c4ea034d0f9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF248AD8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3ba6e2a5-35be-48c6-a6fc-f41aa1f987da" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEE142E9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6b0cc292-df6f-414f-8187-82b33c0637eb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70BDAAAF" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f64e8bfb-aaea-4aef-89a5-5b28675b7b79" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB594D61B0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d2798cc7-9776-4e42-9e5f-100d50474db2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB593D4CC4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7d676545-da57-4d7c-b9b6-e90f42377421" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB540CC7C4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/aabd56b2-afe5-424e-bee1-425b3fb8bae3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54168880" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/29d5b382-8d99-4b99-9ffb-3c58064f649f" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53FFAA77" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5f2b0b41-a30e-4c76-9d6d-1972203b8392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29D7E056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/857ef9a7-df36-4cb5-9582-f3e12ac56153" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29B9A0ED" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/9ebeeb0f-c126-4d9f-94f5-909f743582f6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2987E00C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/74648aa8-cd3c-4a67-bf52-977cf895f965" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FC87B38" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/73dfd507-533b-4b41-8fc0-692923c5c72a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F6D473B" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/98e37d09-95e5-470f-8eb5-3bb60274b7e6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17B822D9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c50f3757-e108-46d5-85ff-8041e5e74ee6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17A8B703" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/04c9a633-e530-4919-bbb8-2e4cf9783b2c" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03B95002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/545a9545-f525-415f-8f7e-a1b2a59ae6d7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03AED55D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6b45117b-9120-4186-b835-a02fdd2d72a4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03DA755F" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5aa6604f-0fe5-4f8c-92cc-8ae628c01f75" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4CE0343" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f19efb29-2ebe-4a09-a129-080e6b3d649d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4006843" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4f420ff2-106b-4f85-b020-296b0bc47759" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE65F9751" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d0adbf69-b6c6-44fc-8684-d95cbdb8dfb2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA05E79F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a0f46876-f6bd-413c-ac49-1f3bc4998015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6B46726" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/39d2dad5-748e-455f-a443-d1b7e71527e1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE69CE0DF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8ce809f6-2151-436f-917e-abca9ed89341" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE67B775E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2550f283-8108-4e2d-964d-8caa22ee6165" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4B0031E" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6675a0f9-941e-4f58-833c-ee1ab68da3d4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD08737BC" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6a368915-dc0a-4dc6-b16b-e25e5ae177c8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3102C04" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ba6aa861-03f3-452b-a1cd-e2601c020055" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB28C6074" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dc2cf5e8-1327-4814-8baf-c1f570668195" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAD0FEFF4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b9155ee4-addf-4f4c-8c0b-3c9a45c8d65b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB09EA928" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7f938e44-992b-4c53-9ffd-d5a57dde8572" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA964F299" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/596618aa-eeb5-4e83-965f-a0a3fd42ea63" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8CDA4B9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/885099f6-ff89-4e12-82b2-172f5c438d51" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FA2DA4D" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b037baa7-edc0-4fd5-9eb1-d3a400e4abf3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD4AC01" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/69d60c64-78e8-41ac-a72d-ba039f3ef3cb" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84D0EB16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/41d62928-ae66-43a6-a1a8-cc21d288720c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84ADCB4F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/115d75c5-9dbd-4790-a925-91f265343c52" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F3387B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/44b7127e-3244-492b-8856-86e085d9350b" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E715089" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1c6cd517-3468-4e57-9f8c-6649628d8125" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AE56C76" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/daa892b3-5cb8-4992-aaeb-d670d193c025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7AE705F6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5a577c76-3463-46dc-bff4-b4db87b3dcf4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA368B204F" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/77027769-e39b-48be-88ab-1b9a314dd0df" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36753EA3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a85d8d5f-50ae-4030-a429-35b106bde6f6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23B4C781" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/366b950f-e19d-4100-ad1a-34c1ea1f66a3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11EF0E56" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/94c7c9ca-5cb5-4c2a-a129-fa41814816c4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3E67F7A" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a1065349-dfc0-42d0-bd56-24a4feeffa60" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3D7796E" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3b47e2b9-cc25-4497-8c9d-d15212ebcc99" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E34DF1F1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d3060511-d36a-403b-86eb-3da8efdcc859" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B26EB82C" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/da7dc09a-e5b6-41fe-9779-b362fefa263d" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE4020E2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4b62e276-b15c-42a5-8177-c9a1ebd768de" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990E079CB" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3e313853-0bd5-4b78-be5c-8ed13c13c693" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9801DAB8B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ee87dcf3-bffb-4d39-a931-c9fa5027f898" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939A458F4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/880e2158-9a85-403a-9099-2d0de83bd1c5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96490C815" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/45134ce6-af0a-4d89-88b2-df4757c1c700" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964773691" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f73f4491-29c1-47e0-a9d7-83e3dd003b25" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964589236" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6763a06f-640b-4657-818d-10bdc7bb3b78" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D643CCA" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/80fa5364-ae4d-4088-a356-e7578260ecc8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93996B50F" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7a4fa3a5-f602-49e5-9e43-e6fd5bce7311" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9395B229F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c18643bc-f669-48a7-8e32-e6f1f27f9b80" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93944CB2E" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d84cbc8d-0ede-4279-8274-5cecd20da824" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9392E8568" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3a72f7d3-1984-4692-ab99-d50838a8dfa6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE814690" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f018b8d6-7965-4dd5-95f5-0616a5226c56" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5AC2788" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dc618177-374f-448c-9876-a5be723f5b3c" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F98FC164" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0756c53b-ec2b-4dbe-98a7-6667e9ed8017" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F57B5309" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/be7004d3-65e5-4d3c-8538-966889e7ae4a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5607031" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c47ddbdb-6869-41ff-a537-6ce0deda3901" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9C4A981" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/81ea5062-e43b-4c1e-b5c3-4bbf5c32a133" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE7554E9" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b4281fd5-514c-414e-8ad6-fdd0da7fca03" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE59EAA1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ddf0c591-2386-4610-9518-e44ed5d75b75" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF3057F7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c7de520d-8fbf-4fc4-b8f2-42b8e54777b6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEB4D951" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/65939521-5c00-4184-b2c5-6f55cd5c9670" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7E8546D" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ab511f00-bdc3-47aa-820e-4c5544d9d63a" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B48A7E87" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2ae9bb67-f462-4967-89b7-47809c3972ce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B66994B9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a09721cb-261c-458b-b334-e0e1e48aff8a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B64620D3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/25f8d8f3-7807-4aa6-a5fe-68c374fd3ca1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B46D7F9F" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a2787a7c-f7f4-4b6f-8819-1cf106e370ff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891F6FBD8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/310526e1-87a6-4bd2-8d18-833ae2a86dfe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884470E0E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0ac730e3-dd57-4898-b257-53af4e761028" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874672437" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1258e4d1-74c4-4436-b4c3-d4d84eed865f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86822AA3F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ad63827a-6918-4966-b52e-9c3e90b31f29" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8680ED4A8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/396eb6fc-3d6d-4418-8d9f-571a2d72f0ae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862427589" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e6d67613-040a-492d-969c-897862e29417" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85BE70579" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1111e608-c203-4869-927f-fc920e8df8a4" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836709102" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f2dd95ad-98f7-45ab-8463-c95b76af1e87" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836510045" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d45186d8-ad30-46db-84e5-33ee72f45790" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836668C22" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/13f62d96-b95b-4f60-8979-ed6373ceca4b" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B808979624" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/53bbf669-559e-4bdb-9b45-cee3a0e00e71" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806A9EFAB" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bc37d072-1c72-4438-ae96-0cc783dceb2f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF611B59" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0268637b-3802-4751-94cd-77efe54a391b" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DF73B3C" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c971c80a-874c-45a5-ae2d-fe873baffa2f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B768449A0E" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b45cf203-4ded-4d2e-901a-2567090afca2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76830E61D" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/72c97071-143d-4c86-89f2-4aa010fa3b23" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7307151DD" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c26e8e66-e6e6-4519-9650-c0748b30b562" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727D73DD5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/831f4ea1-f032-47a8-ba4a-c33032af81d7" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=7277BC689." TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fc15fa79-ad9e-413b-b252-e82929ad1f3d" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7208FB0E8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/eb7fdf6b-e85f-4a76-add5-7e87d1c8022f" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720767383" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b0fb0fc9-9673-424e-bef9-9b583c11f8ef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719CA4940" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fc291d12-8e30-47fb-8fe0-2057bf5f95b8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71976FD38" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f43fb650-b21d-4ea3-9550-5bb1d848ddf7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7008D2B06" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/33fbd984-7676-4aba-9bae-9664286f52e0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB198BB0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dbcec2e7-9618-4601-9ca5-ec28217a87c0" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB656585" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f3f6091b-e109-4011-8884-90c78fe99f24" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0292C9B" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/408e9e91-11eb-4950-ba38-bdc009e7f64a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C21F1DEA" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7e66b631-280a-486f-9f58-88fb8f8f7203" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA2D4649" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2565f746-eb5b-4c05-9d42-ed7fa55e95a8" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9FCD6BC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/430cdb8c-d550-4d5c-a3d6-1d4fe82e4372" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681B999BE" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/81945ada-1bda-42a2-a671-e3b01fac1711" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681328270" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ec34e1e9-8879-4b93-8e89-f3b4e28cae85" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AE65BB8" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2807efb8-6c2a-48c6-8f66-cca8e247660b" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B2E2FE6" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/db8c30bd-7bf3-489b-ad9d-02f53562e536" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB90570" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a8c7f4a1-6c14-45ed-b217-b83c1a1cf87e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AEC2470" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/43363cbf-cbf5-4c76-a523-2ffe511f2b7c" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AFDDDF7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/82838f78-2829-4f14-b04f-c2543839b7e0" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65366F8FE" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7cf23d7f-1893-4b39-b24e-e4c55cb1411b" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6537BED70" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c756e869-3e2d-409d-9bf7-5d5164a93807" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D484B0C" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d9978fca-5e1d-418b-8ac7-ad9f65e9a9c1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D634F8A" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a5f1d922-e504-4264-b438-be5bf1e34ad5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6425B4888" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2863b2e6-e4ed-4f90-8858-8e6cf8e66bf4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64243A09B" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fef7087e-bbd3-43da-98e8-c1dd270787f2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6241AC91D" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/121ba411-9562-4643-919b-3675dfd9b4dd" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BF4C260" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b830a352-073c-4456-bb0f-b8a96f8be871" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617205CEA" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7357f9e1-5792-4457-8ab5-2ebae8c1770e" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6170088E1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/151cb2c9-88fe-48ca-8374-0274746bd2a7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8173488" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c6dadffb-14b7-455f-b78c-b377a2b935c9" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC9EF369" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/206793f2-4323-45a2-96e6-2bfe13d77b98" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3F13A3F" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8177adcf-b02a-493b-8a7e-3063d307d61b" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE5EA677" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ac0cc33b-3baf-4a8d-b504-02aebdfd6219" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B53617BD" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6590bd8a-1c00-4c62-a93d-6e2ec573ceff" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4C94900" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5bbcb300-f6ce-407a-b30c-61d9c80e49d4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A73575B9" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f71a71b4-4d92-4371-940b-b904fe6d049f" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AB38A81" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6d3ab54c-876a-4099-93da-934cbf4ac263" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A7D6FDA" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f2b13254-1d9f-46af-b351-d77fe9f289ea" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5624FA2CV" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/aa6488d4-9379-4a53-b727-28301934ddd0" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B0C63E0" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f9cbdffb-583b-46c3-aaff-b8a924611f10" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5428E27FA" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f0a7fc6d-5fee-4862-aa95-9c61a4a976f9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533DA14BD" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f5d57ac7-9524-4679-938d-3cdb33bbec89" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530604000" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3210e97d-ab8d-47ee-b5e9-47d2ffedc62f" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53064FDE0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5e2e4a17-de25-408c-8aee-1ca5819cb32b" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520F6D1F3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e8751769-f340-4ba6-94b7-838383398260" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B2F512E" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7968bc0b-9d8f-40c9-a8fa-7c8db8dcd81f" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50ABA79FF" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/74ece6d3-449e-47ab-869b-e3f605bfdd36" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6E12243" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1bc9a99f-9148-41b1-a24f-0e7778ab1783" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C1EAEC56" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0fac4324-f2ea-4500-89f4-baae57a5dc3a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C1DC5CDF" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e34bfdaa-ff44-417d-aa34-204fd8934e8b" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD5E59E2" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e49f33ce-f156-4d71-b1f4-139253dc8b44" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48A48462B" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/914fe45b-aa4c-410a-bfb7-b02393159a6d" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48A354B4B" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f42d0e76-947a-4c34-a32c-60820e579e60" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444FE15EC" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/163bb78a-a0a2-4030-815f-44c1c76ede2b" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C484455" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/942af920-d032-4d1e-9d17-40b53291c5e9" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C2C31CF" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/62972705-eb17-455e-969d-190b75f0e6f3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4360D1E13" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/91fac66f-a408-43eb-8230-d4f73bb20b5f" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B419891BAB" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/abbbeb60-5491-4677-ac24-0ee98b1a2f16" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4191DA11E" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d2939169-afbf-439d-97c5-eb141f2c5755" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9486189" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1eace592-6720-4ef7-9b2d-10b34584e0ff" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F995F1A4" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c44cb5b8-8348-4530-8222-c893dd0cce75" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f31ea790-f352-4678-bd6c-4d62e116f128" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9486189" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1eace592-6720-4ef7-9b2d-10b34584e0ff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0B45D8D" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a95d3e41-25e4-4d1a-9a6a-6179d9ecb19f" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F09CF8EC" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/70a0ad6c-ddba-45f7-bff6-535bbd1e2e4d" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F069A36B" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/35d835a4-fbcb-4b71-9455-e13c18a7b46b" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EAC83B38" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/39f7869c-bb7b-436e-9784-e953c511944a" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f31ea790-f352-4678-bd6c-4d62e116f128" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35F079E56" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3f88ea4b-8238-4dd7-8583-0abaa97e0229" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35E79F064" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4d70a4f7-3f8c-4096-bfa3-8321df54e270" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A7097FE2" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/73f1bae1-f165-413a-92f9-e68d464a0a8b" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29EE15D15" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/394adb72-8eb0-486e-a0c0-6618c4573b01" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A748C3DA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2dc8bfa5-fd99-464b-9734-37a67a834c68" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BFFCDFC3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/78eef093-7994-4591-9d17-7639d224207a" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DE06E73" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7c4c6d9b-46af-4e8b-aafc-825a1872266e" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22D7893C3" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/43a6e199-0127-47a9-88dd-c9c4ce61bbed" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E2B64CCA" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/24e89915-deff-4141-80cd-2a12f3fc891e" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FCD0E79F" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/58ede11a-02fb-40a5-8790-c77561124516" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EA7FEFD9" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8d713bdc-44be-4b7f-879f-e0728a4f9a03" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E933DF6C" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dba1f504-ff45-45b6-91b9-e9589d62d70d" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E2B64CCA" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/24e89915-deff-4141-80cd-2a12f3fc891e" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D06D3DD4" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1d75f023-0ecb-4e19-bf63-e84003b6da72" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183510BF1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e7edb191-2091-4a80-95f9-a0ed57df1f13" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B3C934EA" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6dafe69f-6f92-40dc-9254-a010ca8786ec" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B1F0E8AD" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b2347a56-1ebd-40f5-b1c7-42c48a35bd97" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EF27CE3" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/693522e5-bbf5-45e3-93e4-31d23695714c" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17D578903" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/532f977d-5955-4c59-9898-dace8f913f99" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B173233D08" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/36d8a64c-9706-4d36-9a99-e41c6e1cc9a5" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E7BF62D" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5927b171-e96f-4865-acb0-3d84f6f9e9a6" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B164486A27" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/17321c59-22f0-4ba4-bbd9-580ed641606f" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E7BF62D" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5927b171-e96f-4865-acb0-3d84f6f9e9a6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14F72C304" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f2ae0eb1-afcc-4e91-b914-3510c816b709" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B106E3C9CF" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/81d6a917-adfb-4e12-92fd-952327fe2cf2" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F911F33" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0c5fdf30-f141-41d2-b257-2c7d34bfca2a" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D2EB20A" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/555ba528-e2db-4461-8e67-c5d333105277" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D15964B" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/021eb7df-347a-4a18-a4a8-ee8384c387b5" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F32E9317" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a9f958d7-4171-40fd-ae6c-86f392edc816" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F3572AA7" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7bab3583-203a-408d-9e0c-64c92f028c54" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F3572AA7" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7bab3583-203a-408d-9e0c-64c92f028c54" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BC07AE06" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/84370c20-c8d8-4e96-ab6f-7e4354d83461" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DA826E8D" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/342b4889-b24c-4f7e-8a51-117d747b26cf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B80127B4" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/95a52ac4-b50f-452b-aa91-2b98c05d0891" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCCE77B2E" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1fe899dd-eaca-48ec-9682-1aebd8794487" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCCCFO885" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2fa1294d-8e17-4733-be43-d091bf08198b" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BC07AE06" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/84370c20-c8d8-4e96-ab6f-7e4354d83461" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BBFF0C25" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/adae9b6b-7db9-4276-b1ab-97667f6c8dca" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0ABABF16A" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7b6e5fec-9083-43a3-a32a-818af9145486" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0942E46FA" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/078d5b8d-9870-4504-89ee-81cd81c1f7a8" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0735314EO" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/42af744a-f51d-437b-81e0-60376d2007c3" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08202F0D5" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/637a3b26-5d23-49fd-b375-b7d9dd0d422a" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08202F0D5" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/637a3b26-5d23-49fd-b375-b7d9dd0d422a" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07C178791" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/efa7ed74-b933-41a0-aef5-6264a6e59d57" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0733C9BC9" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5cd71a61-a60d-4909-b9cd-df84f89ae2ce" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06A2D3BA5" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1467f8ea-68ea-44c3-b831-4cfbba70e2c0" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B057D9C3B5" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c2f36ed6-bd76-4c21-a1fe-dc79e7d08bc3" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06C38BBBD" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bedbb770-bf5a-439f-ad13-4d653a35811c" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02C1C3A8A" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ebc95922-8f5b-4f87-8d0b-1163e0a0fc2d" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058C8D831" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/38508222-2f77-4833-847a-b78b6a76d016" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B381B4DB" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ccbe5650-4d3a-4fa4-b167-a0964a9bec54" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B029B2E49D" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bd736e03-6b0f-41e2-a904-9dfd2a7e1743" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B020BD9C95" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e50331f8-da7a-47ee-9d81-ba459cb6d7bf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A4E119E" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7e8c51c3-0467-49ed-a02c-9d64f736c6ff" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD68D69387" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8c0590e6-fca7-433c-8042-f02d7557e094" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5E8DFB58" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1e897269-a8de-461a-8244-be06672a0e42" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5E86028D" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/cf5ba8d2-3849-4c7d-bbfe-0a570d786c72" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5E807919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/70835a20-72d4-4a80-9e38-a33ff37a1514" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5E21E888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8ec55a04-6118-4e57-b050-81a3e2d57be6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4B4BD3DE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7f48c5e1-c5a4-4e0c-8855-cfde16fb43ab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4409BDE2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/75d8b4fd-8f35-404d-b691-36833f9b4a31" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD44380164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a6c6f315-7508-4f40-ab72-1a0f8d2c6544" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD441FB061" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f627f490-e5fd-4299-9371-e13058249a77" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3AC4331C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fb663f36-c1f9-4f09-b83f-50b255367967" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30D7023E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/beee94db-f167-48f3-8fd7-d891d2cb8507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4D8F24E3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6bcf59d2-d79a-4fed-b623-8a4c929241d9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A0A1790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/9d10c2a4-f06c-427e-b55e-7b2f73dd6f7c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD227C06F1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c3b1248c-b86e-47b4-bf71-31bdc34e580a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD11A4CAD7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a8dd171c-3dd5-4507-afc5-c738015048b8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD119834FA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bd27329d-fe5c-458b-aacd-a64d35454554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFF005568" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/712ce133-cf67-411e-94dc-592bd8b91e69" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFB3269E7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d7960e97-8221-47ae-ad5e-f3ad384e322a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFD96380B" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1c218fb0-48af-4c08-8336-861cd2c79aea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFD849F52" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4e2bf6a8-0089-4b6f-81c1-385617a7748e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF1005BA2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/697e0fea-2c8e-4462-8c6a-8694b8d72de0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDDFD7748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8b06eeac-2ed3-4dcb-91b4-99495244ef75" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6CDD8F54" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5eff9951-f197-4ad2-8c9a-8e7bd6684f51" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D50C110" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7ef001da-dc8c-41b1-a904-dd2b9e0adebc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6D466811" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/38571dc4-1b7d-4afd-8455-b39fb98b1db6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A46CC99" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e79d47a6-ce65-467f-b992-5f8db74b84db" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A3BED02" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4eb5c061-4cba-46f5-849e-af0b2d67e7d5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A1DCF3F" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5fd5c5aa-f499-4ad1-bd1b-d16f738568ef" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A14A6C6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/767cad57-28e5-4009-b661-fed52125204d" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4A64C8B6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/9723b7cc-b4c6-4a70-808f-980fd6fd1306" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF8180100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/12ae0e96-8de4-4bc8-ba86-e2c3b9d8b322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF569670F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f9ed35ef-e321-4feb-81e3-7f438f49a212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7D3FA48" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/36e70fdd-53c8-4872-8f77-947de97c877e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7EB7094" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d39bc6ab-5031-4504-a8bb-be480db74a0a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD7BB11DA" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2cdee964-c71b-48c2-bcc1-f66686465bb4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8A1719E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/67c7019a-fb37-4b2f-b22d-b1bed01bef64" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8905F7D" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/60048125-2ea5-4434-b951-aebf94c409f3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF3DFAB6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d4c222ed-02d7-4b09-bb1d-426ec1f634ad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEEBDE5C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/eccf55f7-8fe9-494a-9072-da2249090855" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEF75636" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b863b489-3dce-4077-ab2f-d6599d1043db" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF0343D5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8c940d35-4011-4682-a522-d5815c19fa4e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBED83B3E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fb3ae86e-d5b2-43b1-a4cc-316403b29927" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF1816A1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6d5a67c2-2973-4e9c-9c52-4c4ea034d0f9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBF248AD8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3ba6e2a5-35be-48c6-a6fc-f41aa1f987da" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBEE142E9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6b0cc292-df6f-414f-8187-82b33c0637eb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70BDAAAF" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f64e8bfb-aaea-4aef-89a5-5b28675b7b79" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB594D61B0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d2798cc7-9776-4e42-9e5f-100d50474db2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB593D4CC4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7d676545-da57-4d7c-b9b6-e90f42377421" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB540CC7C4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/aabd56b2-afe5-424e-bee1-425b3fb8bae3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB54168880" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/29d5b382-8d99-4b99-9ffb-3c58064f649f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53FFAA77" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5f2b0b41-a30e-4c76-9d6d-1972203b8392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29D7E056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/857ef9a7-df36-4cb5-9582-f3e12ac56153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB29B9A0ED" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/9ebeeb0f-c126-4d9f-94f5-909f743582f6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2987E00C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/74648aa8-cd3c-4a67-bf52-977cf895f965" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1FC87B38" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/73dfd507-533b-4b41-8fc0-692923c5c72a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F6D473B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/98e37d09-95e5-470f-8eb5-3bb60274b7e6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17B822D9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c50f3757-e108-46d5-85ff-8041e5e74ee6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB17A8B703" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/04c9a633-e530-4919-bbb8-2e4cf9783b2c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03B95002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/545a9545-f525-415f-8f7e-a1b2a59ae6d7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03AED55D" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6b45117b-9120-4186-b835-a02fdd2d72a4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB03DA755F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5aa6604f-0fe5-4f8c-92cc-8ae628c01f75" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4CE0343" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f19efb29-2ebe-4a09-a129-080e6b3d649d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4006843" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4f420ff2-106b-4f85-b020-296b0bc47759" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE65F9751" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d0adbf69-b6c6-44fc-8684-d95cbdb8dfb2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEA05E79F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a0f46876-f6bd-413c-ac49-1f3bc4998015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6B46726" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/39d2dad5-748e-455f-a443-d1b7e71527e1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE69CE0DF" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8ce809f6-2151-436f-917e-abca9ed89341" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE67B775E" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2550f283-8108-4e2d-964d-8caa22ee6165" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD4B0031E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6675a0f9-941e-4f58-833c-ee1ab68da3d4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD08737BC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6a368915-dc0a-4dc6-b16b-e25e5ae177c8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB3102C04" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ba6aa861-03f3-452b-a1cd-e2601c020055" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB28C6074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dc2cf5e8-1327-4814-8baf-c1f570668195" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAD0FEFF4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b9155ee4-addf-4f4c-8c0b-3c9a45c8d65b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB09EA928" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7f938e44-992b-4c53-9ffd-d5a57dde8572" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA964F299" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/596618aa-eeb5-4e83-965f-a0a3fd42ea63" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA8CDA4B9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/885099f6-ff89-4e12-82b2-172f5c438d51" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FA2DA4D" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b037baa7-edc0-4fd5-9eb1-d3a400e4abf3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9FD4AC01" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/69d60c64-78e8-41ac-a72d-ba039f3ef3cb" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84D0EB16" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/41d62928-ae66-43a6-a1a8-cc21d288720c" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA84ADCB4F" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/115d75c5-9dbd-4790-a925-91f265343c52" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67F3387B" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/44b7127e-3244-492b-8856-86e085d9350b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5E715089" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1c6cd517-3468-4e57-9f8c-6649628d8125" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AE56C76" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/daa892b3-5cb8-4992-aaeb-d670d193c025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7AE705F6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5a577c76-3463-46dc-bff4-b4db87b3dcf4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA368B204F" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/77027769-e39b-48be-88ab-1b9a314dd0df" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA36753EA3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a85d8d5f-50ae-4030-a429-35b106bde6f6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23B4C781" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/366b950f-e19d-4100-ad1a-34c1ea1f66a3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA11EF0E56" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/94c7c9ca-5cb5-4c2a-a129-fa41814816c4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3E67F7A" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a1065349-dfc0-42d0-bd56-24a4feeffa60" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E3D7796E" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3b47e2b9-cc25-4497-8c9d-d15212ebcc99" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E34DF1F1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d3060511-d36a-403b-86eb-3da8efdcc859" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B26EB82C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/da7dc09a-e5b6-41fe-9779-b362fefa263d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AE4020E2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4b62e276-b15c-42a5-8177-c9a1ebd768de" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990E079CB" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3e313853-0bd5-4b78-be5c-8ed13c13c693" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9801DAB8B" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ee87dcf3-bffb-4d39-a931-c9fa5027f898" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B939A458F4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/880e2158-9a85-403a-9099-2d0de83bd1c5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96490C815" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/45134ce6-af0a-4d89-88b2-df4757c1c700" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964773691" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f73f4491-29c1-47e0-a9d7-83e3dd003b25" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B964589236" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6763a06f-640b-4657-818d-10bdc7bb3b78" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D643CCA" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/80fa5364-ae4d-4088-a356-e7578260ecc8" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93996B50F" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7a4fa3a5-f602-49e5-9e43-e6fd5bce7311" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9395B229F" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c18643bc-f669-48a7-8e32-e6f1f27f9b80" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93944CB2E" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d84cbc8d-0ede-4279-8274-5cecd20da824" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9392E8568" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3a72f7d3-1984-4692-ab99-d50838a8dfa6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FE814690" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f018b8d6-7965-4dd5-95f5-0616a5226c56" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5AC2788" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dc618177-374f-448c-9876-a5be723f5b3c" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F98FC164" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0756c53b-ec2b-4dbe-98a7-6667e9ed8017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F57B5309" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/be7004d3-65e5-4d3c-8538-966889e7ae4a" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F5607031" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c47ddbdb-6869-41ff-a537-6ce0deda3901" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E9C4A981" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/81ea5062-e43b-4c1e-b5c3-4bbf5c32a133" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE7554E9" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b4281fd5-514c-414e-8ad6-fdd0da7fca03" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE59EAA1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ddf0c591-2386-4610-9518-e44ed5d75b75" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CF3057F7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c7de520d-8fbf-4fc4-b8f2-42b8e54777b6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CEB4D951" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/65939521-5c00-4184-b2c5-6f55cd5c9670" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7E8546D" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ab511f00-bdc3-47aa-820e-4c5544d9d63a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B48A7E87" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2ae9bb67-f462-4967-89b7-47809c3972ce" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B66994B9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a09721cb-261c-458b-b334-e0e1e48aff8a" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B64620D3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/25f8d8f3-7807-4aa6-a5fe-68c374fd3ca1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B46D7F9F" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a2787a7c-f7f4-4b6f-8819-1cf106e370ff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B891F6FBD8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/310526e1-87a6-4bd2-8d18-833ae2a86dfe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884470E0E" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0ac730e3-dd57-4898-b257-53af4e761028" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B874672437" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1258e4d1-74c4-4436-b4c3-d4d84eed865f" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86822AA3F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ad63827a-6918-4966-b52e-9c3e90b31f29" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8680ED4A8" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/396eb6fc-3d6d-4418-8d9f-571a2d72f0ae" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B862427589" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e6d67613-040a-492d-969c-897862e29417" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85BE70579" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1111e608-c203-4869-927f-fc920e8df8a4" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836709102" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f2dd95ad-98f7-45ab-8463-c95b76af1e87" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836510045" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d45186d8-ad30-46db-84e5-33ee72f45790" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B836668C22" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/13f62d96-b95b-4f60-8979-ed6373ceca4b" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B808979624" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/53bbf669-559e-4bdb-9b45-cee3a0e00e71" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B806A9EFAB" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bc37d072-1c72-4438-ae96-0cc783dceb2f" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CF611B59" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0268637b-3802-4751-94cd-77efe54a391b" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B79DF73B3C" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c971c80a-874c-45a5-ae2d-fe873baffa2f" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B768449A0E" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b45cf203-4ded-4d2e-901a-2567090afca2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76830E61D" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/72c97071-143d-4c86-89f2-4aa010fa3b23" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7307151DD" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c26e8e66-e6e6-4519-9650-c0748b30b562" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B727D73DD5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/831f4ea1-f032-47a8-ba4a-c33032af81d7" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=7277BC689." TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fc15fa79-ad9e-413b-b252-e82929ad1f3d" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7208FB0E8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/eb7fdf6b-e85f-4a76-add5-7e87d1c8022f" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B720767383" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b0fb0fc9-9673-424e-bef9-9b583c11f8ef" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B719CA4940" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fc291d12-8e30-47fb-8fe0-2057bf5f95b8" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71976FD38" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f43fb650-b21d-4ea3-9550-5bb1d848ddf7" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7008D2B06" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/33fbd984-7676-4aba-9bae-9664286f52e0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB198BB0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dbcec2e7-9618-4601-9ca5-ec28217a87c0" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB656585" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f3f6091b-e109-4011-8884-90c78fe99f24" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D0292C9B" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/408e9e91-11eb-4950-ba38-bdc009e7f64a" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C21F1DEA" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7e66b631-280a-486f-9f58-88fb8f8f7203" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AA2D4649" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2565f746-eb5b-4c05-9d42-ed7fa55e95a8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9FCD6BC" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/430cdb8c-d550-4d5c-a3d6-1d4fe82e4372" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681B999BE" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/81945ada-1bda-42a2-a671-e3b01fac1711" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B681328270" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ec34e1e9-8879-4b93-8e89-f3b4e28cae85" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AE65BB8" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2807efb8-6c2a-48c6-8f66-cca8e247660b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67B2E2FE6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/db8c30bd-7bf3-489b-ad9d-02f53562e536" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67AB90570" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a8c7f4a1-6c14-45ed-b217-b83c1a1cf87e" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AEC2470" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/43363cbf-cbf5-4c76-a523-2ffe511f2b7c" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65AFDDDF7" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/82838f78-2829-4f14-b04f-c2543839b7e0" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65366F8FE" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7cf23d7f-1893-4b39-b24e-e4c55cb1411b" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6537BED70" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c756e869-3e2d-409d-9bf7-5d5164a93807" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D484B0C" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d9978fca-5e1d-418b-8ac7-ad9f65e9a9c1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D634F8A" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a5f1d922-e504-4264-b438-be5bf1e34ad5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6425B4888" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2863b2e6-e4ed-4f90-8858-8e6cf8e66bf4" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64243A09B" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/fef7087e-bbd3-43da-98e8-c1dd270787f2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6241AC91D" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/121ba411-9562-4643-919b-3675dfd9b4dd" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61BF4C260" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b830a352-073c-4456-bb0f-b8a96f8be871" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617205CEA" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7357f9e1-5792-4457-8ab5-2ebae8c1770e" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6170088E1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/151cb2c9-88fe-48ca-8374-0274746bd2a7" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F8173488" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c6dadffb-14b7-455f-b78c-b377a2b935c9" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5EC9EF369" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/206793f2-4323-45a2-96e6-2bfe13d77b98" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D3F13A3F" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8177adcf-b02a-493b-8a7e-3063d307d61b" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE5EA677" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ac0cc33b-3baf-4a8d-b504-02aebdfd6219" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B53617BD" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6590bd8a-1c00-4c62-a93d-6e2ec573ceff" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A4C94900" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5bbcb300-f6ce-407a-b30c-61d9c80e49d4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A73575B9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f71a71b4-4d92-4371-940b-b904fe6d049f" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56AB38A81" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6d3ab54c-876a-4099-93da-934cbf4ac263" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56A7D6FDA" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f2b13254-1d9f-46af-b351-d77fe9f289ea" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5624FA2CV" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/aa6488d4-9379-4a53-b727-28301934ddd0" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B0C63E0" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f9cbdffb-583b-46c3-aaff-b8a924611f10" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5428E27FA" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f0a7fc6d-5fee-4862-aa95-9c61a4a976f9" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B533DA14BD" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f5d57ac7-9524-4679-938d-3cdb33bbec89" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530604000" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3210e97d-ab8d-47ee-b5e9-47d2ffedc62f" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53064FDE0" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5e2e4a17-de25-408c-8aee-1ca5819cb32b" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B520F6D1F3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e8751769-f340-4ba6-94b7-838383398260" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50B2F512E" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7968bc0b-9d8f-40c9-a8fa-7c8db8dcd81f" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50ABA79FF" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/74ece6d3-449e-47ab-869b-e3f605bfdd36" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6E12243" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1bc9a99f-9148-41b1-a24f-0e7778ab1783" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C1EAEC56" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0fac4324-f2ea-4500-89f4-baae57a5dc3a" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C1DC5CDF" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e34bfdaa-ff44-417d-aa34-204fd8934e8b" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4AD5E59E2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e49f33ce-f156-4d71-b1f4-139253dc8b44" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48A48462B" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/914fe45b-aa4c-410a-bfb7-b02393159a6d" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48A354B4B" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f42d0e76-947a-4c34-a32c-60820e579e60" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B444FE15EC" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/163bb78a-a0a2-4030-815f-44c1c76ede2b" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C484455" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/942af920-d032-4d1e-9d17-40b53291c5e9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C2C31CF" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/62972705-eb17-455e-969d-190b75f0e6f3" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4360D1E13" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/91fac66f-a408-43eb-8230-d4f73bb20b5f" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B419891BAB" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/abbbeb60-5491-4677-ac24-0ee98b1a2f16" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4191DA11E" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/d2939169-afbf-439d-97c5-eb141f2c5755" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9486189" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1eace592-6720-4ef7-9b2d-10b34584e0ff" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F995F1A4" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c44cb5b8-8348-4530-8222-c893dd0cce75" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f31ea790-f352-4678-bd6c-4d62e116f128" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F9486189" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1eace592-6720-4ef7-9b2d-10b34584e0ff" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F0B45D8D" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a95d3e41-25e4-4d1a-9a6a-6179d9ecb19f" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F09CF8EC" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/70a0ad6c-ddba-45f7-bff6-535bbd1e2e4d" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F069A36B" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/35d835a4-fbcb-4b71-9455-e13c18a7b46b" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3EAC83B38" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/39f7869c-bb7b-436e-9784-e953c511944a" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f31ea790-f352-4678-bd6c-4d62e116f128" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35F079E56" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/3f88ea4b-8238-4dd7-8583-0abaa97e0229" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35E79F064" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/4d70a4f7-3f8c-4096-bfa3-8321df54e270" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A7097FE2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/73f1bae1-f165-413a-92f9-e68d464a0a8b" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B29EE15D15" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/394adb72-8eb0-486e-a0c0-6618c4573b01" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2A748C3DA" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2dc8bfa5-fd99-464b-9734-37a67a834c68" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BFFCDFC3" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/78eef093-7994-4591-9d17-7639d224207a" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22DE06E73" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7c4c6d9b-46af-4e8b-aafc-825a1872266e" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B22D7893C3" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/43a6e199-0127-47a9-88dd-c9c4ce61bbed" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E2B64CCA" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/24e89915-deff-4141-80cd-2a12f3fc891e" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1FCD0E79F" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/58ede11a-02fb-40a5-8790-c77561124516" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1EA7FEFD9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/8d713bdc-44be-4b7f-879f-e0728a4f9a03" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E933DF6C" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/dba1f504-ff45-45b6-91b9-e9589d62d70d" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1E2B64CCA" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/24e89915-deff-4141-80cd-2a12f3fc891e" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1D06D3DD4" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1d75f023-0ecb-4e19-bf63-e84003b6da72" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183510BF1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e7edb191-2091-4a80-95f9-a0ed57df1f13" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B3C934EA" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/6dafe69f-6f92-40dc-9254-a010ca8786ec" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B1F0E8AD" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/b2347a56-1ebd-40f5-b1c7-42c48a35bd97" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EF27CE3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/693522e5-bbf5-45e3-93e4-31d23695714c" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B17D578903" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/532f977d-5955-4c59-9898-dace8f913f99" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B173233D08" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/36d8a64c-9706-4d36-9a99-e41c6e1cc9a5" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E7BF62D" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5927b171-e96f-4865-acb0-3d84f6f9e9a6" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B164486A27" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/17321c59-22f0-4ba4-bbd9-580ed641606f" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13E7BF62D" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5927b171-e96f-4865-acb0-3d84f6f9e9a6" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B14F72C304" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/f2ae0eb1-afcc-4e91-b914-3510c816b709" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B106E3C9CF" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/81d6a917-adfb-4e12-92fd-952327fe2cf2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12F911F33" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/0c5fdf30-f141-41d2-b257-2c7d34bfca2a" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D2EB20A" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/555ba528-e2db-4461-8e67-c5d333105277" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B11D15964B" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/021eb7df-347a-4a18-a4a8-ee8384c387b5" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F32E9317" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/a9f958d7-4171-40fd-ae6c-86f392edc816" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F3572AA7" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7bab3583-203a-408d-9e0c-64c92f028c54" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0F3572AA7" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7bab3583-203a-408d-9e0c-64c92f028c54" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BC07AE06" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/84370c20-c8d8-4e96-ab6f-7e4354d83461" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0DA826E8D" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/342b4889-b24c-4f7e-8a51-117d747b26cf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0B80127B4" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/95a52ac4-b50f-452b-aa91-2b98c05d0891" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCCE77B2E" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1fe899dd-eaca-48ec-9682-1aebd8794487" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCCCFO885" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/2fa1294d-8e17-4733-be43-d091bf08198b" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BC07AE06" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/84370c20-c8d8-4e96-ab6f-7e4354d83461" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BBFF0C25" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/adae9b6b-7db9-4276-b1ab-97667f6c8dca" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0ABABF16A" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7b6e5fec-9083-43a3-a32a-818af9145486" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0942E46FA" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/078d5b8d-9870-4504-89ee-81cd81c1f7a8" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0735314EO" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/42af744a-f51d-437b-81e0-60376d2007c3" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08202F0D5" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/637a3b26-5d23-49fd-b375-b7d9dd0d422a" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08202F0D5" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/637a3b26-5d23-49fd-b375-b7d9dd0d422a" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07C178791" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/efa7ed74-b933-41a0-aef5-6264a6e59d57" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0733C9BC9" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/5cd71a61-a60d-4909-b9cd-df84f89ae2ce" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06A2D3BA5" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/1467f8ea-68ea-44c3-b831-4cfbba70e2c0" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B057D9C3B5" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/c2f36ed6-bd76-4c21-a1fe-dc79e7d08bc3" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06C38BBBD" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bedbb770-bf5a-439f-ad13-4d653a35811c" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02C1C3A8A" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ebc95922-8f5b-4f87-8d0b-1163e0a0fc2d" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058C8D831" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/38508222-2f77-4833-847a-b78b6a76d016" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1B381B4DB" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/ccbe5650-4d3a-4fa4-b167-a0964a9bec54" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B029B2E49D" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/bd736e03-6b0f-41e2-a904-9dfd2a7e1743" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B020BD9C95" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/e50331f8-da7a-47ee-9d81-ba459cb6d7bf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00A4E119E" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAPC04000P/amministrazione-trasparente/atti-amministrazioni-enti/7e8c51c3-0467-49ed-a02c-9d64f736c6ff" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F406"/>
+  <dimension ref="A1:F435"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8314</v>
+        <v>11497</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>8311</v>
+        <v>11444</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8014</v>
+        <v>11251</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>8012</v>
+        <v>11208</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6">
-        <v>8006</v>
+        <v>11204</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>8004</v>
+        <v>10997</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>8001</v>
+        <v>10928</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9">
-        <v>7112</v>
+        <v>10885</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="B10">
-        <v>7110</v>
+        <v>10876</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>28</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>6658</v>
+        <v>10756</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B12">
-        <v>6651</v>
+        <v>10752</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>6640</v>
+        <v>10748</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B14">
-        <v>6427</v>
+        <v>10729</v>
       </c>
       <c r="C14" t="s">
+        <v>7</v>
+      </c>
+      <c r="D14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E14" t="s">
+        <v>7</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B15">
-        <v>6425</v>
+        <v>10697</v>
       </c>
       <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>6420</v>
+        <v>10624</v>
       </c>
       <c r="C16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" t="s">
         <v>40</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B17">
-        <v>6346</v>
+        <v>10623</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>41</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18">
+        <v>10618</v>
+      </c>
+      <c r="C18" t="s">
         <v>42</v>
       </c>
-      <c r="B18">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B19">
-        <v>6313</v>
+        <v>10473</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20">
+        <v>10428</v>
+      </c>
+      <c r="C20" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21">
-        <v>6268</v>
+        <v>10282</v>
       </c>
       <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B22">
-        <v>6266</v>
+        <v>10013</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23">
+        <v>10011</v>
+      </c>
+      <c r="C23" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D23" t="s">
         <v>57</v>
       </c>
-      <c r="E23" t="s">
-        <v>40</v>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>58</v>
       </c>
       <c r="B24">
-        <v>6032</v>
+        <v>9757</v>
       </c>
       <c r="C24" t="s">
         <v>59</v>
       </c>
       <c r="D24" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25">
+        <v>9751</v>
+      </c>
+      <c r="C25" t="s">
         <v>61</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26">
+        <v>9738</v>
+      </c>
+      <c r="C26" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D26" t="s">
         <v>65</v>
       </c>
-      <c r="E26" t="s">
-        <v>40</v>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27">
+        <v>9716</v>
+      </c>
+      <c r="C27" t="s">
         <v>66</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28">
+        <v>9505</v>
+      </c>
+      <c r="C28" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D28" t="s">
         <v>70</v>
       </c>
-      <c r="E28" t="s">
-        <v>40</v>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B29">
-        <v>5142</v>
+        <v>9401</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>73</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B30">
-        <v>4928</v>
+        <v>8341</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>4926</v>
+        <v>8314</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>4922</v>
+        <v>8311</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>4920</v>
+        <v>8014</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="B34">
-        <v>4879</v>
+        <v>8012</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B35">
-        <v>4490</v>
+        <v>8006</v>
       </c>
       <c r="C35" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>88</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B36">
-        <v>4489</v>
+        <v>8004</v>
       </c>
       <c r="C36" t="s">
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>90</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B37">
-        <v>4488</v>
+        <v>8001</v>
       </c>
       <c r="C37" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>92</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="B38">
-        <v>4487</v>
+        <v>7112</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>95</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B39">
-        <v>4405</v>
+        <v>7110</v>
       </c>
       <c r="C39" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>4353</v>
+        <v>6658</v>
       </c>
       <c r="C40" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="B41">
-        <v>4351</v>
+        <v>6651</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B42">
-        <v>4224</v>
+        <v>6640</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B43">
-        <v>4219</v>
+        <v>6427</v>
       </c>
       <c r="C43" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B44">
-        <v>4150</v>
+        <v>6425</v>
       </c>
       <c r="C44" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D44" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B45">
-        <v>4108</v>
+        <v>6420</v>
       </c>
       <c r="C45" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>110</v>
+      </c>
+      <c r="E45" t="s">
+        <v>7</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B46">
-        <v>3847</v>
+        <v>6346</v>
       </c>
       <c r="C46" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B47">
-        <v>3847</v>
+        <v>6339</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D47" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B48">
-        <v>3846</v>
+        <v>6313</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="B49">
-        <v>3828</v>
+        <v>6280</v>
       </c>
       <c r="C49" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B50">
-        <v>3690</v>
+        <v>6268</v>
       </c>
       <c r="C50" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="D50" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B51">
-        <v>3662</v>
+        <v>6266</v>
       </c>
       <c r="C51" t="s">
-        <v>40</v>
+        <v>123</v>
       </c>
       <c r="D51" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>124</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B52">
-        <v>3619</v>
+        <v>6174</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D52" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="E52" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B53">
-        <v>3579</v>
+        <v>6032</v>
       </c>
       <c r="C53" t="s">
-        <v>40</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>129</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="B54">
-        <v>3577</v>
+        <v>6003</v>
       </c>
       <c r="C54" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="D54" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>132</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>116</v>
+        <v>133</v>
       </c>
       <c r="B55">
-        <v>3576</v>
+        <v>5520</v>
       </c>
       <c r="C55" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="E55" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="B56">
-        <v>3575</v>
+        <v>5396</v>
       </c>
       <c r="C56" t="s">
-        <v>40</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>137</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="B57">
-        <v>3574</v>
+        <v>5143</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="E57" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="B58">
-        <v>3573</v>
+        <v>5142</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D58" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="E58" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="B59">
-        <v>3570</v>
+        <v>4928</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>142</v>
       </c>
       <c r="D59" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>143</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="B60">
-        <v>3568</v>
+        <v>4926</v>
       </c>
       <c r="C60" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="D60" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>145</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>116</v>
+        <v>141</v>
       </c>
       <c r="B61">
-        <v>3562</v>
+        <v>4922</v>
       </c>
       <c r="C61" t="s">
-        <v>127</v>
+        <v>146</v>
       </c>
       <c r="D61" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B62">
-        <v>3509</v>
+        <v>4920</v>
       </c>
       <c r="C62" t="s">
-        <v>40</v>
+        <v>148</v>
       </c>
       <c r="D62" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>149</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="B63">
-        <v>3508</v>
+        <v>4879</v>
       </c>
       <c r="C63" t="s">
-        <v>40</v>
+        <v>150</v>
       </c>
       <c r="D63" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>151</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="B64">
-        <v>3506</v>
+        <v>4490</v>
       </c>
       <c r="C64" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D64" t="s">
-        <v>132</v>
+        <v>153</v>
       </c>
       <c r="E64" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="B65">
-        <v>3505</v>
+        <v>4489</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D65" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
       <c r="E65" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="B66">
-        <v>3504</v>
+        <v>4488</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D66" t="s">
-        <v>134</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>129</v>
+        <v>152</v>
       </c>
       <c r="B67">
-        <v>3468</v>
+        <v>4487</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D67" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="E67" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="B68">
-        <v>3467</v>
+        <v>4405</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>158</v>
       </c>
       <c r="D68" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>159</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="B69">
-        <v>3466</v>
+        <v>4353</v>
       </c>
       <c r="C69" t="s">
-        <v>40</v>
+        <v>161</v>
       </c>
       <c r="D69" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>162</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="B70">
-        <v>3465</v>
+        <v>4351</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>163</v>
       </c>
       <c r="D70" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>164</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>129</v>
+        <v>165</v>
       </c>
       <c r="B71">
-        <v>3463</v>
+        <v>4224</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>166</v>
       </c>
       <c r="D71" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>167</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>129</v>
+        <v>165</v>
       </c>
       <c r="B72">
-        <v>3462</v>
+        <v>4219</v>
       </c>
       <c r="C72" t="s">
-        <v>40</v>
+        <v>168</v>
       </c>
       <c r="D72" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>169</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="B73">
-        <v>3461</v>
+        <v>4150</v>
       </c>
       <c r="C73" t="s">
-        <v>40</v>
+        <v>171</v>
       </c>
       <c r="D73" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>172</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="B74">
-        <v>3436</v>
+        <v>4108</v>
       </c>
       <c r="C74" t="s">
-        <v>142</v>
+        <v>173</v>
       </c>
       <c r="D74" t="s">
-        <v>143</v>
+        <v>174</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="B75">
-        <v>3425</v>
+        <v>3847</v>
       </c>
       <c r="C75" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="D75" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>177</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="B76">
-        <v>3422</v>
+        <v>3847</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="D76" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>177</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="B77">
-        <v>3421</v>
+        <v>3846</v>
       </c>
       <c r="C77" t="s">
-        <v>40</v>
+        <v>178</v>
       </c>
       <c r="D77" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>179</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>144</v>
+        <v>175</v>
       </c>
       <c r="B78">
-        <v>3420</v>
+        <v>3828</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>180</v>
       </c>
       <c r="D78" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>181</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="B79">
-        <v>3418</v>
+        <v>3690</v>
       </c>
       <c r="C79" t="s">
-        <v>40</v>
+        <v>183</v>
       </c>
       <c r="D79" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>184</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
       <c r="B80">
-        <v>3415</v>
+        <v>3662</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>150</v>
+        <v>186</v>
       </c>
       <c r="E80" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
       <c r="B81">
-        <v>3392</v>
+        <v>3619</v>
       </c>
       <c r="C81" t="s">
-        <v>151</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>187</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B82">
-        <v>3359</v>
+        <v>3579</v>
       </c>
       <c r="C82" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D82" t="s">
-        <v>154</v>
+        <v>188</v>
       </c>
       <c r="E82" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B83">
-        <v>3358</v>
+        <v>3577</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D83" t="s">
-        <v>155</v>
+        <v>189</v>
       </c>
       <c r="E83" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B84">
-        <v>3357</v>
+        <v>3576</v>
       </c>
       <c r="C84" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
-        <v>156</v>
+        <v>190</v>
       </c>
       <c r="E84" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B85">
-        <v>3356</v>
+        <v>3575</v>
       </c>
       <c r="C85" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="E85" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B86">
-        <v>3348</v>
+        <v>3574</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>158</v>
+        <v>192</v>
       </c>
       <c r="E86" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B87">
-        <v>3345</v>
+        <v>3573</v>
       </c>
       <c r="C87" t="s">
-        <v>159</v>
+        <v>7</v>
       </c>
       <c r="D87" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E87" t="s">
+        <v>7</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B88">
-        <v>3341</v>
+        <v>3570</v>
       </c>
       <c r="C88" t="s">
-        <v>161</v>
+        <v>7</v>
       </c>
       <c r="D88" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>194</v>
+      </c>
+      <c r="E88" t="s">
+        <v>7</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>153</v>
+        <v>185</v>
       </c>
       <c r="B89">
-        <v>3339</v>
+        <v>3568</v>
       </c>
       <c r="C89" t="s">
-        <v>163</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>195</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
       <c r="B90">
-        <v>3121</v>
+        <v>3562</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>196</v>
       </c>
       <c r="D90" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>197</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
       <c r="B91">
-        <v>3120</v>
+        <v>3509</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>167</v>
+        <v>199</v>
       </c>
       <c r="E91" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="B92">
-        <v>3070</v>
+        <v>3508</v>
       </c>
       <c r="C92" t="s">
-        <v>169</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>200</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="B93">
-        <v>3014</v>
+        <v>3506</v>
       </c>
       <c r="C93" t="s">
-        <v>172</v>
+        <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>201</v>
+      </c>
+      <c r="E93" t="s">
+        <v>7</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="B94">
-        <v>2835</v>
+        <v>3505</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="E94" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="B95">
-        <v>2835</v>
+        <v>3504</v>
       </c>
       <c r="C95" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>175</v>
+        <v>203</v>
       </c>
       <c r="E95" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>174</v>
+        <v>198</v>
       </c>
       <c r="B96">
-        <v>2832</v>
+        <v>3468</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
+        <v>204</v>
       </c>
       <c r="E96" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="B97">
-        <v>2757</v>
+        <v>3467</v>
       </c>
       <c r="C97" t="s">
-        <v>178</v>
+        <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>205</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
       <c r="B98">
-        <v>2754</v>
+        <v>3466</v>
       </c>
       <c r="C98" t="s">
-        <v>180</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>206</v>
+      </c>
+      <c r="E98" t="s">
+        <v>7</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="B99">
-        <v>2690</v>
+        <v>3465</v>
       </c>
       <c r="C99" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="E99" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="B100">
-        <v>2655</v>
+        <v>3463</v>
       </c>
       <c r="C100" t="s">
-        <v>184</v>
+        <v>7</v>
       </c>
       <c r="D100" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>208</v>
+      </c>
+      <c r="E100" t="s">
+        <v>7</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B101">
-        <v>2633</v>
+        <v>3462</v>
       </c>
       <c r="C101" t="s">
-        <v>187</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>209</v>
+      </c>
+      <c r="E101" t="s">
+        <v>7</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B102">
-        <v>2523</v>
+        <v>3461</v>
       </c>
       <c r="C102" t="s">
-        <v>190</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>210</v>
+      </c>
+      <c r="E102" t="s">
+        <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B103">
-        <v>2509</v>
+        <v>3436</v>
       </c>
       <c r="C103" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="D103" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="B104">
-        <v>2370</v>
+        <v>3425</v>
       </c>
       <c r="C104" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D104" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="E104" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>194</v>
+        <v>213</v>
       </c>
       <c r="B105">
-        <v>2370</v>
+        <v>3422</v>
       </c>
       <c r="C105" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D105" t="s">
-        <v>195</v>
+        <v>215</v>
       </c>
       <c r="E105" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="B106">
-        <v>2355</v>
+        <v>3421</v>
       </c>
       <c r="C106" t="s">
-        <v>197</v>
+        <v>7</v>
       </c>
       <c r="D106" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>216</v>
+      </c>
+      <c r="E106" t="s">
+        <v>7</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="B107">
-        <v>2352</v>
+        <v>3420</v>
       </c>
       <c r="C107" t="s">
-        <v>199</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>217</v>
+      </c>
+      <c r="E107" t="s">
+        <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B108">
-        <v>2149</v>
+        <v>3418</v>
       </c>
       <c r="C108" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="E108" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B109">
-        <v>2147</v>
+        <v>3415</v>
       </c>
       <c r="C109" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="E109" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B110">
-        <v>2135</v>
+        <v>3392</v>
       </c>
       <c r="C110" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="D110" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B111">
-        <v>1980</v>
+        <v>3359</v>
       </c>
       <c r="C111" t="s">
-        <v>207</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>223</v>
+      </c>
+      <c r="E111" t="s">
+        <v>7</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B112">
-        <v>1931</v>
+        <v>3358</v>
       </c>
       <c r="C112" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E112" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B113">
-        <v>1928</v>
+        <v>3357</v>
       </c>
       <c r="C113" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="E113" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B114">
-        <v>1920</v>
+        <v>3356</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="E114" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B115">
-        <v>1918</v>
+        <v>3348</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D115" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E115" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B116">
-        <v>1917</v>
+        <v>3345</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>228</v>
       </c>
       <c r="D116" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>229</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B117">
-        <v>1917</v>
+        <v>3341</v>
       </c>
       <c r="C117" t="s">
-        <v>40</v>
+        <v>230</v>
       </c>
       <c r="D117" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>231</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="B118">
-        <v>1657</v>
+        <v>3339</v>
       </c>
       <c r="C118" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="D118" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="B119">
-        <v>1650</v>
+        <v>3121</v>
       </c>
       <c r="C119" t="s">
-        <v>217</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>235</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="B120">
-        <v>1644</v>
+        <v>3120</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D120" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="E120" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="B121">
-        <v>1577</v>
+        <v>3070</v>
       </c>
       <c r="C121" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="D121" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="B122">
-        <v>1391</v>
+        <v>3014</v>
       </c>
       <c r="C122" t="s">
-        <v>40</v>
+        <v>241</v>
       </c>
       <c r="D122" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>242</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="B123">
-        <v>1390</v>
+        <v>2835</v>
       </c>
       <c r="C123" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D123" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E123" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="B124">
-        <v>1389</v>
+        <v>2835</v>
       </c>
       <c r="C124" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D124" t="s">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="E124" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="B125">
-        <v>1388</v>
+        <v>2832</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D125" t="s">
-        <v>227</v>
+        <v>245</v>
       </c>
       <c r="E125" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="B126">
-        <v>1386</v>
+        <v>2757</v>
       </c>
       <c r="C126" t="s">
-        <v>40</v>
+        <v>247</v>
       </c>
       <c r="D126" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>248</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="B127">
-        <v>1385</v>
+        <v>2754</v>
       </c>
       <c r="C127" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="D127" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>250</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="B128">
-        <v>1383</v>
+        <v>2690</v>
       </c>
       <c r="C128" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D128" t="s">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="E128" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="B129">
-        <v>1379</v>
+        <v>2655</v>
       </c>
       <c r="C129" t="s">
-        <v>40</v>
+        <v>253</v>
       </c>
       <c r="D129" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>254</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="B130">
-        <v>1293</v>
+        <v>2633</v>
       </c>
       <c r="C130" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="D130" t="s">
-        <v>234</v>
+        <v>257</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="B131">
-        <v>1256</v>
+        <v>2523</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>259</v>
       </c>
       <c r="D131" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>260</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="B132">
-        <v>1255</v>
+        <v>2509</v>
       </c>
       <c r="C132" t="s">
-        <v>40</v>
+        <v>261</v>
       </c>
       <c r="D132" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>262</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="B133">
-        <v>1254</v>
+        <v>2370</v>
       </c>
       <c r="C133" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D133" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="E133" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="B134">
-        <v>1253</v>
+        <v>2370</v>
       </c>
       <c r="C134" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D134" t="s">
-        <v>239</v>
+        <v>264</v>
       </c>
       <c r="E134" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>235</v>
+        <v>265</v>
       </c>
       <c r="B135">
-        <v>1252</v>
+        <v>2355</v>
       </c>
       <c r="C135" t="s">
-        <v>40</v>
+        <v>266</v>
       </c>
       <c r="D135" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>267</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>235</v>
+        <v>265</v>
       </c>
       <c r="B136">
-        <v>1251</v>
+        <v>2352</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>268</v>
       </c>
       <c r="D136" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>269</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>235</v>
+        <v>270</v>
       </c>
       <c r="B137">
-        <v>1247</v>
+        <v>2149</v>
       </c>
       <c r="C137" t="s">
-        <v>242</v>
+        <v>7</v>
       </c>
       <c r="D137" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>271</v>
+      </c>
+      <c r="E137" t="s">
+        <v>7</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
       <c r="B138">
-        <v>1165</v>
+        <v>2147</v>
       </c>
       <c r="C138" t="s">
-        <v>245</v>
+        <v>7</v>
       </c>
       <c r="D138" t="s">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>272</v>
+      </c>
+      <c r="E138" t="s">
+        <v>7</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="B139">
-        <v>1143</v>
+        <v>2135</v>
       </c>
       <c r="C139" t="s">
-        <v>40</v>
+        <v>273</v>
       </c>
       <c r="D139" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>274</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="B140">
-        <v>1141</v>
+        <v>1980</v>
       </c>
       <c r="C140" t="s">
-        <v>40</v>
+        <v>276</v>
       </c>
       <c r="D140" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>277</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="B141">
-        <v>1140</v>
+        <v>1931</v>
       </c>
       <c r="C141" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D141" t="s">
-        <v>250</v>
+        <v>278</v>
       </c>
       <c r="E141" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="B142">
-        <v>1094</v>
+        <v>1928</v>
       </c>
       <c r="C142" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D142" t="s">
-        <v>251</v>
+        <v>279</v>
       </c>
       <c r="E142" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="B143">
-        <v>1073</v>
+        <v>1920</v>
       </c>
       <c r="C143" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D143" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="E143" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="B144">
-        <v>1072</v>
+        <v>1918</v>
       </c>
       <c r="C144" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D144" t="s">
-        <v>254</v>
+        <v>281</v>
       </c>
       <c r="E144" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="B145">
-        <v>970</v>
+        <v>1917</v>
       </c>
       <c r="C145" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>256</v>
+        <v>282</v>
       </c>
       <c r="E145" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="B146">
-        <v>970</v>
+        <v>1917</v>
       </c>
       <c r="C146" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D146" t="s">
-        <v>257</v>
+        <v>282</v>
       </c>
       <c r="E146" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="B147">
-        <v>968</v>
+        <v>1657</v>
       </c>
       <c r="C147" t="s">
-        <v>40</v>
+        <v>284</v>
       </c>
       <c r="D147" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>285</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="B148">
-        <v>968</v>
+        <v>1650</v>
       </c>
       <c r="C148" t="s">
-        <v>40</v>
+        <v>286</v>
       </c>
       <c r="D148" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>287</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="B149">
-        <v>965</v>
+        <v>1644</v>
       </c>
       <c r="C149" t="s">
-        <v>260</v>
+        <v>7</v>
       </c>
       <c r="D149" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>288</v>
+      </c>
+      <c r="E149" t="s">
+        <v>7</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>262</v>
+        <v>289</v>
       </c>
       <c r="B150">
-        <v>847</v>
+        <v>1577</v>
       </c>
       <c r="C150" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="D150" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="B151">
-        <v>751</v>
+        <v>1391</v>
       </c>
       <c r="C151" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D151" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="E151" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="B152">
-        <v>509</v>
+        <v>1390</v>
       </c>
       <c r="C152" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D152" t="s">
-        <v>268</v>
+        <v>294</v>
       </c>
       <c r="E152" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="B153">
-        <v>509</v>
+        <v>1389</v>
       </c>
       <c r="C153" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>269</v>
+        <v>295</v>
       </c>
       <c r="E153" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="B154">
-        <v>509</v>
+        <v>1388</v>
       </c>
       <c r="C154" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D154" t="s">
-        <v>270</v>
+        <v>296</v>
       </c>
       <c r="E154" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="B155">
-        <v>508</v>
+        <v>1386</v>
       </c>
       <c r="C155" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D155" t="s">
-        <v>271</v>
+        <v>297</v>
       </c>
       <c r="E155" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>272</v>
+        <v>292</v>
       </c>
       <c r="B156">
-        <v>307</v>
+        <v>1385</v>
       </c>
       <c r="C156" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D156" t="s">
-        <v>273</v>
+        <v>298</v>
       </c>
       <c r="E156" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="B157">
-        <v>286</v>
+        <v>1383</v>
       </c>
       <c r="C157" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D157" t="s">
-        <v>275</v>
+        <v>299</v>
       </c>
       <c r="E157" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="B158">
-        <v>160</v>
+        <v>1379</v>
       </c>
       <c r="C158" t="s">
-        <v>277</v>
+        <v>7</v>
       </c>
       <c r="D158" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>300</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="B159">
-        <v>146</v>
+        <v>1293</v>
       </c>
       <c r="C159" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
       <c r="D159" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="B160">
-        <v>114</v>
+        <v>1256</v>
       </c>
       <c r="C160" t="s">
-        <v>281</v>
+        <v>7</v>
       </c>
       <c r="D160" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>305</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="B161">
-        <v>12600</v>
+        <v>1255</v>
       </c>
       <c r="C161" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D161" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="E161" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="B162">
-        <v>12600</v>
+        <v>1254</v>
       </c>
       <c r="C162" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D162" t="s">
-        <v>285</v>
+        <v>307</v>
       </c>
       <c r="E162" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="B163">
-        <v>12578</v>
+        <v>1253</v>
       </c>
       <c r="C163" t="s">
-        <v>287</v>
+        <v>7</v>
       </c>
       <c r="D163" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>308</v>
+      </c>
+      <c r="E163" t="s">
+        <v>7</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="B164">
-        <v>12537</v>
+        <v>1252</v>
       </c>
       <c r="C164" t="s">
-        <v>289</v>
+        <v>7</v>
       </c>
       <c r="D164" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>309</v>
+      </c>
+      <c r="E164" t="s">
+        <v>7</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="B165">
-        <v>12526</v>
+        <v>1251</v>
       </c>
       <c r="C165" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D165" t="s">
-        <v>291</v>
+        <v>310</v>
       </c>
       <c r="E165" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="B166">
-        <v>12295</v>
+        <v>1247</v>
       </c>
       <c r="C166" t="s">
-        <v>293</v>
+        <v>311</v>
       </c>
       <c r="D166" t="s">
-        <v>294</v>
+        <v>312</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>295</v>
+        <v>313</v>
       </c>
       <c r="B167">
-        <v>12146</v>
+        <v>1165</v>
       </c>
       <c r="C167" t="s">
-        <v>296</v>
+        <v>314</v>
       </c>
       <c r="D167" t="s">
-        <v>297</v>
+        <v>315</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="B168">
-        <v>11967</v>
+        <v>1143</v>
       </c>
       <c r="C168" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D168" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="E168" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="B169">
-        <v>11940</v>
+        <v>1141</v>
       </c>
       <c r="C169" t="s">
-        <v>300</v>
+        <v>7</v>
       </c>
       <c r="D169" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>318</v>
+      </c>
+      <c r="E169" t="s">
+        <v>7</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="B170">
-        <v>11878</v>
+        <v>1140</v>
       </c>
       <c r="C170" t="s">
-        <v>303</v>
+        <v>7</v>
       </c>
       <c r="D170" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>319</v>
+      </c>
+      <c r="E170" t="s">
+        <v>7</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="B171">
-        <v>11875</v>
+        <v>1094</v>
       </c>
       <c r="C171" t="s">
-        <v>305</v>
+        <v>7</v>
       </c>
       <c r="D171" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>320</v>
+      </c>
+      <c r="E171" t="s">
+        <v>7</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="B172">
-        <v>11871</v>
+        <v>1073</v>
       </c>
       <c r="C172" t="s">
-        <v>307</v>
+        <v>7</v>
       </c>
       <c r="D172" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>322</v>
+      </c>
+      <c r="E172" t="s">
+        <v>7</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="B173">
-        <v>11832</v>
+        <v>1072</v>
       </c>
       <c r="C173" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D173" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="E173" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>302</v>
+        <v>324</v>
       </c>
       <c r="B174">
-        <v>11832</v>
+        <v>970</v>
       </c>
       <c r="C174" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D174" t="s">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="E174" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>310</v>
+        <v>324</v>
       </c>
       <c r="B175">
-        <v>11510</v>
+        <v>970</v>
       </c>
       <c r="C175" t="s">
-        <v>311</v>
+        <v>7</v>
       </c>
       <c r="D175" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>326</v>
+      </c>
+      <c r="E175" t="s">
+        <v>7</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="B176">
-        <v>11352</v>
+        <v>968</v>
       </c>
       <c r="C176" t="s">
-        <v>314</v>
+        <v>7</v>
       </c>
       <c r="D176" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>327</v>
+      </c>
+      <c r="E176" t="s">
+        <v>7</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="B177">
-        <v>11350</v>
+        <v>968</v>
       </c>
       <c r="C177" t="s">
-        <v>316</v>
+        <v>7</v>
       </c>
       <c r="D177" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>328</v>
+      </c>
+      <c r="E177" t="s">
+        <v>7</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="B178">
-        <v>11347</v>
+        <v>965</v>
       </c>
       <c r="C178" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="D178" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="E178" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>313</v>
+        <v>331</v>
       </c>
       <c r="B179">
-        <v>11344</v>
+        <v>847</v>
       </c>
       <c r="C179" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="D179" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
       <c r="E179" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="B180">
-        <v>10611</v>
+        <v>751</v>
       </c>
       <c r="C180" t="s">
-        <v>323</v>
+        <v>7</v>
       </c>
       <c r="D180" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>335</v>
+      </c>
+      <c r="E180" t="s">
+        <v>7</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="B181">
-        <v>10525</v>
+        <v>509</v>
       </c>
       <c r="C181" t="s">
-        <v>326</v>
+        <v>7</v>
       </c>
       <c r="D181" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>337</v>
+      </c>
+      <c r="E181" t="s">
+        <v>7</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="B182">
-        <v>10523</v>
+        <v>509</v>
       </c>
       <c r="C182" t="s">
-        <v>328</v>
+        <v>7</v>
       </c>
       <c r="D182" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>338</v>
+      </c>
+      <c r="E182" t="s">
+        <v>7</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B183">
-        <v>10465</v>
+        <v>509</v>
       </c>
       <c r="C183" t="s">
-        <v>331</v>
+        <v>7</v>
       </c>
       <c r="D183" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>339</v>
+      </c>
+      <c r="E183" t="s">
+        <v>7</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="B184">
-        <v>10459</v>
+        <v>508</v>
       </c>
       <c r="C184" t="s">
-        <v>333</v>
+        <v>7</v>
       </c>
       <c r="D184" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>340</v>
+      </c>
+      <c r="E184" t="s">
+        <v>7</v>
       </c>
       <c r="F184" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B185">
-        <v>10305</v>
+        <v>307</v>
       </c>
       <c r="C185" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D185" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="E185" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F185" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="B186">
-        <v>10299</v>
+        <v>286</v>
       </c>
       <c r="C186" t="s">
-        <v>337</v>
+        <v>7</v>
       </c>
       <c r="D186" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>344</v>
+      </c>
+      <c r="E186" t="s">
+        <v>7</v>
       </c>
       <c r="F186" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B187">
-        <v>10172</v>
+        <v>160</v>
       </c>
       <c r="C187" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="D187" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="E187" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B188">
-        <v>10170</v>
+        <v>146</v>
       </c>
       <c r="C188" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D188" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="E188" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B189">
-        <v>9968</v>
+        <v>114</v>
       </c>
       <c r="C189" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D189" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="E189" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="B190">
-        <v>9965</v>
+        <v>12600</v>
       </c>
       <c r="C190" t="s">
-        <v>347</v>
+        <v>7</v>
       </c>
       <c r="D190" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>353</v>
+      </c>
+      <c r="E190" t="s">
+        <v>7</v>
       </c>
       <c r="F190" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B191">
-        <v>9890</v>
+        <v>12600</v>
       </c>
       <c r="C191" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D191" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="E191" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F191" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B192">
-        <v>9867</v>
+        <v>12578</v>
       </c>
       <c r="C192" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D192" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E192" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B193">
-        <v>9654</v>
+        <v>12537</v>
       </c>
       <c r="C193" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D193" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E193" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="B194">
-        <v>9654</v>
+        <v>12526</v>
       </c>
       <c r="C194" t="s">
-        <v>354</v>
+        <v>7</v>
       </c>
       <c r="D194" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>360</v>
+      </c>
+      <c r="E194" t="s">
+        <v>7</v>
       </c>
       <c r="F194" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="B195">
-        <v>9639</v>
+        <v>12295</v>
       </c>
       <c r="C195" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D195" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="E195" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="B196">
-        <v>9637</v>
+        <v>12146</v>
       </c>
       <c r="C196" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D196" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="E196" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
       <c r="B197">
-        <v>9577</v>
+        <v>11967</v>
       </c>
       <c r="C197" t="s">
-        <v>361</v>
+        <v>7</v>
       </c>
       <c r="D197" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>368</v>
+      </c>
+      <c r="E197" t="s">
+        <v>7</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="B198">
-        <v>9267</v>
+        <v>11940</v>
       </c>
       <c r="C198" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="D198" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E198" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="B199">
-        <v>8961</v>
+        <v>11878</v>
       </c>
       <c r="C199" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="D199" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E199" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="B200">
-        <v>8735</v>
+        <v>11875</v>
       </c>
       <c r="C200" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="D200" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="E200" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B201">
-        <v>8526</v>
+        <v>11871</v>
       </c>
       <c r="C201" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D201" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E201" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="B202">
-        <v>8524</v>
+        <v>11832</v>
       </c>
       <c r="C202" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="D202" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>378</v>
+      </c>
+      <c r="E202" t="s">
+        <v>7</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="B203">
-        <v>8447</v>
+        <v>11832</v>
       </c>
       <c r="C203" t="s">
+        <v>7</v>
+      </c>
+      <c r="D203" t="s">
         <v>378</v>
       </c>
-      <c r="D203" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E203" t="s">
+        <v>7</v>
       </c>
       <c r="F203" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
+        <v>379</v>
+      </c>
+      <c r="B204">
+        <v>11510</v>
+      </c>
+      <c r="C204" t="s">
         <v>380</v>
       </c>
-      <c r="B204">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="D204" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E204" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
+        <v>382</v>
+      </c>
+      <c r="B205">
+        <v>11352</v>
+      </c>
+      <c r="C205" t="s">
         <v>383</v>
       </c>
-      <c r="B205">
-[...2 lines deleted...]
-      <c r="C205" t="s">
+      <c r="D205" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E205" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B206">
-        <v>7781</v>
+        <v>11350</v>
       </c>
       <c r="C206" t="s">
+        <v>385</v>
+      </c>
+      <c r="D206" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="B207">
-        <v>7778</v>
+        <v>11347</v>
       </c>
       <c r="C207" t="s">
+        <v>387</v>
+      </c>
+      <c r="D207" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E207" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
+        <v>382</v>
+      </c>
+      <c r="B208">
+        <v>11344</v>
+      </c>
+      <c r="C208" t="s">
+        <v>389</v>
+      </c>
+      <c r="D208" t="s">
         <v>390</v>
       </c>
-      <c r="B208">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="E208" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F208" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
+        <v>391</v>
+      </c>
+      <c r="B209">
+        <v>10611</v>
+      </c>
+      <c r="C209" t="s">
         <v>392</v>
       </c>
-      <c r="B209">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="D209" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="E209" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
+        <v>394</v>
+      </c>
+      <c r="B210">
+        <v>10525</v>
+      </c>
+      <c r="C210" t="s">
         <v>395</v>
       </c>
-      <c r="B210">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="D210" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E210" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
+        <v>394</v>
+      </c>
+      <c r="B211">
+        <v>10523</v>
+      </c>
+      <c r="C211" t="s">
+        <v>397</v>
+      </c>
+      <c r="D211" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>400</v>
       </c>
       <c r="E211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
+        <v>399</v>
+      </c>
+      <c r="B212">
+        <v>10465</v>
+      </c>
+      <c r="C212" t="s">
+        <v>400</v>
+      </c>
+      <c r="D212" t="s">
         <v>401</v>
       </c>
-      <c r="B212">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="E212" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
+        <v>399</v>
+      </c>
+      <c r="B213">
+        <v>10459</v>
+      </c>
+      <c r="C213" t="s">
+        <v>402</v>
+      </c>
+      <c r="D213" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E213" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B214">
-        <v>6077</v>
+        <v>10305</v>
       </c>
       <c r="C214" t="s">
-        <v>407</v>
+        <v>7</v>
       </c>
       <c r="D214" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>405</v>
+      </c>
+      <c r="E214" t="s">
+        <v>7</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
+        <v>404</v>
+      </c>
+      <c r="B215">
+        <v>10299</v>
+      </c>
+      <c r="C215" t="s">
         <v>406</v>
       </c>
-      <c r="B215">
-[...4 lines deleted...]
-      </c>
       <c r="D215" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="E215" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B216">
-        <v>5940</v>
+        <v>10172</v>
       </c>
       <c r="C216" t="s">
-        <v>40</v>
+        <v>409</v>
       </c>
       <c r="D216" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>410</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B217">
-        <v>5544</v>
+        <v>10170</v>
       </c>
       <c r="C217" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D217" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E217" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="B218">
-        <v>5436</v>
+        <v>9968</v>
       </c>
       <c r="C218" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D218" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
+        <v>413</v>
+      </c>
+      <c r="B219">
+        <v>9965</v>
+      </c>
+      <c r="C219" t="s">
         <v>416</v>
       </c>
-      <c r="B219">
-[...4 lines deleted...]
-      </c>
       <c r="D219" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="B220">
-        <v>5344</v>
+        <v>9890</v>
       </c>
       <c r="C220" t="s">
-        <v>422</v>
+        <v>7</v>
       </c>
       <c r="D220" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>419</v>
+      </c>
+      <c r="E220" t="s">
+        <v>7</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
+        <v>418</v>
+      </c>
+      <c r="B221">
+        <v>9867</v>
+      </c>
+      <c r="C221" t="s">
+        <v>420</v>
+      </c>
+      <c r="D221" t="s">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B222">
-        <v>5232</v>
+        <v>9654</v>
       </c>
       <c r="C222" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="D222" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B223">
-        <v>5228</v>
+        <v>9654</v>
       </c>
       <c r="C223" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="D223" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B224">
-        <v>5091</v>
+        <v>9639</v>
       </c>
       <c r="C224" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="D224" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B225">
-        <v>4711</v>
+        <v>9637</v>
       </c>
       <c r="C225" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="D225" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>434</v>
+        <v>425</v>
       </c>
       <c r="B226">
-        <v>4701</v>
+        <v>9577</v>
       </c>
       <c r="C226" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="D226" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="B227">
-        <v>4591</v>
+        <v>9267</v>
       </c>
       <c r="C227" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="D227" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="B228">
-        <v>4477</v>
+        <v>8961</v>
       </c>
       <c r="C228" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="D228" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="B229">
-        <v>4425</v>
+        <v>8735</v>
       </c>
       <c r="C229" t="s">
-        <v>40</v>
+        <v>439</v>
       </c>
       <c r="D229" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>440</v>
+      </c>
+      <c r="E229" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B230">
-        <v>4287</v>
+        <v>8526</v>
       </c>
       <c r="C230" t="s">
-        <v>40</v>
+        <v>442</v>
       </c>
       <c r="D230" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>443</v>
+      </c>
+      <c r="E230" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B231">
-        <v>4285</v>
+        <v>8524</v>
       </c>
       <c r="C231" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="D231" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
+        <v>446</v>
+      </c>
+      <c r="B232">
+        <v>8447</v>
+      </c>
+      <c r="C232" t="s">
         <v>447</v>
       </c>
-      <c r="B232">
-[...4 lines deleted...]
-      </c>
       <c r="D232" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>448</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F232" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="B233">
-        <v>4265</v>
+        <v>8354</v>
       </c>
       <c r="C233" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D233" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>452</v>
       </c>
       <c r="B234">
-        <v>4262</v>
+        <v>7810</v>
       </c>
       <c r="C234" t="s">
-        <v>40</v>
+        <v>453</v>
       </c>
       <c r="D234" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>454</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>452</v>
       </c>
       <c r="B235">
-        <v>4259</v>
+        <v>7781</v>
       </c>
       <c r="C235" t="s">
-        <v>40</v>
+        <v>455</v>
       </c>
       <c r="D235" t="s">
         <v>456</v>
       </c>
-      <c r="E235" t="s">
-        <v>40</v>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>452</v>
       </c>
       <c r="B236">
-        <v>4257</v>
+        <v>7778</v>
       </c>
       <c r="C236" t="s">
-        <v>40</v>
+        <v>457</v>
       </c>
       <c r="D236" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>458</v>
+      </c>
+      <c r="E236" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F236" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>452</v>
+        <v>459</v>
       </c>
       <c r="B237">
-        <v>4242</v>
+        <v>7743</v>
       </c>
       <c r="C237" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D237" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E237" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="B238">
-        <v>4241</v>
+        <v>7114</v>
       </c>
       <c r="C238" t="s">
-        <v>40</v>
+        <v>462</v>
       </c>
       <c r="D238" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>463</v>
+      </c>
+      <c r="E238" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="B239">
-        <v>4226</v>
+        <v>7081</v>
       </c>
       <c r="C239" t="s">
-        <v>40</v>
+        <v>465</v>
       </c>
       <c r="D239" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>466</v>
+      </c>
+      <c r="E239" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="B240">
-        <v>4221</v>
+        <v>6845</v>
       </c>
       <c r="C240" t="s">
-        <v>40</v>
+        <v>468</v>
       </c>
       <c r="D240" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>469</v>
+      </c>
+      <c r="E240" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="B241">
-        <v>4218</v>
+        <v>6622</v>
       </c>
       <c r="C241" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D241" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="E241" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>452</v>
+        <v>472</v>
       </c>
       <c r="B242">
-        <v>4217</v>
+        <v>6589</v>
       </c>
       <c r="C242" t="s">
-        <v>40</v>
+        <v>473</v>
       </c>
       <c r="D242" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>474</v>
+      </c>
+      <c r="E242" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>452</v>
+        <v>475</v>
       </c>
       <c r="B243">
-        <v>4216</v>
+        <v>6077</v>
       </c>
       <c r="C243" t="s">
-        <v>40</v>
+        <v>476</v>
       </c>
       <c r="D243" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>477</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="B244">
-        <v>4169</v>
+        <v>6075</v>
       </c>
       <c r="C244" t="s">
-        <v>40</v>
+        <v>478</v>
       </c>
       <c r="D244" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>479</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>465</v>
+        <v>480</v>
       </c>
       <c r="B245">
-        <v>4166</v>
+        <v>5940</v>
       </c>
       <c r="C245" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D245" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
       <c r="E245" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="B246">
-        <v>4158</v>
+        <v>5544</v>
       </c>
       <c r="C246" t="s">
-        <v>40</v>
+        <v>483</v>
       </c>
       <c r="D246" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>484</v>
+      </c>
+      <c r="E246" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F246" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="B247">
-        <v>4157</v>
+        <v>5436</v>
       </c>
       <c r="C247" t="s">
-        <v>40</v>
+        <v>486</v>
       </c>
       <c r="D247" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>487</v>
+      </c>
+      <c r="E247" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F247" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>465</v>
+        <v>485</v>
       </c>
       <c r="B248">
-        <v>4156</v>
+        <v>5426</v>
       </c>
       <c r="C248" t="s">
-        <v>40</v>
+        <v>488</v>
       </c>
       <c r="D248" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>489</v>
+      </c>
+      <c r="E248" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F248" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>465</v>
+        <v>490</v>
       </c>
       <c r="B249">
-        <v>4155</v>
+        <v>5344</v>
       </c>
       <c r="C249" t="s">
-        <v>40</v>
+        <v>491</v>
       </c>
       <c r="D249" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>492</v>
+      </c>
+      <c r="E249" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="B250">
-        <v>4096</v>
+        <v>5342</v>
       </c>
       <c r="C250" t="s">
-        <v>40</v>
+        <v>493</v>
       </c>
       <c r="D250" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>494</v>
+      </c>
+      <c r="E250" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="B251">
-        <v>4095</v>
+        <v>5232</v>
       </c>
       <c r="C251" t="s">
-        <v>40</v>
+        <v>496</v>
       </c>
       <c r="D251" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>497</v>
+      </c>
+      <c r="E251" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="B252">
-        <v>4094</v>
+        <v>5228</v>
       </c>
       <c r="C252" t="s">
-        <v>40</v>
+        <v>498</v>
       </c>
       <c r="D252" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>499</v>
+      </c>
+      <c r="E252" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>472</v>
+        <v>500</v>
       </c>
       <c r="B253">
-        <v>4081</v>
+        <v>5091</v>
       </c>
       <c r="C253" t="s">
-        <v>40</v>
+        <v>501</v>
       </c>
       <c r="D253" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>502</v>
+      </c>
+      <c r="E253" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>472</v>
+        <v>503</v>
       </c>
       <c r="B254">
-        <v>4080</v>
+        <v>4711</v>
       </c>
       <c r="C254" t="s">
-        <v>40</v>
+        <v>504</v>
       </c>
       <c r="D254" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>505</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F254" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>472</v>
+        <v>503</v>
       </c>
       <c r="B255">
-        <v>4079</v>
+        <v>4701</v>
       </c>
       <c r="C255" t="s">
-        <v>40</v>
+        <v>506</v>
       </c>
       <c r="D255" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>507</v>
+      </c>
+      <c r="E255" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F255" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>479</v>
+        <v>508</v>
       </c>
       <c r="B256">
-        <v>4045</v>
+        <v>4591</v>
       </c>
       <c r="C256" t="s">
-        <v>40</v>
+        <v>509</v>
       </c>
       <c r="D256" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>510</v>
+      </c>
+      <c r="E256" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F256" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>479</v>
+        <v>511</v>
       </c>
       <c r="B257">
-        <v>4044</v>
+        <v>4477</v>
       </c>
       <c r="C257" t="s">
-        <v>40</v>
+        <v>512</v>
       </c>
       <c r="D257" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>513</v>
+      </c>
+      <c r="E257" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>479</v>
+        <v>514</v>
       </c>
       <c r="B258">
-        <v>4043</v>
+        <v>4425</v>
       </c>
       <c r="C258" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D258" t="s">
-        <v>482</v>
+        <v>515</v>
       </c>
       <c r="E258" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>479</v>
+        <v>516</v>
       </c>
       <c r="B259">
-        <v>4042</v>
+        <v>4287</v>
       </c>
       <c r="C259" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D259" t="s">
-        <v>483</v>
+        <v>517</v>
       </c>
       <c r="E259" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>479</v>
+        <v>516</v>
       </c>
       <c r="B260">
-        <v>4041</v>
+        <v>4285</v>
       </c>
       <c r="C260" t="s">
-        <v>40</v>
+        <v>518</v>
       </c>
       <c r="D260" t="s">
-        <v>484</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>519</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>479</v>
+        <v>516</v>
       </c>
       <c r="B261">
-        <v>4040</v>
+        <v>4275</v>
       </c>
       <c r="C261" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D261" t="s">
-        <v>485</v>
+        <v>520</v>
       </c>
       <c r="E261" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B262">
-        <v>4039</v>
+        <v>4265</v>
       </c>
       <c r="C262" t="s">
-        <v>40</v>
+        <v>522</v>
       </c>
       <c r="D262" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>523</v>
+      </c>
+      <c r="E262" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B263">
-        <v>4038</v>
+        <v>4262</v>
       </c>
       <c r="C263" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D263" t="s">
-        <v>487</v>
+        <v>524</v>
       </c>
       <c r="E263" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B264">
-        <v>4037</v>
+        <v>4259</v>
       </c>
       <c r="C264" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D264" t="s">
-        <v>488</v>
+        <v>525</v>
       </c>
       <c r="E264" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B265">
-        <v>4036</v>
+        <v>4257</v>
       </c>
       <c r="C265" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D265" t="s">
-        <v>489</v>
+        <v>526</v>
       </c>
       <c r="E265" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B266">
-        <v>4034</v>
+        <v>4242</v>
       </c>
       <c r="C266" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D266" t="s">
-        <v>490</v>
+        <v>527</v>
       </c>
       <c r="E266" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F266" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B267">
-        <v>4010</v>
+        <v>4241</v>
       </c>
       <c r="C267" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D267" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="E267" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F267" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>479</v>
+        <v>521</v>
       </c>
       <c r="B268">
-        <v>3947</v>
+        <v>4226</v>
       </c>
       <c r="C268" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D268" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="E268" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F268" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="B269">
-        <v>4005</v>
+        <v>4221</v>
       </c>
       <c r="C269" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D269" t="s">
-        <v>494</v>
+        <v>530</v>
       </c>
       <c r="E269" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F269" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="B270">
-        <v>4001</v>
+        <v>4218</v>
       </c>
       <c r="C270" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D270" t="s">
-        <v>495</v>
+        <v>531</v>
       </c>
       <c r="E270" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F270" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="B271">
-        <v>3982</v>
+        <v>4217</v>
       </c>
       <c r="C271" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D271" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="E271" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F271" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>493</v>
+        <v>521</v>
       </c>
       <c r="B272">
-        <v>3977</v>
+        <v>4216</v>
       </c>
       <c r="C272" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D272" t="s">
-        <v>497</v>
+        <v>533</v>
       </c>
       <c r="E272" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F272" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>493</v>
+        <v>534</v>
       </c>
       <c r="B273">
-        <v>3974</v>
+        <v>4169</v>
       </c>
       <c r="C273" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D273" t="s">
-        <v>498</v>
+        <v>535</v>
       </c>
       <c r="E273" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F273" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>493</v>
+        <v>534</v>
       </c>
       <c r="B274">
-        <v>3961</v>
+        <v>4166</v>
       </c>
       <c r="C274" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D274" t="s">
-        <v>499</v>
+        <v>536</v>
       </c>
       <c r="E274" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F274" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>500</v>
+        <v>534</v>
       </c>
       <c r="B275">
-        <v>3948</v>
+        <v>4158</v>
       </c>
       <c r="C275" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D275" t="s">
-        <v>501</v>
+        <v>537</v>
       </c>
       <c r="E275" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F275" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>500</v>
+        <v>534</v>
       </c>
       <c r="B276">
-        <v>3944</v>
+        <v>4157</v>
       </c>
       <c r="C276" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D276" t="s">
-        <v>502</v>
+        <v>538</v>
       </c>
       <c r="E276" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F276" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>500</v>
+        <v>534</v>
       </c>
       <c r="B277">
-        <v>3943</v>
+        <v>4156</v>
       </c>
       <c r="C277" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D277" t="s">
-        <v>503</v>
+        <v>539</v>
       </c>
       <c r="E277" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F277" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>500</v>
+        <v>534</v>
       </c>
       <c r="B278">
-        <v>3943</v>
+        <v>4155</v>
       </c>
       <c r="C278" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D278" t="s">
-        <v>504</v>
+        <v>540</v>
       </c>
       <c r="E278" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F278" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="B279">
-        <v>3939</v>
+        <v>4096</v>
       </c>
       <c r="C279" t="s">
-        <v>505</v>
+        <v>7</v>
       </c>
       <c r="D279" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>542</v>
+      </c>
+      <c r="E279" t="s">
+        <v>7</v>
       </c>
       <c r="F279" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="B280">
-        <v>3937</v>
+        <v>4095</v>
       </c>
       <c r="C280" t="s">
-        <v>507</v>
+        <v>7</v>
       </c>
       <c r="D280" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>543</v>
+      </c>
+      <c r="E280" t="s">
+        <v>7</v>
       </c>
       <c r="F280" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="B281">
-        <v>3930</v>
+        <v>4094</v>
       </c>
       <c r="C281" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D281" t="s">
-        <v>509</v>
+        <v>544</v>
       </c>
       <c r="E281" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F281" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="B282">
-        <v>3928</v>
+        <v>4081</v>
       </c>
       <c r="C282" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D282" t="s">
-        <v>510</v>
+        <v>545</v>
       </c>
       <c r="E282" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F282" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="B283">
-        <v>3928</v>
+        <v>4080</v>
       </c>
       <c r="C283" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D283" t="s">
-        <v>511</v>
+        <v>546</v>
       </c>
       <c r="E283" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F283" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>500</v>
+        <v>541</v>
       </c>
       <c r="B284">
-        <v>3911</v>
+        <v>4079</v>
       </c>
       <c r="C284" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D284" t="s">
-        <v>512</v>
+        <v>547</v>
       </c>
       <c r="E284" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F284" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="B285">
-        <v>3908</v>
+        <v>4045</v>
       </c>
       <c r="C285" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D285" t="s">
-        <v>514</v>
+        <v>549</v>
       </c>
       <c r="E285" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F285" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="B286">
-        <v>3878</v>
+        <v>4044</v>
       </c>
       <c r="C286" t="s">
-        <v>515</v>
+        <v>7</v>
       </c>
       <c r="D286" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>550</v>
+      </c>
+      <c r="E286" t="s">
+        <v>7</v>
       </c>
       <c r="F286" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="B287">
-        <v>3874</v>
+        <v>4043</v>
       </c>
       <c r="C287" t="s">
-        <v>517</v>
+        <v>7</v>
       </c>
       <c r="D287" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>551</v>
+      </c>
+      <c r="E287" t="s">
+        <v>7</v>
       </c>
       <c r="F287" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>513</v>
+        <v>548</v>
       </c>
       <c r="B288">
-        <v>3872</v>
+        <v>4042</v>
       </c>
       <c r="C288" t="s">
-        <v>519</v>
+        <v>7</v>
       </c>
       <c r="D288" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>552</v>
+      </c>
+      <c r="E288" t="s">
+        <v>7</v>
       </c>
       <c r="F288" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="B289">
-        <v>3819</v>
+        <v>4041</v>
       </c>
       <c r="C289" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D289" t="s">
-        <v>522</v>
+        <v>553</v>
       </c>
       <c r="E289" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F289" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="B290">
-        <v>3818</v>
+        <v>4040</v>
       </c>
       <c r="C290" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D290" t="s">
-        <v>523</v>
+        <v>554</v>
       </c>
       <c r="E290" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F290" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="B291">
-        <v>3799</v>
+        <v>4039</v>
       </c>
       <c r="C291" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D291" t="s">
-        <v>524</v>
+        <v>555</v>
       </c>
       <c r="E291" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F291" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="B292">
-        <v>3799</v>
+        <v>4038</v>
       </c>
       <c r="C292" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D292" t="s">
-        <v>525</v>
+        <v>556</v>
       </c>
       <c r="E292" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F292" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>526</v>
+        <v>548</v>
       </c>
       <c r="B293">
-        <v>3683</v>
+        <v>4037</v>
       </c>
       <c r="C293" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D293" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="E293" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F293" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="B294">
-        <v>35573</v>
+        <v>4036</v>
       </c>
       <c r="C294" t="s">
-        <v>529</v>
+        <v>7</v>
       </c>
       <c r="D294" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>558</v>
+      </c>
+      <c r="E294" t="s">
+        <v>7</v>
       </c>
       <c r="F294" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="B295">
-        <v>3568</v>
+        <v>4034</v>
       </c>
       <c r="C295" t="s">
-        <v>531</v>
+        <v>7</v>
       </c>
       <c r="D295" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>559</v>
+      </c>
+      <c r="E295" t="s">
+        <v>7</v>
       </c>
       <c r="F295" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="B296">
-        <v>3501</v>
+        <v>4010</v>
       </c>
       <c r="C296" t="s">
-        <v>534</v>
+        <v>7</v>
       </c>
       <c r="D296" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>560</v>
+      </c>
+      <c r="E296" t="s">
+        <v>7</v>
       </c>
       <c r="F296" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="B297">
-        <v>3500</v>
+        <v>3947</v>
       </c>
       <c r="C297" t="s">
-        <v>536</v>
+        <v>7</v>
       </c>
       <c r="D297" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>561</v>
+      </c>
+      <c r="E297" t="s">
+        <v>7</v>
       </c>
       <c r="F297" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>538</v>
+        <v>562</v>
       </c>
       <c r="B298">
-        <v>3451</v>
+        <v>4005</v>
       </c>
       <c r="C298" t="s">
-        <v>539</v>
+        <v>7</v>
       </c>
       <c r="D298" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>563</v>
+      </c>
+      <c r="E298" t="s">
+        <v>7</v>
       </c>
       <c r="F298" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>538</v>
+        <v>562</v>
       </c>
       <c r="B299">
-        <v>3448</v>
+        <v>4001</v>
       </c>
       <c r="C299" t="s">
-        <v>541</v>
+        <v>7</v>
       </c>
       <c r="D299" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>564</v>
+      </c>
+      <c r="E299" t="s">
+        <v>7</v>
       </c>
       <c r="F299" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>543</v>
+        <v>562</v>
       </c>
       <c r="B300">
-        <v>3364</v>
+        <v>3982</v>
       </c>
       <c r="C300" t="s">
-        <v>544</v>
+        <v>7</v>
       </c>
       <c r="D300" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>565</v>
+      </c>
+      <c r="E300" t="s">
+        <v>7</v>
       </c>
       <c r="F300" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="B301">
-        <v>3344</v>
+        <v>3977</v>
       </c>
       <c r="C301" t="s">
-        <v>547</v>
+        <v>7</v>
       </c>
       <c r="D301" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>566</v>
+      </c>
+      <c r="E301" t="s">
+        <v>7</v>
       </c>
       <c r="F301" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="B302">
-        <v>3014</v>
+        <v>3974</v>
       </c>
       <c r="C302" t="s">
-        <v>550</v>
+        <v>7</v>
       </c>
       <c r="D302" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>567</v>
+      </c>
+      <c r="E302" t="s">
+        <v>7</v>
       </c>
       <c r="F302" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="B303">
-        <v>2866</v>
+        <v>3961</v>
       </c>
       <c r="C303" t="s">
-        <v>553</v>
+        <v>7</v>
       </c>
       <c r="D303" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>568</v>
+      </c>
+      <c r="E303" t="s">
+        <v>7</v>
       </c>
       <c r="F303" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>552</v>
+        <v>569</v>
       </c>
       <c r="B304">
-        <v>2859</v>
+        <v>3948</v>
       </c>
       <c r="C304" t="s">
-        <v>555</v>
+        <v>7</v>
       </c>
       <c r="D304" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>570</v>
+      </c>
+      <c r="E304" t="s">
+        <v>7</v>
       </c>
       <c r="F304" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="B305">
-        <v>2833</v>
+        <v>3944</v>
       </c>
       <c r="C305" t="s">
-        <v>558</v>
+        <v>7</v>
       </c>
       <c r="D305" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>571</v>
+      </c>
+      <c r="E305" t="s">
+        <v>7</v>
       </c>
       <c r="F305" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="B306">
-        <v>2661</v>
+        <v>3943</v>
       </c>
       <c r="C306" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="D306" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="E306" t="s">
-        <v>40</v>
+        <v>7</v>
       </c>
       <c r="F306" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B307">
-        <v>2534</v>
+        <v>3943</v>
       </c>
       <c r="C307" t="s">
-        <v>563</v>
+        <v>7</v>
       </c>
       <c r="D307" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>573</v>
+      </c>
+      <c r="E307" t="s">
+        <v>7</v>
       </c>
       <c r="F307" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B308">
-        <v>2376</v>
+        <v>3939</v>
       </c>
       <c r="C308" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="D308" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B309">
-        <v>2140</v>
+        <v>3937</v>
       </c>
       <c r="C309" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="D309" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="B310">
-        <v>2098</v>
+        <v>3930</v>
       </c>
       <c r="C310" t="s">
-        <v>572</v>
+        <v>7</v>
       </c>
       <c r="D310" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>578</v>
+      </c>
+      <c r="E310" t="s">
+        <v>7</v>
       </c>
       <c r="F310" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="B311">
-        <v>1911</v>
+        <v>3928</v>
       </c>
       <c r="C311" t="s">
-        <v>575</v>
+        <v>7</v>
       </c>
       <c r="D311" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>579</v>
+      </c>
+      <c r="E311" t="s">
+        <v>7</v>
       </c>
       <c r="F311" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="B312">
-        <v>1768</v>
+        <v>3928</v>
       </c>
       <c r="C312" t="s">
-        <v>578</v>
+        <v>7</v>
       </c>
       <c r="D312" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>580</v>
+      </c>
+      <c r="E312" t="s">
+        <v>7</v>
       </c>
       <c r="F312" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>580</v>
+        <v>569</v>
       </c>
       <c r="B313">
-        <v>1754</v>
+        <v>3911</v>
       </c>
       <c r="C313" t="s">
+        <v>7</v>
+      </c>
+      <c r="D313" t="s">
         <v>581</v>
       </c>
-      <c r="D313" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E313" t="s">
+        <v>7</v>
       </c>
       <c r="F313" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
+        <v>582</v>
+      </c>
+      <c r="B314">
+        <v>3908</v>
+      </c>
+      <c r="C314" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" t="s">
         <v>583</v>
       </c>
-      <c r="B314">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E314" t="s">
+        <v>7</v>
       </c>
       <c r="F314" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="B315">
-        <v>1111</v>
+        <v>3878</v>
       </c>
       <c r="C315" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D315" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F315" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="B316">
-        <v>989</v>
+        <v>3874</v>
       </c>
       <c r="C316" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D316" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F316" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="B317">
-        <v>958</v>
+        <v>3872</v>
       </c>
       <c r="C317" t="s">
-        <v>40</v>
+        <v>588</v>
       </c>
       <c r="D317" t="s">
-        <v>593</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>589</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F317" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="B318">
-        <v>651</v>
+        <v>3819</v>
       </c>
       <c r="C318" t="s">
-        <v>595</v>
+        <v>7</v>
       </c>
       <c r="D318" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>591</v>
+      </c>
+      <c r="E318" t="s">
+        <v>7</v>
       </c>
       <c r="F318" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B319">
-        <v>565</v>
+        <v>3818</v>
       </c>
       <c r="C319" t="s">
-        <v>598</v>
+        <v>7</v>
       </c>
       <c r="D319" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>592</v>
+      </c>
+      <c r="E319" t="s">
+        <v>7</v>
       </c>
       <c r="F319" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="B320">
-        <v>370</v>
+        <v>3799</v>
       </c>
       <c r="C320" t="s">
-        <v>601</v>
+        <v>7</v>
       </c>
       <c r="D320" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>593</v>
+      </c>
+      <c r="E320" t="s">
+        <v>7</v>
       </c>
       <c r="F320" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>600</v>
+        <v>590</v>
       </c>
       <c r="B321">
-        <v>311</v>
+        <v>3799</v>
       </c>
       <c r="C321" t="s">
-        <v>603</v>
+        <v>7</v>
       </c>
       <c r="D321" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>594</v>
+      </c>
+      <c r="E321" t="s">
+        <v>7</v>
       </c>
       <c r="F321" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="B322">
-        <v>307</v>
+        <v>3683</v>
       </c>
       <c r="C322" t="s">
-        <v>605</v>
+        <v>7</v>
       </c>
       <c r="D322" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>596</v>
+      </c>
+      <c r="E322" t="s">
+        <v>7</v>
       </c>
       <c r="F322" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="B323">
-        <v>156</v>
+        <v>35573</v>
       </c>
       <c r="C323" t="s">
-        <v>40</v>
+        <v>598</v>
       </c>
       <c r="D323" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>599</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F323" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>607</v>
+        <v>597</v>
       </c>
       <c r="B324">
-        <v>133</v>
+        <v>3568</v>
       </c>
       <c r="C324" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="D324" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F324" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="B325">
-        <v>92</v>
+        <v>3501</v>
       </c>
       <c r="C325" t="s">
-        <v>40</v>
+        <v>603</v>
       </c>
       <c r="D325" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>604</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F325" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>613</v>
+        <v>602</v>
       </c>
       <c r="B326">
-        <v>14</v>
+        <v>3500</v>
       </c>
       <c r="C326" t="s">
-        <v>40</v>
+        <v>605</v>
       </c>
       <c r="D326" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>606</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F326" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="B327">
-        <v>15777</v>
+        <v>3451</v>
       </c>
       <c r="C327" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="D327" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F327" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="B328">
-        <v>15766</v>
+        <v>3448</v>
       </c>
       <c r="C328" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="D328" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F328" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="B329">
-        <v>15404</v>
+        <v>3364</v>
       </c>
       <c r="C329" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="D329" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F329" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="B330">
-        <v>15123</v>
+        <v>3344</v>
       </c>
       <c r="C330" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="D330" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F330" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="B331">
-        <v>15120</v>
+        <v>3014</v>
       </c>
       <c r="C331" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="D331" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F331" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="B332">
-        <v>15087</v>
+        <v>2866</v>
       </c>
       <c r="C332" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="D332" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F332" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>631</v>
+        <v>621</v>
       </c>
       <c r="B333">
-        <v>14843</v>
+        <v>2859</v>
       </c>
       <c r="C333" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="D333" t="s">
-        <v>633</v>
+        <v>625</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F333" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="B334">
-        <v>14841</v>
+        <v>2833</v>
       </c>
       <c r="C334" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="D334" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F334" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>636</v>
+        <v>629</v>
       </c>
       <c r="B335">
-        <v>14154</v>
+        <v>2661</v>
       </c>
       <c r="C335" t="s">
-        <v>637</v>
+        <v>7</v>
       </c>
       <c r="D335" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>630</v>
+      </c>
+      <c r="E335" t="s">
+        <v>7</v>
       </c>
       <c r="F335" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="B336">
-        <v>14079</v>
+        <v>2534</v>
       </c>
       <c r="C336" t="s">
-        <v>40</v>
+        <v>632</v>
       </c>
       <c r="D336" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>633</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F336" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B337">
-        <v>14078</v>
+        <v>2376</v>
       </c>
       <c r="C337" t="s">
-        <v>40</v>
+        <v>635</v>
       </c>
       <c r="D337" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>636</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F337" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
+        <v>637</v>
+      </c>
+      <c r="B338">
+        <v>2140</v>
+      </c>
+      <c r="C338" t="s">
+        <v>638</v>
+      </c>
+      <c r="D338" t="s">
         <v>639</v>
       </c>
-      <c r="B338">
-[...9 lines deleted...]
-        <v>40</v>
+      <c r="E338" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F338" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
+        <v>640</v>
+      </c>
+      <c r="B339">
+        <v>2098</v>
+      </c>
+      <c r="C339" t="s">
+        <v>641</v>
+      </c>
+      <c r="D339" t="s">
         <v>642</v>
-      </c>
-[...7 lines deleted...]
-        <v>644</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F339" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B340">
-        <v>14016</v>
+        <v>1911</v>
       </c>
       <c r="C340" t="s">
+        <v>644</v>
+      </c>
+      <c r="D340" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F340" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
+        <v>646</v>
+      </c>
+      <c r="B341">
+        <v>1768</v>
+      </c>
+      <c r="C341" t="s">
         <v>647</v>
       </c>
-      <c r="B341">
-[...2 lines deleted...]
-      <c r="C341" t="s">
+      <c r="D341" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F341" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
+        <v>649</v>
+      </c>
+      <c r="B342">
+        <v>1754</v>
+      </c>
+      <c r="C342" t="s">
         <v>650</v>
       </c>
-      <c r="B342">
-[...2 lines deleted...]
-      <c r="C342" t="s">
+      <c r="D342" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F342" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B343">
-        <v>13635</v>
+        <v>1118</v>
       </c>
       <c r="C343" t="s">
         <v>653</v>
       </c>
       <c r="D343" t="s">
         <v>654</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F343" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>655</v>
       </c>
       <c r="B344">
-        <v>13394</v>
+        <v>1111</v>
       </c>
       <c r="C344" t="s">
         <v>656</v>
       </c>
       <c r="D344" t="s">
         <v>657</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F344" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="B345">
-        <v>13354</v>
+        <v>989</v>
       </c>
       <c r="C345" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D345" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F345" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B346">
-        <v>13250</v>
+        <v>958</v>
       </c>
       <c r="C346" t="s">
-        <v>661</v>
+        <v>7</v>
       </c>
       <c r="D346" t="s">
         <v>662</v>
       </c>
-      <c r="E346" s="2" t="s">
-        <v>9</v>
+      <c r="E346" t="s">
+        <v>7</v>
       </c>
       <c r="F346" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="B347">
-        <v>13247</v>
+        <v>651</v>
       </c>
       <c r="C347" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="D347" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F347" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B348">
-        <v>13157</v>
+        <v>565</v>
       </c>
       <c r="C348" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D348" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F348" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B349">
-        <v>13149</v>
+        <v>370</v>
       </c>
       <c r="C349" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D349" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F349" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="350" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B350">
-        <v>13146</v>
+        <v>311</v>
       </c>
       <c r="C350" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="D350" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F350" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="351" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
       <c r="B351">
-        <v>13109</v>
+        <v>307</v>
       </c>
       <c r="C351" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="D351" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="E351" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F351" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="352" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="B352">
-        <v>12868</v>
+        <v>156</v>
       </c>
       <c r="C352" t="s">
-        <v>661</v>
+        <v>7</v>
       </c>
       <c r="D352" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>677</v>
+      </c>
+      <c r="E352" t="s">
+        <v>7</v>
       </c>
       <c r="F352" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="353" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B353">
-        <v>12625</v>
+        <v>133</v>
       </c>
       <c r="C353" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D353" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F353" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="354" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="B354">
-        <v>12610</v>
+        <v>92</v>
       </c>
       <c r="C354" t="s">
-        <v>678</v>
+        <v>7</v>
       </c>
       <c r="D354" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>681</v>
+      </c>
+      <c r="E354" t="s">
+        <v>7</v>
       </c>
       <c r="F354" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="355" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="B355">
-        <v>10643</v>
+        <v>14</v>
       </c>
       <c r="C355" t="s">
-        <v>681</v>
+        <v>7</v>
       </c>
       <c r="D355" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>683</v>
+      </c>
+      <c r="E355" t="s">
+        <v>7</v>
       </c>
       <c r="F355" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="356" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B356">
-        <v>10620</v>
+        <v>15777</v>
       </c>
       <c r="C356" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D356" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F356" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="357" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B357">
-        <v>10617</v>
+        <v>15766</v>
       </c>
       <c r="C357" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D357" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F357" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B358">
-        <v>10247</v>
+        <v>15404</v>
       </c>
       <c r="C358" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D358" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F358" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="359" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B359">
-        <v>9630</v>
+        <v>15123</v>
       </c>
       <c r="C359" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="D359" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F359" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B360">
-        <v>9629</v>
+        <v>15120</v>
       </c>
       <c r="C360" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D360" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F360" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="361" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B361">
-        <v>8937</v>
+        <v>15087</v>
       </c>
       <c r="C361" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="D361" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F361" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="362" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B362">
-        <v>8817</v>
+        <v>14843</v>
       </c>
       <c r="C362" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="D362" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F362" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="363" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="B363">
-        <v>8642</v>
+        <v>14841</v>
       </c>
       <c r="C363" t="s">
         <v>703</v>
       </c>
       <c r="D363" t="s">
         <v>704</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F363" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="364" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>705</v>
       </c>
       <c r="B364">
-        <v>8346</v>
+        <v>14154</v>
       </c>
       <c r="C364" t="s">
         <v>706</v>
       </c>
       <c r="D364" t="s">
         <v>707</v>
       </c>
       <c r="E364" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F364" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="365" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>708</v>
       </c>
       <c r="B365">
-        <v>8271</v>
+        <v>14079</v>
       </c>
       <c r="C365" t="s">
-        <v>697</v>
+        <v>7</v>
       </c>
       <c r="D365" t="s">
         <v>709</v>
       </c>
-      <c r="E365" s="2" t="s">
-        <v>9</v>
+      <c r="E365" t="s">
+        <v>7</v>
       </c>
       <c r="F365" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="366" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="B366">
-        <v>8231</v>
+        <v>14078</v>
       </c>
       <c r="C366" t="s">
-        <v>711</v>
+        <v>7</v>
       </c>
       <c r="D366" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>709</v>
+      </c>
+      <c r="E366" t="s">
+        <v>7</v>
       </c>
       <c r="F366" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="367" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="B367">
-        <v>7571</v>
+        <v>14078</v>
       </c>
       <c r="C367" t="s">
-        <v>714</v>
+        <v>7</v>
       </c>
       <c r="D367" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>710</v>
+      </c>
+      <c r="E367" t="s">
+        <v>7</v>
       </c>
       <c r="F367" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="368" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
+        <v>711</v>
+      </c>
+      <c r="B368">
+        <v>14018</v>
+      </c>
+      <c r="C368" t="s">
+        <v>712</v>
+      </c>
+      <c r="D368" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F368" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="369" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="B369">
-        <v>7562</v>
+        <v>14016</v>
       </c>
       <c r="C369" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="D369" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F369" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="370" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="B370">
-        <v>7229</v>
+        <v>13955</v>
       </c>
       <c r="C370" t="s">
-        <v>721</v>
+        <v>717</v>
       </c>
       <c r="D370" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F370" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="371" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>723</v>
+        <v>719</v>
       </c>
       <c r="B371">
-        <v>6873</v>
+        <v>13640</v>
       </c>
       <c r="C371" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="D371" t="s">
-        <v>725</v>
+        <v>721</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F371" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="372" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="B372">
-        <v>6789</v>
+        <v>13635</v>
       </c>
       <c r="C372" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="D372" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="373" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="B373">
-        <v>6574</v>
+        <v>13394</v>
       </c>
       <c r="C373" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="D373" t="s">
-        <v>731</v>
+        <v>726</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F373" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="374" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="B374">
-        <v>6528</v>
+        <v>13354</v>
       </c>
       <c r="C374" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="D374" t="s">
-        <v>733</v>
+        <v>728</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F374" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="375" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="B375">
-        <v>6385</v>
+        <v>13250</v>
       </c>
       <c r="C375" t="s">
         <v>730</v>
       </c>
       <c r="D375" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F375" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="376" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="B376">
-        <v>6369</v>
+        <v>13247</v>
       </c>
       <c r="C376" t="s">
-        <v>736</v>
+        <v>725</v>
       </c>
       <c r="D376" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F376" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="377" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="B377">
-        <v>5986</v>
+        <v>13157</v>
       </c>
       <c r="C377" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D377" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="E377" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F377" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="378" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="B378">
-        <v>5630</v>
+        <v>13149</v>
       </c>
       <c r="C378" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="D378" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F378" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="379" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>744</v>
+        <v>733</v>
       </c>
       <c r="B379">
-        <v>5288</v>
+        <v>13146</v>
       </c>
       <c r="C379" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="D379" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F379" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="380" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>747</v>
+        <v>733</v>
       </c>
       <c r="B380">
-        <v>5186</v>
+        <v>13109</v>
       </c>
       <c r="C380" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="D380" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F380" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="381" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="B381">
-        <v>4607</v>
+        <v>12868</v>
       </c>
       <c r="C381" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="D381" t="s">
-        <v>752</v>
+        <v>743</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F381" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="382" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="B382">
-        <v>4605</v>
+        <v>12625</v>
       </c>
       <c r="C382" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="D382" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F382" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="383" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="B383">
-        <v>4605</v>
+        <v>12610</v>
       </c>
       <c r="C383" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="D383" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F383" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="384" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="B384">
-        <v>4461</v>
+        <v>10643</v>
       </c>
       <c r="C384" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="D384" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F384" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="385" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="B385">
-        <v>4289</v>
+        <v>10620</v>
       </c>
       <c r="C385" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="D385" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="E385" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F385" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="386" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="B386">
-        <v>4057</v>
+        <v>10617</v>
       </c>
       <c r="C386" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="D386" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F386" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="387" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="B387">
-        <v>3994</v>
+        <v>10247</v>
       </c>
       <c r="C387" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="D387" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F387" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="388" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
+        <v>760</v>
+      </c>
+      <c r="B388">
+        <v>9630</v>
+      </c>
+      <c r="C388" t="s">
         <v>761</v>
       </c>
-      <c r="B388">
-[...4 lines deleted...]
-      </c>
       <c r="D388" t="s">
-        <v>767</v>
+        <v>762</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F388" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="389" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="B389">
-        <v>3719</v>
+        <v>9629</v>
       </c>
       <c r="C389" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="D389" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F389" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="390" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B390">
-        <v>3717</v>
+        <v>8937</v>
       </c>
       <c r="C390" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="D390" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F390" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="391" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B391">
-        <v>3620</v>
+        <v>8817</v>
       </c>
       <c r="C391" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="D391" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F391" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="392" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="B392">
-        <v>3428</v>
+        <v>8642</v>
       </c>
       <c r="C392" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="D392" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F392" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="393" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="B393">
-        <v>3156</v>
+        <v>8346</v>
       </c>
       <c r="C393" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="D393" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F393" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="394" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>777</v>
       </c>
       <c r="B394">
-        <v>3154</v>
+        <v>8271</v>
       </c>
       <c r="C394" t="s">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="D394" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F394" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="395" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="B395">
-        <v>3034</v>
+        <v>8231</v>
       </c>
       <c r="C395" t="s">
         <v>780</v>
       </c>
       <c r="D395" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="396" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
+        <v>782</v>
+      </c>
+      <c r="B396">
+        <v>7571</v>
+      </c>
+      <c r="C396" t="s">
+        <v>783</v>
+      </c>
+      <c r="D396" t="s">
         <v>784</v>
-      </c>
-[...7 lines deleted...]
-        <v>786</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F396" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="397" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>787</v>
+        <v>782</v>
       </c>
       <c r="B397">
-        <v>2761</v>
+        <v>7566</v>
       </c>
       <c r="C397" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="D397" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F397" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="398" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
       <c r="B398">
-        <v>2523</v>
+        <v>7562</v>
       </c>
       <c r="C398" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="D398" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F398" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="399" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
+        <v>789</v>
+      </c>
+      <c r="B399">
+        <v>7229</v>
+      </c>
+      <c r="C399" t="s">
         <v>790</v>
       </c>
-      <c r="B399">
-[...4 lines deleted...]
-      </c>
       <c r="D399" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="E399" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F399" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="400" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B400">
-        <v>2501</v>
+        <v>6873</v>
       </c>
       <c r="C400" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="D400" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F400" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="401" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
+        <v>795</v>
+      </c>
+      <c r="B401">
+        <v>6789</v>
+      </c>
+      <c r="C401" t="s">
+        <v>796</v>
+      </c>
+      <c r="D401" t="s">
         <v>797</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F401" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="402" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
+        <v>798</v>
+      </c>
+      <c r="B402">
+        <v>6574</v>
+      </c>
+      <c r="C402" t="s">
+        <v>799</v>
+      </c>
+      <c r="D402" t="s">
         <v>800</v>
-      </c>
-[...7 lines deleted...]
-        <v>802</v>
       </c>
       <c r="E402" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="403" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>803</v>
+        <v>798</v>
       </c>
       <c r="B403">
-        <v>1505</v>
+        <v>6528</v>
       </c>
       <c r="C403" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D403" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F403" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="404" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B404">
-        <v>1363</v>
+        <v>6385</v>
       </c>
       <c r="C404" t="s">
-        <v>807</v>
+        <v>799</v>
       </c>
       <c r="D404" t="s">
-        <v>808</v>
+        <v>804</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F404" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="405" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
       <c r="B405">
-        <v>1172</v>
+        <v>6369</v>
       </c>
       <c r="C405" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="D405" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F405" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="406" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
+        <v>807</v>
+      </c>
+      <c r="B406">
+        <v>5986</v>
+      </c>
+      <c r="C406" t="s">
+        <v>808</v>
+      </c>
+      <c r="D406" t="s">
+        <v>809</v>
+      </c>
+      <c r="E406" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>810</v>
+      </c>
+      <c r="B407">
+        <v>5630</v>
+      </c>
+      <c r="C407" t="s">
+        <v>811</v>
+      </c>
+      <c r="D407" t="s">
         <v>812</v>
       </c>
-      <c r="B406">
+      <c r="E407" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>813</v>
+      </c>
+      <c r="B408">
+        <v>5288</v>
+      </c>
+      <c r="C408" t="s">
+        <v>814</v>
+      </c>
+      <c r="D408" t="s">
+        <v>815</v>
+      </c>
+      <c r="E408" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F408" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>816</v>
+      </c>
+      <c r="B409">
+        <v>5186</v>
+      </c>
+      <c r="C409" t="s">
+        <v>817</v>
+      </c>
+      <c r="D409" t="s">
+        <v>818</v>
+      </c>
+      <c r="E409" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F409" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>819</v>
+      </c>
+      <c r="B410">
+        <v>4607</v>
+      </c>
+      <c r="C410" t="s">
+        <v>820</v>
+      </c>
+      <c r="D410" t="s">
+        <v>821</v>
+      </c>
+      <c r="E410" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F410" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>819</v>
+      </c>
+      <c r="B411">
+        <v>4605</v>
+      </c>
+      <c r="C411" t="s">
+        <v>822</v>
+      </c>
+      <c r="D411" t="s">
+        <v>823</v>
+      </c>
+      <c r="E411" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>819</v>
+      </c>
+      <c r="B412">
+        <v>4605</v>
+      </c>
+      <c r="C412" t="s">
+        <v>822</v>
+      </c>
+      <c r="D412" t="s">
+        <v>823</v>
+      </c>
+      <c r="E412" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F412" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>824</v>
+      </c>
+      <c r="B413">
+        <v>4461</v>
+      </c>
+      <c r="C413" t="s">
+        <v>825</v>
+      </c>
+      <c r="D413" t="s">
+        <v>826</v>
+      </c>
+      <c r="E413" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F413" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>827</v>
+      </c>
+      <c r="B414">
+        <v>4289</v>
+      </c>
+      <c r="C414" t="s">
+        <v>828</v>
+      </c>
+      <c r="D414" t="s">
+        <v>829</v>
+      </c>
+      <c r="E414" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F414" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>830</v>
+      </c>
+      <c r="B415">
+        <v>4057</v>
+      </c>
+      <c r="C415" t="s">
+        <v>831</v>
+      </c>
+      <c r="D415" t="s">
+        <v>832</v>
+      </c>
+      <c r="E415" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F415" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>830</v>
+      </c>
+      <c r="B416">
+        <v>3994</v>
+      </c>
+      <c r="C416" t="s">
+        <v>833</v>
+      </c>
+      <c r="D416" t="s">
+        <v>834</v>
+      </c>
+      <c r="E416" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F416" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>830</v>
+      </c>
+      <c r="B417">
+        <v>3992</v>
+      </c>
+      <c r="C417" t="s">
+        <v>835</v>
+      </c>
+      <c r="D417" t="s">
+        <v>836</v>
+      </c>
+      <c r="E417" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>837</v>
+      </c>
+      <c r="B418">
+        <v>3719</v>
+      </c>
+      <c r="C418" t="s">
+        <v>825</v>
+      </c>
+      <c r="D418" t="s">
+        <v>826</v>
+      </c>
+      <c r="E418" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F418" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>837</v>
+      </c>
+      <c r="B419">
+        <v>3717</v>
+      </c>
+      <c r="C419" t="s">
+        <v>838</v>
+      </c>
+      <c r="D419" t="s">
+        <v>839</v>
+      </c>
+      <c r="E419" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F419" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>840</v>
+      </c>
+      <c r="B420">
+        <v>3620</v>
+      </c>
+      <c r="C420" t="s">
+        <v>841</v>
+      </c>
+      <c r="D420" t="s">
+        <v>842</v>
+      </c>
+      <c r="E420" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F420" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>843</v>
+      </c>
+      <c r="B421">
+        <v>3428</v>
+      </c>
+      <c r="C421" t="s">
+        <v>844</v>
+      </c>
+      <c r="D421" t="s">
+        <v>845</v>
+      </c>
+      <c r="E421" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F421" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>846</v>
+      </c>
+      <c r="B422">
+        <v>3156</v>
+      </c>
+      <c r="C422" t="s">
+        <v>847</v>
+      </c>
+      <c r="D422" t="s">
+        <v>848</v>
+      </c>
+      <c r="E422" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F422" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>846</v>
+      </c>
+      <c r="B423">
+        <v>3154</v>
+      </c>
+      <c r="C423" t="s">
+        <v>849</v>
+      </c>
+      <c r="D423" t="s">
+        <v>850</v>
+      </c>
+      <c r="E423" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F423" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>851</v>
+      </c>
+      <c r="B424">
+        <v>3034</v>
+      </c>
+      <c r="C424" t="s">
+        <v>849</v>
+      </c>
+      <c r="D424" t="s">
+        <v>852</v>
+      </c>
+      <c r="E424" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F424" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>853</v>
+      </c>
+      <c r="B425">
+        <v>2865</v>
+      </c>
+      <c r="C425" t="s">
+        <v>854</v>
+      </c>
+      <c r="D425" t="s">
+        <v>855</v>
+      </c>
+      <c r="E425" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F425" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>856</v>
+      </c>
+      <c r="B426">
+        <v>2761</v>
+      </c>
+      <c r="C426" t="s">
+        <v>857</v>
+      </c>
+      <c r="D426" t="s">
+        <v>858</v>
+      </c>
+      <c r="E426" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F426" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>859</v>
+      </c>
+      <c r="B427">
+        <v>2523</v>
+      </c>
+      <c r="C427" t="s">
+        <v>860</v>
+      </c>
+      <c r="D427" t="s">
+        <v>861</v>
+      </c>
+      <c r="E427" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F427" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>859</v>
+      </c>
+      <c r="B428">
+        <v>2522</v>
+      </c>
+      <c r="C428" t="s">
+        <v>862</v>
+      </c>
+      <c r="D428" t="s">
+        <v>863</v>
+      </c>
+      <c r="E428" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F428" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>859</v>
+      </c>
+      <c r="B429">
+        <v>2501</v>
+      </c>
+      <c r="C429" t="s">
+        <v>864</v>
+      </c>
+      <c r="D429" t="s">
+        <v>865</v>
+      </c>
+      <c r="E429" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F429" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>866</v>
+      </c>
+      <c r="B430">
+        <v>2330</v>
+      </c>
+      <c r="C430" t="s">
+        <v>867</v>
+      </c>
+      <c r="D430" t="s">
+        <v>868</v>
+      </c>
+      <c r="E430" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F430" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>869</v>
+      </c>
+      <c r="B431">
+        <v>2156</v>
+      </c>
+      <c r="C431" t="s">
+        <v>870</v>
+      </c>
+      <c r="D431" t="s">
+        <v>871</v>
+      </c>
+      <c r="E431" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F431" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>872</v>
+      </c>
+      <c r="B432">
+        <v>1505</v>
+      </c>
+      <c r="C432" t="s">
+        <v>873</v>
+      </c>
+      <c r="D432" t="s">
+        <v>874</v>
+      </c>
+      <c r="E432" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F432" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>875</v>
+      </c>
+      <c r="B433">
+        <v>1363</v>
+      </c>
+      <c r="C433" t="s">
+        <v>876</v>
+      </c>
+      <c r="D433" t="s">
+        <v>877</v>
+      </c>
+      <c r="E433" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F433" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>878</v>
+      </c>
+      <c r="B434">
+        <v>1172</v>
+      </c>
+      <c r="C434" t="s">
+        <v>879</v>
+      </c>
+      <c r="D434" t="s">
+        <v>880</v>
+      </c>
+      <c r="E434" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F434" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>881</v>
+      </c>
+      <c r="B435">
         <v>809</v>
       </c>
-      <c r="C406" t="s">
-[...8 lines deleted...]
-      <c r="F406" s="2" t="s">
+      <c r="C435" t="s">
+        <v>882</v>
+      </c>
+      <c r="D435" t="s">
+        <v>883</v>
+      </c>
+      <c r="E435" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F435" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...59 lines deleted...]
-    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="E11" r:id="rId16"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="E18" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
+    <hyperlink ref="E19" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="E20" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="E21" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="E28" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="E29" r:id="rId49"/>
+    <hyperlink ref="F29" r:id="rId50"/>
+    <hyperlink ref="E30" r:id="rId51"/>
+    <hyperlink ref="F30" r:id="rId52"/>
+    <hyperlink ref="E31" r:id="rId53"/>
+    <hyperlink ref="F31" r:id="rId54"/>
+    <hyperlink ref="E32" r:id="rId55"/>
+    <hyperlink ref="F32" r:id="rId56"/>
+    <hyperlink ref="E33" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="E34" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="E35" r:id="rId61"/>
     <hyperlink ref="F35" r:id="rId62"/>
-    <hyperlink ref="F36" r:id="rId63"/>
-[...216 lines deleted...]
-    <hyperlink ref="E190" r:id="rId280"/>
+    <hyperlink ref="E36" r:id="rId63"/>
+    <hyperlink ref="F36" r:id="rId64"/>
+    <hyperlink ref="E37" r:id="rId65"/>
+    <hyperlink ref="F37" r:id="rId66"/>
+    <hyperlink ref="E38" r:id="rId67"/>
+    <hyperlink ref="F38" r:id="rId68"/>
+    <hyperlink ref="E39" r:id="rId69"/>
+    <hyperlink ref="F39" r:id="rId70"/>
+    <hyperlink ref="E40" r:id="rId71"/>
+    <hyperlink ref="F40" r:id="rId72"/>
+    <hyperlink ref="E41" r:id="rId73"/>
+    <hyperlink ref="F41" r:id="rId74"/>
+    <hyperlink ref="E42" r:id="rId75"/>
+    <hyperlink ref="F42" r:id="rId76"/>
+    <hyperlink ref="E43" r:id="rId77"/>
+    <hyperlink ref="F43" r:id="rId78"/>
+    <hyperlink ref="E44" r:id="rId79"/>
+    <hyperlink ref="F44" r:id="rId80"/>
+    <hyperlink ref="F45" r:id="rId81"/>
+    <hyperlink ref="E46" r:id="rId82"/>
+    <hyperlink ref="F46" r:id="rId83"/>
+    <hyperlink ref="E47" r:id="rId84"/>
+    <hyperlink ref="F47" r:id="rId85"/>
+    <hyperlink ref="E48" r:id="rId86"/>
+    <hyperlink ref="F48" r:id="rId87"/>
+    <hyperlink ref="E49" r:id="rId88"/>
+    <hyperlink ref="F49" r:id="rId89"/>
+    <hyperlink ref="E50" r:id="rId90"/>
+    <hyperlink ref="F50" r:id="rId91"/>
+    <hyperlink ref="E51" r:id="rId92"/>
+    <hyperlink ref="F51" r:id="rId93"/>
+    <hyperlink ref="F52" r:id="rId94"/>
+    <hyperlink ref="E53" r:id="rId95"/>
+    <hyperlink ref="F53" r:id="rId96"/>
+    <hyperlink ref="E54" r:id="rId97"/>
+    <hyperlink ref="F54" r:id="rId98"/>
+    <hyperlink ref="F55" r:id="rId99"/>
+    <hyperlink ref="E56" r:id="rId100"/>
+    <hyperlink ref="F56" r:id="rId101"/>
+    <hyperlink ref="F57" r:id="rId102"/>
+    <hyperlink ref="F58" r:id="rId103"/>
+    <hyperlink ref="E59" r:id="rId104"/>
+    <hyperlink ref="F59" r:id="rId105"/>
+    <hyperlink ref="E60" r:id="rId106"/>
+    <hyperlink ref="F60" r:id="rId107"/>
+    <hyperlink ref="E61" r:id="rId108"/>
+    <hyperlink ref="F61" r:id="rId109"/>
+    <hyperlink ref="E62" r:id="rId110"/>
+    <hyperlink ref="F62" r:id="rId111"/>
+    <hyperlink ref="E63" r:id="rId112"/>
+    <hyperlink ref="F63" r:id="rId113"/>
+    <hyperlink ref="F64" r:id="rId114"/>
+    <hyperlink ref="F65" r:id="rId115"/>
+    <hyperlink ref="F66" r:id="rId116"/>
+    <hyperlink ref="F67" r:id="rId117"/>
+    <hyperlink ref="E68" r:id="rId118"/>
+    <hyperlink ref="F68" r:id="rId119"/>
+    <hyperlink ref="E69" r:id="rId120"/>
+    <hyperlink ref="F69" r:id="rId121"/>
+    <hyperlink ref="E70" r:id="rId122"/>
+    <hyperlink ref="F70" r:id="rId123"/>
+    <hyperlink ref="E71" r:id="rId124"/>
+    <hyperlink ref="F71" r:id="rId125"/>
+    <hyperlink ref="E72" r:id="rId126"/>
+    <hyperlink ref="F72" r:id="rId127"/>
+    <hyperlink ref="E73" r:id="rId128"/>
+    <hyperlink ref="F73" r:id="rId129"/>
+    <hyperlink ref="E74" r:id="rId130"/>
+    <hyperlink ref="F74" r:id="rId131"/>
+    <hyperlink ref="E75" r:id="rId132"/>
+    <hyperlink ref="F75" r:id="rId133"/>
+    <hyperlink ref="E76" r:id="rId134"/>
+    <hyperlink ref="F76" r:id="rId135"/>
+    <hyperlink ref="E77" r:id="rId136"/>
+    <hyperlink ref="F77" r:id="rId137"/>
+    <hyperlink ref="E78" r:id="rId138"/>
+    <hyperlink ref="F78" r:id="rId139"/>
+    <hyperlink ref="E79" r:id="rId140"/>
+    <hyperlink ref="F79" r:id="rId141"/>
+    <hyperlink ref="F80" r:id="rId142"/>
+    <hyperlink ref="F81" r:id="rId143"/>
+    <hyperlink ref="F82" r:id="rId144"/>
+    <hyperlink ref="F83" r:id="rId145"/>
+    <hyperlink ref="F84" r:id="rId146"/>
+    <hyperlink ref="F85" r:id="rId147"/>
+    <hyperlink ref="F86" r:id="rId148"/>
+    <hyperlink ref="F87" r:id="rId149"/>
+    <hyperlink ref="F88" r:id="rId150"/>
+    <hyperlink ref="F89" r:id="rId151"/>
+    <hyperlink ref="E90" r:id="rId152"/>
+    <hyperlink ref="F90" r:id="rId153"/>
+    <hyperlink ref="F91" r:id="rId154"/>
+    <hyperlink ref="F92" r:id="rId155"/>
+    <hyperlink ref="F93" r:id="rId156"/>
+    <hyperlink ref="F94" r:id="rId157"/>
+    <hyperlink ref="F95" r:id="rId158"/>
+    <hyperlink ref="F96" r:id="rId159"/>
+    <hyperlink ref="F97" r:id="rId160"/>
+    <hyperlink ref="F98" r:id="rId161"/>
+    <hyperlink ref="F99" r:id="rId162"/>
+    <hyperlink ref="F100" r:id="rId163"/>
+    <hyperlink ref="F101" r:id="rId164"/>
+    <hyperlink ref="F102" r:id="rId165"/>
+    <hyperlink ref="E103" r:id="rId166"/>
+    <hyperlink ref="F103" r:id="rId167"/>
+    <hyperlink ref="F104" r:id="rId168"/>
+    <hyperlink ref="F105" r:id="rId169"/>
+    <hyperlink ref="F106" r:id="rId170"/>
+    <hyperlink ref="F107" r:id="rId171"/>
+    <hyperlink ref="F108" r:id="rId172"/>
+    <hyperlink ref="F109" r:id="rId173"/>
+    <hyperlink ref="E110" r:id="rId174"/>
+    <hyperlink ref="F110" r:id="rId175"/>
+    <hyperlink ref="F111" r:id="rId176"/>
+    <hyperlink ref="F112" r:id="rId177"/>
+    <hyperlink ref="F113" r:id="rId178"/>
+    <hyperlink ref="F114" r:id="rId179"/>
+    <hyperlink ref="F115" r:id="rId180"/>
+    <hyperlink ref="E116" r:id="rId181"/>
+    <hyperlink ref="F116" r:id="rId182"/>
+    <hyperlink ref="E117" r:id="rId183"/>
+    <hyperlink ref="F117" r:id="rId184"/>
+    <hyperlink ref="E118" r:id="rId185"/>
+    <hyperlink ref="F118" r:id="rId186"/>
+    <hyperlink ref="F119" r:id="rId187"/>
+    <hyperlink ref="F120" r:id="rId188"/>
+    <hyperlink ref="E121" r:id="rId189"/>
+    <hyperlink ref="F121" r:id="rId190"/>
+    <hyperlink ref="E122" r:id="rId191"/>
+    <hyperlink ref="F122" r:id="rId192"/>
+    <hyperlink ref="F123" r:id="rId193"/>
+    <hyperlink ref="F124" r:id="rId194"/>
+    <hyperlink ref="F125" r:id="rId195"/>
+    <hyperlink ref="E126" r:id="rId196"/>
+    <hyperlink ref="F126" r:id="rId197"/>
+    <hyperlink ref="E127" r:id="rId198"/>
+    <hyperlink ref="F127" r:id="rId199"/>
+    <hyperlink ref="F128" r:id="rId200"/>
+    <hyperlink ref="E129" r:id="rId201"/>
+    <hyperlink ref="F129" r:id="rId202"/>
+    <hyperlink ref="E130" r:id="rId203"/>
+    <hyperlink ref="F130" r:id="rId204"/>
+    <hyperlink ref="E131" r:id="rId205"/>
+    <hyperlink ref="F131" r:id="rId206"/>
+    <hyperlink ref="E132" r:id="rId207"/>
+    <hyperlink ref="F132" r:id="rId208"/>
+    <hyperlink ref="F133" r:id="rId209"/>
+    <hyperlink ref="F134" r:id="rId210"/>
+    <hyperlink ref="E135" r:id="rId211"/>
+    <hyperlink ref="F135" r:id="rId212"/>
+    <hyperlink ref="E136" r:id="rId213"/>
+    <hyperlink ref="F136" r:id="rId214"/>
+    <hyperlink ref="F137" r:id="rId215"/>
+    <hyperlink ref="F138" r:id="rId216"/>
+    <hyperlink ref="E139" r:id="rId217"/>
+    <hyperlink ref="F139" r:id="rId218"/>
+    <hyperlink ref="E140" r:id="rId219"/>
+    <hyperlink ref="F140" r:id="rId220"/>
+    <hyperlink ref="F141" r:id="rId221"/>
+    <hyperlink ref="F142" r:id="rId222"/>
+    <hyperlink ref="F143" r:id="rId223"/>
+    <hyperlink ref="F144" r:id="rId224"/>
+    <hyperlink ref="F145" r:id="rId225"/>
+    <hyperlink ref="F146" r:id="rId226"/>
+    <hyperlink ref="E147" r:id="rId227"/>
+    <hyperlink ref="F147" r:id="rId228"/>
+    <hyperlink ref="E148" r:id="rId229"/>
+    <hyperlink ref="F148" r:id="rId230"/>
+    <hyperlink ref="F149" r:id="rId231"/>
+    <hyperlink ref="E150" r:id="rId232"/>
+    <hyperlink ref="F150" r:id="rId233"/>
+    <hyperlink ref="F151" r:id="rId234"/>
+    <hyperlink ref="F152" r:id="rId235"/>
+    <hyperlink ref="F153" r:id="rId236"/>
+    <hyperlink ref="F154" r:id="rId237"/>
+    <hyperlink ref="F155" r:id="rId238"/>
+    <hyperlink ref="F156" r:id="rId239"/>
+    <hyperlink ref="F157" r:id="rId240"/>
+    <hyperlink ref="F158" r:id="rId241"/>
+    <hyperlink ref="E159" r:id="rId242"/>
+    <hyperlink ref="F159" r:id="rId243"/>
+    <hyperlink ref="F160" r:id="rId244"/>
+    <hyperlink ref="F161" r:id="rId245"/>
+    <hyperlink ref="F162" r:id="rId246"/>
+    <hyperlink ref="F163" r:id="rId247"/>
+    <hyperlink ref="F164" r:id="rId248"/>
+    <hyperlink ref="F165" r:id="rId249"/>
+    <hyperlink ref="E166" r:id="rId250"/>
+    <hyperlink ref="F166" r:id="rId251"/>
+    <hyperlink ref="E167" r:id="rId252"/>
+    <hyperlink ref="F167" r:id="rId253"/>
+    <hyperlink ref="F168" r:id="rId254"/>
+    <hyperlink ref="F169" r:id="rId255"/>
+    <hyperlink ref="F170" r:id="rId256"/>
+    <hyperlink ref="F171" r:id="rId257"/>
+    <hyperlink ref="F172" r:id="rId258"/>
+    <hyperlink ref="F173" r:id="rId259"/>
+    <hyperlink ref="F174" r:id="rId260"/>
+    <hyperlink ref="F175" r:id="rId261"/>
+    <hyperlink ref="F176" r:id="rId262"/>
+    <hyperlink ref="F177" r:id="rId263"/>
+    <hyperlink ref="E178" r:id="rId264"/>
+    <hyperlink ref="F178" r:id="rId265"/>
+    <hyperlink ref="E179" r:id="rId266"/>
+    <hyperlink ref="F179" r:id="rId267"/>
+    <hyperlink ref="F180" r:id="rId268"/>
+    <hyperlink ref="F181" r:id="rId269"/>
+    <hyperlink ref="F182" r:id="rId270"/>
+    <hyperlink ref="F183" r:id="rId271"/>
+    <hyperlink ref="F184" r:id="rId272"/>
+    <hyperlink ref="F185" r:id="rId273"/>
+    <hyperlink ref="F186" r:id="rId274"/>
+    <hyperlink ref="E187" r:id="rId275"/>
+    <hyperlink ref="F187" r:id="rId276"/>
+    <hyperlink ref="E188" r:id="rId277"/>
+    <hyperlink ref="F188" r:id="rId278"/>
+    <hyperlink ref="E189" r:id="rId279"/>
+    <hyperlink ref="F189" r:id="rId280"/>
     <hyperlink ref="F190" r:id="rId281"/>
     <hyperlink ref="F191" r:id="rId282"/>
     <hyperlink ref="E192" r:id="rId283"/>
     <hyperlink ref="F192" r:id="rId284"/>
     <hyperlink ref="E193" r:id="rId285"/>
     <hyperlink ref="F193" r:id="rId286"/>
-    <hyperlink ref="E194" r:id="rId287"/>
-[...69 lines deleted...]
-    <hyperlink ref="F231" r:id="rId357"/>
+    <hyperlink ref="F194" r:id="rId287"/>
+    <hyperlink ref="E195" r:id="rId288"/>
+    <hyperlink ref="F195" r:id="rId289"/>
+    <hyperlink ref="E196" r:id="rId290"/>
+    <hyperlink ref="F196" r:id="rId291"/>
+    <hyperlink ref="F197" r:id="rId292"/>
+    <hyperlink ref="E198" r:id="rId293"/>
+    <hyperlink ref="F198" r:id="rId294"/>
+    <hyperlink ref="E199" r:id="rId295"/>
+    <hyperlink ref="F199" r:id="rId296"/>
+    <hyperlink ref="E200" r:id="rId297"/>
+    <hyperlink ref="F200" r:id="rId298"/>
+    <hyperlink ref="E201" r:id="rId299"/>
+    <hyperlink ref="F201" r:id="rId300"/>
+    <hyperlink ref="F202" r:id="rId301"/>
+    <hyperlink ref="F203" r:id="rId302"/>
+    <hyperlink ref="E204" r:id="rId303"/>
+    <hyperlink ref="F204" r:id="rId304"/>
+    <hyperlink ref="E205" r:id="rId305"/>
+    <hyperlink ref="F205" r:id="rId306"/>
+    <hyperlink ref="E206" r:id="rId307"/>
+    <hyperlink ref="F206" r:id="rId308"/>
+    <hyperlink ref="E207" r:id="rId309"/>
+    <hyperlink ref="F207" r:id="rId310"/>
+    <hyperlink ref="E208" r:id="rId311"/>
+    <hyperlink ref="F208" r:id="rId312"/>
+    <hyperlink ref="E209" r:id="rId313"/>
+    <hyperlink ref="F209" r:id="rId314"/>
+    <hyperlink ref="E210" r:id="rId315"/>
+    <hyperlink ref="F210" r:id="rId316"/>
+    <hyperlink ref="E211" r:id="rId317"/>
+    <hyperlink ref="F211" r:id="rId318"/>
+    <hyperlink ref="E212" r:id="rId319"/>
+    <hyperlink ref="F212" r:id="rId320"/>
+    <hyperlink ref="E213" r:id="rId321"/>
+    <hyperlink ref="F213" r:id="rId322"/>
+    <hyperlink ref="F214" r:id="rId323"/>
+    <hyperlink ref="E215" r:id="rId324"/>
+    <hyperlink ref="F215" r:id="rId325"/>
+    <hyperlink ref="E216" r:id="rId326"/>
+    <hyperlink ref="F216" r:id="rId327"/>
+    <hyperlink ref="E217" r:id="rId328"/>
+    <hyperlink ref="F217" r:id="rId329"/>
+    <hyperlink ref="E218" r:id="rId330"/>
+    <hyperlink ref="F218" r:id="rId331"/>
+    <hyperlink ref="E219" r:id="rId332"/>
+    <hyperlink ref="F219" r:id="rId333"/>
+    <hyperlink ref="F220" r:id="rId334"/>
+    <hyperlink ref="E221" r:id="rId335"/>
+    <hyperlink ref="F221" r:id="rId336"/>
+    <hyperlink ref="E222" r:id="rId337"/>
+    <hyperlink ref="F222" r:id="rId338"/>
+    <hyperlink ref="E223" r:id="rId339"/>
+    <hyperlink ref="F223" r:id="rId340"/>
+    <hyperlink ref="E224" r:id="rId341"/>
+    <hyperlink ref="F224" r:id="rId342"/>
+    <hyperlink ref="E225" r:id="rId343"/>
+    <hyperlink ref="F225" r:id="rId344"/>
+    <hyperlink ref="E226" r:id="rId345"/>
+    <hyperlink ref="F226" r:id="rId346"/>
+    <hyperlink ref="E227" r:id="rId347"/>
+    <hyperlink ref="F227" r:id="rId348"/>
+    <hyperlink ref="E228" r:id="rId349"/>
+    <hyperlink ref="F228" r:id="rId350"/>
+    <hyperlink ref="E229" r:id="rId351"/>
+    <hyperlink ref="F229" r:id="rId352"/>
+    <hyperlink ref="E230" r:id="rId353"/>
+    <hyperlink ref="F230" r:id="rId354"/>
+    <hyperlink ref="E231" r:id="rId355"/>
+    <hyperlink ref="F231" r:id="rId356"/>
+    <hyperlink ref="E232" r:id="rId357"/>
     <hyperlink ref="F232" r:id="rId358"/>
     <hyperlink ref="E233" r:id="rId359"/>
     <hyperlink ref="F233" r:id="rId360"/>
-    <hyperlink ref="F234" r:id="rId361"/>
-[...103 lines deleted...]
-    <hyperlink ref="E314" r:id="rId465"/>
+    <hyperlink ref="E234" r:id="rId361"/>
+    <hyperlink ref="F234" r:id="rId362"/>
+    <hyperlink ref="E235" r:id="rId363"/>
+    <hyperlink ref="F235" r:id="rId364"/>
+    <hyperlink ref="E236" r:id="rId365"/>
+    <hyperlink ref="F236" r:id="rId366"/>
+    <hyperlink ref="F237" r:id="rId367"/>
+    <hyperlink ref="E238" r:id="rId368"/>
+    <hyperlink ref="F238" r:id="rId369"/>
+    <hyperlink ref="E239" r:id="rId370"/>
+    <hyperlink ref="F239" r:id="rId371"/>
+    <hyperlink ref="E240" r:id="rId372"/>
+    <hyperlink ref="F240" r:id="rId373"/>
+    <hyperlink ref="F241" r:id="rId374"/>
+    <hyperlink ref="E242" r:id="rId375"/>
+    <hyperlink ref="F242" r:id="rId376"/>
+    <hyperlink ref="E243" r:id="rId377"/>
+    <hyperlink ref="F243" r:id="rId378"/>
+    <hyperlink ref="E244" r:id="rId379"/>
+    <hyperlink ref="F244" r:id="rId380"/>
+    <hyperlink ref="F245" r:id="rId381"/>
+    <hyperlink ref="E246" r:id="rId382"/>
+    <hyperlink ref="F246" r:id="rId383"/>
+    <hyperlink ref="E247" r:id="rId384"/>
+    <hyperlink ref="F247" r:id="rId385"/>
+    <hyperlink ref="E248" r:id="rId386"/>
+    <hyperlink ref="F248" r:id="rId387"/>
+    <hyperlink ref="E249" r:id="rId388"/>
+    <hyperlink ref="F249" r:id="rId389"/>
+    <hyperlink ref="E250" r:id="rId390"/>
+    <hyperlink ref="F250" r:id="rId391"/>
+    <hyperlink ref="E251" r:id="rId392"/>
+    <hyperlink ref="F251" r:id="rId393"/>
+    <hyperlink ref="E252" r:id="rId394"/>
+    <hyperlink ref="F252" r:id="rId395"/>
+    <hyperlink ref="E253" r:id="rId396"/>
+    <hyperlink ref="F253" r:id="rId397"/>
+    <hyperlink ref="E254" r:id="rId398"/>
+    <hyperlink ref="F254" r:id="rId399"/>
+    <hyperlink ref="E255" r:id="rId400"/>
+    <hyperlink ref="F255" r:id="rId401"/>
+    <hyperlink ref="E256" r:id="rId402"/>
+    <hyperlink ref="F256" r:id="rId403"/>
+    <hyperlink ref="E257" r:id="rId404"/>
+    <hyperlink ref="F257" r:id="rId405"/>
+    <hyperlink ref="F258" r:id="rId406"/>
+    <hyperlink ref="F259" r:id="rId407"/>
+    <hyperlink ref="E260" r:id="rId408"/>
+    <hyperlink ref="F260" r:id="rId409"/>
+    <hyperlink ref="F261" r:id="rId410"/>
+    <hyperlink ref="E262" r:id="rId411"/>
+    <hyperlink ref="F262" r:id="rId412"/>
+    <hyperlink ref="F263" r:id="rId413"/>
+    <hyperlink ref="F264" r:id="rId414"/>
+    <hyperlink ref="F265" r:id="rId415"/>
+    <hyperlink ref="F266" r:id="rId416"/>
+    <hyperlink ref="F267" r:id="rId417"/>
+    <hyperlink ref="F268" r:id="rId418"/>
+    <hyperlink ref="F269" r:id="rId419"/>
+    <hyperlink ref="F270" r:id="rId420"/>
+    <hyperlink ref="F271" r:id="rId421"/>
+    <hyperlink ref="F272" r:id="rId422"/>
+    <hyperlink ref="F273" r:id="rId423"/>
+    <hyperlink ref="F274" r:id="rId424"/>
+    <hyperlink ref="F275" r:id="rId425"/>
+    <hyperlink ref="F276" r:id="rId426"/>
+    <hyperlink ref="F277" r:id="rId427"/>
+    <hyperlink ref="F278" r:id="rId428"/>
+    <hyperlink ref="F279" r:id="rId429"/>
+    <hyperlink ref="F280" r:id="rId430"/>
+    <hyperlink ref="F281" r:id="rId431"/>
+    <hyperlink ref="F282" r:id="rId432"/>
+    <hyperlink ref="F283" r:id="rId433"/>
+    <hyperlink ref="F284" r:id="rId434"/>
+    <hyperlink ref="F285" r:id="rId435"/>
+    <hyperlink ref="F286" r:id="rId436"/>
+    <hyperlink ref="F287" r:id="rId437"/>
+    <hyperlink ref="F288" r:id="rId438"/>
+    <hyperlink ref="F289" r:id="rId439"/>
+    <hyperlink ref="F290" r:id="rId440"/>
+    <hyperlink ref="F291" r:id="rId441"/>
+    <hyperlink ref="F292" r:id="rId442"/>
+    <hyperlink ref="F293" r:id="rId443"/>
+    <hyperlink ref="F294" r:id="rId444"/>
+    <hyperlink ref="F295" r:id="rId445"/>
+    <hyperlink ref="F296" r:id="rId446"/>
+    <hyperlink ref="F297" r:id="rId447"/>
+    <hyperlink ref="F298" r:id="rId448"/>
+    <hyperlink ref="F299" r:id="rId449"/>
+    <hyperlink ref="F300" r:id="rId450"/>
+    <hyperlink ref="F301" r:id="rId451"/>
+    <hyperlink ref="F302" r:id="rId452"/>
+    <hyperlink ref="F303" r:id="rId453"/>
+    <hyperlink ref="F304" r:id="rId454"/>
+    <hyperlink ref="F305" r:id="rId455"/>
+    <hyperlink ref="F306" r:id="rId456"/>
+    <hyperlink ref="F307" r:id="rId457"/>
+    <hyperlink ref="E308" r:id="rId458"/>
+    <hyperlink ref="F308" r:id="rId459"/>
+    <hyperlink ref="E309" r:id="rId460"/>
+    <hyperlink ref="F309" r:id="rId461"/>
+    <hyperlink ref="F310" r:id="rId462"/>
+    <hyperlink ref="F311" r:id="rId463"/>
+    <hyperlink ref="F312" r:id="rId464"/>
+    <hyperlink ref="F313" r:id="rId465"/>
     <hyperlink ref="F314" r:id="rId466"/>
     <hyperlink ref="E315" r:id="rId467"/>
     <hyperlink ref="F315" r:id="rId468"/>
     <hyperlink ref="E316" r:id="rId469"/>
     <hyperlink ref="F316" r:id="rId470"/>
-    <hyperlink ref="F317" r:id="rId471"/>
-    <hyperlink ref="E318" r:id="rId472"/>
+    <hyperlink ref="E317" r:id="rId471"/>
+    <hyperlink ref="F317" r:id="rId472"/>
     <hyperlink ref="F318" r:id="rId473"/>
-    <hyperlink ref="E319" r:id="rId474"/>
-[...30 lines deleted...]
-    <hyperlink ref="F336" r:id="rId505"/>
+    <hyperlink ref="F319" r:id="rId474"/>
+    <hyperlink ref="F320" r:id="rId475"/>
+    <hyperlink ref="F321" r:id="rId476"/>
+    <hyperlink ref="F322" r:id="rId477"/>
+    <hyperlink ref="E323" r:id="rId478"/>
+    <hyperlink ref="F323" r:id="rId479"/>
+    <hyperlink ref="E324" r:id="rId480"/>
+    <hyperlink ref="F324" r:id="rId481"/>
+    <hyperlink ref="E325" r:id="rId482"/>
+    <hyperlink ref="F325" r:id="rId483"/>
+    <hyperlink ref="E326" r:id="rId484"/>
+    <hyperlink ref="F326" r:id="rId485"/>
+    <hyperlink ref="E327" r:id="rId486"/>
+    <hyperlink ref="F327" r:id="rId487"/>
+    <hyperlink ref="E328" r:id="rId488"/>
+    <hyperlink ref="F328" r:id="rId489"/>
+    <hyperlink ref="E329" r:id="rId490"/>
+    <hyperlink ref="F329" r:id="rId491"/>
+    <hyperlink ref="E330" r:id="rId492"/>
+    <hyperlink ref="F330" r:id="rId493"/>
+    <hyperlink ref="E331" r:id="rId494"/>
+    <hyperlink ref="F331" r:id="rId495"/>
+    <hyperlink ref="E332" r:id="rId496"/>
+    <hyperlink ref="F332" r:id="rId497"/>
+    <hyperlink ref="E333" r:id="rId498"/>
+    <hyperlink ref="F333" r:id="rId499"/>
+    <hyperlink ref="E334" r:id="rId500"/>
+    <hyperlink ref="F334" r:id="rId501"/>
+    <hyperlink ref="F335" r:id="rId502"/>
+    <hyperlink ref="E336" r:id="rId503"/>
+    <hyperlink ref="F336" r:id="rId504"/>
+    <hyperlink ref="E337" r:id="rId505"/>
     <hyperlink ref="F337" r:id="rId506"/>
-    <hyperlink ref="F338" r:id="rId507"/>
-[...14 lines deleted...]
-    <hyperlink ref="E346" r:id="rId522"/>
+    <hyperlink ref="E338" r:id="rId507"/>
+    <hyperlink ref="F338" r:id="rId508"/>
+    <hyperlink ref="E339" r:id="rId509"/>
+    <hyperlink ref="F339" r:id="rId510"/>
+    <hyperlink ref="E340" r:id="rId511"/>
+    <hyperlink ref="F340" r:id="rId512"/>
+    <hyperlink ref="E341" r:id="rId513"/>
+    <hyperlink ref="F341" r:id="rId514"/>
+    <hyperlink ref="E342" r:id="rId515"/>
+    <hyperlink ref="F342" r:id="rId516"/>
+    <hyperlink ref="E343" r:id="rId517"/>
+    <hyperlink ref="F343" r:id="rId518"/>
+    <hyperlink ref="E344" r:id="rId519"/>
+    <hyperlink ref="F344" r:id="rId520"/>
+    <hyperlink ref="E345" r:id="rId521"/>
+    <hyperlink ref="F345" r:id="rId522"/>
     <hyperlink ref="F346" r:id="rId523"/>
     <hyperlink ref="E347" r:id="rId524"/>
     <hyperlink ref="F347" r:id="rId525"/>
     <hyperlink ref="E348" r:id="rId526"/>
     <hyperlink ref="F348" r:id="rId527"/>
     <hyperlink ref="E349" r:id="rId528"/>
     <hyperlink ref="F349" r:id="rId529"/>
     <hyperlink ref="E350" r:id="rId530"/>
     <hyperlink ref="F350" r:id="rId531"/>
     <hyperlink ref="E351" r:id="rId532"/>
     <hyperlink ref="F351" r:id="rId533"/>
-    <hyperlink ref="E352" r:id="rId534"/>
-[...108 lines deleted...]
-    <hyperlink ref="F406" r:id="rId643"/>
+    <hyperlink ref="F352" r:id="rId534"/>
+    <hyperlink ref="E353" r:id="rId535"/>
+    <hyperlink ref="F353" r:id="rId536"/>
+    <hyperlink ref="F354" r:id="rId537"/>
+    <hyperlink ref="F355" r:id="rId538"/>
+    <hyperlink ref="E356" r:id="rId539"/>
+    <hyperlink ref="F356" r:id="rId540"/>
+    <hyperlink ref="E357" r:id="rId541"/>
+    <hyperlink ref="F357" r:id="rId542"/>
+    <hyperlink ref="E358" r:id="rId543"/>
+    <hyperlink ref="F358" r:id="rId544"/>
+    <hyperlink ref="E359" r:id="rId545"/>
+    <hyperlink ref="F359" r:id="rId546"/>
+    <hyperlink ref="E360" r:id="rId547"/>
+    <hyperlink ref="F360" r:id="rId548"/>
+    <hyperlink ref="E361" r:id="rId549"/>
+    <hyperlink ref="F361" r:id="rId550"/>
+    <hyperlink ref="E362" r:id="rId551"/>
+    <hyperlink ref="F362" r:id="rId552"/>
+    <hyperlink ref="E363" r:id="rId553"/>
+    <hyperlink ref="F363" r:id="rId554"/>
+    <hyperlink ref="E364" r:id="rId555"/>
+    <hyperlink ref="F364" r:id="rId556"/>
+    <hyperlink ref="F365" r:id="rId557"/>
+    <hyperlink ref="F366" r:id="rId558"/>
+    <hyperlink ref="F367" r:id="rId559"/>
+    <hyperlink ref="E368" r:id="rId560"/>
+    <hyperlink ref="F368" r:id="rId561"/>
+    <hyperlink ref="E369" r:id="rId562"/>
+    <hyperlink ref="F369" r:id="rId563"/>
+    <hyperlink ref="E370" r:id="rId564"/>
+    <hyperlink ref="F370" r:id="rId565"/>
+    <hyperlink ref="E371" r:id="rId566"/>
+    <hyperlink ref="F371" r:id="rId567"/>
+    <hyperlink ref="E372" r:id="rId568"/>
+    <hyperlink ref="F372" r:id="rId569"/>
+    <hyperlink ref="E373" r:id="rId570"/>
+    <hyperlink ref="F373" r:id="rId571"/>
+    <hyperlink ref="E374" r:id="rId572"/>
+    <hyperlink ref="F374" r:id="rId573"/>
+    <hyperlink ref="E375" r:id="rId574"/>
+    <hyperlink ref="F375" r:id="rId575"/>
+    <hyperlink ref="E376" r:id="rId576"/>
+    <hyperlink ref="F376" r:id="rId577"/>
+    <hyperlink ref="E377" r:id="rId578"/>
+    <hyperlink ref="F377" r:id="rId579"/>
+    <hyperlink ref="E378" r:id="rId580"/>
+    <hyperlink ref="F378" r:id="rId581"/>
+    <hyperlink ref="E379" r:id="rId582"/>
+    <hyperlink ref="F379" r:id="rId583"/>
+    <hyperlink ref="E380" r:id="rId584"/>
+    <hyperlink ref="F380" r:id="rId585"/>
+    <hyperlink ref="E381" r:id="rId586"/>
+    <hyperlink ref="F381" r:id="rId587"/>
+    <hyperlink ref="E382" r:id="rId588"/>
+    <hyperlink ref="F382" r:id="rId589"/>
+    <hyperlink ref="E383" r:id="rId590"/>
+    <hyperlink ref="F383" r:id="rId591"/>
+    <hyperlink ref="E384" r:id="rId592"/>
+    <hyperlink ref="F384" r:id="rId593"/>
+    <hyperlink ref="E385" r:id="rId594"/>
+    <hyperlink ref="F385" r:id="rId595"/>
+    <hyperlink ref="E386" r:id="rId596"/>
+    <hyperlink ref="F386" r:id="rId597"/>
+    <hyperlink ref="E387" r:id="rId598"/>
+    <hyperlink ref="F387" r:id="rId599"/>
+    <hyperlink ref="E388" r:id="rId600"/>
+    <hyperlink ref="F388" r:id="rId601"/>
+    <hyperlink ref="E389" r:id="rId602"/>
+    <hyperlink ref="F389" r:id="rId603"/>
+    <hyperlink ref="E390" r:id="rId604"/>
+    <hyperlink ref="F390" r:id="rId605"/>
+    <hyperlink ref="E391" r:id="rId606"/>
+    <hyperlink ref="F391" r:id="rId607"/>
+    <hyperlink ref="E392" r:id="rId608"/>
+    <hyperlink ref="F392" r:id="rId609"/>
+    <hyperlink ref="E393" r:id="rId610"/>
+    <hyperlink ref="F393" r:id="rId611"/>
+    <hyperlink ref="E394" r:id="rId612"/>
+    <hyperlink ref="F394" r:id="rId613"/>
+    <hyperlink ref="E395" r:id="rId614"/>
+    <hyperlink ref="F395" r:id="rId615"/>
+    <hyperlink ref="E396" r:id="rId616"/>
+    <hyperlink ref="F396" r:id="rId617"/>
+    <hyperlink ref="E397" r:id="rId618"/>
+    <hyperlink ref="F397" r:id="rId619"/>
+    <hyperlink ref="E398" r:id="rId620"/>
+    <hyperlink ref="F398" r:id="rId621"/>
+    <hyperlink ref="E399" r:id="rId622"/>
+    <hyperlink ref="F399" r:id="rId623"/>
+    <hyperlink ref="E400" r:id="rId624"/>
+    <hyperlink ref="F400" r:id="rId625"/>
+    <hyperlink ref="E401" r:id="rId626"/>
+    <hyperlink ref="F401" r:id="rId627"/>
+    <hyperlink ref="E402" r:id="rId628"/>
+    <hyperlink ref="F402" r:id="rId629"/>
+    <hyperlink ref="E403" r:id="rId630"/>
+    <hyperlink ref="F403" r:id="rId631"/>
+    <hyperlink ref="E404" r:id="rId632"/>
+    <hyperlink ref="F404" r:id="rId633"/>
+    <hyperlink ref="E405" r:id="rId634"/>
+    <hyperlink ref="F405" r:id="rId635"/>
+    <hyperlink ref="E406" r:id="rId636"/>
+    <hyperlink ref="F406" r:id="rId637"/>
+    <hyperlink ref="E407" r:id="rId638"/>
+    <hyperlink ref="F407" r:id="rId639"/>
+    <hyperlink ref="E408" r:id="rId640"/>
+    <hyperlink ref="F408" r:id="rId641"/>
+    <hyperlink ref="E409" r:id="rId642"/>
+    <hyperlink ref="F409" r:id="rId643"/>
+    <hyperlink ref="E410" r:id="rId644"/>
+    <hyperlink ref="F410" r:id="rId645"/>
+    <hyperlink ref="E411" r:id="rId646"/>
+    <hyperlink ref="F411" r:id="rId647"/>
+    <hyperlink ref="E412" r:id="rId648"/>
+    <hyperlink ref="F412" r:id="rId649"/>
+    <hyperlink ref="E413" r:id="rId650"/>
+    <hyperlink ref="F413" r:id="rId651"/>
+    <hyperlink ref="E414" r:id="rId652"/>
+    <hyperlink ref="F414" r:id="rId653"/>
+    <hyperlink ref="E415" r:id="rId654"/>
+    <hyperlink ref="F415" r:id="rId655"/>
+    <hyperlink ref="E416" r:id="rId656"/>
+    <hyperlink ref="F416" r:id="rId657"/>
+    <hyperlink ref="E417" r:id="rId658"/>
+    <hyperlink ref="F417" r:id="rId659"/>
+    <hyperlink ref="E418" r:id="rId660"/>
+    <hyperlink ref="F418" r:id="rId661"/>
+    <hyperlink ref="E419" r:id="rId662"/>
+    <hyperlink ref="F419" r:id="rId663"/>
+    <hyperlink ref="E420" r:id="rId664"/>
+    <hyperlink ref="F420" r:id="rId665"/>
+    <hyperlink ref="E421" r:id="rId666"/>
+    <hyperlink ref="F421" r:id="rId667"/>
+    <hyperlink ref="E422" r:id="rId668"/>
+    <hyperlink ref="F422" r:id="rId669"/>
+    <hyperlink ref="E423" r:id="rId670"/>
+    <hyperlink ref="F423" r:id="rId671"/>
+    <hyperlink ref="E424" r:id="rId672"/>
+    <hyperlink ref="F424" r:id="rId673"/>
+    <hyperlink ref="E425" r:id="rId674"/>
+    <hyperlink ref="F425" r:id="rId675"/>
+    <hyperlink ref="E426" r:id="rId676"/>
+    <hyperlink ref="F426" r:id="rId677"/>
+    <hyperlink ref="E427" r:id="rId678"/>
+    <hyperlink ref="F427" r:id="rId679"/>
+    <hyperlink ref="E428" r:id="rId680"/>
+    <hyperlink ref="F428" r:id="rId681"/>
+    <hyperlink ref="E429" r:id="rId682"/>
+    <hyperlink ref="F429" r:id="rId683"/>
+    <hyperlink ref="E430" r:id="rId684"/>
+    <hyperlink ref="F430" r:id="rId685"/>
+    <hyperlink ref="E431" r:id="rId686"/>
+    <hyperlink ref="F431" r:id="rId687"/>
+    <hyperlink ref="E432" r:id="rId688"/>
+    <hyperlink ref="F432" r:id="rId689"/>
+    <hyperlink ref="E433" r:id="rId690"/>
+    <hyperlink ref="F433" r:id="rId691"/>
+    <hyperlink ref="E434" r:id="rId692"/>
+    <hyperlink ref="F434" r:id="rId693"/>
+    <hyperlink ref="E435" r:id="rId694"/>
+    <hyperlink ref="F435" r:id="rId695"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>