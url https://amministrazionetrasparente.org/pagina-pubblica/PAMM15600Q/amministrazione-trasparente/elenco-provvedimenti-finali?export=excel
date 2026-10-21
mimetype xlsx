--- v0 (2026-09-04)
+++ v1 (2026-10-21)
@@ -8,80 +8,155 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="326">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6F3EBB1A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di dizionari bilingue in lingua inglese e in lingua francese destinati alle attività didattiche ed agli Esami di Stato  - a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5EA27A05</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto carta A4 e A3 per fotocopie per uso didattico</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD47C1EA35</t>
+  </si>
+  <si>
+    <t>DETERMINA - Presa d’atto e acquisizione CIG su piattaforma PCP ai fini della fatturazione elettronica e della tracciabilità dei flussi finanziari relativi ai contratti di telefonia e connettività con l'operatore TIM S.p.A. attivi</t>
+  </si>
+  <si>
+    <t>BD47E353B6</t>
+  </si>
+  <si>
+    <t>DETERMINA - PRESA D’ATTO E ACQUISIZIONE CIG SU PIATTAFORMA PCP PER FATTURAZIONE ELETTRONICA E TRACCIABILITÀ FLUSSI FINANZIARI RELATIVI AL CONTRATTI DI TELEFONIA - TIM S.P.A. SEDE DI TERMINI IMERESE PERIODO AGO-SETT - OTT-NOV</t>
+  </si>
+  <si>
+    <t>BD47EF9574</t>
+  </si>
+  <si>
+    <t>DETERMINA - PRESA D’ATTO E ACQUISIZIONE CIG SU PIATTAFORMA PCP PER FATTURAZIONE ELETTRONICA E TRACCIABILITÀ FLUSSI FINANZIARI RELATIVI AL CONTRATTI DI TELEFONIA - TIM S.P.A. SEDE DI VILLABATE PERIODO AGO-SETT - OTT-NOV</t>
+  </si>
+  <si>
+    <t>BD47D82000</t>
+  </si>
+  <si>
+    <t>DETERMINA - PRESA D’ATTO E ACQUISIZIONE CIG SU PIATTAFORMA PCP AI FINI DELLA FATTURAZIONE ELETTRONICA E DELLA TRACCIABILITÀ DEI FLUSSI FINANZIARI RELATIVI AL CONTRATTI DI TELEFONIA E CONNETTIVITÀ CON L'OPERATORE TIM S.P.A. SEDE DI CORLEONE PERIODO FEBBRAIO-MARZ0</t>
+  </si>
+  <si>
+    <t>BD47F7C190</t>
+  </si>
+  <si>
+    <t>DETERMINA - PRESA D’ATTO E ACQUISIZIONE CIG SU PIATTAFORMA PCP PER FATTURAZIONE ELETTRONICA E TRACCIABILITÀ FLUSSI FINANZIARI RELATIVI AL CONTRATTI DI TELEFONIA - TIM S.P.A. SEDE DI CORLEONE PERIODO AGO-SETT - OTT-NOV</t>
+  </si>
+  <si>
+    <t>BD47D0158A</t>
+  </si>
+  <si>
+    <t>DETERMINA - PRESA D’ATTO E ACQUISIZIONE CIG SU PIATTAFORMA PCP AI FINI DELLA FATTURAZIONE ELETTRONICA E DELLA TRACCIABILITÀ DEI FLUSSI FINANZIARI RELATIVI AL CONTRATTI DI TELEFONIA E CONNETTIVITÀ CON L'OPERATORE TIM S.P.A. SEDE DI VILLABATE PERIODO FEBBRAIO-MAR</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD3080E8AF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto soggiorno presso Maresía Canteras Urban Hotel - progetto Erasmus</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD110BD784</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di n. 1 applicativo di firma digitale DSGA</t>
+  </si>
+  <si>
     <t>17/08/2026</t>
   </si>
   <si>
     <t>BCB90ADF34</t>
   </si>
   <si>
     <t>Decisione a contrarre - NETSENSE SERVIZIO G.D.P.R.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC8820A50A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner per stampanti uffici amministrativi</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1DD42D95</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto ricambio alimentatore fronte e retro fotocopiatrice a noleggio sede di Termini Imerese</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0DED9B6F</t>
   </si>
@@ -1302,2598 +1377,2798 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB90ADF34" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e5740939-b383-4224-ab44-906e13a748a9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8820A50A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/7fe380f7-096c-4ffb-8b39-c4ed1f605d98" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DD42D95" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/39595113-9c9d-4741-96ad-1d95dc35685d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DED9B6F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/73299db0-2e30-442c-a5ce-81cbc68bdf2e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEC9ACB1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/de80ba5a-34a0-4cac-a54d-1c96e19278f8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0941FB4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b779e3d7-146e-493a-a76a-e1216e25a259" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF06F43B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/70b4d9df-409a-44f9-a89b-f24fc3666436" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA812290A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ab9eb898-c065-4db0-9e4e-c6ee3889c1f5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1D65A8A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d909f828-fbd0-4bc4-a254-76253404fa14" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA891E5A0C" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/539414c2-cbc0-4f7b-9d6f-3bf637cc4b1b" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E0A8711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d94e679f-d291-42a3-8663-18498307cb18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62A83595" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b2c10c50-016b-4d80-83e0-9db91a50674d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C804977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f3900fe1-0c08-42e2-b417-fc72e8ffdc36" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3289470A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3f0796b9-c368-4508-9157-05e73e006e78" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C4B27FD" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/03cd0d0f-55b1-4393-9693-71af642156da" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF9CC614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/14bb1f1d-5814-41e8-9816-4a0953f6c449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E25C9EE7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/20470b16-5154-4089-9bcc-75991f74ca75" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997361D1B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/425f4af7-6e6a-4957-a0fe-9a31e63a2187" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CC1C014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/7d89639e-7e92-47d1-8504-055ee8abb1dc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93AA1DC11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/472637c3-ba5d-4c3f-8139-2239c841aba1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A3F6857" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/29de65ab-16b1-4b06-8389-498ff69b8fdb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BB7BAF8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/193bcffa-b44f-43d8-8d3d-4e0b3dbc5b27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9096BE9B8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e91a0d02-ccde-4ee6-a4a2-21e6bc4f9fe6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0B83029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/adbc5386-62c9-46f9-995d-18c6a8a9c829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ad370b8e-1ef3-438d-8a46-e23a946c74d4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE8B1213" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/2c4ccfb4-c74f-489c-a10a-9f107afe0550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEEC3275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6e32709a-6e33-4682-92fc-ce7602271496" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B98AF9C4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/40f02883-be6e-48aa-a1e8-68131b3c777a" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B86EC179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e938a23e-77b4-43ff-a109-bea9d3a18777" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=000000000_" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/555c062e-b619-446e-8b1c-ee150e05ed30" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C4601E0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b4274c18-572a-4b2f-b6e4-90d27f8904d3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C35A9A8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ba5c194a-8848-4cdd-9ba9-15c871c5a4ac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B887EBB8E9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/c550be9c-81ee-46b4-a196-b17af9fbd5a4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D222847" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b3b09f6b-48f8-449c-8aee-0e67464b028b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8532D2E3B" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1ae5ad19-100e-49cf-84c7-d30e6eee8f50" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AC6A3DD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/52e42899-782c-44a9-a898-8fa11088036f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840B0A81E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3b8d26bf-dafd-4e53-b291-da4565d331f7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838F2C035" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/111fc090-6e33-46e9-84a3-d3b0e2cc14ee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DC382F2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/fd1e565f-a246-4d77-b5ac-3fbdcd9e6229" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B824547362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b6a4a0a5-7ab2-43e4-8f4f-fbe327815914" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B629866AC8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3a07bcdd-3f48-4d6b-9ecc-d4385df8b8c9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FD47C8D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/35759cbf-10fd-458e-993e-8c484536ed29" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1727a169-cc1a-4ec4-9b99-9cbf74c8a3d2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723355401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/59965b58-5095-4c7a-86b7-ebbfeeca5b6b" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7133B3F8B" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/35e71851-39de-45e6-9e95-ebef69cc64d8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71328BB48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/162f9ddc-cbad-48b9-9437-cb785366144b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67E502D34" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/dfd9b561-83c5-4ddb-a40b-6158d850b663" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672F9A9B5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/39c79985-820d-4963-8cb2-7347fe57a78c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C5FF7C2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0c791a24-c78c-44bb-9212-5e0d85d74db5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652A74607" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1a04d06b-5836-46b4-849d-88698e142041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63427837C" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ce7b8afc-1ce0-472a-8271-6225e5e11ec1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6332C1B97" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6ba9c11f-a377-4a60-acce-8ca632aa92ec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA4DB44F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1fab0ee2-b17f-47c7-9d9c-e268da5caac0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A678114B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d21d8677-7dcf-4673-b970-4e26e90044d7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C20E0C5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/39f548bf-839c-4a55-9830-2674c47f40e8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A1C3A9D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3239d90c-e526-43af-b4ac-927510c63f8f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35729F337" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1cb9e561-1331-4495-b178-1d3024bbaeac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2266BEF" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/19d184d3-91be-4c4f-b1b2-cdb86cf1e4b8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A9C92BB0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f555cae0-d5a8-4f5e-8444-bba22641d695" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C7A0F4A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4c74c125-3b2f-42fc-834e-d0135bbc0609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C6E76A2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/8132a324-5b81-44f2-a99b-95bd01b0e53d" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FE5B786" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4789534e-c71a-456d-a76e-042d6515f45f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474EF7ADE" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/362710b4-ed49-4fb3-8a1e-fd3b611b8bb5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4750A9107" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/169fe2ae-2752-4b8b-acc8-994fcb1d7c07" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448AA54A0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/a25c2cc3-bbd3-4d1a-9da8-76e07a96416c" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B373D78A64" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/248b9940-3c85-4580-a7b1-6dc4d8a08682" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B373C5C00A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0c2bc5ae-0172-4a9e-8e98-8fdb233a7db3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35EA341DD" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f7bcbdcc-8438-47d8-873d-6a9f0f569fcf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358929CC2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/9375b36b-4efd-4bc7-82f7-4dee9f9e9a85" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358746E2C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ff831fb6-8e78-4102-a6c3-a29f9f637cb9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B350480344" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d240e66d-88ef-4069-bf71-fed585e9a55a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34FCAABDA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0894e31b-2869-4d0b-a963-40acdae816d1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3510FBFD9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/62fe5c4b-e47f-4b96-ba7c-36ff96b7e222" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34F3FE3DC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d0f2f5f3-e32b-4bb7-9144-f843cdfc4a73" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3135918DA" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/c3a0cb0c-2645-48f2-9cdf-2ca8d2179f0c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3009512AE" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/09e93301-93a8-4a67-999f-387cfab78921" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B265AC66EF" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/7c100fea-1016-43f7-8972-5d9318f533f6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F77BBE33" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/12a8f158-30f0-4dea-ab8c-bcb86e1614e9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F70979B1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0de77a5a-6bca-4266-8101-a31ec88d4a18" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DF810155" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4f597898-633f-4c5d-a75c-52c4a89f2ecd" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B192E7E1F1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/524274cc-4721-4a4f-8d43-beab01ddae02" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD53976502" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1b560969-8fd1-4150-955c-d4fee97aae0b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1416EF6E8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/887e0bf0-26e9-4ffe-81d1-a2c303ee593b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13F190FF5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/2ffb267a-efef-466c-a4fe-e1b3e8294b03" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113C6284B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/398f9c0d-a3ce-4816-831b-50c5d50cd86d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113AAF154" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/07c66dbc-3ad7-4873-ab1e-77fa4012c23d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1135939EC" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/cfae0f7b-d59c-4e7e-b1b2-2f80361df9e6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FDF6E134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/24b98b5e-b3df-4f49-8037-24075ccb8c6f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FDF43DB4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e85136c5-7b2f-4dfc-aa41-0153f9ca387f" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FDEC019D" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1523f1da-f998-4711-940a-f135e3e5ef85" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FEDD8648" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b7c2cdec-5d6f-48d1-bbd8-205f5cb602c5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FEBA55AE" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/a941576d-17bd-4fbd-8662-5788b8832d1a" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FE97036E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/c5e917c5-f29e-45a7-a1ba-274a6b3ad533" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FE78A25F" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/065d4254-f9a6-41dd-a9ac-81cbea457bc2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1154F2D4F" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6f008e1b-82e8-4973-9a46-f40cd7f92d72" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FECC74FF" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/abd59704-717c-4afe-9fc8-59288ad1d5be" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B085E32D48" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0f96fc35-5a0c-4800-8d18-086bf7dc816e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B103768AEF" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/37dec210-f2da-4c02-8e8c-99d2ee2d60bf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058300684" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/2c32b7c0-0e47-47fc-ab83-e73b00f0e8b4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10349DCE5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/236964c1-9794-401a-8150-adf19ebb1cb4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1031FC188" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/07896e82-41c7-44a9-89f8-2326dc5683b2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6F3EBB1A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e359d972-e670-4907-af1d-7d6314238f41" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5EA27A05" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/eaf1caa4-ed6e-4192-8168-578e2da6d991" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47C1EA35" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/19609a65-a4bb-4574-a856-f4381a0bf491" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47E353B6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4a2ce234-710b-40ba-aa0e-66c9b4a4bbcf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47EF9574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6225f2d2-dbc7-4894-8c4a-af74cc1b314b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47D82000" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/46273899-aea5-40e0-bafa-f83fe35d7856" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47F7C190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/547d04ed-7389-47a3-bf37-0957ea9bf8db" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD47D0158A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f77194f8-99f4-4ee5-92a5-59235ea56c9e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3080E8AF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b2271dcb-48dd-4608-a093-2bc5ffc610f1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD110BD784" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/8992477d-69d8-47db-9ec3-3b4d08e0eb1a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB90ADF34" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e5740939-b383-4224-ab44-906e13a748a9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8820A50A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/7fe380f7-096c-4ffb-8b39-c4ed1f605d98" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DD42D95" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/39595113-9c9d-4741-96ad-1d95dc35685d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DED9B6F" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/73299db0-2e30-442c-a5ce-81cbc68bdf2e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACEC9ACB1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/de80ba5a-34a0-4cac-a54d-1c96e19278f8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0941FB4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b779e3d7-146e-493a-a76a-e1216e25a259" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABF06F43B" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/70b4d9df-409a-44f9-a89b-f24fc3666436" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA812290A" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ab9eb898-c065-4db0-9e4e-c6ee3889c1f5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1D65A8A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d909f828-fbd0-4bc4-a254-76253404fa14" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA891E5A0C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/539414c2-cbc0-4f7b-9d6f-3bf637cc4b1b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E0A8711" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d94e679f-d291-42a3-8663-18498307cb18" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA62A83595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b2c10c50-016b-4d80-83e0-9db91a50674d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3C804977" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f3900fe1-0c08-42e2-b417-fc72e8ffdc36" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3289470A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3f0796b9-c368-4508-9157-05e73e006e78" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1C4B27FD" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/03cd0d0f-55b1-4393-9693-71af642156da" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FF9CC614" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/14bb1f1d-5814-41e8-9816-4a0953f6c449" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E25C9EE7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/20470b16-5154-4089-9bcc-75991f74ca75" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B997361D1B" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/425f4af7-6e6a-4957-a0fe-9a31e63a2187" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96CC1C014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/7d89639e-7e92-47d1-8504-055ee8abb1dc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93AA1DC11" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/472637c3-ba5d-4c3f-8139-2239c841aba1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93A3F6857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/29de65ab-16b1-4b06-8389-498ff69b8fdb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BB7BAF8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/193bcffa-b44f-43d8-8d3d-4e0b3dbc5b27" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9096BE9B8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e91a0d02-ccde-4ee6-a4a2-21e6bc4f9fe6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E0B83029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/adbc5386-62c9-46f9-995d-18c6a8a9c829" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ad370b8e-1ef3-438d-8a46-e23a946c74d4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CE8B1213" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/2c4ccfb4-c74f-489c-a10a-9f107afe0550" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BEEC3275" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6e32709a-6e33-4682-92fc-ce7602271496" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B98AF9C4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/40f02883-be6e-48aa-a1e8-68131b3c777a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B86EC179" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e938a23e-77b4-43ff-a109-bea9d3a18777" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=000000000_" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/555c062e-b619-446e-8b1c-ee150e05ed30" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C4601E0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b4274c18-572a-4b2f-b6e4-90d27f8904d3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88C35A9A8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ba5c194a-8848-4cdd-9ba9-15c871c5a4ac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B887EBB8E9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/c550be9c-81ee-46b4-a196-b17af9fbd5a4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D222847" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b3b09f6b-48f8-449c-8aee-0e67464b028b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8532D2E3B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1ae5ad19-100e-49cf-84c7-d30e6eee8f50" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84AC6A3DD" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/52e42899-782c-44a9-a898-8fa11088036f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B840B0A81E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3b8d26bf-dafd-4e53-b291-da4565d331f7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B838F2C035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/111fc090-6e33-46e9-84a3-d3b0e2cc14ee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82DC382F2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/fd1e565f-a246-4d77-b5ac-3fbdcd9e6229" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B824547362" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b6a4a0a5-7ab2-43e4-8f4f-fbe327815914" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B629866AC8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3a07bcdd-3f48-4d6b-9ecc-d4385df8b8c9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FD47C8D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/35759cbf-10fd-458e-993e-8c484536ed29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1727a169-cc1a-4ec4-9b99-9cbf74c8a3d2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723355401" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/59965b58-5095-4c7a-86b7-ebbfeeca5b6b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7133B3F8B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/35e71851-39de-45e6-9e95-ebef69cc64d8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71328BB48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/162f9ddc-cbad-48b9-9437-cb785366144b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67E502D34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/dfd9b561-83c5-4ddb-a40b-6158d850b663" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B672F9A9B5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/39c79985-820d-4963-8cb2-7347fe57a78c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C5FF7C2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0c791a24-c78c-44bb-9212-5e0d85d74db5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B652A74607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1a04d06b-5836-46b4-849d-88698e142041" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63427837C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ce7b8afc-1ce0-472a-8271-6225e5e11ec1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6332C1B97" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6ba9c11f-a377-4a60-acce-8ca632aa92ec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BA4DB44F" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1fab0ee2-b17f-47c7-9d9c-e268da5caac0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A678114B" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d21d8677-7dcf-4673-b970-4e26e90044d7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55C20E0C5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/39f548bf-839c-4a55-9830-2674c47f40e8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A1C3A9D" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/3239d90c-e526-43af-b4ac-927510c63f8f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35729F337" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1cb9e561-1331-4495-b178-1d3024bbaeac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B2266BEF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/19d184d3-91be-4c4f-b1b2-cdb86cf1e4b8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A9C92BB0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f555cae0-d5a8-4f5e-8444-bba22641d695" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C7A0F4A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4c74c125-3b2f-42fc-834e-d0135bbc0609" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48C6E76A2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/8132a324-5b81-44f2-a99b-95bd01b0e53d" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B47FE5B786" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4789534e-c71a-456d-a76e-042d6515f45f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B474EF7ADE" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/362710b4-ed49-4fb3-8a1e-fd3b611b8bb5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4750A9107" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/169fe2ae-2752-4b8b-acc8-994fcb1d7c07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B448AA54A0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/a25c2cc3-bbd3-4d1a-9da8-76e07a96416c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B373D78A64" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/248b9940-3c85-4580-a7b1-6dc4d8a08682" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B373C5C00A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0c2bc5ae-0172-4a9e-8e98-8fdb233a7db3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B35EA341DD" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/f7bcbdcc-8438-47d8-873d-6a9f0f569fcf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358929CC2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/9375b36b-4efd-4bc7-82f7-4dee9f9e9a85" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B358746E2C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/ff831fb6-8e78-4102-a6c3-a29f9f637cb9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B350480344" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d240e66d-88ef-4069-bf71-fed585e9a55a" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34FCAABDA" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0894e31b-2869-4d0b-a963-40acdae816d1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3510FBFD9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/62fe5c4b-e47f-4b96-ba7c-36ff96b7e222" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34F3FE3DC" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/d0f2f5f3-e32b-4bb7-9144-f843cdfc4a73" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3135918DA" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/c3a0cb0c-2645-48f2-9cdf-2ca8d2179f0c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3009512AE" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/09e93301-93a8-4a67-999f-387cfab78921" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B265AC66EF" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/7c100fea-1016-43f7-8972-5d9318f533f6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F77BBE33" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/12a8f158-30f0-4dea-ab8c-bcb86e1614e9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1F70979B1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0de77a5a-6bca-4266-8101-a31ec88d4a18" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1DF810155" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/4f597898-633f-4c5d-a75c-52c4a89f2ecd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B192E7E1F1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/524274cc-4721-4a4f-8d43-beab01ddae02" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZD53976502" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1b560969-8fd1-4150-955c-d4fee97aae0b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1416EF6E8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/887e0bf0-26e9-4ffe-81d1-a2c303ee593b" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B13F190FF5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/2ffb267a-efef-466c-a4fe-e1b3e8294b03" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113C6284B" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/398f9c0d-a3ce-4816-831b-50c5d50cd86d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B113AAF154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/07c66dbc-3ad7-4873-ab1e-77fa4012c23d" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1135939EC" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/cfae0f7b-d59c-4e7e-b1b2-2f80361df9e6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FDF6E134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/24b98b5e-b3df-4f49-8037-24075ccb8c6f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FDF43DB4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/e85136c5-7b2f-4dfc-aa41-0153f9ca387f" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FDEC019D" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/1523f1da-f998-4711-940a-f135e3e5ef85" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FEDD8648" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/b7c2cdec-5d6f-48d1-bbd8-205f5cb602c5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FEBA55AE" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/a941576d-17bd-4fbd-8662-5788b8832d1a" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FE97036E" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/c5e917c5-f29e-45a7-a1ba-274a6b3ad533" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FE78A25F" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/065d4254-f9a6-41dd-a9ac-81cbea457bc2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1154F2D4F" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/6f008e1b-82e8-4973-9a46-f40cd7f92d72" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0FECC74FF" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/abd59704-717c-4afe-9fc8-59288ad1d5be" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B085E32D48" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/0f96fc35-5a0c-4800-8d18-086bf7dc816e" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B103768AEF" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/37dec210-f2da-4c02-8e8c-99d2ee2d60bf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B058300684" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/2c32b7c0-0e47-47fc-ab83-e73b00f0e8b4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10349DCE5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/236964c1-9794-401a-8150-adf19ebb1cb4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1031FC188" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAMM15600Q/amministrazione-trasparente/atti-amministrazioni-enti/07896e82-41c7-44a9-89f8-2326dc5683b2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F127"/>
+  <dimension ref="A1:F137"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>6811</v>
+        <v>9571</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>6579</v>
+        <v>9329</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>5565</v>
+        <v>8994</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>8985</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6">
+        <v>8985</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B7">
-        <v>2408</v>
+        <v>8985</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8">
+        <v>8985</v>
+      </c>
+      <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="B8">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B9">
-        <v>2137</v>
+        <v>8985</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>2082</v>
+        <v>8673</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>1848</v>
+        <v>8102</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>1723</v>
+        <v>6811</v>
       </c>
       <c r="C12" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B13">
-        <v>1403</v>
+        <v>6579</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>990</v>
+        <v>5565</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>860</v>
+        <v>5388</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B16">
-        <v>684</v>
+        <v>2574</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>431</v>
+        <v>2408</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B18">
-        <v>86</v>
+        <v>2396</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>10548</v>
+        <v>2137</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>10188</v>
+        <v>2082</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>9745</v>
+        <v>1848</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>9698</v>
+        <v>1723</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B23">
-        <v>9111</v>
+        <v>1403</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24">
+        <v>990</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B25">
-        <v>8977</v>
+        <v>860</v>
       </c>
       <c r="C25" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>8819</v>
+        <v>684</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B27">
-        <v>8434</v>
+        <v>431</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>8281</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="B29">
-        <v>8231</v>
+        <v>10548</v>
       </c>
       <c r="C29" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>85</v>
+      </c>
+      <c r="B30">
+        <v>10188</v>
+      </c>
+      <c r="C30" t="s">
         <v>86</v>
       </c>
-      <c r="B30">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B31">
-        <v>8049</v>
+        <v>9745</v>
       </c>
       <c r="C31" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B32">
-        <v>7822</v>
+        <v>9698</v>
       </c>
       <c r="C32" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33">
-        <v>7810</v>
+        <v>9111</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D33" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B34">
-        <v>7760</v>
+        <v>9076</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>7354</v>
+        <v>8977</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B36">
-        <v>7001</v>
+        <v>8819</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B37">
-        <v>6859</v>
+        <v>8434</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B38">
-        <v>6669</v>
+        <v>8281</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>6569</v>
+        <v>8231</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B40">
-        <v>6351</v>
+        <v>8214</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B41">
-        <v>6201</v>
+        <v>8049</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>5227</v>
+        <v>7822</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>4672</v>
+        <v>7810</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B44">
-        <v>4590</v>
+        <v>7760</v>
       </c>
       <c r="C44" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B45">
-        <v>4498</v>
+        <v>7354</v>
       </c>
       <c r="C45" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B46">
-        <v>4428</v>
+        <v>7001</v>
       </c>
       <c r="C46" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D46" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B47">
-        <v>4294</v>
+        <v>6859</v>
       </c>
       <c r="C47" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D47" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>136</v>
+      </c>
+      <c r="B48">
+        <v>6669</v>
+      </c>
+      <c r="C48" t="s">
+        <v>137</v>
+      </c>
+      <c r="D48" t="s">
         <v>138</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B49">
-        <v>3246</v>
+        <v>6569</v>
       </c>
       <c r="C49" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B50">
-        <v>3009</v>
+        <v>6351</v>
       </c>
       <c r="C50" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D50" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B51">
-        <v>2919</v>
+        <v>6201</v>
       </c>
       <c r="C51" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D51" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B52">
-        <v>2823</v>
+        <v>5227</v>
       </c>
       <c r="C52" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D52" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>150</v>
+      </c>
+      <c r="E52" t="s">
+        <v>149</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B53">
-        <v>2435</v>
+        <v>4672</v>
       </c>
       <c r="C53" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D53" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B54">
-        <v>1914</v>
+        <v>4590</v>
       </c>
       <c r="C54" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D54" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B55">
-        <v>1429</v>
+        <v>4498</v>
       </c>
       <c r="C55" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B56">
-        <v>1292</v>
+        <v>4428</v>
       </c>
       <c r="C56" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D56" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B57">
-        <v>1185</v>
+        <v>4294</v>
       </c>
       <c r="C57" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>165</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>163</v>
+      </c>
+      <c r="B58">
+        <v>4293</v>
+      </c>
+      <c r="C58" t="s">
+        <v>166</v>
+      </c>
+      <c r="D58" t="s">
         <v>167</v>
       </c>
-      <c r="B58">
-[...9 lines deleted...]
-        <v>124</v>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B59">
-        <v>1182</v>
+        <v>3246</v>
       </c>
       <c r="C59" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="D59" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>170</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B60">
-        <v>1177</v>
+        <v>3009</v>
       </c>
       <c r="C60" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>173</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B61">
-        <v>1115</v>
+        <v>2919</v>
       </c>
       <c r="C61" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="D61" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>176</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B62">
-        <v>1115</v>
+        <v>2823</v>
       </c>
       <c r="C62" t="s">
-        <v>124</v>
+        <v>178</v>
       </c>
       <c r="D62" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>179</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="B63">
-        <v>1112</v>
+        <v>2435</v>
       </c>
       <c r="C63" t="s">
-        <v>124</v>
+        <v>181</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>182</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="B64">
-        <v>844</v>
+        <v>1914</v>
       </c>
       <c r="C64" t="s">
-        <v>124</v>
+        <v>184</v>
       </c>
       <c r="D64" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>185</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="B65">
-        <v>842</v>
+        <v>1429</v>
       </c>
       <c r="C65" t="s">
-        <v>124</v>
+        <v>187</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>188</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="B66">
-        <v>703</v>
+        <v>1292</v>
       </c>
       <c r="C66" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="D66" t="s">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="B67">
-        <v>681</v>
+        <v>1185</v>
       </c>
       <c r="C67" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="D67" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E67" t="s">
+        <v>149</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="B68">
-        <v>223</v>
+        <v>1184</v>
       </c>
       <c r="C68" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D68" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E68" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="B69">
-        <v>222</v>
+        <v>1182</v>
       </c>
       <c r="C69" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D69" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="E69" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="B70">
-        <v>77</v>
+        <v>1177</v>
       </c>
       <c r="C70" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D70" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E70" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="B71">
-        <v>76</v>
+        <v>1115</v>
       </c>
       <c r="C71" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D71" t="s">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="E71" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="B72">
-        <v>75</v>
+        <v>1115</v>
       </c>
       <c r="C72" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D72" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E72" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="B73">
-        <v>74</v>
+        <v>1112</v>
       </c>
       <c r="C73" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D73" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="E73" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="B74">
-        <v>72</v>
+        <v>844</v>
       </c>
       <c r="C74" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D74" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E74" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="B75">
-        <v>9996</v>
+        <v>842</v>
       </c>
       <c r="C75" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D75" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E75" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="B76">
-        <v>9995</v>
+        <v>703</v>
       </c>
       <c r="C76" t="s">
-        <v>124</v>
+        <v>198</v>
       </c>
       <c r="D76" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>199</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="B77">
-        <v>9994</v>
+        <v>681</v>
       </c>
       <c r="C77" t="s">
-        <v>124</v>
+        <v>200</v>
       </c>
       <c r="D77" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>201</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="B78">
-        <v>9934</v>
+        <v>223</v>
       </c>
       <c r="C78" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D78" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E78" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="B79">
-        <v>9526</v>
+        <v>222</v>
       </c>
       <c r="C79" t="s">
-        <v>183</v>
+        <v>149</v>
       </c>
       <c r="D79" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>195</v>
+      </c>
+      <c r="E79" t="s">
+        <v>149</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="B80">
-        <v>9486</v>
+        <v>77</v>
       </c>
       <c r="C80" t="s">
-        <v>185</v>
+        <v>149</v>
       </c>
       <c r="D80" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E80" t="s">
+        <v>149</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="B81">
-        <v>9410</v>
+        <v>76</v>
       </c>
       <c r="C81" t="s">
-        <v>188</v>
+        <v>149</v>
       </c>
       <c r="D81" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>195</v>
+      </c>
+      <c r="E81" t="s">
+        <v>149</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="B82">
-        <v>9225</v>
+        <v>75</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>149</v>
       </c>
       <c r="D82" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E82" t="s">
+        <v>149</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="B83">
-        <v>9220</v>
+        <v>74</v>
       </c>
       <c r="C83" t="s">
+        <v>149</v>
+      </c>
+      <c r="D83" t="s">
         <v>193</v>
       </c>
-      <c r="D83" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E83" t="s">
+        <v>149</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="B84">
-        <v>9115</v>
+        <v>72</v>
       </c>
       <c r="C84" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D84" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E84" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B85">
-        <v>9106</v>
+        <v>9996</v>
       </c>
       <c r="C85" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D85" t="s">
-        <v>168</v>
+        <v>193</v>
       </c>
       <c r="E85" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B86">
-        <v>9068</v>
+        <v>9995</v>
       </c>
       <c r="C86" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="D86" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="E86" t="s">
-        <v>124</v>
+        <v>149</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B87">
-        <v>9048</v>
+        <v>9994</v>
       </c>
       <c r="C87" t="s">
-        <v>197</v>
+        <v>149</v>
       </c>
       <c r="D87" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>205</v>
+      </c>
+      <c r="E87" t="s">
+        <v>149</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B88">
-        <v>8965</v>
+        <v>9934</v>
       </c>
       <c r="C88" t="s">
-        <v>200</v>
+        <v>149</v>
       </c>
       <c r="D88" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E88" t="s">
+        <v>149</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="B89">
-        <v>8963</v>
+        <v>9526</v>
       </c>
       <c r="C89" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D89" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B90">
-        <v>8592</v>
+        <v>9486</v>
       </c>
       <c r="C90" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="D90" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="B91">
-        <v>7477</v>
+        <v>9410</v>
       </c>
       <c r="C91" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D91" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="B92">
-        <v>7469</v>
+        <v>9225</v>
       </c>
       <c r="C92" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D92" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B93">
-        <v>7245</v>
+        <v>9220</v>
       </c>
       <c r="C93" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="D93" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B94">
-        <v>7200</v>
+        <v>9115</v>
       </c>
       <c r="C94" t="s">
-        <v>216</v>
+        <v>149</v>
       </c>
       <c r="D94" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E94" t="s">
+        <v>149</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B95">
-        <v>7196</v>
+        <v>9106</v>
       </c>
       <c r="C95" t="s">
-        <v>218</v>
+        <v>149</v>
       </c>
       <c r="D95" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E95" t="s">
+        <v>149</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B96">
-        <v>7122</v>
+        <v>9068</v>
       </c>
       <c r="C96" t="s">
-        <v>221</v>
+        <v>149</v>
       </c>
       <c r="D96" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E96" t="s">
+        <v>149</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B97">
-        <v>7110</v>
+        <v>9048</v>
       </c>
       <c r="C97" t="s">
+        <v>222</v>
+      </c>
+      <c r="D97" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98">
+        <v>8965</v>
+      </c>
+      <c r="C98" t="s">
         <v>225</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B99">
-        <v>7067</v>
+        <v>8963</v>
       </c>
       <c r="C99" t="s">
+        <v>227</v>
+      </c>
+      <c r="D99" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100">
+        <v>8592</v>
+      </c>
+      <c r="C100" t="s">
         <v>230</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>232</v>
+      </c>
+      <c r="B101">
+        <v>7477</v>
+      </c>
+      <c r="C101" t="s">
         <v>233</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>232</v>
+      </c>
+      <c r="B102">
+        <v>7469</v>
+      </c>
+      <c r="C102" t="s">
+        <v>235</v>
+      </c>
+      <c r="D102" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103">
+        <v>7245</v>
+      </c>
+      <c r="C103" t="s">
+        <v>238</v>
+      </c>
+      <c r="D103" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B104">
-        <v>4214</v>
+        <v>7200</v>
       </c>
       <c r="C104" t="s">
+        <v>241</v>
+      </c>
+      <c r="D104" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105">
+        <v>7196</v>
+      </c>
+      <c r="C105" t="s">
+        <v>243</v>
+      </c>
+      <c r="D105" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106">
+        <v>7122</v>
+      </c>
+      <c r="C106" t="s">
+        <v>246</v>
+      </c>
+      <c r="D106" t="s">
         <v>247</v>
       </c>
-      <c r="B106">
-[...9 lines deleted...]
-        <v>124</v>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107">
+        <v>7110</v>
+      </c>
+      <c r="C107" t="s">
         <v>248</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>250</v>
+      </c>
+      <c r="B108">
+        <v>7085</v>
+      </c>
+      <c r="C108" t="s">
         <v>251</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>250</v>
+      </c>
+      <c r="B109">
+        <v>7067</v>
+      </c>
+      <c r="C109" t="s">
+        <v>253</v>
+      </c>
+      <c r="D109" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B110">
-        <v>2820</v>
+        <v>6425</v>
       </c>
       <c r="C110" t="s">
+        <v>256</v>
+      </c>
+      <c r="D110" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>258</v>
+      </c>
+      <c r="B111">
+        <v>6217</v>
+      </c>
+      <c r="C111" t="s">
         <v>259</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B112">
-        <v>2538</v>
+        <v>5097</v>
       </c>
       <c r="C112" t="s">
         <v>262</v>
       </c>
       <c r="D112" t="s">
         <v>263</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B113">
-        <v>2537</v>
+        <v>4215</v>
       </c>
       <c r="C113" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D113" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B114">
-        <v>2294</v>
+        <v>4214</v>
       </c>
       <c r="C114" t="s">
         <v>267</v>
       </c>
       <c r="D114" t="s">
         <v>268</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B115">
-        <v>2293</v>
+        <v>4151</v>
       </c>
       <c r="C115" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D115" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B116">
-        <v>2291</v>
+        <v>3830</v>
       </c>
       <c r="C116" t="s">
-        <v>271</v>
+        <v>149</v>
       </c>
       <c r="D116" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>193</v>
+      </c>
+      <c r="E116" t="s">
+        <v>149</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>273</v>
       </c>
       <c r="B117">
-        <v>2246</v>
+        <v>3597</v>
       </c>
       <c r="C117" t="s">
         <v>274</v>
       </c>
       <c r="D117" t="s">
         <v>275</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>276</v>
       </c>
       <c r="B118">
-        <v>2199</v>
+        <v>3609</v>
       </c>
       <c r="C118" t="s">
         <v>277</v>
       </c>
       <c r="D118" t="s">
         <v>278</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B119">
-        <v>2198</v>
+        <v>2824</v>
       </c>
       <c r="C119" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D119" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B120">
-        <v>2197</v>
+        <v>2820</v>
       </c>
       <c r="C120" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D120" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B121">
-        <v>2188</v>
+        <v>2539</v>
       </c>
       <c r="C121" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D121" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B122">
-        <v>2187</v>
+        <v>2538</v>
       </c>
       <c r="C122" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D122" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B123">
-        <v>1456</v>
+        <v>2537</v>
       </c>
       <c r="C123" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D123" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B124">
-        <v>1317</v>
+        <v>2294</v>
       </c>
       <c r="C124" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B125">
-        <v>1256</v>
+        <v>2293</v>
       </c>
       <c r="C125" t="s">
         <v>294</v>
       </c>
       <c r="D125" t="s">
         <v>295</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>291</v>
+      </c>
+      <c r="B126">
+        <v>2291</v>
+      </c>
+      <c r="C126" t="s">
         <v>296</v>
       </c>
-      <c r="B126">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="B127">
-        <v>1207</v>
+        <v>2246</v>
       </c>
       <c r="C127" t="s">
         <v>299</v>
       </c>
       <c r="D127" t="s">
         <v>300</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>301</v>
+      </c>
+      <c r="B128">
+        <v>2199</v>
+      </c>
+      <c r="C128" t="s">
+        <v>302</v>
+      </c>
+      <c r="D128" t="s">
+        <v>303</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>301</v>
+      </c>
+      <c r="B129">
+        <v>2198</v>
+      </c>
+      <c r="C129" t="s">
+        <v>304</v>
+      </c>
+      <c r="D129" t="s">
+        <v>305</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>301</v>
+      </c>
+      <c r="B130">
+        <v>2197</v>
+      </c>
+      <c r="C130" t="s">
+        <v>306</v>
+      </c>
+      <c r="D130" t="s">
+        <v>307</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>301</v>
+      </c>
+      <c r="B131">
+        <v>2188</v>
+      </c>
+      <c r="C131" t="s">
+        <v>308</v>
+      </c>
+      <c r="D131" t="s">
+        <v>309</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>301</v>
+      </c>
+      <c r="B132">
+        <v>2187</v>
+      </c>
+      <c r="C132" t="s">
+        <v>310</v>
+      </c>
+      <c r="D132" t="s">
+        <v>311</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>312</v>
+      </c>
+      <c r="B133">
+        <v>1456</v>
+      </c>
+      <c r="C133" t="s">
+        <v>313</v>
+      </c>
+      <c r="D133" t="s">
+        <v>314</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>315</v>
+      </c>
+      <c r="B134">
+        <v>1317</v>
+      </c>
+      <c r="C134" t="s">
+        <v>316</v>
+      </c>
+      <c r="D134" t="s">
+        <v>317</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>318</v>
+      </c>
+      <c r="B135">
+        <v>1256</v>
+      </c>
+      <c r="C135" t="s">
+        <v>319</v>
+      </c>
+      <c r="D135" t="s">
+        <v>320</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>321</v>
+      </c>
+      <c r="B136">
+        <v>1208</v>
+      </c>
+      <c r="C136" t="s">
+        <v>322</v>
+      </c>
+      <c r="D136" t="s">
+        <v>323</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>321</v>
+      </c>
+      <c r="B137">
+        <v>1207</v>
+      </c>
+      <c r="C137" t="s">
+        <v>324</v>
+      </c>
+      <c r="D137" t="s">
+        <v>325</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -3935,197 +4210,217 @@
     <hyperlink ref="F29" r:id="rId56"/>
     <hyperlink ref="E30" r:id="rId57"/>
     <hyperlink ref="F30" r:id="rId58"/>
     <hyperlink ref="E31" r:id="rId59"/>
     <hyperlink ref="F31" r:id="rId60"/>
     <hyperlink ref="E32" r:id="rId61"/>
     <hyperlink ref="F32" r:id="rId62"/>
     <hyperlink ref="E33" r:id="rId63"/>
     <hyperlink ref="F33" r:id="rId64"/>
     <hyperlink ref="E34" r:id="rId65"/>
     <hyperlink ref="F34" r:id="rId66"/>
     <hyperlink ref="E35" r:id="rId67"/>
     <hyperlink ref="F35" r:id="rId68"/>
     <hyperlink ref="E36" r:id="rId69"/>
     <hyperlink ref="F36" r:id="rId70"/>
     <hyperlink ref="E37" r:id="rId71"/>
     <hyperlink ref="F37" r:id="rId72"/>
     <hyperlink ref="E38" r:id="rId73"/>
     <hyperlink ref="F38" r:id="rId74"/>
     <hyperlink ref="E39" r:id="rId75"/>
     <hyperlink ref="F39" r:id="rId76"/>
     <hyperlink ref="E40" r:id="rId77"/>
     <hyperlink ref="F40" r:id="rId78"/>
     <hyperlink ref="E41" r:id="rId79"/>
     <hyperlink ref="F41" r:id="rId80"/>
-    <hyperlink ref="F42" r:id="rId81"/>
-[...18 lines deleted...]
-    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="E44" r:id="rId85"/>
+    <hyperlink ref="F44" r:id="rId86"/>
+    <hyperlink ref="E45" r:id="rId87"/>
+    <hyperlink ref="F45" r:id="rId88"/>
+    <hyperlink ref="E46" r:id="rId89"/>
+    <hyperlink ref="F46" r:id="rId90"/>
+    <hyperlink ref="E47" r:id="rId91"/>
+    <hyperlink ref="F47" r:id="rId92"/>
+    <hyperlink ref="E48" r:id="rId93"/>
+    <hyperlink ref="F48" r:id="rId94"/>
+    <hyperlink ref="E49" r:id="rId95"/>
+    <hyperlink ref="F49" r:id="rId96"/>
+    <hyperlink ref="E50" r:id="rId97"/>
+    <hyperlink ref="F50" r:id="rId98"/>
+    <hyperlink ref="E51" r:id="rId99"/>
+    <hyperlink ref="F51" r:id="rId100"/>
     <hyperlink ref="F52" r:id="rId101"/>
     <hyperlink ref="E53" r:id="rId102"/>
     <hyperlink ref="F53" r:id="rId103"/>
     <hyperlink ref="E54" r:id="rId104"/>
     <hyperlink ref="F54" r:id="rId105"/>
     <hyperlink ref="E55" r:id="rId106"/>
     <hyperlink ref="F55" r:id="rId107"/>
     <hyperlink ref="E56" r:id="rId108"/>
     <hyperlink ref="F56" r:id="rId109"/>
-    <hyperlink ref="F57" r:id="rId110"/>
-[...54 lines deleted...]
-    <hyperlink ref="E96" r:id="rId165"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="F67" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="F71" r:id="rId134"/>
+    <hyperlink ref="F72" r:id="rId135"/>
+    <hyperlink ref="F73" r:id="rId136"/>
+    <hyperlink ref="F74" r:id="rId137"/>
+    <hyperlink ref="F75" r:id="rId138"/>
+    <hyperlink ref="E76" r:id="rId139"/>
+    <hyperlink ref="F76" r:id="rId140"/>
+    <hyperlink ref="E77" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="F78" r:id="rId143"/>
+    <hyperlink ref="F79" r:id="rId144"/>
+    <hyperlink ref="F80" r:id="rId145"/>
+    <hyperlink ref="F81" r:id="rId146"/>
+    <hyperlink ref="F82" r:id="rId147"/>
+    <hyperlink ref="F83" r:id="rId148"/>
+    <hyperlink ref="F84" r:id="rId149"/>
+    <hyperlink ref="F85" r:id="rId150"/>
+    <hyperlink ref="F86" r:id="rId151"/>
+    <hyperlink ref="F87" r:id="rId152"/>
+    <hyperlink ref="F88" r:id="rId153"/>
+    <hyperlink ref="E89" r:id="rId154"/>
+    <hyperlink ref="F89" r:id="rId155"/>
+    <hyperlink ref="E90" r:id="rId156"/>
+    <hyperlink ref="F90" r:id="rId157"/>
+    <hyperlink ref="E91" r:id="rId158"/>
+    <hyperlink ref="F91" r:id="rId159"/>
+    <hyperlink ref="E92" r:id="rId160"/>
+    <hyperlink ref="F92" r:id="rId161"/>
+    <hyperlink ref="E93" r:id="rId162"/>
+    <hyperlink ref="F93" r:id="rId163"/>
+    <hyperlink ref="F94" r:id="rId164"/>
+    <hyperlink ref="F95" r:id="rId165"/>
     <hyperlink ref="F96" r:id="rId166"/>
     <hyperlink ref="E97" r:id="rId167"/>
     <hyperlink ref="F97" r:id="rId168"/>
     <hyperlink ref="E98" r:id="rId169"/>
     <hyperlink ref="F98" r:id="rId170"/>
     <hyperlink ref="E99" r:id="rId171"/>
     <hyperlink ref="F99" r:id="rId172"/>
     <hyperlink ref="E100" r:id="rId173"/>
     <hyperlink ref="F100" r:id="rId174"/>
     <hyperlink ref="E101" r:id="rId175"/>
     <hyperlink ref="F101" r:id="rId176"/>
     <hyperlink ref="E102" r:id="rId177"/>
     <hyperlink ref="F102" r:id="rId178"/>
     <hyperlink ref="E103" r:id="rId179"/>
     <hyperlink ref="F103" r:id="rId180"/>
     <hyperlink ref="E104" r:id="rId181"/>
     <hyperlink ref="F104" r:id="rId182"/>
     <hyperlink ref="E105" r:id="rId183"/>
     <hyperlink ref="F105" r:id="rId184"/>
-    <hyperlink ref="F106" r:id="rId185"/>
-[...18 lines deleted...]
-    <hyperlink ref="E116" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId185"/>
+    <hyperlink ref="F106" r:id="rId186"/>
+    <hyperlink ref="E107" r:id="rId187"/>
+    <hyperlink ref="F107" r:id="rId188"/>
+    <hyperlink ref="E108" r:id="rId189"/>
+    <hyperlink ref="F108" r:id="rId190"/>
+    <hyperlink ref="E109" r:id="rId191"/>
+    <hyperlink ref="F109" r:id="rId192"/>
+    <hyperlink ref="E110" r:id="rId193"/>
+    <hyperlink ref="F110" r:id="rId194"/>
+    <hyperlink ref="E111" r:id="rId195"/>
+    <hyperlink ref="F111" r:id="rId196"/>
+    <hyperlink ref="E112" r:id="rId197"/>
+    <hyperlink ref="F112" r:id="rId198"/>
+    <hyperlink ref="E113" r:id="rId199"/>
+    <hyperlink ref="F113" r:id="rId200"/>
+    <hyperlink ref="E114" r:id="rId201"/>
+    <hyperlink ref="F114" r:id="rId202"/>
+    <hyperlink ref="E115" r:id="rId203"/>
+    <hyperlink ref="F115" r:id="rId204"/>
     <hyperlink ref="F116" r:id="rId205"/>
     <hyperlink ref="E117" r:id="rId206"/>
     <hyperlink ref="F117" r:id="rId207"/>
     <hyperlink ref="E118" r:id="rId208"/>
     <hyperlink ref="F118" r:id="rId209"/>
     <hyperlink ref="E119" r:id="rId210"/>
     <hyperlink ref="F119" r:id="rId211"/>
     <hyperlink ref="E120" r:id="rId212"/>
     <hyperlink ref="F120" r:id="rId213"/>
     <hyperlink ref="E121" r:id="rId214"/>
     <hyperlink ref="F121" r:id="rId215"/>
     <hyperlink ref="E122" r:id="rId216"/>
     <hyperlink ref="F122" r:id="rId217"/>
     <hyperlink ref="E123" r:id="rId218"/>
     <hyperlink ref="F123" r:id="rId219"/>
     <hyperlink ref="E124" r:id="rId220"/>
     <hyperlink ref="F124" r:id="rId221"/>
     <hyperlink ref="E125" r:id="rId222"/>
     <hyperlink ref="F125" r:id="rId223"/>
     <hyperlink ref="E126" r:id="rId224"/>
     <hyperlink ref="F126" r:id="rId225"/>
     <hyperlink ref="E127" r:id="rId226"/>
     <hyperlink ref="F127" r:id="rId227"/>
+    <hyperlink ref="E128" r:id="rId228"/>
+    <hyperlink ref="F128" r:id="rId229"/>
+    <hyperlink ref="E129" r:id="rId230"/>
+    <hyperlink ref="F129" r:id="rId231"/>
+    <hyperlink ref="E130" r:id="rId232"/>
+    <hyperlink ref="F130" r:id="rId233"/>
+    <hyperlink ref="E131" r:id="rId234"/>
+    <hyperlink ref="F131" r:id="rId235"/>
+    <hyperlink ref="E132" r:id="rId236"/>
+    <hyperlink ref="F132" r:id="rId237"/>
+    <hyperlink ref="E133" r:id="rId238"/>
+    <hyperlink ref="F133" r:id="rId239"/>
+    <hyperlink ref="E134" r:id="rId240"/>
+    <hyperlink ref="F134" r:id="rId241"/>
+    <hyperlink ref="E135" r:id="rId242"/>
+    <hyperlink ref="F135" r:id="rId243"/>
+    <hyperlink ref="E136" r:id="rId244"/>
+    <hyperlink ref="F136" r:id="rId245"/>
+    <hyperlink ref="E137" r:id="rId246"/>
+    <hyperlink ref="F137" r:id="rId247"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>