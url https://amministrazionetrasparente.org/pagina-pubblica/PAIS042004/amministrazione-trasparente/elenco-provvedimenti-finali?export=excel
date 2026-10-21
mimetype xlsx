--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -8,122 +8,218 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="571" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="333">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD5E5D26D9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - materiale pubblicitario</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD292EA632</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO n. 387 BUONI PASTO DM 175 -  FORNITORE DAY RISTOSERVICE S.P.A.</t>
+  </si>
+  <si>
+    <t>BD5213BBB0</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto (ODA) Rinnovo firma DSGA   - Fornitore ATS SRL</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD28A847F5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento Diretto (ODA) RINNOVO ANNUALE PORTALE  SCUOLA.CLOUD - ARGO SOFTWARE SRL</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD2274409F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto di firma digitale OTP D.S. - Fornitore ATS SRL</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD43B11BB7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - VISITA MEDICA PERIODICA ASSISTENTI AMMINISTRATIVI - Ditta CHIRONE SERVIZI SRL</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD286CE7FE</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto n. 5 lampade per videoproiettore   - Ditta CADA SERVICE</t>
+  </si>
+  <si>
+    <t>BD3089507D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trattativa Diretta (rdo)  per acquisto modem e collegamento fibra ottica  - Ditta POWER MEDIA S.R.L.</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD53D7244E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - affidamento diretto (ODA)  per lavori di manutenzione sede centrale e succursale  - Ditta GEN.CO.MED S.R.L</t>
+  </si>
+  <si>
+    <t>BD1B714C1D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto (ODA) Acquisto di materiale igienico-sanitario - Plessi della sede centrale e succursale  - Ditta MEDIA PAPER SERVICE</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BD10271B2F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ODA per acquisto toner+stampanti</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - LETTERA INCARICO COLLAUDATORE</t>
+  </si>
+  <si>
     <t>28/08/2026</t>
   </si>
   <si>
     <t>BCCE20C784</t>
   </si>
   <si>
     <t>Decisione a contrarre - STIPULA PER L'ACQUISTO DI N. 435 BUONI PASTO- PNRR AGENDA SUD</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>27/08/2026</t>
   </si>
   <si>
     <t>BCC9F046A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto dispositivi digitali</t>
   </si>
   <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC86C3E846</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE ANTINCENDIO DA EFFETTUARE A SETTEMBRE 2026</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvazione QE post-gara</t>
   </si>
   <si>
     <t>17/07/2026</t>
   </si>
   <si>
     <t>BC71259754</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPAZIO PUBBLICITARIO GIORNALE DI SICILIA Rif. PROGETTO "IL D'ACQUISTO IN MOVIMENTO"</t>
   </si>
   <si>
     <t>15/07/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - DI GIORGIO</t>
   </si>
   <si>
     <t>Decreto di nomina - INSINGA</t>
   </si>
   <si>
     <t>Decreto di nomina - NOMINA MAIULLARI PAOLO ANTONIO</t>
   </si>
   <si>
     <t>Decreto di nomina - SPENA- PIANO ESTATE</t>
   </si>
   <si>
     <t>Decreto di nomina - PITARRESI</t>
   </si>
   <si>
     <t>Decreto di nomina - ORITI</t>
   </si>
   <si>
     <t>Decreto di nomina - BONOMO-PIANO ESTATE</t>
   </si>
   <si>
     <t>Decreto di nomina - OROBELLO - PIANO ESTATE</t>
   </si>
@@ -1316,2560 +1412,2823 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE20C784" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/75b97adc-a0fe-4d36-b093-792aa9c1aabc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC9F046A3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1697b4ba-24ae-4ca0-8b16-e40bed449aaa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC86C3E846" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/85d235f1-196d-47c4-922a-93ea77126d82" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/56e58493-8286-436f-b1bc-db2aa0e32a74" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC71259754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f3003fb1-1439-4245-8144-85711bfc89ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4ADCA77F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/b3382948-eaae-450d-abd9-07fa4b29a153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1B13C94A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6499c63a-5150-4bd7-be4f-8c7557fb7dad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ADDD121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/96b02dd2-1e3e-44d0-9c9c-ba1caccc3395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC049504F6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/118a8fc1-91f0-460a-bed5-63f9642a8dd3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4B95063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/c4b203f0-3b08-439b-b724-1f3e5ef752a8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE46F929E" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6b2bf634-1ea5-404f-b7e3-7b613de36095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE41C24F0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d0eee992-1eb6-476f-9d80-ae248ad72ec6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE36A592A" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8a4cbdcc-a9db-4049-8eba-5429fd66da27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD0D7CFBB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8c1b34fb-08b0-4130-866c-69039d639d90" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFB160EF" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d1c293ae-26c6-4ba3-9c0f-3f5407ee1da8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8B9285A" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ae8b8ebd-5216-4df1-87b7-4f1b5f42a291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE14F739" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1fee70f6-4fc2-412a-b193-9995a8b0b82f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FA4C22A" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/dbf4374c-c0fa-478d-a9b1-a7bc77f89c36" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89CE917C" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/5127bd0a-6fab-4a41-9b2e-e5d65f9b1f82" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67F1C5CB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/aaf8e169-fa01-4583-851d-bedaa401396c" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6237FBC2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f0d1da3b-43f4-423e-9e7f-98e639bca9f1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57355BB6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4f2a677b-8f48-4670-b056-06694a15b117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57E4D8F3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/511e0397-52b3-44a9-b8c8-03b26d46600c" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43DF5DCD" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/dea34565-6ac6-4cfc-bba0-89ab0c27fdd6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3AA069AB" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1b32f8ff-0611-4d99-9e3c-b1d8ddd4c98a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09C8F710" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a7c45020-9cbb-46f8-80ae-067ac10201d5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB06239324" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e46da012-013e-4acf-aa80-301c487e2f0c" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB8B9285A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d873d786-f57a-451e-a557-0ed2fe78f691" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE16D4769" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2971ec94-e9c8-4c05-93e3-3601aeca249e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC541637" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4ad4f091-0b64-4592-90b1-752c06dd3111" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F37F527" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/15fd7875-2143-412a-bc4c-e3a4faf758dc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79E0E0F8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/c4cc31bd-c2bb-4915-9dc6-dd1d10bad914" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973CD6672" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f384f356-8513-4905-ad1a-162376da8458" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982CA1899" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/12606c45-116d-4dec-81ed-f0dbec9cf4ff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972FEAC97" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/5e0ee531-a6be-48f3-bea1-2532924bab7d" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953284E27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0f067758-f107-4065-8f75-ed123f4bcf59" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953123ADA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f3790a82-8e39-451a-8690-755afcc9ab31" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902A5640D" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1215fcae-69dd-44bd-94c9-a856b7939ce8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0B1BC57" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2fe4495a-db4d-4787-9ebd-152fa16bb3b3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD661569" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/def8d29d-0175-4796-9496-ec6529226e12" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88FA42909" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/b13d73ca-b4cc-4829-b5e4-7ee88f992ede" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F5ABF63" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a77e30be-f129-4b9b-aeed-58266d74ffd2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD5ED5AF" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f6e35f93-a6a6-4463-b435-d0957eb89c44" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876939733" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/88ab3082-1259-4601-b1b2-494184dfe9ff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8766CE862" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0dd7dfb8-313b-4c7d-aa41-eea79263446b" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87650A363" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0943bd8e-d437-46ca-8599-f0b955ab9763" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869D19430" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9db3adfa-b5db-4d85-9591-c390d108d251" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869C55272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8dbe9083-2f33-4341-88c2-79157bc3d3a2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723729CB7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f50ae25c-b396-4de7-9965-0d8e7a9b92a1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7234A8BBF" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/154e608a-094e-4511-9fb0-b9869bff4677" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCD214B7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/42a1c59b-4bbb-4c9d-81f1-a175217793e7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FED4B3AA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/45ca45f4-2beb-461f-a599-49184bbf91bf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704A59E30" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4ed793d6-7363-4abd-8eff-7265f0fb03e7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC74D57A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9ea1255b-1c06-4e1f-81fc-9b18c5cfb7b1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9B371F6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a1779dbb-c989-4106-9f17-d00dec6e4391" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3F38306" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/902c72b7-81aa-4979-9c06-f2644ce2ed43" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CEE6E6C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/79ba9322-73c4-4745-91bb-cbfe7f0ed441" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C0E384A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f571df3a-8655-4234-9db6-d012dbd78fbb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B43A5BC" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/79e9cd35-5b0e-4aa7-b91d-6228caadf172" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFD4D115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/be3e2de3-eaed-4f20-9a70-eda7e80f3c9f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF6D2806" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2a730456-9b88-444c-9a54-6285706f8b69" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5782CF391" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4f2cd43b-7a40-4b90-84e7-39a77ca1509b" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5776E7048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ebd752fe-d525-448a-803b-75f80a0e5a70" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B06F01F" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d92762f5-1883-447e-9356-315f8749823f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AEF8AA6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/b934cdec-a22e-463a-9f51-c814d97f0cd8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A29F614" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e58c3022-77a1-472e-8131-e738cec90302" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A698D53" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/c58e1010-03f4-4571-89c9-c91cfc2d30e0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5145C152C" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d437ab13-ff90-463c-bab6-68034b5a5434" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30082AF39" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e859af0f-f455-4834-a62f-9fadad965d3d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B252A06A17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/55ba47ed-dd64-453f-8016-aadf993d1e7c" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0828CDD44" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a5254a68-d702-4dc3-8863-475bc821cd2c" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A0328A83D4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9cff4ddc-5d1a-4b24-9913-7d0ef81a2471" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z443D88509" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/fe22007f-8465-40cb-8cd4-57c4f2a5fc80" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z153D88AFF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/df787760-4b0a-456f-a391-26a6be0c8bad" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5D3D854DE" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/3bf14ded-46ca-413a-8553-9e80d8cbcb9c" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A0294FB627" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a256e544-a5ce-4773-982b-360d2473275c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7C3D2BDE5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6862200c-a19a-40f7-9a70-f473e171f1b8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z433D15C45" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d556ca92-24f7-4bc9-b770-0c8bf0d2a82c" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z853D13E04" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/440413d0-3401-4f3a-8cf3-28f735e8b090" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02372CC57" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ab5a760a-4aaa-48b0-a071-76f6d5241376" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2D3D05866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a5e045b7-992e-4587-a926-fde655cdb7c6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02331B14B" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6cb319ed-19f1-4d80-a931-b8fa9b8f380a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z463D044AA" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ae813ed6-8da2-452c-8bcf-d909da2b46ab" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZAA3CFD173" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f2d168bb-56e7-4b06-b1b3-20d26c2b4846" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A01AAC70E7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8eb859cc-b90c-4a77-8418-5a0865b4567f" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA03CD6FD8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/784539b9-65f5-4a02-b0f7-f4001fe626f2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZED38E6388" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1600b021-662b-4d6b-99f4-2150eff5e738" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZE738CA0DC" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/3f8a2ac5-1e7b-4acf-90a1-2d42ffa31488" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2B38BFF65" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e4d43678-2990-4d61-afe2-f515634e5d64" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z13377AC71" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/64076064-dcf4-452e-bd08-b2028fcc92d4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZBC3775D79" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4dee549c-926d-43ff-a19e-f88f170ca1f2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF43778CEC" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/63e1d638-0da6-4c24-854b-0482f76e9de7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z83369D8BE" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a498102c-11a2-47a8-99fb-3cc13169ab3e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z17369C570" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d1728737-49f4-41cb-8bd5-6c04e93491da" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z11351C048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9529ca60-c30b-4939-a2a5-b369618db5fd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z393677789" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/69e4c54c-06b4-4a72-a10a-7cd4c2e16a53" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZC7366A6BB" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9e083e85-b7dc-43e8-a8f3-23e9262e87b0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5236501F3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/886bf34c-f47c-48eb-9028-8bcd143d5436" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF6364EB7B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/464bb494-2ca7-45d5-b068-9b1205b59461" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1A363A484" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2578fcd7-c8db-4606-9938-3c17f2084864" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZC33621FB8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/77060aba-2123-4e5f-9385-9a9e47bf69d6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF6361C298" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/7d0c1ef5-3b2b-4674-bb64-ef22ac9b4140" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z73361AFF4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d3c8e335-41db-41d7-8428-8c68cb3626cf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZCF361A479" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4beabd4d-206f-475f-850c-6c76e118349b" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5E5D26D9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d238a0d9-502a-45e1-ab1c-5686436aaedb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD292EA632" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/dc86624f-2817-4a37-b768-33a00a4e24c6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5213BBB0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/7fd7a052-8828-4e6a-863f-8999ca61be44" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD28A847F5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a4ba6d05-0b94-4235-ad07-060ec8a5bcfc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2274409F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0a1dcad0-5c36-44f9-9d06-f73aad19282f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD43B11BB7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/5314cabc-2479-458d-8cbd-611666cd35a5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD286CE7FE" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a0bc9a62-7734-4d4e-a2d6-8453387fd665" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3089507D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/65c14898-f50d-4102-89f1-c45d7752c3d8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD53D7244E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4168a1ec-cda9-45e5-a5ea-c85c40685208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1B714C1D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/077c0986-7b9a-47fb-85bc-057ee40f9d64" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD10271B2F" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/783c3040-87fa-4ce1-9411-47c03d4b085c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE20C784" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/75b97adc-a0fe-4d36-b093-792aa9c1aabc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC9F046A3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1697b4ba-24ae-4ca0-8b16-e40bed449aaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC86C3E846" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/85d235f1-196d-47c4-922a-93ea77126d82" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/0000000000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/56e58493-8286-436f-b1bc-db2aa0e32a74" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC71259754" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f3003fb1-1439-4245-8144-85711bfc89ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4ADCA77F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/b3382948-eaae-450d-abd9-07fa4b29a153" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1B13C94A" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6499c63a-5150-4bd7-be4f-8c7557fb7dad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1ADDD121" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/96b02dd2-1e3e-44d0-9c9c-ba1caccc3395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC049504F6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/118a8fc1-91f0-460a-bed5-63f9642a8dd3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4B95063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/c4b203f0-3b08-439b-b724-1f3e5ef752a8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE46F929E" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6b2bf634-1ea5-404f-b7e3-7b613de36095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE41C24F0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d0eee992-1eb6-476f-9d80-ae248ad72ec6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE36A592A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8a4cbdcc-a9db-4049-8eba-5429fd66da27" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD0D7CFBB" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8c1b34fb-08b0-4130-866c-69039d639d90" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCFB160EF" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d1c293ae-26c6-4ba3-9c0f-3f5407ee1da8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB8B9285A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ae8b8ebd-5216-4df1-87b7-4f1b5f42a291" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE14F739" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1fee70f6-4fc2-412a-b193-9995a8b0b82f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8FA4C22A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/dbf4374c-c0fa-478d-a9b1-a7bc77f89c36" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB89CE917C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/5127bd0a-6fab-4a41-9b2e-e5d65f9b1f82" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB67F1C5CB" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/aaf8e169-fa01-4583-851d-bedaa401396c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6237FBC2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f0d1da3b-43f4-423e-9e7f-98e639bca9f1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57355BB6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4f2a677b-8f48-4670-b056-06694a15b117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57E4D8F3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/511e0397-52b3-44a9-b8c8-03b26d46600c" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB43DF5DCD" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/dea34565-6ac6-4cfc-bba0-89ab0c27fdd6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3AA069AB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1b32f8ff-0611-4d99-9e3c-b1d8ddd4c98a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB09C8F710" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a7c45020-9cbb-46f8-80ae-067ac10201d5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB06239324" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e46da012-013e-4acf-aa80-301c487e2f0c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBB8B9285A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d873d786-f57a-451e-a557-0ed2fe78f691" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE16D4769" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2971ec94-e9c8-4c05-93e3-3601aeca249e" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADC541637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4ad4f091-0b64-4592-90b1-752c06dd3111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8F37F527" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/15fd7875-2143-412a-bc4c-e3a4faf758dc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79E0E0F8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/c4cc31bd-c2bb-4915-9dc6-dd1d10bad914" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B973CD6672" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f384f356-8513-4905-ad1a-162376da8458" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982CA1899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/12606c45-116d-4dec-81ed-f0dbec9cf4ff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B972FEAC97" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/5e0ee531-a6be-48f3-bea1-2532924bab7d" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953284E27" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0f067758-f107-4065-8f75-ed123f4bcf59" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953123ADA" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f3790a82-8e39-451a-8690-755afcc9ab31" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B902A5640D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1215fcae-69dd-44bd-94c9-a856b7939ce8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0B1BC57" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2fe4495a-db4d-4787-9ebd-152fa16bb3b3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD661569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/def8d29d-0175-4796-9496-ec6529226e12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88FA42909" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/b13d73ca-b4cc-4829-b5e4-7ee88f992ede" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F5ABF63" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a77e30be-f129-4b9b-aeed-58266d74ffd2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD5ED5AF" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f6e35f93-a6a6-4463-b435-d0957eb89c44" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B876939733" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/88ab3082-1259-4601-b1b2-494184dfe9ff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8766CE862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0dd7dfb8-313b-4c7d-aa41-eea79263446b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87650A363" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/0943bd8e-d437-46ca-8599-f0b955ab9763" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869D19430" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9db3adfa-b5db-4d85-9591-c390d108d251" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B869C55272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8dbe9083-2f33-4341-88c2-79157bc3d3a2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B723729CB7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f50ae25c-b396-4de7-9965-0d8e7a9b92a1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7234A8BBF" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/154e608a-094e-4511-9fb0-b9869bff4677" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DCD214B7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/42a1c59b-4bbb-4c9d-81f1-a175217793e7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FED4B3AA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/45ca45f4-2beb-461f-a599-49184bbf91bf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B704A59E30" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4ed793d6-7363-4abd-8eff-7265f0fb03e7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DC74D57A" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9ea1255b-1c06-4e1f-81fc-9b18c5cfb7b1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C9B371F6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a1779dbb-c989-4106-9f17-d00dec6e4391" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A3F38306" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/902c72b7-81aa-4979-9c06-f2644ce2ed43" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67CEE6E6C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/79ba9322-73c4-4745-91bb-cbfe7f0ed441" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64C0E384A" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f571df3a-8655-4234-9db6-d012dbd78fbb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64B43A5BC" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/79e9cd35-5b0e-4aa7-b91d-6228caadf172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BFD4D115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/be3e2de3-eaed-4f20-9a70-eda7e80f3c9f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BF6D2806" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2a730456-9b88-444c-9a54-6285706f8b69" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5782CF391" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4f2cd43b-7a40-4b90-84e7-39a77ca1509b" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5776E7048" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ebd752fe-d525-448a-803b-75f80a0e5a70" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52B06F01F" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d92762f5-1883-447e-9356-315f8749823f" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52AEF8AA6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/b934cdec-a22e-463a-9f51-c814d97f0cd8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A29F614" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e58c3022-77a1-472e-8131-e738cec90302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A698D53" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/c58e1010-03f4-4571-89c9-c91cfc2d30e0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5145C152C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d437ab13-ff90-463c-bab6-68034b5a5434" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30082AF39" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e859af0f-f455-4834-a62f-9fadad965d3d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B252A06A17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/55ba47ed-dd64-453f-8016-aadf993d1e7c" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0828CDD44" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a5254a68-d702-4dc3-8863-475bc821cd2c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A0328A83D4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9cff4ddc-5d1a-4b24-9913-7d0ef81a2471" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z443D88509" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/fe22007f-8465-40cb-8cd4-57c4f2a5fc80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z153D88AFF" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/df787760-4b0a-456f-a391-26a6be0c8bad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5D3D854DE" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/3bf14ded-46ca-413a-8553-9e80d8cbcb9c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A0294FB627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a256e544-a5ce-4773-982b-360d2473275c" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z7C3D2BDE5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6862200c-a19a-40f7-9a70-f473e171f1b8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z433D15C45" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d556ca92-24f7-4bc9-b770-0c8bf0d2a82c" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z853D13E04" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/440413d0-3401-4f3a-8cf3-28f735e8b090" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02372CC57" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ab5a760a-4aaa-48b0-a071-76f6d5241376" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2D3D05866" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a5e045b7-992e-4587-a926-fde655cdb7c6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A02331B14B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/6cb319ed-19f1-4d80-a931-b8fa9b8f380a" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z463D044AA" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/ae813ed6-8da2-452c-8bcf-d909da2b46ab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZAA3CFD173" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/f2d168bb-56e7-4b06-b1b3-20d26c2b4846" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=A01AAC70E7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/8eb859cc-b90c-4a77-8418-5a0865b4567f" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZA03CD6FD8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/784539b9-65f5-4a02-b0f7-f4001fe626f2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZED38E6388" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/1600b021-662b-4d6b-99f4-2150eff5e738" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZE738CA0DC" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/3f8a2ac5-1e7b-4acf-90a1-2d42ffa31488" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z2B38BFF65" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/e4d43678-2990-4d61-afe2-f515634e5d64" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z13377AC71" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/64076064-dcf4-452e-bd08-b2028fcc92d4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZBC3775D79" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4dee549c-926d-43ff-a19e-f88f170ca1f2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF43778CEC" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/63e1d638-0da6-4c24-854b-0482f76e9de7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z83369D8BE" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/a498102c-11a2-47a8-99fb-3cc13169ab3e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z17369C570" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d1728737-49f4-41cb-8bd5-6c04e93491da" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z11351C048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9529ca60-c30b-4939-a2a5-b369618db5fd" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z393677789" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/69e4c54c-06b4-4a72-a10a-7cd4c2e16a53" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZC7366A6BB" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/9e083e85-b7dc-43e8-a8f3-23e9262e87b0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z5236501F3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/886bf34c-f47c-48eb-9028-8bcd143d5436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF6364EB7B" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/464bb494-2ca7-45d5-b068-9b1205b59461" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z1A363A484" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/2578fcd7-c8db-4606-9938-3c17f2084864" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZC33621FB8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/77060aba-2123-4e5f-9385-9a9e47bf69d6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZF6361C298" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/7d0c1ef5-3b2b-4674-bb64-ef22ac9b4140" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=Z73361AFF4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/d3c8e335-41db-41d7-8428-8c68cb3626cf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=ZCF361A479" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS042004/amministrazione-trasparente/atti-amministrazioni-enti/4beabd4d-206f-475f-850c-6c76e118349b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F114"/>
+  <dimension ref="A1:F126"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12345</v>
+        <v>15509</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>12271</v>
+        <v>14934</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4">
+        <v>14912</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>14467</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6">
+        <v>14392</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>14246</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="D7" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>11246</v>
+        <v>14120</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B9">
-        <v>11245</v>
+        <v>14099</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>11243</v>
+        <v>14004</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>11242</v>
+        <v>13976</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>11242</v>
+        <v>13813</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>36</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="B13">
-        <v>11241</v>
+        <v>13332</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="B14">
-        <v>11240</v>
+        <v>12345</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>10862</v>
+        <v>12271</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>10528</v>
+        <v>11864</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="B17">
-        <v>9963</v>
+        <v>11416</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>9958</v>
+        <v>11350</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>9426</v>
+        <v>11247</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>56</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>8862</v>
+        <v>11246</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>57</v>
+      </c>
+      <c r="E20" t="s">
+        <v>38</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>8851</v>
+        <v>11245</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>58</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>8843</v>
+        <v>11243</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="D22" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>59</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="B23">
-        <v>2262</v>
+        <v>11242</v>
       </c>
       <c r="C23" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D23" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>60</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B24">
-        <v>8540</v>
+        <v>11242</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="D24" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>61</v>
+      </c>
+      <c r="E24" t="s">
+        <v>38</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B25">
-        <v>8536</v>
+        <v>11241</v>
       </c>
       <c r="C25" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>62</v>
+      </c>
+      <c r="E25" t="s">
+        <v>38</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B26">
-        <v>8421</v>
+        <v>11240</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>63</v>
+      </c>
+      <c r="E26" t="s">
+        <v>38</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B27">
-        <v>7959</v>
+        <v>10862</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B28">
-        <v>7516</v>
+        <v>10528</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>38</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B29">
-        <v>7512</v>
+        <v>9963</v>
       </c>
       <c r="C29" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B30">
-        <v>2225</v>
+        <v>9958</v>
       </c>
       <c r="C30" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B31">
-        <v>6626</v>
+        <v>9426</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B32">
-        <v>6474</v>
+        <v>8862</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B33">
-        <v>6473</v>
+        <v>8851</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B34">
-        <v>6187</v>
+        <v>8843</v>
       </c>
       <c r="C34" t="s">
         <v>82</v>
       </c>
       <c r="D34" t="s">
         <v>83</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>77</v>
+      </c>
+      <c r="B35">
+        <v>2262</v>
+      </c>
+      <c r="C35" t="s">
         <v>84</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36">
+        <v>8540</v>
+      </c>
+      <c r="C36" t="s">
         <v>87</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37">
+        <v>8536</v>
+      </c>
+      <c r="C37" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38">
+        <v>8421</v>
+      </c>
+      <c r="C38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>94</v>
+      </c>
+      <c r="B39">
+        <v>7959</v>
+      </c>
+      <c r="C39" t="s">
         <v>95</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40">
+        <v>7516</v>
+      </c>
+      <c r="C40" t="s">
         <v>98</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>97</v>
+      </c>
+      <c r="B41">
+        <v>7512</v>
+      </c>
+      <c r="C41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D41" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B42">
+        <v>2225</v>
+      </c>
+      <c r="C42" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>106</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43">
+        <v>6626</v>
+      </c>
+      <c r="C43" t="s">
+        <v>106</v>
+      </c>
+      <c r="D43" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44">
+        <v>6474</v>
+      </c>
+      <c r="C44" t="s">
+        <v>109</v>
+      </c>
+      <c r="D44" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B45">
-        <v>2138</v>
+        <v>6473</v>
       </c>
       <c r="C45" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B46">
-        <v>21760</v>
+        <v>6187</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47">
-        <v>21754</v>
+        <v>6082</v>
       </c>
       <c r="C47" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48">
+        <v>4929</v>
+      </c>
+      <c r="C48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>122</v>
+      </c>
+      <c r="B49">
+        <v>4869</v>
+      </c>
+      <c r="C49" t="s">
+        <v>123</v>
+      </c>
+      <c r="D49" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>18396</v>
+        <v>4695</v>
       </c>
       <c r="C50" t="s">
-        <v>128</v>
+        <v>92</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B51">
-        <v>18077</v>
+        <v>4091</v>
       </c>
       <c r="C51" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52">
-        <v>18071</v>
+        <v>4032</v>
       </c>
       <c r="C52" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D52" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53">
+        <v>2916</v>
+      </c>
+      <c r="C53" t="s">
+        <v>134</v>
+      </c>
+      <c r="D53" t="s">
         <v>135</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B54">
-        <v>17522</v>
+        <v>2430</v>
       </c>
       <c r="C54" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B55">
-        <v>17520</v>
+        <v>2139</v>
       </c>
       <c r="C55" t="s">
         <v>140</v>
       </c>
       <c r="D55" t="s">
         <v>141</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>17517</v>
+        <v>2141</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B57">
-        <v>17130</v>
+        <v>2138</v>
       </c>
       <c r="C57" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B58">
-        <v>17124</v>
+        <v>21760</v>
       </c>
       <c r="C58" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B59">
-        <v>10933</v>
+        <v>21754</v>
       </c>
       <c r="C59" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B60">
-        <v>10373</v>
+        <v>20405</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B61">
-        <v>9996</v>
+        <v>20024</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B62">
-        <v>9984</v>
+        <v>18396</v>
       </c>
       <c r="C62" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D62" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B63">
-        <v>9756</v>
+        <v>18077</v>
       </c>
       <c r="C63" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D63" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B64">
-        <v>8929</v>
+        <v>18071</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B65">
-        <v>8529</v>
+        <v>17526</v>
       </c>
       <c r="C65" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B66">
-        <v>7726</v>
+        <v>17522</v>
       </c>
       <c r="C66" t="s">
         <v>170</v>
       </c>
       <c r="D66" t="s">
         <v>171</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
+        <v>167</v>
+      </c>
+      <c r="B67">
+        <v>17520</v>
+      </c>
+      <c r="C67" t="s">
         <v>172</v>
       </c>
-      <c r="B67">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B68">
+        <v>17517</v>
+      </c>
+      <c r="C68" t="s">
+        <v>174</v>
+      </c>
+      <c r="D68" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>176</v>
+      </c>
+      <c r="B69">
+        <v>17130</v>
+      </c>
+      <c r="C69" t="s">
+        <v>177</v>
+      </c>
+      <c r="D69" t="s">
         <v>178</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B70">
-        <v>5080</v>
+        <v>17124</v>
       </c>
       <c r="C70" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B71">
-        <v>3989</v>
+        <v>10933</v>
       </c>
       <c r="C71" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D71" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B72">
-        <v>2048</v>
+        <v>10373</v>
       </c>
       <c r="C72" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D72" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>187</v>
       </c>
       <c r="B73">
-        <v>2009</v>
+        <v>9996</v>
       </c>
       <c r="C73" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D73" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="B74">
-        <v>617</v>
+        <v>9984</v>
       </c>
       <c r="C74" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D74" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>192</v>
       </c>
       <c r="B75">
-        <v>604</v>
+        <v>9756</v>
       </c>
       <c r="C75" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D75" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>195</v>
+      </c>
+      <c r="B76">
+        <v>8929</v>
+      </c>
+      <c r="C76" t="s">
+        <v>196</v>
+      </c>
+      <c r="D76" t="s">
         <v>197</v>
-      </c>
-[...7 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>198</v>
+      </c>
+      <c r="B77">
+        <v>8529</v>
+      </c>
+      <c r="C77" t="s">
+        <v>199</v>
+      </c>
+      <c r="D77" t="s">
         <v>200</v>
-      </c>
-[...7 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B78">
-        <v>28</v>
+        <v>7726</v>
       </c>
       <c r="C78" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79">
+        <v>7088</v>
+      </c>
+      <c r="C79" t="s">
         <v>205</v>
       </c>
-      <c r="B79">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
+        <v>207</v>
+      </c>
+      <c r="B80">
+        <v>6433</v>
+      </c>
+      <c r="C80" t="s">
         <v>208</v>
       </c>
-      <c r="B80">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>210</v>
+      </c>
+      <c r="B81">
+        <v>6237</v>
+      </c>
+      <c r="C81" t="s">
         <v>211</v>
       </c>
-      <c r="B81">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>213</v>
+      </c>
+      <c r="B82">
+        <v>5080</v>
+      </c>
+      <c r="C82" t="s">
         <v>214</v>
       </c>
-      <c r="B82">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B83">
-        <v>16085</v>
+        <v>3989</v>
       </c>
       <c r="C83" t="s">
         <v>217</v>
       </c>
       <c r="D83" t="s">
         <v>218</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>16079</v>
+        <v>2048</v>
       </c>
       <c r="C84" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D84" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B85">
-        <v>16058</v>
+        <v>2009</v>
       </c>
       <c r="C85" t="s">
         <v>222</v>
       </c>
       <c r="D85" t="s">
         <v>223</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>224</v>
       </c>
       <c r="B86">
-        <v>15854</v>
+        <v>617</v>
       </c>
       <c r="C86" t="s">
         <v>225</v>
       </c>
       <c r="D86" t="s">
         <v>226</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>224</v>
+      </c>
+      <c r="B87">
+        <v>604</v>
+      </c>
+      <c r="C87" t="s">
         <v>227</v>
       </c>
-      <c r="B87">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>229</v>
+      </c>
+      <c r="B88">
+        <v>111</v>
+      </c>
+      <c r="C88" t="s">
         <v>230</v>
       </c>
-      <c r="B88">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B89">
-        <v>14531</v>
+        <v>74</v>
       </c>
       <c r="C89" t="s">
         <v>233</v>
       </c>
       <c r="D89" t="s">
         <v>234</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>232</v>
+      </c>
+      <c r="B90">
+        <v>28</v>
+      </c>
+      <c r="C90" t="s">
         <v>235</v>
       </c>
-      <c r="B90">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B91">
-        <v>14349</v>
+        <v>11974</v>
       </c>
       <c r="C91" t="s">
         <v>238</v>
       </c>
       <c r="D91" t="s">
         <v>239</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B92">
-        <v>14344</v>
+        <v>10056</v>
       </c>
       <c r="C92" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D92" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="B93">
-        <v>14328</v>
+        <v>2792</v>
       </c>
       <c r="C93" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B94">
-        <v>14162</v>
+        <v>16093</v>
       </c>
       <c r="C94" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D94" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B95">
-        <v>13645</v>
+        <v>16085</v>
       </c>
       <c r="C95" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D95" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B96">
-        <v>13409</v>
+        <v>16079</v>
       </c>
       <c r="C96" t="s">
         <v>251</v>
       </c>
       <c r="D96" t="s">
         <v>252</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>253</v>
       </c>
       <c r="B97">
-        <v>3779</v>
+        <v>16058</v>
       </c>
       <c r="C97" t="s">
         <v>254</v>
       </c>
       <c r="D97" t="s">
         <v>255</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>256</v>
       </c>
       <c r="B98">
-        <v>3494</v>
+        <v>15854</v>
       </c>
       <c r="C98" t="s">
         <v>257</v>
       </c>
       <c r="D98" t="s">
         <v>258</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="B99">
-        <v>3476</v>
+        <v>14893</v>
       </c>
       <c r="C99" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D99" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B100">
-        <v>11377</v>
+        <v>14548</v>
       </c>
       <c r="C100" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D100" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B101">
-        <v>11374</v>
+        <v>14531</v>
       </c>
       <c r="C101" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D101" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B102">
-        <v>11348</v>
+        <v>14361</v>
       </c>
       <c r="C102" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B103">
-        <v>8602</v>
+        <v>14349</v>
       </c>
       <c r="C103" t="s">
         <v>270</v>
       </c>
       <c r="D103" t="s">
         <v>271</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B104">
-        <v>8594</v>
+        <v>14344</v>
       </c>
       <c r="C104" t="s">
         <v>272</v>
       </c>
       <c r="D104" t="s">
         <v>273</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>267</v>
+      </c>
+      <c r="B105">
+        <v>14328</v>
+      </c>
+      <c r="C105" t="s">
         <v>274</v>
       </c>
-      <c r="B105">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
+        <v>276</v>
+      </c>
+      <c r="B106">
+        <v>14162</v>
+      </c>
+      <c r="C106" t="s">
         <v>277</v>
       </c>
-      <c r="B106">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>279</v>
+      </c>
+      <c r="B107">
+        <v>13645</v>
+      </c>
+      <c r="C107" t="s">
         <v>280</v>
       </c>
-      <c r="B107">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>282</v>
+      </c>
+      <c r="B108">
+        <v>13409</v>
+      </c>
+      <c r="C108" t="s">
         <v>283</v>
       </c>
-      <c r="B108">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B109">
-        <v>7595</v>
+        <v>3779</v>
       </c>
       <c r="C109" t="s">
         <v>286</v>
       </c>
       <c r="D109" t="s">
         <v>287</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>288</v>
       </c>
       <c r="B110">
-        <v>7416</v>
+        <v>3494</v>
       </c>
       <c r="C110" t="s">
         <v>289</v>
       </c>
       <c r="D110" t="s">
         <v>290</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>288</v>
+      </c>
+      <c r="B111">
+        <v>3476</v>
+      </c>
+      <c r="C111" t="s">
         <v>291</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>293</v>
+      </c>
+      <c r="B112">
+        <v>11377</v>
+      </c>
+      <c r="C112" t="s">
         <v>294</v>
       </c>
-      <c r="B112">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B113">
-        <v>6797</v>
+        <v>11374</v>
       </c>
       <c r="C113" t="s">
+        <v>296</v>
+      </c>
+      <c r="D113" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="B114">
-        <v>6786</v>
+        <v>11348</v>
       </c>
       <c r="C114" t="s">
         <v>299</v>
       </c>
       <c r="D114" t="s">
         <v>300</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>301</v>
+      </c>
+      <c r="B115">
+        <v>8602</v>
+      </c>
+      <c r="C115" t="s">
+        <v>302</v>
+      </c>
+      <c r="D115" t="s">
+        <v>303</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>301</v>
+      </c>
+      <c r="B116">
+        <v>8594</v>
+      </c>
+      <c r="C116" t="s">
+        <v>304</v>
+      </c>
+      <c r="D116" t="s">
+        <v>305</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>306</v>
+      </c>
+      <c r="B117">
+        <v>8493</v>
+      </c>
+      <c r="C117" t="s">
+        <v>307</v>
+      </c>
+      <c r="D117" t="s">
+        <v>308</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>309</v>
+      </c>
+      <c r="B118">
+        <v>8081</v>
+      </c>
+      <c r="C118" t="s">
+        <v>310</v>
+      </c>
+      <c r="D118" t="s">
+        <v>311</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>312</v>
+      </c>
+      <c r="B119">
+        <v>7843</v>
+      </c>
+      <c r="C119" t="s">
+        <v>313</v>
+      </c>
+      <c r="D119" t="s">
+        <v>314</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>315</v>
+      </c>
+      <c r="B120">
+        <v>7604</v>
+      </c>
+      <c r="C120" t="s">
+        <v>316</v>
+      </c>
+      <c r="D120" t="s">
+        <v>317</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>315</v>
+      </c>
+      <c r="B121">
+        <v>7595</v>
+      </c>
+      <c r="C121" t="s">
+        <v>318</v>
+      </c>
+      <c r="D121" t="s">
+        <v>319</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>320</v>
+      </c>
+      <c r="B122">
+        <v>7416</v>
+      </c>
+      <c r="C122" t="s">
+        <v>321</v>
+      </c>
+      <c r="D122" t="s">
+        <v>322</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>323</v>
+      </c>
+      <c r="B123">
+        <v>6888</v>
+      </c>
+      <c r="C123" t="s">
+        <v>324</v>
+      </c>
+      <c r="D123" t="s">
+        <v>325</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>326</v>
+      </c>
+      <c r="B124">
+        <v>6808</v>
+      </c>
+      <c r="C124" t="s">
+        <v>327</v>
+      </c>
+      <c r="D124" t="s">
+        <v>328</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>326</v>
+      </c>
+      <c r="B125">
+        <v>6797</v>
+      </c>
+      <c r="C125" t="s">
+        <v>329</v>
+      </c>
+      <c r="D125" t="s">
+        <v>330</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>326</v>
+      </c>
+      <c r="B126">
+        <v>6786</v>
+      </c>
+      <c r="C126" t="s">
+        <v>331</v>
+      </c>
+      <c r="D126" t="s">
+        <v>332</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
-    <hyperlink ref="F7" r:id="rId11"/>
-[...28 lines deleted...]
-    <hyperlink ref="E26" r:id="rId40"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="F19" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="F24" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
     <hyperlink ref="F26" r:id="rId41"/>
     <hyperlink ref="E27" r:id="rId42"/>
     <hyperlink ref="F27" r:id="rId43"/>
-    <hyperlink ref="E28" r:id="rId44"/>
-[...172 lines deleted...]
-    <hyperlink ref="F114" r:id="rId217"/>
+    <hyperlink ref="F28" r:id="rId44"/>
+    <hyperlink ref="E29" r:id="rId45"/>
+    <hyperlink ref="F29" r:id="rId46"/>
+    <hyperlink ref="E30" r:id="rId47"/>
+    <hyperlink ref="F30" r:id="rId48"/>
+    <hyperlink ref="E31" r:id="rId49"/>
+    <hyperlink ref="F31" r:id="rId50"/>
+    <hyperlink ref="E32" r:id="rId51"/>
+    <hyperlink ref="F32" r:id="rId52"/>
+    <hyperlink ref="E33" r:id="rId53"/>
+    <hyperlink ref="F33" r:id="rId54"/>
+    <hyperlink ref="E34" r:id="rId55"/>
+    <hyperlink ref="F34" r:id="rId56"/>
+    <hyperlink ref="E35" r:id="rId57"/>
+    <hyperlink ref="F35" r:id="rId58"/>
+    <hyperlink ref="E36" r:id="rId59"/>
+    <hyperlink ref="F36" r:id="rId60"/>
+    <hyperlink ref="E37" r:id="rId61"/>
+    <hyperlink ref="F37" r:id="rId62"/>
+    <hyperlink ref="E38" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="E39" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="E40" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="E42" r:id="rId71"/>
+    <hyperlink ref="F42" r:id="rId72"/>
+    <hyperlink ref="E43" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="E46" r:id="rId79"/>
+    <hyperlink ref="F46" r:id="rId80"/>
+    <hyperlink ref="E47" r:id="rId81"/>
+    <hyperlink ref="F47" r:id="rId82"/>
+    <hyperlink ref="E48" r:id="rId83"/>
+    <hyperlink ref="F48" r:id="rId84"/>
+    <hyperlink ref="E49" r:id="rId85"/>
+    <hyperlink ref="F49" r:id="rId86"/>
+    <hyperlink ref="E50" r:id="rId87"/>
+    <hyperlink ref="F50" r:id="rId88"/>
+    <hyperlink ref="E51" r:id="rId89"/>
+    <hyperlink ref="F51" r:id="rId90"/>
+    <hyperlink ref="E52" r:id="rId91"/>
+    <hyperlink ref="F52" r:id="rId92"/>
+    <hyperlink ref="E53" r:id="rId93"/>
+    <hyperlink ref="F53" r:id="rId94"/>
+    <hyperlink ref="E54" r:id="rId95"/>
+    <hyperlink ref="F54" r:id="rId96"/>
+    <hyperlink ref="E55" r:id="rId97"/>
+    <hyperlink ref="F55" r:id="rId98"/>
+    <hyperlink ref="E56" r:id="rId99"/>
+    <hyperlink ref="F56" r:id="rId100"/>
+    <hyperlink ref="E57" r:id="rId101"/>
+    <hyperlink ref="F57" r:id="rId102"/>
+    <hyperlink ref="E58" r:id="rId103"/>
+    <hyperlink ref="F58" r:id="rId104"/>
+    <hyperlink ref="E59" r:id="rId105"/>
+    <hyperlink ref="F59" r:id="rId106"/>
+    <hyperlink ref="E60" r:id="rId107"/>
+    <hyperlink ref="F60" r:id="rId108"/>
+    <hyperlink ref="E61" r:id="rId109"/>
+    <hyperlink ref="F61" r:id="rId110"/>
+    <hyperlink ref="E62" r:id="rId111"/>
+    <hyperlink ref="F62" r:id="rId112"/>
+    <hyperlink ref="E63" r:id="rId113"/>
+    <hyperlink ref="F63" r:id="rId114"/>
+    <hyperlink ref="E64" r:id="rId115"/>
+    <hyperlink ref="F64" r:id="rId116"/>
+    <hyperlink ref="E65" r:id="rId117"/>
+    <hyperlink ref="F65" r:id="rId118"/>
+    <hyperlink ref="E66" r:id="rId119"/>
+    <hyperlink ref="F66" r:id="rId120"/>
+    <hyperlink ref="E67" r:id="rId121"/>
+    <hyperlink ref="F67" r:id="rId122"/>
+    <hyperlink ref="E68" r:id="rId123"/>
+    <hyperlink ref="F68" r:id="rId124"/>
+    <hyperlink ref="E69" r:id="rId125"/>
+    <hyperlink ref="F69" r:id="rId126"/>
+    <hyperlink ref="E70" r:id="rId127"/>
+    <hyperlink ref="F70" r:id="rId128"/>
+    <hyperlink ref="E71" r:id="rId129"/>
+    <hyperlink ref="F71" r:id="rId130"/>
+    <hyperlink ref="E72" r:id="rId131"/>
+    <hyperlink ref="F72" r:id="rId132"/>
+    <hyperlink ref="E73" r:id="rId133"/>
+    <hyperlink ref="F73" r:id="rId134"/>
+    <hyperlink ref="E74" r:id="rId135"/>
+    <hyperlink ref="F74" r:id="rId136"/>
+    <hyperlink ref="E75" r:id="rId137"/>
+    <hyperlink ref="F75" r:id="rId138"/>
+    <hyperlink ref="E76" r:id="rId139"/>
+    <hyperlink ref="F76" r:id="rId140"/>
+    <hyperlink ref="E77" r:id="rId141"/>
+    <hyperlink ref="F77" r:id="rId142"/>
+    <hyperlink ref="E78" r:id="rId143"/>
+    <hyperlink ref="F78" r:id="rId144"/>
+    <hyperlink ref="E79" r:id="rId145"/>
+    <hyperlink ref="F79" r:id="rId146"/>
+    <hyperlink ref="E80" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="E81" r:id="rId149"/>
+    <hyperlink ref="F81" r:id="rId150"/>
+    <hyperlink ref="E82" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="E84" r:id="rId155"/>
+    <hyperlink ref="F84" r:id="rId156"/>
+    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="F85" r:id="rId158"/>
+    <hyperlink ref="E86" r:id="rId159"/>
+    <hyperlink ref="F86" r:id="rId160"/>
+    <hyperlink ref="E87" r:id="rId161"/>
+    <hyperlink ref="F87" r:id="rId162"/>
+    <hyperlink ref="E88" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="E90" r:id="rId167"/>
+    <hyperlink ref="F90" r:id="rId168"/>
+    <hyperlink ref="E91" r:id="rId169"/>
+    <hyperlink ref="F91" r:id="rId170"/>
+    <hyperlink ref="E92" r:id="rId171"/>
+    <hyperlink ref="F92" r:id="rId172"/>
+    <hyperlink ref="E93" r:id="rId173"/>
+    <hyperlink ref="F93" r:id="rId174"/>
+    <hyperlink ref="E94" r:id="rId175"/>
+    <hyperlink ref="F94" r:id="rId176"/>
+    <hyperlink ref="E95" r:id="rId177"/>
+    <hyperlink ref="F95" r:id="rId178"/>
+    <hyperlink ref="E96" r:id="rId179"/>
+    <hyperlink ref="F96" r:id="rId180"/>
+    <hyperlink ref="E97" r:id="rId181"/>
+    <hyperlink ref="F97" r:id="rId182"/>
+    <hyperlink ref="E98" r:id="rId183"/>
+    <hyperlink ref="F98" r:id="rId184"/>
+    <hyperlink ref="E99" r:id="rId185"/>
+    <hyperlink ref="F99" r:id="rId186"/>
+    <hyperlink ref="E100" r:id="rId187"/>
+    <hyperlink ref="F100" r:id="rId188"/>
+    <hyperlink ref="E101" r:id="rId189"/>
+    <hyperlink ref="F101" r:id="rId190"/>
+    <hyperlink ref="E102" r:id="rId191"/>
+    <hyperlink ref="F102" r:id="rId192"/>
+    <hyperlink ref="E103" r:id="rId193"/>
+    <hyperlink ref="F103" r:id="rId194"/>
+    <hyperlink ref="E104" r:id="rId195"/>
+    <hyperlink ref="F104" r:id="rId196"/>
+    <hyperlink ref="E105" r:id="rId197"/>
+    <hyperlink ref="F105" r:id="rId198"/>
+    <hyperlink ref="E106" r:id="rId199"/>
+    <hyperlink ref="F106" r:id="rId200"/>
+    <hyperlink ref="E107" r:id="rId201"/>
+    <hyperlink ref="F107" r:id="rId202"/>
+    <hyperlink ref="E108" r:id="rId203"/>
+    <hyperlink ref="F108" r:id="rId204"/>
+    <hyperlink ref="E109" r:id="rId205"/>
+    <hyperlink ref="F109" r:id="rId206"/>
+    <hyperlink ref="E110" r:id="rId207"/>
+    <hyperlink ref="F110" r:id="rId208"/>
+    <hyperlink ref="E111" r:id="rId209"/>
+    <hyperlink ref="F111" r:id="rId210"/>
+    <hyperlink ref="E112" r:id="rId211"/>
+    <hyperlink ref="F112" r:id="rId212"/>
+    <hyperlink ref="E113" r:id="rId213"/>
+    <hyperlink ref="F113" r:id="rId214"/>
+    <hyperlink ref="E114" r:id="rId215"/>
+    <hyperlink ref="F114" r:id="rId216"/>
+    <hyperlink ref="E115" r:id="rId217"/>
+    <hyperlink ref="F115" r:id="rId218"/>
+    <hyperlink ref="E116" r:id="rId219"/>
+    <hyperlink ref="F116" r:id="rId220"/>
+    <hyperlink ref="E117" r:id="rId221"/>
+    <hyperlink ref="F117" r:id="rId222"/>
+    <hyperlink ref="E118" r:id="rId223"/>
+    <hyperlink ref="F118" r:id="rId224"/>
+    <hyperlink ref="E119" r:id="rId225"/>
+    <hyperlink ref="F119" r:id="rId226"/>
+    <hyperlink ref="E120" r:id="rId227"/>
+    <hyperlink ref="F120" r:id="rId228"/>
+    <hyperlink ref="E121" r:id="rId229"/>
+    <hyperlink ref="F121" r:id="rId230"/>
+    <hyperlink ref="E122" r:id="rId231"/>
+    <hyperlink ref="F122" r:id="rId232"/>
+    <hyperlink ref="E123" r:id="rId233"/>
+    <hyperlink ref="F123" r:id="rId234"/>
+    <hyperlink ref="E124" r:id="rId235"/>
+    <hyperlink ref="F124" r:id="rId236"/>
+    <hyperlink ref="E125" r:id="rId237"/>
+    <hyperlink ref="F125" r:id="rId238"/>
+    <hyperlink ref="E126" r:id="rId239"/>
+    <hyperlink ref="F126" r:id="rId240"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>