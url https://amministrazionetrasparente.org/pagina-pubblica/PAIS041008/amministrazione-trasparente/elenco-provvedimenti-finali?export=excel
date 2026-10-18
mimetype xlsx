--- v0 (2026-08-24)
+++ v1 (2026-10-18)
@@ -8,80 +8,140 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="746" uniqueCount="361">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="381">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>BD63621CAA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - PULIZIA CISTERNE ( CENTRALE E SUCCURSALE) ed  ESAME ACQUE </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD3C2AB09C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - smaltimento rifiuti e gestione registro digitale rentri</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>BD3C290A51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre - screening documentale sulla sicurezza per formazione  e verifica adempimenti sicurezza documentale </t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD55F5D1BF</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - accordo quadro acquisto gasolio bus scolastico</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>BCFC9EF773</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - servizi di formazione amministrazione trasparente e noleggio software</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD09895F8D</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - trasporto di sedie, banchi ed estintori nella sede centrale</t>
+  </si>
+  <si>
+    <t>05/09/2026</t>
+  </si>
+  <si>
+    <t>BCD97DB006</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - acquisto urgente per batterie del defibrillatore cardiaco</t>
+  </si>
+  <si>
     <t>20/08/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina  </t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>14/08/2026</t>
   </si>
   <si>
     <t>BC3018E39D</t>
   </si>
   <si>
     <t>Decisione a contrarre - ARGO WEB EVOLUTION</t>
   </si>
   <si>
     <t>28/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve"> decreto di nomina Project Manager </t>
   </si>
   <si>
     <t>Decreto di nomina</t>
   </si>
   <si>
     <t>27/07/2026</t>
   </si>
   <si>
     <t>BC85247AFE</t>
   </si>
@@ -1485,3061 +1545,3201 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3018E39D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a468eeb4-c066-4712-8990-21e735e5291a" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85247AFE" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b5e5da7c-db71-4ce4-83cf-f60cb77a900d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC851B200C" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c98fe517-ad22-4689-8173-3688c36c0183" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7265FD6E" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/afbeb971-1e5b-4c8b-95e9-21b9c8b1505a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726630BF" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/dfffe06f-252e-4df6-9d8d-cadb2569fc68" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72655530" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/512442ce-acc4-45fe-b033-b5091c46fe40" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726457FB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2c47d59f-8c7d-4007-9fc4-4b2037ebcf62" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC342B2515" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/52038afb-3f19-4e91-adf6-3e6eb954de89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DAC0BCA" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f6d6b5c8-0338-4c9f-9219-f2e831f17f0b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DAEBF45" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a7f23983-098a-4cc2-9107-7362578aeb06" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DADF561" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9c42bd77-480b-4709-be25-45a6e79d4fb4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0B1D2310" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3ec477ac-acbb-4be1-895a-5ed33222b357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFB37034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/fd3c775d-2efa-4cea-a1f7-fa2d4586ca07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFF1E898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1ffbf3c5-00ed-4051-9644-6bc2f3bf93b4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFADA374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/93333962-d392-438a-ac2b-f9f5473bc004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6F36540" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/837b3057-524e-42f5-b73d-b40a567d6869" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF42F0C7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2c2aa980-59b9-488e-b4b8-e41dc8164016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0243EE0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/4e9b7ffe-e633-4335-9dcf-0367f21d9d16" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDFF0B6E6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/54e86865-0f51-4558-a12c-441e54cc0cd7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC81DE882" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/014f551c-6e29-449c-8a26-1bdb300f2b4d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6EC14B3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e856ba17-c30b-4da9-9b94-c2013c3b7524" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6E65BCE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d0f3f2f6-ee05-4f4b-b9f3-0c883b08cab8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC81DC6DC" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/67eb4e71-1a49-4dc4-b58c-1212b9fa0a54" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD4B423E" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/191d016d-85bf-4f10-8fa6-61d4db0f871a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC81BFEEB" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f859ce62-6165-40a2-a0a5-671c96e1e2dd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB875308" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/04a10880-6693-4098-9cc1-92528f7a01a0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA62D68E0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/06d716f3-a9a4-4150-9580-43f3e1e1b9e5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9BC99DD" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/aa868689-bf42-4282-8b24-3ad48f211d02" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95AACA22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a4f6e475-30f2-479a-b59f-a8c071170e94" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96C0AF15" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b3d9eb73-35a0-4390-821a-ebeb86b204c3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96C179D1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/faa44705-c874-4782-b54b-17d2b0a0d8b0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95785030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b33d29a1-2bb1-41f8-89ac-e20ca247ad5b" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95DBC11F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/64229440-c68c-439a-abda-c5c868fd1bbb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8797F7FA" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5145f4ae-edee-4be5-9603-1f216bb79260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8268D521" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/98e7c60a-ced2-4ba1-962c-c6e2268c0f01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB64EFF17D" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f22c78b2-72a0-482e-ad8b-ec55ab0285f4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB64F1212B" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/65f89559-6ce6-4425-9309-26c4ca11498b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BB6A395" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ea217346-2509-465a-b74a-7b69ab01ee85" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1C7A6826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/34f195be-ebb5-4e9d-9f7d-f17c67c4ef3c" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB177485F3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e9ecbe6d-fb31-4eaa-ac68-ed852d7fd4e3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11B61ED8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9450d7f4-0e5b-4c05-913f-8bdfd42da8a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10430B7B" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2fbe2cb2-14c4-48c9-9fcd-f3e4cb831c51" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA4E4541" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0ab619a0-7c40-4e4b-abe1-c6cb136e25f1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDB3BAF3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/849cd2d3-8164-407a-a2f6-97efa724e962" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAED219195" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ca89df6d-7881-4590-b12d-015c9650382f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC87D0039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0b363974-296d-4f65-9f98-e2f1d9f4bac5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=HTTPS://AM" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/38971b24-b902-48ba-bbd7-d7a743e3fd15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDA45DEC" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1eb8beea-011d-4d58-ab18-14836d89d8df" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5D6966C" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c0b9ba62-7bc8-4336-a285-738f1dd550b5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACDF2E938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/8180feb4-31ff-4c86-8f95-48d224eaf886" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB286D700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b0c500dc-c8d1-4bc0-84ac-f348bc4e6d32" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACDF29519" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c45380cc-52b8-461c-8809-7d2fa484abd3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC87E6260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ca1fa1b1-c82d-4adc-9bfb-e841f571885e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA172957C" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e912fe5a-fbf9-45d6-b5a9-01c410738c3b" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8017EB7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/728b6006-20a6-4916-8001-79e33488d5e4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA17165CE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b4fb8a3e-50a4-442e-a7d6-569da6ec7669" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2619B29" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1324b522-2fb4-4b12-8cc5-dae9792e9961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1742A1C" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/dccbcfb7-7ee1-44f5-8940-54d14b1a6708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9772DF83" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/8d697d73-3a46-477e-bd32-fbf265584c0e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86135C6D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3da607b8-49e0-4c17-b7f9-3680fff5f27b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C0B792C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2beb745b-91ef-4547-8414-61140007884d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA678BC2BD" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5c8a41a3-e09f-4e2c-8bbc-407b9bbc70d3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35C5B16B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f9262f39-d935-411a-aad9-35d4620d42bd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA362D6A75" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/6cd83273-0b6d-434f-9f81-2ca9d2c5cda2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC230E1D" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/44c46c20-73e2-4784-9e13-015b9ce55346" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D8AC41D2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/eee4108c-807f-448f-a21d-0aebad224164" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDEA470D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9ae9785e-8a0c-4c2f-a734-a1b8e668cb84" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDEA2567" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/33d0da43-d98e-4322-88bb-735abfc0cc54" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE9E21B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/95782ae6-6818-4f17-a622-fe2c5dfde1b1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE9D148" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/10efc14b-4c32-4f45-a8d4-ac15dc255e62" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE98D24" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/20620bcf-d5c2-4d42-92a6-d25a38fb8f94" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE8F5B9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/de69782d-a764-48ab-b297-4323aadbd2fb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDD08310" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9273d005-bdff-4b2f-951b-f2b6d1df4fbe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996681D29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2791f6ee-d74e-4fd8-93d9-c3d2f4f33e6f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9946B0BB2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a1a565da-03cb-43cf-8213-0051552939ba" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9966720CC" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1217ae3a-ec7b-4786-ae8c-5c499eba53eb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB1CE71B" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/661b13a1-36bf-4032-869a-16919e5c11bc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B5683EB8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a3f40888-e297-4cb0-a307-f0905cefd9ae" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977CE6428" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/57a1122f-d09b-4e58-beae-dd55fbd3164f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977F33A35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/081c5dee-beca-43d0-93a0-c16e24467ec3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960B9D5C1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/be7fc53e-1547-4548-b2fc-89c5ee7e5e72" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952AC6A8F" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f5395610-1011-475a-9f0e-7cfb857c8ee2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952A0F38D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a463d685-e4f8-4a81-8d66-c575c23df247" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949750A46" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/799e8d72-8a9c-42a7-a4b6-75a6bb106b52" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B941FB2435" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ae9314ed-659d-44ad-bc91-4c9074e14340" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924A17C57" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/42ab5f51-ead7-40ed-9954-49bbd06bf2fc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91ED38898" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7a4bdaed-88af-43d1-99e3-f7961e32bd32" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CCF8B86" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/06f2a502-cf6b-4daa-9ba8-711bd81ec5c6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B923E32B87" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5a860f4b-c8b3-485c-a4ec-712dd7f228cf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EC99563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/8793443e-b983-4663-ba2b-638bdd67f2bb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EC5F586" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5c8af61a-bd60-493b-9f7c-1042e0db1c64" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EC4828C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/607bfcac-c75d-49ef-a3be-e48fe5014c3d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EB5AE21" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/72ac4ba8-3fc6-44cf-9166-06fa5fe7a882" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91790CA5E" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e0ffa9db-5324-4c2d-9bd0-a492dcb76886" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E61768F" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1e22f30f-0eba-40f1-b451-5d36a79f7b79" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914163BB8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d17e9149-1d6a-4a7b-8437-7e752a4a6432" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E5D8293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b1b1c199-9803-4543-a916-1526035016eb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E5CC8AA" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/62efbf6f-1ca1-4ab0-b71a-79d214b03265" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E5FAE9E" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d853dad9-907e-4022-a627-f42ba3185015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914E58CFE" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2ed2734e-c57c-42bd-91b6-5c933e403d38" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91498C79F" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7bceb4bd-c5ff-4775-9bb3-c3433dcc430d" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91415502E" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/4205c8b1-e396-4bd5-ac1b-2019c46f8db5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91413BAB6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/eabe4fc9-ef11-4918-a17c-b1090edefd6b" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E900B54" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/dc36290d-27c0-40db-825e-895c4b07fa9d" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E8BB266" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7a92aa89-d709-4bac-b302-535a15b1afd4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9026EE474" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e72c464e-0b37-46c0-9bdc-14599b03c20d" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E80A7B07" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/71bd38cf-1ea8-4000-b733-fbddf47927fa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F711C979" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3a916e38-8255-4bf1-a745-a00d4676efef" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F331ADD4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/587782f3-e75b-4218-9792-a69579847c92" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD8729F3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/61c81bc9-cb04-461e-8d2b-0a2fb548e00d" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD865F37" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/01097a40-7ce9-4a6c-bafb-0b5d304f4abb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD84CA97" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/86f634fe-d860-4399-99e3-8723ef6769f1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD85A626" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c6bc4979-5b0b-4f14-ab28-3e356cc994c0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD855207" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/de0b0ae7-3e38-42be-97b3-52425fb6fdce" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD851EB6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/93132bac-26f9-4b9c-8928-cb27ab89767d" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD7B09DB" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1749984e-3860-4570-aef7-cad6465d651c" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD7AC68F" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d164c1c4-87c8-49c0-9cfa-5675f405594c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD7888D9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a5a34084-2246-41fe-8096-259cb20ef91c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3969091" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/cca39319-0a8d-457a-969a-4f73a591cb88" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3988A23" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0d03561d-1760-4f96-b1fd-e55a330838c0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3948554" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d5c74cc1-6e67-4715-b915-77af8d2802d4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E39571B6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ae2008e4-485b-44f6-8263-d26713294f36" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AF9C2373" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d7621245-79c6-47f1-b47f-e22df7ee01a8" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7484306" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3f3c0d1a-d83a-46b0-9c8d-1db077680e5c" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4091253" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3253d3a5-cd5f-4bf1-a5d1-e4cd666d6199" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE9B97E4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7181701c-ff72-478f-b767-c946a638c6aa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD378A93" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0d06a9c2-fcbf-4bd4-99d3-6e3a2c912d3c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE522E3E" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/be436f49-397b-401b-90f0-213926e70a10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AEBE52B9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5cc59186-0600-4db2-bfa7-4ff2e9d018f4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE0390F3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/42d6b97c-e75c-43f6-8162-080112fe09cb" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A66EDB2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b9698a2d-4ded-4b78-b291-b71c5346a087" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897B42D4C" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/496c83e4-1ed9-4f32-a301-d364073d6eed" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B868F94C12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/77f915af-1f2a-442e-afd9-b477df52e401" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856869784" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0d33b1b7-1d54-48a5-94dd-a48340eed70e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849540645" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1f688f08-e658-4e79-bdb2-7a5bf0638d2e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=997382331D" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ac495144-c934-4e88-9a22-7360a3ee6679" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD63621CAA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/06cffe24-3ff6-4666-8260-f11994d7b49c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C2AB09C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/96470e91-1468-4f4c-a474-f5314929ba34" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3C290A51" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/94a8d047-00fe-46f2-a2b5-93f9ffc036ca" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD55F5D1BF" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1d00681b-4fec-4168-868c-3ff09863dba0" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFC9EF773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/cc434e6a-d89e-4aa6-b559-674103f2ea0c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD09895F8D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9f9fe93d-36b9-43ee-84d3-d95073476332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD97DB006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d06d41e7-1575-4ee7-a85a-ed4fce84138b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3018E39D" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a468eeb4-c066-4712-8990-21e735e5291a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC85247AFE" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b5e5da7c-db71-4ce4-83cf-f60cb77a900d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC851B200C" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c98fe517-ad22-4689-8173-3688c36c0183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7265FD6E" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/afbeb971-1e5b-4c8b-95e9-21b9c8b1505a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726630BF" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/dfffe06f-252e-4df6-9d8d-cadb2569fc68" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC72655530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/512442ce-acc4-45fe-b033-b5091c46fe40" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC726457FB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2c47d59f-8c7d-4007-9fc4-4b2037ebcf62" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC342B2515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/52038afb-3f19-4e91-adf6-3e6eb954de89" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DAC0BCA" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f6d6b5c8-0338-4c9f-9219-f2e831f17f0b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DAEBF45" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a7f23983-098a-4cc2-9107-7362578aeb06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1DADF561" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9c42bd77-480b-4709-be25-45a6e79d4fb4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0B1D2310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3ec477ac-acbb-4be1-895a-5ed33222b357" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFB37034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/fd3c775d-2efa-4cea-a1f7-fa2d4586ca07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFF1E898" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1ffbf3c5-00ed-4051-9644-6bc2f3bf93b4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFADA374" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/93333962-d392-438a-ac2b-f9f5473bc004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6F36540" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/837b3057-524e-42f5-b73d-b40a567d6869" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDF42F0C7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2c2aa980-59b9-488e-b4b8-e41dc8164016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE0243EE0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/4e9b7ffe-e633-4335-9dcf-0367f21d9d16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDFF0B6E6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/54e86865-0f51-4558-a12c-441e54cc0cd7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC81DE882" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/014f551c-6e29-449c-8a26-1bdb300f2b4d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6EC14B3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e856ba17-c30b-4da9-9b94-c2013c3b7524" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD6E65BCE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d0f3f2f6-ee05-4f4b-b9f3-0c883b08cab8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC81DC6DC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/67eb4e71-1a49-4dc4-b58c-1212b9fa0a54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD4B423E" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/191d016d-85bf-4f10-8fa6-61d4db0f871a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC81BFEEB" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f859ce62-6165-40a2-a0a5-671c96e1e2dd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB875308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/04a10880-6693-4098-9cc1-92528f7a01a0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA62D68E0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/06d716f3-a9a4-4150-9580-43f3e1e1b9e5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB9BC99DD" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/aa868689-bf42-4282-8b24-3ad48f211d02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95AACA22" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a4f6e475-30f2-479a-b59f-a8c071170e94" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96C0AF15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b3d9eb73-35a0-4390-821a-ebeb86b204c3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB96C179D1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/faa44705-c874-4782-b54b-17d2b0a0d8b0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95785030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b33d29a1-2bb1-41f8-89ac-e20ca247ad5b" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB95DBC11F" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/64229440-c68c-439a-abda-c5c868fd1bbb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8797F7FA" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5145f4ae-edee-4be5-9603-1f216bb79260" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8268D521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/98e7c60a-ced2-4ba1-962c-c6e2268c0f01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB64EFF17D" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f22c78b2-72a0-482e-ad8b-ec55ab0285f4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB64F1212B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/65f89559-6ce6-4425-9309-26c4ca11498b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3BB6A395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ea217346-2509-465a-b74a-7b69ab01ee85" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1C7A6826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/34f195be-ebb5-4e9d-9f7d-f17c67c4ef3c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB177485F3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e9ecbe6d-fb31-4eaa-ac68-ed852d7fd4e3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB11B61ED8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9450d7f4-0e5b-4c05-913f-8bdfd42da8a2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB10430B7B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2fbe2cb2-14c4-48c9-9fcd-f3e4cb831c51" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFA4E4541" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0ab619a0-7c40-4e4b-abe1-c6cb136e25f1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEDB3BAF3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/849cd2d3-8164-407a-a2f6-97efa724e962" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAED219195" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ca89df6d-7881-4590-b12d-015c9650382f" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC87D0039" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0b363974-296d-4f65-9f98-e2f1d9f4bac5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=HTTPS://AM" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/38971b24-b902-48ba-bbd7-d7a743e3fd15" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADDA45DEC" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1eb8beea-011d-4d58-ab18-14836d89d8df" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5D6966C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c0b9ba62-7bc8-4336-a285-738f1dd550b5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACDF2E938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/8180feb4-31ff-4c86-8f95-48d224eaf886" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB286D700" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b0c500dc-c8d1-4bc0-84ac-f348bc4e6d32" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACDF29519" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c45380cc-52b8-461c-8809-7d2fa484abd3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC87E6260" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ca1fa1b1-c82d-4adc-9bfb-e841f571885e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA172957C" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e912fe5a-fbf9-45d6-b5a9-01c410738c3b" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB8017EB7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/728b6006-20a6-4916-8001-79e33488d5e4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA17165CE" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b4fb8a3e-50a4-442e-a7d6-569da6ec7669" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB2619B29" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1324b522-2fb4-4b12-8cc5-dae9792e9961" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA1742A1C" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/dccbcfb7-7ee1-44f5-8940-54d14b1a6708" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9772DF83" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/8d697d73-3a46-477e-bd32-fbf265584c0e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA86135C6D" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3da607b8-49e0-4c17-b7f9-3680fff5f27b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6C0B792C" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2beb745b-91ef-4547-8414-61140007884d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA678BC2BD" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5c8a41a3-e09f-4e2c-8bbc-407b9bbc70d3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA35C5B16B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f9262f39-d935-411a-aad9-35d4620d42bd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA362D6A75" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/6cd83273-0b6d-434f-9f81-2ca9d2c5cda2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DC230E1D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/44c46c20-73e2-4784-9e13-015b9ce55346" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D8AC41D2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/eee4108c-807f-448f-a21d-0aebad224164" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDEA470D" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9ae9785e-8a0c-4c2f-a734-a1b8e668cb84" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDEA2567" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/33d0da43-d98e-4322-88bb-735abfc0cc54" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE9E21B" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/95782ae6-6818-4f17-a622-fe2c5dfde1b1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE9D148" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/10efc14b-4c32-4f45-a8d4-ac15dc255e62" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE98D24" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/20620bcf-d5c2-4d42-92a6-d25a38fb8f94" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDE8F5B9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/de69782d-a764-48ab-b297-4323aadbd2fb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CDD08310" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/9273d005-bdff-4b2f-951b-f2b6d1df4fbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B996681D29" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2791f6ee-d74e-4fd8-93d9-c3d2f4f33e6f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9946B0BB2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a1a565da-03cb-43cf-8213-0051552939ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9966720CC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1217ae3a-ec7b-4786-ae8c-5c499eba53eb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CB1CE71B" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/661b13a1-36bf-4032-869a-16919e5c11bc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B5683EB8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a3f40888-e297-4cb0-a307-f0905cefd9ae" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977CE6428" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/57a1122f-d09b-4e58-beae-dd55fbd3164f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977F33A35" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/081c5dee-beca-43d0-93a0-c16e24467ec3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960B9D5C1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/be7fc53e-1547-4548-b2fc-89c5ee7e5e72" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952AC6A8F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/f5395610-1011-475a-9f0e-7cfb857c8ee2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B952A0F38D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a463d685-e4f8-4a81-8d66-c575c23df247" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B949750A46" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/799e8d72-8a9c-42a7-a4b6-75a6bb106b52" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B941FB2435" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ae9314ed-659d-44ad-bc91-4c9074e14340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924A17C57" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/42ab5f51-ead7-40ed-9954-49bbd06bf2fc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91ED38898" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7a4bdaed-88af-43d1-99e3-f7961e32bd32" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91CCF8B86" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/06f2a502-cf6b-4daa-9ba8-711bd81ec5c6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B923E32B87" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5a860f4b-c8b3-485c-a4ec-712dd7f228cf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EC99563" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/8793443e-b983-4663-ba2b-638bdd67f2bb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EC5F586" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5c8af61a-bd60-493b-9f7c-1042e0db1c64" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EC4828C" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/607bfcac-c75d-49ef-a3be-e48fe5014c3d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91EB5AE21" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/72ac4ba8-3fc6-44cf-9166-06fa5fe7a882" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91790CA5E" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e0ffa9db-5324-4c2d-9bd0-a492dcb76886" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E61768F" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1e22f30f-0eba-40f1-b451-5d36a79f7b79" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914163BB8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d17e9149-1d6a-4a7b-8437-7e752a4a6432" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E5D8293" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b1b1c199-9803-4543-a916-1526035016eb" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E5CC8AA" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/62efbf6f-1ca1-4ab0-b71a-79d214b03265" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91E5FAE9E" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d853dad9-907e-4022-a627-f42ba3185015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914E58CFE" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/2ed2734e-c57c-42bd-91b6-5c933e403d38" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91498C79F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7bceb4bd-c5ff-4775-9bb3-c3433dcc430d" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91415502E" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/4205c8b1-e396-4bd5-ac1b-2019c46f8db5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91413BAB6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/eabe4fc9-ef11-4918-a17c-b1090edefd6b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E900B54" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/dc36290d-27c0-40db-825e-895c4b07fa9d" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90E8BB266" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7a92aa89-d709-4bac-b302-535a15b1afd4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9026EE474" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/e72c464e-0b37-46c0-9bdc-14599b03c20d" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E80A7B07" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/71bd38cf-1ea8-4000-b733-fbddf47927fa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F711C979" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3a916e38-8255-4bf1-a745-a00d4676efef" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F331ADD4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/587782f3-e75b-4218-9792-a69579847c92" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD8729F3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/61c81bc9-cb04-461e-8d2b-0a2fb548e00d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD865F37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/01097a40-7ce9-4a6c-bafb-0b5d304f4abb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD84CA97" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/86f634fe-d860-4399-99e3-8723ef6769f1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD85A626" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/c6bc4979-5b0b-4f14-ab28-3e356cc994c0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD855207" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/de0b0ae7-3e38-42be-97b3-52425fb6fdce" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD851EB6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/93132bac-26f9-4b9c-8928-cb27ab89767d" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD7B09DB" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1749984e-3860-4570-aef7-cad6465d651c" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD7AC68F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d164c1c4-87c8-49c0-9cfa-5675f405594c" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CD7888D9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/a5a34084-2246-41fe-8096-259cb20ef91c" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3969091" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/cca39319-0a8d-457a-969a-4f73a591cb88" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3988A23" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0d03561d-1760-4f96-b1fd-e55a330838c0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E3948554" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d5c74cc1-6e67-4715-b915-77af8d2802d4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E39571B6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ae2008e4-485b-44f6-8263-d26713294f36" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AF9C2373" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/d7621245-79c6-47f1-b47f-e22df7ee01a8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C7484306" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3f3c0d1a-d83a-46b0-9c8d-1db077680e5c" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B4091253" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/3253d3a5-cd5f-4bf1-a5d1-e4cd666d6199" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE9B97E4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/7181701c-ff72-478f-b767-c946a638c6aa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AD378A93" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0d06a9c2-fcbf-4bd4-99d3-6e3a2c912d3c" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE522E3E" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/be436f49-397b-401b-90f0-213926e70a10" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AEBE52B9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/5cc59186-0600-4db2-bfa7-4ff2e9d018f4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE0390F3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/42d6b97c-e75c-43f6-8162-080112fe09cb" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89A66EDB2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/b9698a2d-4ded-4b78-b291-b71c5346a087" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B897B42D4C" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/496c83e4-1ed9-4f32-a301-d364073d6eed" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B868F94C12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/77f915af-1f2a-442e-afd9-b477df52e401" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B856869784" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/0d33b1b7-1d54-48a5-94dd-a48340eed70e" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B849540645" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/1f688f08-e658-4e79-bdb2-7a5bf0638d2e" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=997382331D" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIS041008/amministrazione-trasparente/atti-amministrazioni-enti/ac495144-c934-4e88-9a22-7360a3ee6679" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F149"/>
+  <dimension ref="A1:F156"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>17566</v>
+        <v>21041</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>21033</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>20945</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-        <v>7</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>17204</v>
+        <v>20709</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>17155</v>
+        <v>19059</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>17152</v>
+        <v>18981</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>17135</v>
+        <v>17911</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>17133</v>
+        <v>17566</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>29</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>17129</v>
+        <v>17476</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>17127</v>
+        <v>17206</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>16449</v>
+        <v>17204</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>16289</v>
+        <v>17155</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>16287</v>
+        <v>17152</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>16257</v>
+        <v>17135</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
-        <v>15825</v>
+        <v>17133</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>14405</v>
+        <v>17129</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B18">
-        <v>14402</v>
+        <v>17127</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19">
-        <v>14400</v>
+        <v>16449</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>14398</v>
+        <v>16289</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>14395</v>
+        <v>16287</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>14249</v>
+        <v>16257</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>14248</v>
+        <v>15825</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>14247</v>
+        <v>14405</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>13601</v>
+        <v>14402</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>13515</v>
+        <v>14400</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>13437</v>
+        <v>14398</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B28">
-        <v>13184</v>
+        <v>14395</v>
       </c>
       <c r="C28" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>13148</v>
+        <v>14249</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B30">
-        <v>13143</v>
+        <v>14248</v>
       </c>
       <c r="C30" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B31">
-        <v>13036</v>
+        <v>14247</v>
       </c>
       <c r="C31" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>12918</v>
+        <v>13601</v>
       </c>
       <c r="C32" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>11944</v>
+        <v>13515</v>
       </c>
       <c r="C33" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B34">
-        <v>11652</v>
+        <v>13437</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B35">
-        <v>11651</v>
+        <v>13184</v>
       </c>
       <c r="C35" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>11650</v>
+        <v>13148</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B37">
-        <v>11649</v>
+        <v>13143</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B38">
-        <v>11315</v>
+        <v>13036</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B39">
-        <v>11026</v>
+        <v>12918</v>
       </c>
       <c r="C39" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>10839</v>
+        <v>11944</v>
       </c>
       <c r="C40" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>10720</v>
+        <v>11652</v>
       </c>
       <c r="C41" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>10185</v>
+        <v>11651</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B43">
-        <v>10183</v>
+        <v>11650</v>
       </c>
       <c r="C43" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B44">
-        <v>10181</v>
+        <v>11649</v>
       </c>
       <c r="C44" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B45">
-        <v>8359</v>
+        <v>11315</v>
       </c>
       <c r="C45" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="B46">
-        <v>8257</v>
+        <v>11026</v>
       </c>
       <c r="C46" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D46" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B47">
-        <v>8127</v>
+        <v>10839</v>
       </c>
       <c r="C47" t="s">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="E47" t="s">
+        <v>28</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B48">
-        <v>8126</v>
+        <v>10720</v>
       </c>
       <c r="C48" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="D48" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>124</v>
+      </c>
+      <c r="E48" t="s">
+        <v>28</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B49">
-        <v>7405</v>
+        <v>10185</v>
       </c>
       <c r="C49" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>6977</v>
+        <v>10183</v>
       </c>
       <c r="C50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B51">
-        <v>6953</v>
+        <v>10181</v>
       </c>
       <c r="C51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B52">
-        <v>6854</v>
+        <v>8359</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B53">
-        <v>6741</v>
+        <v>8257</v>
       </c>
       <c r="C53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B54">
-        <v>6740</v>
+        <v>8127</v>
       </c>
       <c r="C54" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="B55">
-        <v>6735</v>
+        <v>8126</v>
       </c>
       <c r="C55" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B56">
-        <v>6375</v>
+        <v>7405</v>
       </c>
       <c r="C56" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D56" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B57">
-        <v>6291</v>
+        <v>6977</v>
       </c>
       <c r="C57" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B58">
-        <v>6290</v>
+        <v>6953</v>
       </c>
       <c r="C58" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B59">
-        <v>6154</v>
+        <v>6854</v>
       </c>
       <c r="C59" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B60">
-        <v>6008</v>
+        <v>6741</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B61">
-        <v>5725</v>
+        <v>6740</v>
       </c>
       <c r="C61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B62">
-        <v>5582</v>
+        <v>6735</v>
       </c>
       <c r="C62" t="s">
         <v>159</v>
       </c>
       <c r="D62" t="s">
         <v>160</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>161</v>
       </c>
       <c r="B63">
-        <v>5437</v>
+        <v>6375</v>
       </c>
       <c r="C63" t="s">
         <v>162</v>
       </c>
       <c r="D63" t="s">
         <v>163</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B64">
-        <v>5435</v>
+        <v>6291</v>
       </c>
       <c r="C64" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B65">
-        <v>4944</v>
+        <v>6290</v>
       </c>
       <c r="C65" t="s">
         <v>167</v>
       </c>
       <c r="D65" t="s">
         <v>168</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>169</v>
       </c>
       <c r="B66">
-        <v>4415</v>
+        <v>6154</v>
       </c>
       <c r="C66" t="s">
         <v>170</v>
       </c>
       <c r="D66" t="s">
         <v>171</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>172</v>
       </c>
       <c r="B67">
-        <v>3793</v>
+        <v>6008</v>
       </c>
       <c r="C67" t="s">
         <v>173</v>
       </c>
       <c r="D67" t="s">
         <v>174</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>175</v>
       </c>
       <c r="B68">
-        <v>3526</v>
+        <v>5725</v>
       </c>
       <c r="C68" t="s">
         <v>176</v>
       </c>
       <c r="D68" t="s">
         <v>177</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>178</v>
       </c>
       <c r="B69">
-        <v>2626</v>
+        <v>5582</v>
       </c>
       <c r="C69" t="s">
         <v>179</v>
       </c>
       <c r="D69" t="s">
         <v>180</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>181</v>
       </c>
       <c r="B70">
-        <v>2081</v>
+        <v>5437</v>
       </c>
       <c r="C70" t="s">
         <v>182</v>
       </c>
       <c r="D70" t="s">
         <v>183</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>181</v>
+      </c>
+      <c r="B71">
+        <v>5435</v>
+      </c>
+      <c r="C71" t="s">
         <v>184</v>
       </c>
-      <c r="B71">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>185</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B72">
-        <v>23587</v>
+        <v>4944</v>
       </c>
       <c r="C72" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B73">
-        <v>23579</v>
+        <v>4415</v>
       </c>
       <c r="C73" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D73" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B74">
-        <v>23495</v>
+        <v>3793</v>
       </c>
       <c r="C74" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B75">
-        <v>23492</v>
+        <v>3526</v>
       </c>
       <c r="C75" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D75" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B76">
-        <v>23489</v>
+        <v>2626</v>
       </c>
       <c r="C76" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D76" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B77">
-        <v>23488</v>
+        <v>2081</v>
       </c>
       <c r="C77" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>203</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="B78">
-        <v>23486</v>
+        <v>23516</v>
       </c>
       <c r="C78" t="s">
-        <v>200</v>
+        <v>28</v>
       </c>
       <c r="D78" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>35</v>
+      </c>
+      <c r="E78" t="s">
+        <v>28</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="B79">
-        <v>23485</v>
+        <v>23587</v>
       </c>
       <c r="C79" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D79" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B80">
-        <v>23482</v>
+        <v>23579</v>
       </c>
       <c r="C80" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D80" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>23480</v>
+        <v>23495</v>
       </c>
       <c r="C81" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D81" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="B82">
-        <v>23479</v>
+        <v>23492</v>
       </c>
       <c r="C82" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D82" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="B83">
-        <v>23478</v>
+        <v>23489</v>
       </c>
       <c r="C83" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D83" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="B84">
-        <v>23477</v>
+        <v>23488</v>
       </c>
       <c r="C84" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="D84" t="s">
-        <v>214</v>
+        <v>73</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B85">
-        <v>23475</v>
+        <v>23486</v>
       </c>
       <c r="C85" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="D85" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B86">
-        <v>22147</v>
+        <v>23485</v>
       </c>
       <c r="C86" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D86" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B87">
-        <v>22145</v>
+        <v>23482</v>
       </c>
       <c r="C87" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D87" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B88">
-        <v>21608</v>
+        <v>23480</v>
       </c>
       <c r="C88" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D88" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B89">
-        <v>21451</v>
+        <v>23479</v>
       </c>
       <c r="C89" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="D89" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B90">
-        <v>21450</v>
+        <v>23478</v>
       </c>
       <c r="C90" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D90" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B91">
-        <v>21280</v>
+        <v>23477</v>
       </c>
       <c r="C91" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D91" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B92">
-        <v>21195</v>
+        <v>23475</v>
       </c>
       <c r="C92" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D92" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B93">
-        <v>21026</v>
+        <v>22147</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>239</v>
       </c>
       <c r="D93" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>240</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B94">
-        <v>21013</v>
+        <v>22145</v>
       </c>
       <c r="C94" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D94" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B95">
-        <v>20769</v>
+        <v>21608</v>
       </c>
       <c r="C95" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D95" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B96">
-        <v>20742</v>
+        <v>21451</v>
       </c>
       <c r="C96" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="D96" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B97">
-        <v>20723</v>
+        <v>21450</v>
       </c>
       <c r="C97" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D97" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B98">
-        <v>19947</v>
+        <v>21280</v>
       </c>
       <c r="C98" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="D98" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B99">
-        <v>19942</v>
+        <v>21195</v>
       </c>
       <c r="C99" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D99" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B100">
-        <v>19940</v>
+        <v>21026</v>
       </c>
       <c r="C100" t="s">
-        <v>252</v>
+        <v>28</v>
       </c>
       <c r="D100" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>257</v>
+      </c>
+      <c r="E100" t="s">
+        <v>28</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B101">
-        <v>19935</v>
+        <v>21013</v>
       </c>
       <c r="C101" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D101" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="B102">
-        <v>19932</v>
+        <v>20769</v>
       </c>
       <c r="C102" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D102" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B103">
-        <v>19909</v>
+        <v>20742</v>
       </c>
       <c r="C103" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D103" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B104">
-        <v>19906</v>
+        <v>20723</v>
       </c>
       <c r="C104" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D104" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B105">
-        <v>19901</v>
+        <v>19947</v>
       </c>
       <c r="C105" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D105" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B106">
-        <v>19900</v>
+        <v>19942</v>
       </c>
       <c r="C106" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D106" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B107">
-        <v>1902</v>
+        <v>19940</v>
       </c>
       <c r="C107" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D107" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B108">
-        <v>19809</v>
+        <v>19935</v>
       </c>
       <c r="C108" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D108" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="B109">
-        <v>19808</v>
+        <v>19932</v>
       </c>
       <c r="C109" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D109" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="B110">
-        <v>19807</v>
+        <v>19909</v>
       </c>
       <c r="C110" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D110" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B111">
-        <v>19630</v>
+        <v>19906</v>
       </c>
       <c r="C111" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D111" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B112">
-        <v>19484</v>
+        <v>19901</v>
       </c>
       <c r="C112" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D112" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>283</v>
       </c>
       <c r="B113">
-        <v>19364</v>
+        <v>19900</v>
       </c>
       <c r="C113" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D113" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B114">
-        <v>19114</v>
+        <v>1902</v>
       </c>
       <c r="C114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D114" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B115">
-        <v>18875</v>
+        <v>19809</v>
       </c>
       <c r="C115" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B116">
-        <v>18874</v>
+        <v>19808</v>
       </c>
       <c r="C116" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D116" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B117">
-        <v>18873</v>
+        <v>19807</v>
       </c>
       <c r="C117" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D117" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B118">
-        <v>18354</v>
+        <v>19630</v>
       </c>
       <c r="C118" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D118" t="s">
-        <v>89</v>
+        <v>299</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B119">
-        <v>18352</v>
+        <v>19484</v>
       </c>
       <c r="C119" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D119" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B120">
-        <v>18350</v>
+        <v>19364</v>
       </c>
       <c r="C120" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D120" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="B121">
-        <v>18348</v>
+        <v>19114</v>
       </c>
       <c r="C121" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="D121" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B122">
-        <v>18346</v>
+        <v>18875</v>
       </c>
       <c r="C122" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="D122" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B123">
-        <v>18340</v>
+        <v>18874</v>
       </c>
       <c r="C123" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="D123" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="B124">
-        <v>18338</v>
+        <v>18873</v>
       </c>
       <c r="C124" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D124" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="B125">
-        <v>18337</v>
+        <v>18354</v>
       </c>
       <c r="C125" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="D125" t="s">
-        <v>311</v>
+        <v>109</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="B126">
-        <v>18336</v>
+        <v>18352</v>
       </c>
       <c r="C126" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="D126" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="B127">
-        <v>18335</v>
+        <v>18350</v>
       </c>
       <c r="C127" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D127" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>316</v>
       </c>
       <c r="B128">
-        <v>18334</v>
+        <v>18348</v>
       </c>
       <c r="C128" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="D128" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>316</v>
       </c>
       <c r="B129">
-        <v>18251</v>
+        <v>18346</v>
       </c>
       <c r="C129" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D129" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>316</v>
       </c>
       <c r="B130">
-        <v>18250</v>
+        <v>18340</v>
       </c>
       <c r="C130" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D130" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B131">
-        <v>17673</v>
+        <v>18338</v>
       </c>
       <c r="C131" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D131" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="B132">
-        <v>17671</v>
+        <v>18337</v>
       </c>
       <c r="C132" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="D132" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="B133">
-        <v>17013</v>
+        <v>18336</v>
       </c>
       <c r="C133" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="D133" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="B134">
-        <v>17006</v>
+        <v>18335</v>
       </c>
       <c r="C134" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="D134" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B135">
-        <v>17005</v>
+        <v>18334</v>
       </c>
       <c r="C135" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D135" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B136">
-        <v>17004</v>
+        <v>18251</v>
       </c>
       <c r="C136" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D136" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B137">
-        <v>17000</v>
+        <v>18250</v>
       </c>
       <c r="C137" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D137" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="B138">
-        <v>16975</v>
+        <v>17673</v>
       </c>
       <c r="C138" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="D138" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B139">
-        <v>16229</v>
+        <v>17671</v>
       </c>
       <c r="C139" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="D139" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B140">
-        <v>16228</v>
+        <v>17013</v>
       </c>
       <c r="C140" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="D140" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B141">
-        <v>14866</v>
+        <v>17006</v>
       </c>
       <c r="C141" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="D141" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B142">
-        <v>14587</v>
+        <v>17005</v>
       </c>
       <c r="C142" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D142" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="B143">
-        <v>13922</v>
+        <v>17004</v>
       </c>
       <c r="C143" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D143" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="B144">
-        <v>26520</v>
+        <v>17000</v>
       </c>
       <c r="C144" t="s">
-        <v>7</v>
+        <v>358</v>
       </c>
       <c r="D144" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>359</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="B145">
-        <v>6915</v>
+        <v>16975</v>
       </c>
       <c r="C145" t="s">
-        <v>7</v>
+        <v>360</v>
       </c>
       <c r="D145" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>361</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B146">
-        <v>6915</v>
+        <v>16229</v>
       </c>
       <c r="C146" t="s">
-        <v>7</v>
+        <v>363</v>
       </c>
       <c r="D146" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>364</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B147">
-        <v>6915</v>
+        <v>16228</v>
       </c>
       <c r="C147" t="s">
-        <v>7</v>
+        <v>365</v>
       </c>
       <c r="D147" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>366</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="B148">
-        <v>6892</v>
+        <v>14866</v>
       </c>
       <c r="C148" t="s">
-        <v>7</v>
+        <v>368</v>
       </c>
       <c r="D148" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>369</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="B149">
+        <v>14587</v>
+      </c>
+      <c r="C149" t="s">
+        <v>371</v>
+      </c>
+      <c r="D149" t="s">
+        <v>372</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>373</v>
+      </c>
+      <c r="B150">
+        <v>13922</v>
+      </c>
+      <c r="C150" t="s">
+        <v>374</v>
+      </c>
+      <c r="D150" t="s">
+        <v>375</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>376</v>
+      </c>
+      <c r="B151">
+        <v>26520</v>
+      </c>
+      <c r="C151" t="s">
+        <v>28</v>
+      </c>
+      <c r="D151" t="s">
+        <v>35</v>
+      </c>
+      <c r="E151" t="s">
+        <v>28</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>377</v>
+      </c>
+      <c r="B152">
+        <v>6915</v>
+      </c>
+      <c r="C152" t="s">
+        <v>28</v>
+      </c>
+      <c r="D152" t="s">
+        <v>124</v>
+      </c>
+      <c r="E152" t="s">
+        <v>28</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>377</v>
+      </c>
+      <c r="B153">
+        <v>6915</v>
+      </c>
+      <c r="C153" t="s">
+        <v>28</v>
+      </c>
+      <c r="D153" t="s">
+        <v>35</v>
+      </c>
+      <c r="E153" t="s">
+        <v>28</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>377</v>
+      </c>
+      <c r="B154">
+        <v>6915</v>
+      </c>
+      <c r="C154" t="s">
+        <v>28</v>
+      </c>
+      <c r="D154" t="s">
+        <v>35</v>
+      </c>
+      <c r="E154" t="s">
+        <v>28</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>377</v>
+      </c>
+      <c r="B155">
+        <v>6892</v>
+      </c>
+      <c r="C155" t="s">
+        <v>28</v>
+      </c>
+      <c r="D155" t="s">
+        <v>124</v>
+      </c>
+      <c r="E155" t="s">
+        <v>28</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>378</v>
+      </c>
+      <c r="B156">
         <v>15725</v>
       </c>
-      <c r="C149" t="s">
-[...8 lines deleted...]
-      <c r="F149" s="2" t="s">
+      <c r="C156" t="s">
+        <v>379</v>
+      </c>
+      <c r="D156" t="s">
+        <v>380</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-[...16 lines deleted...]
-    <hyperlink ref="E12" r:id="rId18"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
     <hyperlink ref="F12" r:id="rId19"/>
     <hyperlink ref="E13" r:id="rId20"/>
     <hyperlink ref="F13" r:id="rId21"/>
     <hyperlink ref="E14" r:id="rId22"/>
     <hyperlink ref="F14" r:id="rId23"/>
     <hyperlink ref="E15" r:id="rId24"/>
     <hyperlink ref="F15" r:id="rId25"/>
     <hyperlink ref="E16" r:id="rId26"/>
     <hyperlink ref="F16" r:id="rId27"/>
     <hyperlink ref="E17" r:id="rId28"/>
     <hyperlink ref="F17" r:id="rId29"/>
     <hyperlink ref="E18" r:id="rId30"/>
     <hyperlink ref="F18" r:id="rId31"/>
     <hyperlink ref="E19" r:id="rId32"/>
     <hyperlink ref="F19" r:id="rId33"/>
     <hyperlink ref="E20" r:id="rId34"/>
     <hyperlink ref="F20" r:id="rId35"/>
     <hyperlink ref="E21" r:id="rId36"/>
     <hyperlink ref="F21" r:id="rId37"/>
     <hyperlink ref="E22" r:id="rId38"/>
     <hyperlink ref="F22" r:id="rId39"/>
     <hyperlink ref="E23" r:id="rId40"/>
     <hyperlink ref="F23" r:id="rId41"/>
     <hyperlink ref="E24" r:id="rId42"/>
     <hyperlink ref="F24" r:id="rId43"/>
@@ -4551,167 +4751,167 @@
     <hyperlink ref="F27" r:id="rId49"/>
     <hyperlink ref="E28" r:id="rId50"/>
     <hyperlink ref="F28" r:id="rId51"/>
     <hyperlink ref="E29" r:id="rId52"/>
     <hyperlink ref="F29" r:id="rId53"/>
     <hyperlink ref="E30" r:id="rId54"/>
     <hyperlink ref="F30" r:id="rId55"/>
     <hyperlink ref="E31" r:id="rId56"/>
     <hyperlink ref="F31" r:id="rId57"/>
     <hyperlink ref="E32" r:id="rId58"/>
     <hyperlink ref="F32" r:id="rId59"/>
     <hyperlink ref="E33" r:id="rId60"/>
     <hyperlink ref="F33" r:id="rId61"/>
     <hyperlink ref="E34" r:id="rId62"/>
     <hyperlink ref="F34" r:id="rId63"/>
     <hyperlink ref="E35" r:id="rId64"/>
     <hyperlink ref="F35" r:id="rId65"/>
     <hyperlink ref="E36" r:id="rId66"/>
     <hyperlink ref="F36" r:id="rId67"/>
     <hyperlink ref="E37" r:id="rId68"/>
     <hyperlink ref="F37" r:id="rId69"/>
     <hyperlink ref="E38" r:id="rId70"/>
     <hyperlink ref="F38" r:id="rId71"/>
     <hyperlink ref="E39" r:id="rId72"/>
     <hyperlink ref="F39" r:id="rId73"/>
-    <hyperlink ref="F40" r:id="rId74"/>
-[...13 lines deleted...]
-    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="E40" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
     <hyperlink ref="F48" r:id="rId89"/>
     <hyperlink ref="E49" r:id="rId90"/>
     <hyperlink ref="F49" r:id="rId91"/>
     <hyperlink ref="E50" r:id="rId92"/>
     <hyperlink ref="F50" r:id="rId93"/>
     <hyperlink ref="E51" r:id="rId94"/>
     <hyperlink ref="F51" r:id="rId95"/>
     <hyperlink ref="E52" r:id="rId96"/>
     <hyperlink ref="F52" r:id="rId97"/>
     <hyperlink ref="E53" r:id="rId98"/>
     <hyperlink ref="F53" r:id="rId99"/>
     <hyperlink ref="E54" r:id="rId100"/>
     <hyperlink ref="F54" r:id="rId101"/>
     <hyperlink ref="E55" r:id="rId102"/>
     <hyperlink ref="F55" r:id="rId103"/>
     <hyperlink ref="E56" r:id="rId104"/>
     <hyperlink ref="F56" r:id="rId105"/>
     <hyperlink ref="E57" r:id="rId106"/>
     <hyperlink ref="F57" r:id="rId107"/>
     <hyperlink ref="E58" r:id="rId108"/>
     <hyperlink ref="F58" r:id="rId109"/>
     <hyperlink ref="E59" r:id="rId110"/>
     <hyperlink ref="F59" r:id="rId111"/>
     <hyperlink ref="E60" r:id="rId112"/>
     <hyperlink ref="F60" r:id="rId113"/>
     <hyperlink ref="E61" r:id="rId114"/>
     <hyperlink ref="F61" r:id="rId115"/>
     <hyperlink ref="E62" r:id="rId116"/>
     <hyperlink ref="F62" r:id="rId117"/>
     <hyperlink ref="E63" r:id="rId118"/>
     <hyperlink ref="F63" r:id="rId119"/>
     <hyperlink ref="E64" r:id="rId120"/>
     <hyperlink ref="F64" r:id="rId121"/>
     <hyperlink ref="E65" r:id="rId122"/>
     <hyperlink ref="F65" r:id="rId123"/>
     <hyperlink ref="E66" r:id="rId124"/>
     <hyperlink ref="F66" r:id="rId125"/>
     <hyperlink ref="E67" r:id="rId126"/>
     <hyperlink ref="F67" r:id="rId127"/>
     <hyperlink ref="E68" r:id="rId128"/>
     <hyperlink ref="F68" r:id="rId129"/>
     <hyperlink ref="E69" r:id="rId130"/>
     <hyperlink ref="F69" r:id="rId131"/>
     <hyperlink ref="E70" r:id="rId132"/>
     <hyperlink ref="F70" r:id="rId133"/>
-    <hyperlink ref="F71" r:id="rId134"/>
-[...12 lines deleted...]
-    <hyperlink ref="E78" r:id="rId147"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="E73" r:id="rId138"/>
+    <hyperlink ref="F73" r:id="rId139"/>
+    <hyperlink ref="E74" r:id="rId140"/>
+    <hyperlink ref="F74" r:id="rId141"/>
+    <hyperlink ref="E75" r:id="rId142"/>
+    <hyperlink ref="F75" r:id="rId143"/>
+    <hyperlink ref="E76" r:id="rId144"/>
+    <hyperlink ref="F76" r:id="rId145"/>
+    <hyperlink ref="E77" r:id="rId146"/>
+    <hyperlink ref="F77" r:id="rId147"/>
     <hyperlink ref="F78" r:id="rId148"/>
     <hyperlink ref="E79" r:id="rId149"/>
     <hyperlink ref="F79" r:id="rId150"/>
     <hyperlink ref="E80" r:id="rId151"/>
     <hyperlink ref="F80" r:id="rId152"/>
     <hyperlink ref="E81" r:id="rId153"/>
     <hyperlink ref="F81" r:id="rId154"/>
     <hyperlink ref="E82" r:id="rId155"/>
     <hyperlink ref="F82" r:id="rId156"/>
     <hyperlink ref="E83" r:id="rId157"/>
     <hyperlink ref="F83" r:id="rId158"/>
     <hyperlink ref="E84" r:id="rId159"/>
     <hyperlink ref="F84" r:id="rId160"/>
     <hyperlink ref="E85" r:id="rId161"/>
     <hyperlink ref="F85" r:id="rId162"/>
     <hyperlink ref="E86" r:id="rId163"/>
     <hyperlink ref="F86" r:id="rId164"/>
     <hyperlink ref="E87" r:id="rId165"/>
     <hyperlink ref="F87" r:id="rId166"/>
     <hyperlink ref="E88" r:id="rId167"/>
     <hyperlink ref="F88" r:id="rId168"/>
     <hyperlink ref="E89" r:id="rId169"/>
     <hyperlink ref="F89" r:id="rId170"/>
     <hyperlink ref="E90" r:id="rId171"/>
     <hyperlink ref="F90" r:id="rId172"/>
     <hyperlink ref="E91" r:id="rId173"/>
     <hyperlink ref="F91" r:id="rId174"/>
     <hyperlink ref="E92" r:id="rId175"/>
     <hyperlink ref="F92" r:id="rId176"/>
-    <hyperlink ref="F93" r:id="rId177"/>
-[...12 lines deleted...]
-    <hyperlink ref="E100" r:id="rId190"/>
+    <hyperlink ref="E93" r:id="rId177"/>
+    <hyperlink ref="F93" r:id="rId178"/>
+    <hyperlink ref="E94" r:id="rId179"/>
+    <hyperlink ref="F94" r:id="rId180"/>
+    <hyperlink ref="E95" r:id="rId181"/>
+    <hyperlink ref="F95" r:id="rId182"/>
+    <hyperlink ref="E96" r:id="rId183"/>
+    <hyperlink ref="F96" r:id="rId184"/>
+    <hyperlink ref="E97" r:id="rId185"/>
+    <hyperlink ref="F97" r:id="rId186"/>
+    <hyperlink ref="E98" r:id="rId187"/>
+    <hyperlink ref="F98" r:id="rId188"/>
+    <hyperlink ref="E99" r:id="rId189"/>
+    <hyperlink ref="F99" r:id="rId190"/>
     <hyperlink ref="F100" r:id="rId191"/>
     <hyperlink ref="E101" r:id="rId192"/>
     <hyperlink ref="F101" r:id="rId193"/>
     <hyperlink ref="E102" r:id="rId194"/>
     <hyperlink ref="F102" r:id="rId195"/>
     <hyperlink ref="E103" r:id="rId196"/>
     <hyperlink ref="F103" r:id="rId197"/>
     <hyperlink ref="E104" r:id="rId198"/>
     <hyperlink ref="F104" r:id="rId199"/>
     <hyperlink ref="E105" r:id="rId200"/>
     <hyperlink ref="F105" r:id="rId201"/>
     <hyperlink ref="E106" r:id="rId202"/>
     <hyperlink ref="F106" r:id="rId203"/>
     <hyperlink ref="E107" r:id="rId204"/>
     <hyperlink ref="F107" r:id="rId205"/>
     <hyperlink ref="E108" r:id="rId206"/>
     <hyperlink ref="F108" r:id="rId207"/>
     <hyperlink ref="E109" r:id="rId208"/>
     <hyperlink ref="F109" r:id="rId209"/>
     <hyperlink ref="E110" r:id="rId210"/>
     <hyperlink ref="F110" r:id="rId211"/>
     <hyperlink ref="E111" r:id="rId212"/>
     <hyperlink ref="F111" r:id="rId213"/>
     <hyperlink ref="E112" r:id="rId214"/>
     <hyperlink ref="F112" r:id="rId215"/>
@@ -4755,57 +4955,71 @@
     <hyperlink ref="F131" r:id="rId253"/>
     <hyperlink ref="E132" r:id="rId254"/>
     <hyperlink ref="F132" r:id="rId255"/>
     <hyperlink ref="E133" r:id="rId256"/>
     <hyperlink ref="F133" r:id="rId257"/>
     <hyperlink ref="E134" r:id="rId258"/>
     <hyperlink ref="F134" r:id="rId259"/>
     <hyperlink ref="E135" r:id="rId260"/>
     <hyperlink ref="F135" r:id="rId261"/>
     <hyperlink ref="E136" r:id="rId262"/>
     <hyperlink ref="F136" r:id="rId263"/>
     <hyperlink ref="E137" r:id="rId264"/>
     <hyperlink ref="F137" r:id="rId265"/>
     <hyperlink ref="E138" r:id="rId266"/>
     <hyperlink ref="F138" r:id="rId267"/>
     <hyperlink ref="E139" r:id="rId268"/>
     <hyperlink ref="F139" r:id="rId269"/>
     <hyperlink ref="E140" r:id="rId270"/>
     <hyperlink ref="F140" r:id="rId271"/>
     <hyperlink ref="E141" r:id="rId272"/>
     <hyperlink ref="F141" r:id="rId273"/>
     <hyperlink ref="E142" r:id="rId274"/>
     <hyperlink ref="F142" r:id="rId275"/>
     <hyperlink ref="E143" r:id="rId276"/>
     <hyperlink ref="F143" r:id="rId277"/>
-    <hyperlink ref="F144" r:id="rId278"/>
-[...5 lines deleted...]
-    <hyperlink ref="F149" r:id="rId284"/>
+    <hyperlink ref="E144" r:id="rId278"/>
+    <hyperlink ref="F144" r:id="rId279"/>
+    <hyperlink ref="E145" r:id="rId280"/>
+    <hyperlink ref="F145" r:id="rId281"/>
+    <hyperlink ref="E146" r:id="rId282"/>
+    <hyperlink ref="F146" r:id="rId283"/>
+    <hyperlink ref="E147" r:id="rId284"/>
+    <hyperlink ref="F147" r:id="rId285"/>
+    <hyperlink ref="E148" r:id="rId286"/>
+    <hyperlink ref="F148" r:id="rId287"/>
+    <hyperlink ref="E149" r:id="rId288"/>
+    <hyperlink ref="F149" r:id="rId289"/>
+    <hyperlink ref="E150" r:id="rId290"/>
+    <hyperlink ref="F150" r:id="rId291"/>
+    <hyperlink ref="F151" r:id="rId292"/>
+    <hyperlink ref="F152" r:id="rId293"/>
+    <hyperlink ref="F153" r:id="rId294"/>
+    <hyperlink ref="F154" r:id="rId295"/>
+    <hyperlink ref="F155" r:id="rId296"/>
+    <hyperlink ref="E156" r:id="rId297"/>
+    <hyperlink ref="F156" r:id="rId298"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>