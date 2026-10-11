--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -8,82 +8,172 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="257">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD499577BA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di formazione IA DM 38</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina -  DOCENTE TUTOR – Modulo Metodologie didattiche innovative</t>
+  </si>
+  <si>
+    <t>BD48C43CDD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento di servizi di attuazione del Regolamento U.E. 679/2016 e nomina del DPO</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3EC26BAC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO STRUMENTO MUSICALE ( OBOE)</t>
+  </si>
+  <si>
+    <t>BD3E813EF5</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO STRUMENTI MUSICALI</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD2F57EF97</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO PER SERVIZIO DI TRASPORTO PIANOFORTE VERTICALE DAL PLESSO DI VIA LA LOGGIA AL PLESSO DI VIA PIAZZA</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD277ED0B7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Affidamento diretto, tramite ODA MEPA NR. 9211816 per acquisto Corso di formazione 18 ore - PASSWEB PLUS anquap00084 durata annuale</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0E136EFB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI PULIZIA CISTERNA E ANALISI DELLE ACQUE PLESSO CENTRO SOCIALE E PULIZIA CORTILE E TETTI PLESSO DONAUDY</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BD065640FB</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO, PER FORNITURA MATERIALE DI PRONTO SOCCORSO E FACILE CONSUMO (GHIACCIO E CARTA PER FOTOCOPIE)</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFCE7858A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO, PER FORNITURA SERVIZIO DI MEDICO COMPETENTE PER ANNI 1, VISITE E PARERE</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>BCF897E9B1</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE ODA N. 9193686  , PER ACQUISTO DELL’ APP ARGO UNICA</t>
+  </si>
+  <si>
     <t>29/07/2026</t>
   </si>
   <si>
     <t>BC9036DAFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO, PER CONTRATTO TEMPORANEO PER MESI TRE FINO AL 31.10.2026 DI DERATTIZZAZIONE PLESSO VIA LA LOGGIA 214</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC525BA13F</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO, PER DEFINIZIONE INTERVENTI DI MANUTENZIONE ALL'IMPIANTO ANTINCENDIO NUMERO TRATTATIVA 6434613</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC303C89FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto, tramite trattativa diretta MEPA n. 6413010, per l’integrazione della fornitura di n. 3 pacchetti tutto compreso di viaggi d’istruzione scuola secondaria - visite guidate scuola primaria e secondaria</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC0DECD18B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto, tramite ODA MEPA n. 9116985 , per acquisto toner stampante KYOCERA e copie eccedenti fotocopiatore sede centrale</t>
@@ -173,53 +263,50 @@
     <t>21/04/2026</t>
   </si>
   <si>
     <t>97825206E1</t>
   </si>
   <si>
     <t>timbro_Decreto di rettifica Documento Determina di affidamento diretto   Animatore Digitale PNRR--signed</t>
   </si>
   <si>
     <t>BB55B05B81</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE TRATTATIVA MEPA N. 6234176 , PER FORNITURA TELECAMERE E MANUTENZIONE IMPIANTO VIDEOSORVEGLIANZA -RIPRISTINO ED ASSISTENZA TVCC</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB4D3530D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto, tramite trattativa diretta su Mepa n. 6234121, per acquisto di Visita guidata a Gibellina il 30.04.2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>DECRETO INDIVIDUAZIONE DOCENTI INTERNI IMPEGNATI NELLA REALIZZAZIONE DELLE ATTIVITÀ DEL PROGETTO “GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA 2026"</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB13D9F0CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE PER IL D.S.</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0CAA6FE5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE ONLINE SU TFR TELEMATICO</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
@@ -1084,1861 +1171,2124 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9036DAFF" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/0be3cdd7-cb2a-4256-9266-a0ff8e928b79" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC525BA13F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/74d96889-a7b2-47a4-aa03-5438d917723d" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC303C89FC" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/9d913d28-4174-495f-844f-b65d731c3881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0DECD18B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/9320f4cc-d899-4b3d-a3d2-63321ce49ca7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DB6304C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e0827243-6e11-4719-ae43-9a19dd67fb27" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEB8F638A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3226449d-a552-4deb-ad16-f2a4f0620e29" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4C09C10" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/6c99002b-c7fa-47f2-b8a4-717a449e3971" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC49C5D6E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/8922b285-ea29-419f-b643-89d3ee32ab64" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC456D7C9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3d6c8c73-70c2-41a2-ab4e-0ba7a1a9ae7f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD12B564" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/b005c38d-cb32-4fb7-aa0d-eb5de82a3f43" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA928A68A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/342eddbb-f8ec-4590-8635-6ab4324f6d9d" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2316D2E" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/0930efd2-630b-4c09-b48d-776abaf5c197" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ED61B26" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/75edab34-7106-4bc4-ad08-305521df072c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB735FBEBE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/979aac8f-289e-4ad9-bd83-49735c4937e9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=97825206E1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/285d4fd7-25fa-4f8e-8d6d-9ef4270b2ce0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55B05B81" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/755ba4f3-763d-42e3-a4b0-210494ecd538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D3530D0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/80245912-bf27-4239-a404-f403d9707ffe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13D9F0CB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/1499c979-3997-4373-90ac-3166f66b7c93" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CAA6FE5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/acf9fe2d-aa4a-4433-94ec-4515d78fef98" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE871D08B" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/9885e56a-68e0-4fcf-acd4-ad08e79dd1dd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9179B03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/8d3a1695-bbee-4e15-bd09-65e797a81707" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD95A29E1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/c8b983d4-edcc-41ae-b961-563fb8ed14ee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0967119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3e6c269c-d085-4d68-bb11-259ac1d10027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA4BDF01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/53b42f4b-5a30-42f6-a5fe-169aa8872265" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA25D946" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/46415f65-52b0-4f91-86f5-0b55d084834c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2C692C1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e63ee846-3aad-4aaa-b27b-22a803981bba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2DE0835" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/41dc3c65-eeda-4519-a2af-b62192116a6d" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A4F9A78" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3a45de67-e70d-42d6-a6aa-24b1316ecebc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8835017D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/f5770042-175c-47d6-a975-9af86cae334a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B712A8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e9ce0801-f59b-451b-99dc-a13c44f2d18f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81C5DCA4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/06d5ade0-fd42-4106-b7fe-0a5463f6c946" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76A2C051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/eb2775a3-ed78-4443-8721-45a5f577f3e9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6294D5C3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4acad7d3-5a9b-4d31-98fb-b42d49074f98" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19845EAF" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/49a0b9b7-f814-4640-861b-515c89901f5c" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFD0F31C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/53e578aa-1a3c-4e19-a393-83fdf999e829" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961107D82" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2b56530e-6918-4a9e-95d6-92443f82db4f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95AD20C5A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/afdce02c-98e4-45b9-95d8-ea867a55bff0" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9500E1803" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/db780273-4347-4780-a9eb-e73dbbe4a800" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947F4208B" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3cdaf8f6-75cf-4413-8741-c0048271a434" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931F0C932" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4e532cc3-4c50-4ba0-bbca-8a44c98629a1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FDF6E384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2c714ca8-95ab-4b68-9ddb-daaa6fe9105f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6B48838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/44f2fb8b-873b-44e3-9d94-a59b8547339d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E41ED78D" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/68052d7d-ac50-49b7-9888-3fe597252e14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D67499FE" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/f8e052b9-2fa1-469c-b7cc-d0eec1f11a5d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6D4C007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/d1a1e78f-d905-4110-bccb-112ad71d636f" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB6E05F6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/1f4b0924-a50c-44c1-abf1-ef24d71322fb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2F90C1F" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/874a94b6-d16c-48c5-95bd-1b211ce3de1b" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6D486AA" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/46ee085b-1057-40aa-9d04-2bccb62a6c75" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8963F854F" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/fbefa774-f32e-4c0c-9786-04829189eaf7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B879B00B0D" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/7ededeca-beca-44a0-b6e0-d96bb06a9dbf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8796FEC5E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/7241ad44-0d1f-4301-bddb-13ab4ee52f1d" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CF8E195" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2448e56f-ac06-4ecd-9cda-c9d91672040d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D4A2260" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/926e750c-f189-4cd4-b745-e5f335fe9821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83670802F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2a720d5f-6421-4b35-ba9b-22bc617033ea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834E5E5B3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/75a6ec75-8056-417d-9034-79a5c6c033e7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B828165F99" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/30516cde-664a-4e98-b547-453a99f88eb5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E37E8290" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/678c0836-7bdd-43a4-ad0f-ba4886dc8ac8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA7A64F1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/c28704bd-81f3-4c22-b991-c85cfe202fc9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C13A62C7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/a9162371-8491-462b-b76a-21711fb2c5b3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0EDBE36" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/bff838b0-67d8-4480-89e1-bc3bd347909b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEA5063B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4ce7f711-9cd7-481e-ab2b-5505500edbe9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCFE8BB2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/b314734f-c8cc-4ff6-bc5b-0777f6afdb2b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7944D63F8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/27832cc5-8943-4ecc-add0-a363a9973e61" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B787CCD0F8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/20770097-c864-4807-897d-650fb67c6b59" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F95A543" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/5c5d61c5-e841-4c56-a066-aef7ffa91be1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762A18C68" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/95f7e78a-912b-425e-88f8-ca3535c44aae" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5C06051" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/0949a947-adf5-457c-b017-e226defa071b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3EF3228" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/40d447e3-0d94-4c43-bdd6-95b3f5bd85cb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A46CA250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3644d6f4-c95e-4e72-a893-99a26a0b4940" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D49E894" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/421fa902-b9aa-44dc-88d4-9d50f1bb6a19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67711C8C0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/45689b0c-d33a-42cb-a847-205e3f2d52ca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D935C29" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/f0f750b1-ee0d-44cb-b27a-9db3d69a1b7e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D7C8CEF" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/35025492-65f5-436c-8520-04ab105a24a3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6445D298A" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3f1a35c3-7912-45b3-944d-4bf61dde0f83" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E179A4E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/710c2b38-d559-495d-9788-00446d5528f7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6408C68E8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/bcdc3e6b-1f78-4feb-8380-3dac24fd661d" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD499577BA" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4e5df11b-1dce-4e6d-9d15-e703aa98ffaa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48C43CDD" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/be64005c-96e4-4bec-8dba-6b91a47c2f32" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3EC26BAC" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/577bf276-0513-4a46-be7d-da3e3fc80c36" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E813EF5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4541f199-3810-43b9-bb8a-83789c94b099" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F57EF97" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/d6a52c27-fc79-4125-9bd4-97454e37b422" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD277ED0B7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/38f51f04-5dc8-470c-a581-514a66c6c737" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E136EFB" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e96e7344-2bdb-45d4-bd1b-f155ab5b6ee1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD065640FB" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e8bf8715-8c08-404a-90ed-ced486a4bc21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFCE7858A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/38a348e1-c066-4d49-a392-5efca427c3d9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF897E9B1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/d34da334-d409-41ca-a21b-1b3e1d61c811" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9036DAFF" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/0be3cdd7-cb2a-4256-9266-a0ff8e928b79" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC525BA13F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/74d96889-a7b2-47a4-aa03-5438d917723d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC303C89FC" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/9d913d28-4174-495f-844f-b65d731c3881" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0DECD18B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/9320f4cc-d899-4b3d-a3d2-63321ce49ca7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DB6304C" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e0827243-6e11-4719-ae43-9a19dd67fb27" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEB8F638A" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3226449d-a552-4deb-ad16-f2a4f0620e29" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC4C09C10" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/6c99002b-c7fa-47f2-b8a4-717a449e3971" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC49C5D6E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/8922b285-ea29-419f-b643-89d3ee32ab64" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC456D7C9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3d6c8c73-70c2-41a2-ab4e-0ba7a1a9ae7f" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAD12B564" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/b005c38d-cb32-4fb7-aa0d-eb5de82a3f43" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA928A68A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/342eddbb-f8ec-4590-8635-6ab4324f6d9d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA2316D2E" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/0930efd2-630b-4c09-b48d-776abaf5c197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9ED61B26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/75edab34-7106-4bc4-ad08-305521df072c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB735FBEBE" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/979aac8f-289e-4ad9-bd83-49735c4937e9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=97825206E1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/285d4fd7-25fa-4f8e-8d6d-9ef4270b2ce0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB55B05B81" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/755ba4f3-763d-42e3-a4b0-210494ecd538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4D3530D0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/80245912-bf27-4239-a404-f403d9707ffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB13D9F0CB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/1499c979-3997-4373-90ac-3166f66b7c93" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0CAA6FE5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/acf9fe2d-aa4a-4433-94ec-4515d78fef98" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE871D08B" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/9885e56a-68e0-4fcf-acd4-ad08e79dd1dd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD9179B03" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/8d3a1695-bbee-4e15-bd09-65e797a81707" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD95A29E1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/c8b983d4-edcc-41ae-b961-563fb8ed14ee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD0967119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3e6c269c-d085-4d68-bb11-259ac1d10027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA4BDF01" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/53b42f4b-5a30-42f6-a5fe-169aa8872265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACA25D946" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/46415f65-52b0-4f91-86f5-0b55d084834c" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2C692C1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e63ee846-3aad-4aaa-b27b-22a803981bba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC2DE0835" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/41dc3c65-eeda-4519-a2af-b62192116a6d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A4F9A78" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3a45de67-e70d-42d6-a6aa-24b1316ecebc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8835017D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/f5770042-175c-47d6-a975-9af86cae334a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87B712A8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/e9ce0801-f59b-451b-99dc-a13c44f2d18f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81C5DCA4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/06d5ade0-fd42-4106-b7fe-0a5463f6c946" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76A2C051" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/eb2775a3-ed78-4443-8721-45a5f577f3e9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6294D5C3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4acad7d3-5a9b-4d31-98fb-b42d49074f98" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA19845EAF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/49a0b9b7-f814-4640-861b-515c89901f5c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9DFD0F31C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/53e578aa-1a3c-4e19-a393-83fdf999e829" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B961107D82" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2b56530e-6918-4a9e-95d6-92443f82db4f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95AD20C5A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/afdce02c-98e4-45b9-95d8-ea867a55bff0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9500E1803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/db780273-4347-4780-a9eb-e73dbbe4a800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B947F4208B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3cdaf8f6-75cf-4413-8741-c0048271a434" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B931F0C932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4e532cc3-4c50-4ba0-bbca-8a44c98629a1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FDF6E384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2c714ca8-95ab-4b68-9ddb-daaa6fe9105f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6B48838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/44f2fb8b-873b-44e3-9d94-a59b8547339d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E41ED78D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/68052d7d-ac50-49b7-9888-3fe597252e14" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D67499FE" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/f8e052b9-2fa1-469c-b7cc-d0eec1f11a5d" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D6D4C007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/d1a1e78f-d905-4110-bccb-112ad71d636f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CB6E05F6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/1f4b0924-a50c-44c1-abf1-ef24d71322fb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C2F90C1F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/874a94b6-d16c-48c5-95bd-1b211ce3de1b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A6D486AA" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/46ee085b-1057-40aa-9d04-2bccb62a6c75" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8963F854F" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/fbefa774-f32e-4c0c-9786-04829189eaf7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B879B00B0D" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/7ededeca-beca-44a0-b6e0-d96bb06a9dbf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8796FEC5E" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/7241ad44-0d1f-4301-bddb-13ab4ee52f1d" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83CF8E195" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2448e56f-ac06-4ecd-9cda-c9d91672040d" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83D4A2260" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/926e750c-f189-4cd4-b745-e5f335fe9821" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83670802F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/2a720d5f-6421-4b35-ba9b-22bc617033ea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B834E5E5B3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/75a6ec75-8056-417d-9034-79a5c6c033e7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B828165F99" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/30516cde-664a-4e98-b547-453a99f88eb5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E37E8290" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/678c0836-7bdd-43a4-ad0f-ba4886dc8ac8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7CA7A64F1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/c28704bd-81f3-4c22-b991-c85cfe202fc9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C13A62C7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/a9162371-8491-462b-b76a-21711fb2c5b3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C0EDBE36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/bff838b0-67d8-4480-89e1-bc3bd347909b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BEA5063B" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/4ce7f711-9cd7-481e-ab2b-5505500edbe9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7BCFE8BB2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/b314734f-c8cc-4ff6-bc5b-0777f6afdb2b" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7944D63F8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/27832cc5-8943-4ecc-add0-a363a9973e61" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B787CCD0F8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/20770097-c864-4807-897d-650fb67c6b59" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76F95A543" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/5c5d61c5-e841-4c56-a066-aef7ffa91be1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B762A18C68" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/95f7e78a-912b-425e-88f8-ca3535c44aae" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E5C06051" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/0949a947-adf5-457c-b017-e226defa071b" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E3EF3228" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/40d447e3-0d94-4c43-bdd6-95b3f5bd85cb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A46CA250" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3644d6f4-c95e-4e72-a893-99a26a0b4940" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68D49E894" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/421fa902-b9aa-44dc-88d4-9d50f1bb6a19" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67711C8C0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/45689b0c-d33a-42cb-a847-205e3f2d52ca" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65D935C29" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/f0f750b1-ee0d-44cb-b27a-9db3d69a1b7e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64D7C8CEF" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/35025492-65f5-436c-8520-04ab105a24a3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6445D298A" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/3f1a35c3-7912-45b3-944d-4bf61dde0f83" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63E179A4E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/710c2b38-d559-495d-9788-00446d5528f7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6408C68E8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BQ00N/amministrazione-trasparente/atti-amministrazioni-enti/bcdc3e6b-1f78-4feb-8380-3dac24fd661d" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F82"/>
+  <dimension ref="A1:F94"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10740</v>
+        <v>13752</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>13727</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>10</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B4">
-        <v>10463</v>
+        <v>13721</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5">
+        <v>13721</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6">
+        <v>13559</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B7">
-        <v>9534</v>
+        <v>13555</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8">
+        <v>13248</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9">
+        <v>13094</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10">
-        <v>7801</v>
+        <v>12588</v>
       </c>
       <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>7796</v>
+        <v>12386</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>7406</v>
+        <v>12209</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13">
-        <v>7337</v>
+        <v>12135</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
-        <v>7207</v>
+        <v>10740</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15">
-        <v>7143</v>
+        <v>10463</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B16">
-        <v>6339</v>
+        <v>10463</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="B17">
-        <v>5913</v>
+        <v>10135</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18">
-        <v>5864</v>
+        <v>9545</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B19">
-        <v>5714</v>
+        <v>9534</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>5407</v>
+        <v>8503</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>53</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B21">
-        <v>4949</v>
+        <v>7805</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B22">
-        <v>4763</v>
+        <v>7801</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="B23">
-        <v>4111</v>
+        <v>7796</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>3864</v>
+        <v>7406</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B25">
+        <v>7337</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>3777</v>
+        <v>7207</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>3657</v>
+        <v>7143</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28">
+        <v>6339</v>
+      </c>
+      <c r="C28" t="s">
         <v>74</v>
       </c>
-      <c r="B28">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B29">
-        <v>3588</v>
+        <v>5913</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30">
+        <v>5864</v>
+      </c>
+      <c r="C30" t="s">
         <v>79</v>
       </c>
-      <c r="B30">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B31">
-        <v>2855</v>
+        <v>5714</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B32">
-        <v>2617</v>
+        <v>5407</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>85</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33">
+        <v>4949</v>
+      </c>
+      <c r="C33" t="s">
         <v>87</v>
       </c>
-      <c r="B33">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B34">
-        <v>2442</v>
+        <v>4763</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B35">
-        <v>2331</v>
+        <v>4111</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D35" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B36">
-        <v>2073</v>
+        <v>3864</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="B37">
-        <v>979</v>
+        <v>3862</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B38">
-        <v>135</v>
+        <v>3777</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B39">
-        <v>17524</v>
+        <v>3657</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>17451</v>
+        <v>3655</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B41">
-        <v>17361</v>
+        <v>3588</v>
       </c>
       <c r="C41" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="D41" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="B42">
-        <v>17244</v>
+        <v>3587</v>
       </c>
       <c r="C42" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="B43">
-        <v>16751</v>
+        <v>2855</v>
       </c>
       <c r="C43" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D43" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="B44">
-        <v>15916</v>
+        <v>2617</v>
       </c>
       <c r="C44" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B45">
-        <v>15459</v>
+        <v>2591</v>
       </c>
       <c r="C45" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B46">
-        <v>15455</v>
+        <v>2442</v>
       </c>
       <c r="C46" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>15180</v>
+        <v>2331</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B48">
-        <v>15179</v>
+        <v>2073</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>14988</v>
+        <v>979</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B50">
-        <v>14874</v>
+        <v>135</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="D50" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B51">
-        <v>14699</v>
+        <v>17524</v>
       </c>
       <c r="C51" t="s">
-        <v>55</v>
+        <v>137</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>138</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B52">
-        <v>14577</v>
+        <v>17451</v>
       </c>
       <c r="C52" t="s">
-        <v>55</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>141</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>14352</v>
+        <v>17361</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>14006</v>
+        <v>17244</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>13366</v>
+        <v>16751</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>151</v>
       </c>
       <c r="B56">
-        <v>13358</v>
+        <v>15916</v>
       </c>
       <c r="C56" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="D56" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>154</v>
+      </c>
+      <c r="B57">
+        <v>15459</v>
+      </c>
+      <c r="C57" t="s">
+        <v>155</v>
+      </c>
+      <c r="D57" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B58">
-        <v>12324</v>
+        <v>15455</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>159</v>
+      </c>
+      <c r="B59">
+        <v>15180</v>
+      </c>
+      <c r="C59" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" t="s">
         <v>161</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>12114</v>
+        <v>15179</v>
       </c>
       <c r="C60" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D60" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B61">
-        <v>11954</v>
+        <v>14988</v>
       </c>
       <c r="C61" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D61" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B62">
-        <v>11006</v>
+        <v>14874</v>
       </c>
       <c r="C62" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D62" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="B63">
-        <v>10856</v>
+        <v>14699</v>
       </c>
       <c r="C63" t="s">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="D63" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>171</v>
+      </c>
+      <c r="E63" t="s">
+        <v>10</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B64">
-        <v>10819</v>
+        <v>14577</v>
       </c>
       <c r="C64" t="s">
-        <v>177</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>173</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B65">
-        <v>10795</v>
+        <v>14352</v>
       </c>
       <c r="C65" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66">
+        <v>14006</v>
+      </c>
+      <c r="C66" t="s">
+        <v>178</v>
+      </c>
+      <c r="D66" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B67">
-        <v>10759</v>
+        <v>13366</v>
       </c>
       <c r="C67" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D67" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="B68">
-        <v>10072025</v>
+        <v>13358</v>
       </c>
       <c r="C68" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="D68" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>10452</v>
+        <v>12325</v>
       </c>
       <c r="C69" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B70">
-        <v>10197</v>
+        <v>12324</v>
       </c>
       <c r="C70" t="s">
-        <v>55</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>189</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B71">
-        <v>10191</v>
+        <v>12221</v>
       </c>
       <c r="C71" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D71" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B72">
-        <v>9951</v>
+        <v>12114</v>
       </c>
       <c r="C72" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D72" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B73">
-        <v>7820</v>
+        <v>11954</v>
       </c>
       <c r="C73" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D73" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>199</v>
+      </c>
+      <c r="B74">
+        <v>11006</v>
+      </c>
+      <c r="C74" t="s">
         <v>200</v>
       </c>
-      <c r="B74">
-[...4 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B75">
-        <v>6857</v>
+        <v>10856</v>
       </c>
       <c r="C75" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D75" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B76">
-        <v>6461</v>
+        <v>10819</v>
       </c>
       <c r="C76" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D76" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B77">
-        <v>6179</v>
+        <v>10795</v>
       </c>
       <c r="C77" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="D77" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B78">
-        <v>5835</v>
+        <v>10776</v>
       </c>
       <c r="C78" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D78" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B79">
-        <v>5566</v>
+        <v>10759</v>
       </c>
       <c r="C79" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D79" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="B80">
-        <v>5497</v>
+        <v>10072025</v>
       </c>
       <c r="C80" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>5449</v>
+        <v>10452</v>
       </c>
       <c r="C81" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>222</v>
+      </c>
+      <c r="B82">
+        <v>10197</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
         <v>223</v>
       </c>
-      <c r="B82">
+      <c r="E82" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>222</v>
+      </c>
+      <c r="B83">
+        <v>10191</v>
+      </c>
+      <c r="C83" t="s">
+        <v>224</v>
+      </c>
+      <c r="D83" t="s">
+        <v>225</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>226</v>
+      </c>
+      <c r="B84">
+        <v>9951</v>
+      </c>
+      <c r="C84" t="s">
+        <v>227</v>
+      </c>
+      <c r="D84" t="s">
+        <v>228</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>229</v>
+      </c>
+      <c r="B85">
+        <v>7820</v>
+      </c>
+      <c r="C85" t="s">
+        <v>230</v>
+      </c>
+      <c r="D85" t="s">
+        <v>231</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>229</v>
+      </c>
+      <c r="B86">
+        <v>7793</v>
+      </c>
+      <c r="C86" t="s">
+        <v>232</v>
+      </c>
+      <c r="D86" t="s">
+        <v>233</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>234</v>
+      </c>
+      <c r="B87">
+        <v>6857</v>
+      </c>
+      <c r="C87" t="s">
+        <v>235</v>
+      </c>
+      <c r="D87" t="s">
+        <v>236</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>237</v>
+      </c>
+      <c r="B88">
+        <v>6461</v>
+      </c>
+      <c r="C88" t="s">
+        <v>238</v>
+      </c>
+      <c r="D88" t="s">
+        <v>239</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>240</v>
+      </c>
+      <c r="B89">
+        <v>6179</v>
+      </c>
+      <c r="C89" t="s">
+        <v>241</v>
+      </c>
+      <c r="D89" t="s">
+        <v>242</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>243</v>
+      </c>
+      <c r="B90">
+        <v>5835</v>
+      </c>
+      <c r="C90" t="s">
+        <v>244</v>
+      </c>
+      <c r="D90" t="s">
+        <v>245</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>246</v>
+      </c>
+      <c r="B91">
+        <v>5566</v>
+      </c>
+      <c r="C91" t="s">
+        <v>247</v>
+      </c>
+      <c r="D91" t="s">
+        <v>248</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>249</v>
+      </c>
+      <c r="B92">
+        <v>5497</v>
+      </c>
+      <c r="C92" t="s">
+        <v>250</v>
+      </c>
+      <c r="D92" t="s">
+        <v>251</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>252</v>
+      </c>
+      <c r="B93">
+        <v>5449</v>
+      </c>
+      <c r="C93" t="s">
+        <v>253</v>
+      </c>
+      <c r="D93" t="s">
+        <v>254</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>252</v>
+      </c>
+      <c r="B94">
         <v>5437</v>
       </c>
-      <c r="C82" t="s">
-[...8 lines deleted...]
-      <c r="F82" s="2" t="s">
+      <c r="C94" t="s">
+        <v>255</v>
+      </c>
+      <c r="D94" t="s">
+        <v>256</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
-    <hyperlink ref="E3" r:id="rId3"/>
-[...32 lines deleted...]
-    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
     <hyperlink ref="E23" r:id="rId42"/>
     <hyperlink ref="F23" r:id="rId43"/>
     <hyperlink ref="E24" r:id="rId44"/>
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
     <hyperlink ref="E28" r:id="rId52"/>
     <hyperlink ref="F28" r:id="rId53"/>
     <hyperlink ref="E29" r:id="rId54"/>
     <hyperlink ref="F29" r:id="rId55"/>
     <hyperlink ref="E30" r:id="rId56"/>
     <hyperlink ref="F30" r:id="rId57"/>
     <hyperlink ref="E31" r:id="rId58"/>
     <hyperlink ref="F31" r:id="rId59"/>
-    <hyperlink ref="E32" r:id="rId60"/>
-[...36 lines deleted...]
-    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="F32" r:id="rId60"/>
+    <hyperlink ref="E33" r:id="rId61"/>
+    <hyperlink ref="F33" r:id="rId62"/>
+    <hyperlink ref="E34" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="E40" r:id="rId75"/>
+    <hyperlink ref="F40" r:id="rId76"/>
+    <hyperlink ref="E41" r:id="rId77"/>
+    <hyperlink ref="F41" r:id="rId78"/>
+    <hyperlink ref="E42" r:id="rId79"/>
+    <hyperlink ref="F42" r:id="rId80"/>
+    <hyperlink ref="E43" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="E46" r:id="rId87"/>
+    <hyperlink ref="F46" r:id="rId88"/>
+    <hyperlink ref="E47" r:id="rId89"/>
+    <hyperlink ref="F47" r:id="rId90"/>
+    <hyperlink ref="E48" r:id="rId91"/>
+    <hyperlink ref="F48" r:id="rId92"/>
+    <hyperlink ref="E49" r:id="rId93"/>
+    <hyperlink ref="F49" r:id="rId94"/>
+    <hyperlink ref="E50" r:id="rId95"/>
+    <hyperlink ref="F50" r:id="rId96"/>
+    <hyperlink ref="E51" r:id="rId97"/>
     <hyperlink ref="F51" r:id="rId98"/>
-    <hyperlink ref="F52" r:id="rId99"/>
-[...20 lines deleted...]
-    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="E52" r:id="rId99"/>
+    <hyperlink ref="F52" r:id="rId100"/>
+    <hyperlink ref="E53" r:id="rId101"/>
+    <hyperlink ref="F53" r:id="rId102"/>
+    <hyperlink ref="E54" r:id="rId103"/>
+    <hyperlink ref="F54" r:id="rId104"/>
+    <hyperlink ref="E55" r:id="rId105"/>
+    <hyperlink ref="F55" r:id="rId106"/>
+    <hyperlink ref="E56" r:id="rId107"/>
+    <hyperlink ref="F56" r:id="rId108"/>
+    <hyperlink ref="E57" r:id="rId109"/>
+    <hyperlink ref="F57" r:id="rId110"/>
+    <hyperlink ref="E58" r:id="rId111"/>
+    <hyperlink ref="F58" r:id="rId112"/>
+    <hyperlink ref="E59" r:id="rId113"/>
+    <hyperlink ref="F59" r:id="rId114"/>
+    <hyperlink ref="E60" r:id="rId115"/>
+    <hyperlink ref="F60" r:id="rId116"/>
+    <hyperlink ref="E61" r:id="rId117"/>
+    <hyperlink ref="F61" r:id="rId118"/>
+    <hyperlink ref="E62" r:id="rId119"/>
+    <hyperlink ref="F62" r:id="rId120"/>
     <hyperlink ref="F63" r:id="rId121"/>
-    <hyperlink ref="E64" r:id="rId122"/>
-[...10 lines deleted...]
-    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
     <hyperlink ref="F70" r:id="rId134"/>
     <hyperlink ref="E71" r:id="rId135"/>
     <hyperlink ref="F71" r:id="rId136"/>
     <hyperlink ref="E72" r:id="rId137"/>
     <hyperlink ref="F72" r:id="rId138"/>
     <hyperlink ref="E73" r:id="rId139"/>
     <hyperlink ref="F73" r:id="rId140"/>
     <hyperlink ref="E74" r:id="rId141"/>
     <hyperlink ref="F74" r:id="rId142"/>
     <hyperlink ref="E75" r:id="rId143"/>
     <hyperlink ref="F75" r:id="rId144"/>
     <hyperlink ref="E76" r:id="rId145"/>
     <hyperlink ref="F76" r:id="rId146"/>
     <hyperlink ref="E77" r:id="rId147"/>
     <hyperlink ref="F77" r:id="rId148"/>
     <hyperlink ref="E78" r:id="rId149"/>
     <hyperlink ref="F78" r:id="rId150"/>
     <hyperlink ref="E79" r:id="rId151"/>
     <hyperlink ref="F79" r:id="rId152"/>
     <hyperlink ref="E80" r:id="rId153"/>
     <hyperlink ref="F80" r:id="rId154"/>
     <hyperlink ref="E81" r:id="rId155"/>
     <hyperlink ref="F81" r:id="rId156"/>
-    <hyperlink ref="E82" r:id="rId157"/>
-    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId157"/>
+    <hyperlink ref="E83" r:id="rId158"/>
+    <hyperlink ref="F83" r:id="rId159"/>
+    <hyperlink ref="E84" r:id="rId160"/>
+    <hyperlink ref="F84" r:id="rId161"/>
+    <hyperlink ref="E85" r:id="rId162"/>
+    <hyperlink ref="F85" r:id="rId163"/>
+    <hyperlink ref="E86" r:id="rId164"/>
+    <hyperlink ref="F86" r:id="rId165"/>
+    <hyperlink ref="E87" r:id="rId166"/>
+    <hyperlink ref="F87" r:id="rId167"/>
+    <hyperlink ref="E88" r:id="rId168"/>
+    <hyperlink ref="F88" r:id="rId169"/>
+    <hyperlink ref="E89" r:id="rId170"/>
+    <hyperlink ref="F89" r:id="rId171"/>
+    <hyperlink ref="E90" r:id="rId172"/>
+    <hyperlink ref="F90" r:id="rId173"/>
+    <hyperlink ref="E91" r:id="rId174"/>
+    <hyperlink ref="F91" r:id="rId175"/>
+    <hyperlink ref="E92" r:id="rId176"/>
+    <hyperlink ref="F92" r:id="rId177"/>
+    <hyperlink ref="E93" r:id="rId178"/>
+    <hyperlink ref="F93" r:id="rId179"/>
+    <hyperlink ref="E94" r:id="rId180"/>
+    <hyperlink ref="F94" r:id="rId181"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>