--- v0 (2026-07-24)
+++ v1 (2026-10-24)
@@ -8,309 +8,342 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="79">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>AGENDA SUD AVVISO N 53338 DEL 09-03-2026</t>
+  </si>
+  <si>
+    <t>J74D25002690007</t>
+  </si>
+  <si>
+    <t>€ 101,95</t>
+  </si>
+  <si>
+    <t>PN21-27</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>SOCIALITÀ 2026-2027</t>
+  </si>
+  <si>
+    <t>J74D26002320007</t>
+  </si>
+  <si>
+    <t>€ 79.884,00</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>DM 38 - FORMAZIONE 2026 - AVVISO - 95165 -</t>
+  </si>
+  <si>
+    <t>J74D26001660007</t>
+  </si>
+  <si>
+    <t>€ 34,98</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
     <t>GIBELLINA CAPITALE ITALIANA DELL'ARTE CONTEMPORANEA 2026 - MEMORIA, UTOPIA, RINASCITA</t>
   </si>
   <si>
     <t>G72J25000050002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>REGIONE SICILIA</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/be1a4ecd-e7cc-48ed-9933-ae82bb181c9c</t>
-[...1 lines deleted...]
-  <si>
     <t>PICCOLI CRESCONO AVVISO AGENDA SUD 9705</t>
   </si>
   <si>
     <t>J74D25000390007</t>
   </si>
   <si>
     <t>€ 29.994,00</t>
   </si>
   <si>
     <t>Fondi strutturali europei PN2021-2027</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/96ef2ad0-0e9b-4830-b16a-24e1286863d0</t>
+    <t>DIDATTICA IMMERSIVA CIRCOLARE 6  SICILIA - VIRTUALMENTE</t>
+  </si>
+  <si>
+    <t>G72J25000600002</t>
+  </si>
+  <si>
+    <t>€ 55.000,00</t>
+  </si>
+  <si>
+    <t>Regione Sicilia</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>EMOZIONI CHE ORIENTANO - AVVISO ORIENTAMENTO 57163</t>
+  </si>
+  <si>
+    <t>J54D25002340007</t>
+  </si>
+  <si>
+    <t>€ 66.660,00</t>
+  </si>
+  <si>
+    <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027.</t>
+  </si>
+  <si>
+    <t>16/01/2026</t>
   </si>
   <si>
     <t>SOCIALITÀ 2025-2026 - AVVISO PIANO ESTATE 2025-2026</t>
   </si>
   <si>
     <t>J54D25004430007</t>
   </si>
   <si>
     <t>€ 78.780,00</t>
   </si>
   <si>
     <t xml:space="preserve">Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 </t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/dd21ba63-bf88-43c6-8fab-30b438135ec9</t>
-[...35 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/c467aa8b-7876-4637-a205-5cc5e28f8395</t>
+    <t>30/06/2025</t>
   </si>
   <si>
     <t>“ABILITAZIONE AL CLOUD PER LE PA LOCALI” – SCUOLE (OTTOBRE 2023) FINANZIATO DALL’UNIONE EUROPEA</t>
   </si>
   <si>
     <t>H71C23006400006</t>
   </si>
   <si>
     <t>€ 3.871,00</t>
   </si>
   <si>
     <t>PNRR PA DIGITALE</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/5f106d3e-8288-408b-93c3-75530aa6f8c0</t>
-[...1 lines deleted...]
-  <si>
     <t>1.4 “SERVIZI E CITTADINANZA DIGITALE” SERVIZI DEL CITTADINO</t>
   </si>
   <si>
     <t>J71F24000430006</t>
   </si>
   <si>
     <t>€ 7.301,00</t>
   </si>
   <si>
     <t>PNRR PA DIGITALE 1.4</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/eb5b6ed2-9c7b-466d-bad8-fb2380fc0658</t>
-[...1 lines deleted...]
-  <si>
     <t>UN TUTOR PER AMICO - DM 19/2024</t>
   </si>
   <si>
     <t>J74D21000990006</t>
   </si>
   <si>
     <t>€ 72.292,68</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/886859a2-e9a1-4ea6-b32b-71f37cf14b1e</t>
-[...1 lines deleted...]
-  <si>
     <t>SPORT TEATRO MUSICA 2024</t>
   </si>
   <si>
     <t>H74D24000540007</t>
   </si>
   <si>
     <t>€ 79.920,00</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/57460705-d84b-4b0f-8663-bf566e4238cc</t>
-[...1 lines deleted...]
-  <si>
     <t>TRANSIZIONE DIGITALE 2024</t>
   </si>
   <si>
     <t>H74D23003280006</t>
   </si>
   <si>
     <t>€ 43.526,84</t>
   </si>
   <si>
     <t>PNRR DM 66</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/e54723d7-2434-41b4-9aea-0acf2a3f9b1b</t>
-[...1 lines deleted...]
-  <si>
     <t>“ SCOPRIAMO E INNOVIAMO INSIEME”</t>
   </si>
   <si>
     <t>G74D23005470006</t>
   </si>
   <si>
     <t>€ 75.758,53</t>
   </si>
   <si>
     <t xml:space="preserve">PNRR DM 65 </t>
   </si>
   <si>
     <t>26/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/db74b6b7-0f0f-4c5a-a175-cfd17f4dd33c</t>
-[...1 lines deleted...]
-  <si>
     <t>COMPETENZE 2023 - DM 65 MARONE</t>
   </si>
   <si>
     <t>H74D23002370006</t>
   </si>
   <si>
     <t>€ 94.886,32</t>
   </si>
   <si>
     <t>28/01/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/a20815ba-3220-4f72-b6b3-c98e52180694</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -608,319 +641,532 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/e4de3a8c-d121-4140-86fb-df7b95e43684" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/cfeed16e-6a32-4324-8773-473989fec452" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/44c1aee3-39e6-446e-8c11-e8d89fbb0577" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/be1a4ecd-e7cc-48ed-9933-ae82bb181c9c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/96ef2ad0-0e9b-4830-b16a-24e1286863d0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/406dba69-a951-48ee-9b41-74f0a5fc6b03" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/c467aa8b-7876-4637-a205-5cc5e28f8395" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/dd21ba63-bf88-43c6-8fab-30b438135ec9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/5f106d3e-8288-408b-93c3-75530aa6f8c0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/eb5b6ed2-9c7b-466d-bad8-fb2380fc0658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/886859a2-e9a1-4ea6-b32b-71f37cf14b1e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/57460705-d84b-4b0f-8663-bf566e4238cc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/e54723d7-2434-41b4-9aea-0acf2a3f9b1b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/db74b6b7-0f0f-4c5a-a175-cfd17f4dd33c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/progetto/a20815ba-3220-4f72-b6b3-c98e52180694" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:G23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
+      <c r="D3" t="s">
         <v>10</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" t="s">
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>14</v>
       </c>
-      <c r="D3" t="s">
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="E3" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="F3" t="s">
+      <c r="D4" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" t="s">
         <v>21</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E6" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="B7" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="C7" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D7" t="s">
         <v>30</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E7" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
+      <c r="B8" t="s">
         <v>33</v>
       </c>
-      <c r="F6" t="s">
+      <c r="C8" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="B7" t="s">
+      <c r="E8" t="s">
         <v>36</v>
       </c>
-      <c r="C7" t="s">
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
+      <c r="B9" t="s">
         <v>38</v>
       </c>
-      <c r="E7" t="s">
+      <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="F7" t="s">
+      <c r="D9" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="E9" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
+      <c r="B13" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
+      <c r="C13" t="s">
         <v>44</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="D13" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="E13" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="F13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>47</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B14" t="s">
         <v>48</v>
       </c>
-      <c r="D9" t="s">
+      <c r="C14" t="s">
         <v>49</v>
       </c>
-      <c r="E9" t="s">
+      <c r="D14" t="s">
         <v>50</v>
       </c>
-      <c r="F9" t="s">
+      <c r="E14" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="D15" t="s">
         <v>55</v>
       </c>
-      <c r="F10" t="s">
+      <c r="E15" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="1"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B19" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C19" t="s">
         <v>58</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D19" t="s">
         <v>59</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E19" t="s">
         <v>60</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>61</v>
       </c>
-      <c r="F11" t="s">
+      <c r="B20" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C20" t="s">
         <v>63</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" t="s">
         <v>64</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F20" t="s">
+        <v>12</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>65</v>
       </c>
-      <c r="D12" t="s">
+      <c r="B21" t="s">
         <v>66</v>
       </c>
-      <c r="E12" t="s">
+      <c r="C21" t="s">
         <v>67</v>
       </c>
-      <c r="F12" t="s">
+      <c r="D21" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="E21" t="s">
         <v>69</v>
       </c>
-      <c r="B13" t="s">
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>70</v>
       </c>
-      <c r="C13" t="s">
+      <c r="B22" t="s">
         <v>71</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="C22" t="s">
         <v>72</v>
       </c>
-      <c r="F13" t="s">
+      <c r="D22" t="s">
         <v>73</v>
       </c>
+      <c r="E22" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="E23" t="s">
+        <v>78</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A17:G17"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G13" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G19" r:id="rId11"/>
+    <hyperlink ref="G20" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>