--- v0 (2026-07-24)
+++ v1 (2026-10-25)
@@ -8,2152 +8,1422 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="741" uniqueCount="687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="440">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD57B88074</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI PULIZIA E SANIFICAZIONE CISTERNE E ANALISI CHIMICO/BATTERIOLOGICA DELL'ACQUA E RICERCA BATTERIO DELLA LEGIONELLA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3CE6E55C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AFFIDAMENTO DIRETTO TRAMITE RDO SUL MEPA ACQUISTO SERVIZIODI FORMAZIONE HACCP PER N. 2 UNITA' DI PERSONALE - DITTA MGMD</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD26C1D13B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO ANALISI CHIMICO/BATTERIOLOGICA DELLE ACQUE DESTINATE AL CONSUMO UMANO + RICERCADEL BATTERIO DELLA LEGIONELLA PER I TRE PLESSI DELL’ISTITUTO</t>
+  </si>
+  <si>
+    <t>BD256E6F69</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO SERVIZIO DPO DAL 01/10/2026 AL 30/09/2027</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DM 38 -FORMAZIONE DOCENTI 2026</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD011B5229</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO MATERIALE DI PULIZIA</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCCFCFA0A2</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO N. 3 CONDIZIONATORI LOCALI SEDE VIA VALDEMONE</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCE7FF058</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO NOLEGGIO N. 4 MULTIFUNZIONI</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCAE1BA7B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - MANUTENZIONE STRAORDINARIA PER RISOLUZIONE ANOMALIE PRESIDI ANTINCENDIO</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>BCC2933CFC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE LOCALI PLESSI TRINACRIA (BAGNI INFANZIA) E TOMASELLI (CANCELLO CARRABILE)</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>BC9C62D17B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - SERVIZIO DI VERIFICA E MANUTENZIONE PRESIDI ANTINCENDIO SEDE MARINE E PLESSI TOMASELLI E TRINACRIA</t>
+  </si>
+  <si>
     <t>24/07/2026</t>
   </si>
   <si>
     <t>BC820A98F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE ORDINARIA ESTINTORI VARIE TIPOLOGIE SEDE E PLESSI TOMASELLI E TRINACRIA</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC820A98F9</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6AECF2EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PRIMO SCOCCORSO DURATA 12 ORE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC6AECF2EC</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC225ACF9F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA BATTERIE PER ALIMENTATORE CENTRALINA ANTINCENDIO SEDE CENTRALE</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC225ACF9F</t>
-[...4 lines deleted...]
-  <si>
     <t>20/06/2026</t>
   </si>
   <si>
     <t>BC1D807C9B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ETICHETTE PER INVENTARIO</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC1D807C9B</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BC01175D0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALI DI CONSUMO E RICAMBI (BATTERIE DE ELETTRODI) PER N. 3 DEFIBRILLATORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC01175D0B</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD30E044B</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD30E044B</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>BBA79DFB3B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA SEZIONI DI INFANZIA PLESSI TOMASELLI E TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA79DFB3B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA23453FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE IN MATERIA DI SICUREZZA SUI LUOGHI DI LAVORO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA23453FA</t>
-[...4 lines deleted...]
-  <si>
     <t>BBA213D6DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA 14 E 26 MAGGIO - FATTORIA AUGUSTALI - PLESSI TRINACRIA E TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA213D6DB</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB94F07E21</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO RIVISTE AMMINISTRARE LA SCUOLA E DIRIGERE LA SCUOLA ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94F07E21</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9366389C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscite didattiche scuola primaria Tomaselli e Trinacria Solunto, Ficuzza, Segesta, Mothia e Marsala, Tour in treno a Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9366389C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>BB72311303</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PROGETTO GIBELLINA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72311303</t>
-[...4 lines deleted...]
-  <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>BB68F2F998</t>
   </si>
   <si>
     <t>Decisione a contrarre - DIDATTICA IMMERSIVA Circolare 6 Regione Sicilia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68F2F998</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB57105330</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo Fondazione Teatro Massimo "Aida - Anime di sabbia" per il 28 e il 29 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57105330</t>
-[...4 lines deleted...]
-  <si>
     <t>20/04/2026</t>
   </si>
   <si>
     <t>BB53846F1D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CARTA PER FOTOCOPIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53846F1D</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB49E042F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - ESCURSIONE PARDO DELLE MADONIE PER IL 22/04 - 11/05 - 13/05</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49E042F3</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB46457A7A</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE SPORTIVO CULTURALE Piano estate 2025-2026 RESIDENZIALE VIAGGIO SCIACCA 19-21 APRILE + 2 GIORNI SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46457A7A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB44ABC91F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE ADOZIONI TESTI SCOLASTICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44ABC91F</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3CBF38C2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto viaggio d'istruzione sportivo a Sciacca dal 19 al 21 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CBF38C2</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB2FE56B54</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI INTERNET PORTALE SCUOLA CLOUD DAL 01/05/2026 AL 30/04/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE56B54</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1F9B1420</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ASSICURATIVO ALUNNI E PERSONALE SCOLASTICO DAL 10/02/2026 AL 10/02/2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F9B1420</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>Decreto di nomina - INCARICHI 1 ESPERTO E TUTOR PON ORIENTAMENTO 2 AVVISO</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>BB0262C4F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE SPORTIVO C.P. ESO4.6.A4.D-FSEPN-SI-2025-189 ORIENTAMENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0262C4F0</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAFB86C363</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO AGENDA SUD - ESO4.6.A1.B-FSEPN-SI-2025-199  CUP J74D25000390007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB86C363</t>
-[...4 lines deleted...]
-  <si>
     <t>BAFADEFBA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO PIANO ESTATE ESO4.6.A4.A-FSEPN-SI-2025-600</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFADEFBA5</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF9132477</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PUBBLICITARIO C.P. ESO4.6.A4.D-FSEPN-SI-2025-189 CUP : J54D25002340007</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9132477</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAEE516CFE</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ASSISTENZA TECNICA INFORMATICA + ACQUISTO ROUTER</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE516CFE</t>
-[...2 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/16a86c36-8eac-4db8-a1d5-8a06551351ee</t>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - piano estate avviso 81652</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BACC03385A</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MEDICO COMPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC03385A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC3C20AA1</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE DA ESEGUIRE NEI LOCALI DELLA SEDE E DEI PLESSI TOMASELLI E TRINACRIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7b4e57b1-33b6-480c-97a6-8b3d07a7a35a</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>BAB641B6CE</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Spettacolo Teatro Spagnolo las flores de dante Teatro Jolly del 10 marzo 2026 Classi 3D 3E 3F
 3M 3N 3O</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB641B6CE</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB57B39E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - VERIFICA IMPIANTI DI MESSA A TERRA DPR 22/10/2001 N. 462 LOCALI E PALESTRA SEDE MARONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB57B39E2</t>
-[...4 lines deleted...]
-  <si>
     <t>BAB4ECC134</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di noleggio di numero 2  pullman  con conducente per gita scolastica a Gibellina il giorno 13/03/2026 dalle ore 08:00 alle ore 17:30, comprensiva di visite al Grande Cretto e al MAC</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4ECC134</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2026</t>
   </si>
   <si>
     <t>BAAB534150</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo musicale Teatro Golden del 04/03/2026 classi 1F,1G,2A,2B,2D,2E,2F,2L,2N,2H,2I,2O</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB534150</t>
-[...4 lines deleted...]
-  <si>
     <t>BAAA290F51</t>
   </si>
   <si>
     <t>ACQUISTO MOUSE E CUFFIE PER P.C. PER LA DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA290F51</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA9A089106</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLI IN LINGUA  FRANCESE PER IL 03/03/2026 PER NUMERO 318 ALUNNI</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/df0a5435-ba71-43c4-b93c-8a37eb150d00</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA906F97BA</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SPETTACOLO IN LINGUA SPAGNOLO "DON QUIJOTE DE LA MANCHA" PER IL 26 E IL 27
 FEBBRAIO 2026 AGRICANTUS</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/737cd566-5a9a-4d90-ac44-44a893a3aee7</t>
   </si>
   <si>
     <t>BA900492F2</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - SPETTACOLO MUSICALE TEATRO POLITEAMA GARIBALDI DEL 27/02/2026 CLASSI 3A,D,H,N,O
 - Spettacolo “il piccolo spazzacamino” del 09/03/2026 Teatro Politeama Garibaldi classi 1D,
 1N, 1A, 1H, 1O</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA900492F2</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA81798D0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER LA REALIZZAZIONE DEL PROGETTO CNP: ESO4.6.A4.D-FSEPNSI-2025-189 - EMOZIONI CHE ORIENTANO - MODULO CREARTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81798D0A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7E92F08B</t>
   </si>
   <si>
     <t>Decisione a contrarre - VIAGGIO D'ISTRUZIONE SICILIA ORIENTALE CLASSI TERZE SCUOLA SECONDARIA DI PRIMO GRADO A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E92F08B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA74EBED90</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO PULLMAN CON CONDUCENTE A.S.2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74EBED90</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>BA6270EB40</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE GIUFA' E IL SEGRETO DELL'ACQUA CLASSI SECONDE SEZ. A/B/C/D PRIMARIA TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6270EB40</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6211B271</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TETRALE DI CARNEVALE CLASSI TERZE SEZ. A/B/C PRIMARIA TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6211B271</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>BA5D47FA19</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE LA GABIANELLA FORTUNATA E IL GATTO ZORBA - ELEMENTARI PLESSI TOMASELLIE E TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D47FA19</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA5C3DE11F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO DI ANIMAZIONE PER CARNEVALE SEZIONI INFANZIA PLESSO TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C3DE11F</t>
-[...4 lines deleted...]
-  <si>
     <t>BA54D16BA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO CORSO DI FORMAZIONE SU RILIQUIDAZIONE PENSIONI, TFR E TFS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54D16BA2</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA4A4D95FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO E PULIZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A4D95FA</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA38696AED</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ASSISTENZA E CONSULENZA PER LA PUBBLICAZIONE DEGLI ATTI SU AMMINISTRAZIONE TRASPERENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38696AED</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2E343368</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO PULLMAN PER VISITA GUIDATA DEL 30/01/2026 ALUNNI CLASSI C E G SCUOLA PRIMARIA PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E343368</t>
-[...4 lines deleted...]
-  <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>BA17E28210</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE SCRUTINI SCUOLA SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17E28210</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>BA0DE56EBF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 32 LICENZE JAMF PERPETUE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DE56EBF</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9FD55C45F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI FORMAZIONE SCRUTINI SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD55C45F</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9B1E6C54F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO (FONDI COMUNALI)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1E6C54F</t>
-[...4 lines deleted...]
-  <si>
     <t>B9ABF8CA36</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO RSPP A.S. 2025/2026 - SAFETY ENVIRONMENTAL ENGINEERING</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ABF8CA36</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AFD1A621</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE "THE CURSE OF THE HOTEL MORGUE" ALUNNI SCUOLA SECONDARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFD1A621</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99E55676F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONTRATTO LICENZA MANUTENZIONE E ASSISTENZA PROGRAMMI ARGO ANNO 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E55676F</t>
-[...4 lines deleted...]
-  <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>B99956D5C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE "LA SFIDA" SEZIONI INFANZIA A/B/C/D/E/ PLESSO TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99956D5C9</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>B989A3FE16</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO FIRMA DIGITALE DIRIGENTE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989A3FE16</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B95FDEC955</t>
   </si>
   <si>
     <t>Decisione a contrarre - ABBONAMENTO ITALIASCUOLA - ARGENTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95FDEC955</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B933DB99B2</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI ANALISI CHIMICO/BATTERIOLOGICA PER LA VERIFICA DI POTABILITA' DELL'ACQUA - PLESSO TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933DB99B2</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B927E36F54</t>
   </si>
   <si>
     <t>Decisione a contrarre - MESSA IN SICUREZA DI UNA FINESTRA PLESSO TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927E36F54</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B915F9DD51</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI PULIZIA E DISINFEZIONE CISTERNE DELL'ACQUA POTABILE SEDE E PLESSI TOMASELLI E TRINACRIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915F9DD51</t>
-[...4 lines deleted...]
-  <si>
     <t>B9154F0DF9</t>
   </si>
   <si>
     <t>Decisione a contrarre - APPENDICE POLIZZA N. 39793 PER ASSICURAZIONE DOCENTI SCUOLA PRIMARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9154F0DF9</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8FAF2AF02</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 2 TERMINALI ARGO KRONOS + APP UNICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FAF2AF02</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8A3D349C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3D349C7</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B872C4C028</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI  ADEGUAMENTO AL REGOLAMENTO UE679/2016 (R.G.P.D.) - DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872C4C028</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B8636ACDEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA PER LA DIDATTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8636ACDEC</t>
-[...4 lines deleted...]
-  <si>
     <t>B863435537</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO ASSICURAZIONE ALUNNI PLESSO TRINACRIA (APPENDICE POLIZZA N. 39793)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863435537</t>
-[...4 lines deleted...]
-  <si>
     <t>B860853E9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - LIQUIDAZIONE COPIE ECCEDENTI CONTRATTO DI NOLEGGIO MULTIFUNZIONI PROT. N. 5913 DEL 06/12/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860853E9D</t>
-[...4 lines deleted...]
-  <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO VARIAZIONE ASSEGNAZIONE CORSO PER TUTOR FERRO E AVITABILE Decreto Prot. 9568 del 26.05.2025 - DM 66 Transizione Digitale</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>B813D5EA46</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI NOLEGGIO N. 3 MULTIFUNZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813D5EA46</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>B809858BC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO P.C. PER GLI UFFICI AMMINISTRATIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809858BC5</t>
-[...4 lines deleted...]
-  <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>B7EF4F4434</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TINTEGGIATURA AULA DA ADIBIRE AD UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EF4F4434</t>
-[...4 lines deleted...]
-  <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>B7C55EC390</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CABLAGGIO DELLA RETE IN AULA DA UTILIZZARE PER GLI UFFICI AMMINISTRATIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C55EC390</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>B77BE57497</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI RECUPERO DATI SERVER ARGO PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77BE57497</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B75B70346E</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MANUTENZIONE ORDINARIA PRESIDI ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75B70346E</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73F880B4D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F880B4D</t>
-[...4 lines deleted...]
-  <si>
     <t>B73EB590C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 2 CONDIZIONATORI CALDO/FREDDO PER GLI UFFICI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EB590C7</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>B735D4D83F</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABBONAMENTO RIVISTE AMMINISTRARE LA SCUOLA E DIRIGERE LA SCUOLA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735D4D83F</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71B747479</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER GLI ESAMI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71B747479</t>
-[...4 lines deleted...]
-  <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>B70A5F0347</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO PULLMAN PER CONCORSO MUSICALE A CALASCIBETTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A5F0347</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - INCARICHI COMPONENTI COMUNITà DI PRATICHE - DM 66</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina  - DM 66 "Transizione Digitale 2024" ESPERTO-TUTOR</t>
   </si>
   <si>
     <t>B6F9DA1600</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata Saline di Marsala e Segesta 28.05.2025.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9DA1600</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>86F9942A91</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica casa Peppino Impastato e giardino della memoria del 27.05.2029</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=86F9942A91</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6EFCF8148</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica e attività di laboratorio presso Museo Geologico Gemmellaro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFCF8148</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E9730330</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA GUIDATA PARCO D'ORLEANS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9730330</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E92AC938</t>
   </si>
   <si>
     <t>Decisione a contrarre - RIPARAZIONE RINGHIERA IN FERRO CANCELLATA VIA VALDEMONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E92AC938</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>B6E11028AA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita  Segesta - Saline di Marsala    19  Maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E11028AA</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>B6D5219D62</t>
   </si>
   <si>
     <t>Decisione a contrarre - Escursione naturalistica Ficuzza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5219D62</t>
-[...4 lines deleted...]
-  <si>
     <t>B6D557EA82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica MiniMupa - Un giorno in fattoria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D557EA82</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6C7112A96</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI FORMAZIONE STAGE NATURALISTICO SALINE DI TRAPANI/ERICE CLASSI 1^ E 2^</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7112A96</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C6C815E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento  per  visita didattica Fattoria Augustali + laboratorio  1^/A/B/C</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6C815E7</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2025</t>
   </si>
   <si>
     <t>B6BDF5021C</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA MAGGIO 2025 - DITTA CEP SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BDF5021C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6BBD308ED</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PACCHETTO VIAGGIO SOGGIORNO AGENZIA VIAGGI MY TRAVEL GARA SCACCHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBD308ED</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B6903F37D8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VISITA CATACOMBE CARINI ARCHEOFFICINA CLASSI IV A-B-C-G TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6903F37D8</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B6908D81DC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CERTIFICAZIONE LINGUISTICA CAMBRIDGE N. 50 - TREDUN srl - DM 65- MARONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6908D81DC</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B68574AC05</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO STAGE SPORTIVO A SCIACCA CLASSI 2 E 3 SCUOLA MEDIA  - AEROVIAGGI SPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68574AC05</t>
-[...4 lines deleted...]
-  <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>B6718C1EF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita guidata casa Peppino Impastato (Cinisi) e giardino della Memoria (Capaci)  classi 5 Tomaselli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6718C1EF4</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2025</t>
   </si>
   <si>
     <t>B67103C725</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo "Il meraviglioso circo della luna " del 15  aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67103C725</t>
-[...4 lines deleted...]
-  <si>
     <t>B6725D1685</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI UN ULTERIORE SWITCH ZYXEL GS1350-18HP-EU0101 PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6725D1685</t>
-[...4 lines deleted...]
-  <si>
     <t>B6600E0856</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI TRASPORTO E SMALTIMENTO RIFIUTI INGOMBRANTI PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6600E0856</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B668488DC0</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA N. 1 SWITCH ZYXEL GS1350-18HP-EU101 PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B668488DC0</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65FE88933</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI RIPARAZIONE URGENTE IMPIANTO AUTOCLAVE PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FE88933</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B657F1C255</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo "Felicia. Una donna contro la mafia"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657F1C255</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B644AD3AA7</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - ASSICURAZIONE ALUNNI E PERSONALE SCOLASTICO A.S. 2024/2025 - </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644AD3AA7</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B618F1BD8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spettacolo musicale Gian Burrasca Teatro Savio di Palermo classe 2 B Primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618F1BD8C</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B617EF2798</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE La Cantastorie del Kamishibai “ DEL 20/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617EF2798</t>
-[...4 lines deleted...]
-  <si>
     <t>B618A7DE21</t>
   </si>
   <si>
     <t>Decisione a contrarre - PA DIGITALE 2026 ESPERIENZE CITTADINO - SERVIZIO DI IMPLEMENTAZIONE E STANDARDIZZAZIONE DEL SITO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618A7DE21</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5D5B8EAF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO ANIMAZIONE PRIMARIA E INFANZIA - ASSOCIAZIONE TUNGHI TUNGHI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5B8EAF8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5CC2C8861</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TIMBRO METALLICO UFFICIALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC2C8861</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C174F76E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO INTRATTENIMENTO COLAPESCE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C174F76E</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CC149C50</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MEDAGLIE PER PREMIAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC149C50</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C95BCBDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO DI AUTOBUS E PULLMAN CON AUTISTA TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C95BCBDE</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C6412FF0</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI CONSULENZA VERIFICA PERIODICA IMPIANTO TERMICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6412FF0</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C4EEAA85</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI CANCELLERIA LABORATORI ARTE PON ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4EEAA85</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B586CD1F8C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO MANUTENZIONE E RIPARAZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586CD1F8C</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>B582B1F8E7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONSULENZA AMMINISTRAZIONE TRASPARENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582B1F8E7</t>
-[...4 lines deleted...]
-  <si>
     <t>B58162BE62</t>
   </si>
   <si>
     <t>Decisione a contrarre - STAGE NATURALISTICO ETNA ALCANTARA CATANIA KEYSTONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58162BE62</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>B57966091E</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA ARTICOLI PER LAVORI ARTISTICI PON ESTATE 2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57966091E</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>B57638C747</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZIO DI SORVEGLIANZA SANITARIA (MEDICO COMPETENTE)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57638C747</t>
-[...4 lines deleted...]
-  <si>
     <t>B5754BCE03</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGHETTE E CASSETTE PORTACHIAVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5754BCE03</t>
-[...4 lines deleted...]
-  <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>B563D77821</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO N. 30 ARMADI CASELLARIO MONOBLOCCO 9 POSTI COLORATI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B563D77821</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - DM 19 Marone</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>B5478BBC6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ASSEVERAZIONE/SCIA PER RINNOVO ATTESTAZIONE RINNOVO CERTIFICATO ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5478BBC6B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>B5342EC2EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO SERVIZIO CONVENZIONE DI CASSA PLURIENNALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5342EC2EC</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>B5334164B6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI MANUTENZIONE ASCENSORE DAL 16/01/2025 AL 15/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5334164B6</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2025</t>
   </si>
   <si>
     <t>B530B8C085</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE IGIENICO/SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530B8C085</t>
-[...4 lines deleted...]
-  <si>
     <t>B52C73F370</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO VERIFICA PERIODICA ASCENSORE ART. 13 DPR 162/99</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52C73F370</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B524019C41</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO ARTICOLI SPORTIVI - PIANO ESTATE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524019C41</t>
-[...4 lines deleted...]
-  <si>
     <t>08/01/2025</t>
   </si>
   <si>
     <t>B51C627A59</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONSERVAZIONE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C627A59</t>
-[...4 lines deleted...]
-  <si>
     <t>B51AA673F3</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA ASSISTENZA E MANUTENZIONE ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51AA673F3</t>
-[...4 lines deleted...]
-  <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>B4EE7938EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO SU PC SEGRETERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE7938EE</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>B4EE3F9015</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO RSPP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE3F9015</t>
-[...4 lines deleted...]
-  <si>
     <t>B4EDE97EE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO TEATRALE PER LA SCUOLA DELL'INFANZIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EDE97EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D9263A61</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO IDRAULICO PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D9263A61</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4B943EE52</t>
   </si>
   <si>
     <t>Decisione a contrarre - VERIFICA PERIODICA IMPIANTO MESSA A TERRA PLESSO TOMASELLI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B943EE52</t>
-[...4 lines deleted...]
-  <si>
     <t>10/12/2024</t>
   </si>
   <si>
     <t>B4B8C2821E</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO SU PC E MONITOR INTERATTIVI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B8C2821E</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>B4B518D53F</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO "GIUFA' A PALERMO"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B518D53F</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>B48E9C5C98</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO NOLEGGIO MULTIFUNZIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E9C5C98</t>
-[...4 lines deleted...]
-  <si>
     <t>B48E1280FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE PER SPETTACOLO TEATRALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E1280FC</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>B445E4BB00</t>
   </si>
   <si>
     <t>Decisione a contrarre - SOSTITUZIONE DOMINIO ARGO WEB PREMIUM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445E4BB00</t>
-[...4 lines deleted...]
-  <si>
     <t>B001E3D5B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - PROROGA SERVIZIO DI MANUTENZIONE ASCENSORE DAL 16/11/24 AL 15/01/25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B001E3D5B8</t>
-[...4 lines deleted...]
-  <si>
     <t>08/11/2024</t>
   </si>
   <si>
     <t>B4301B94C8</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4301B94C8</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B41E34B640</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO CONVENZIONE DI CASSA 01/09/24 - 31/12/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E34B640</t>
-[...4 lines deleted...]
-  <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Graduatoria delle candidature DM 65 Marone</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>Decreto di nomina_DM 65_Marone_Conferimento di n. 21 incarichi</t>
   </si>
   <si>
     <t>18/10/2024</t>
   </si>
   <si>
     <t>B3E81AE2A0</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO SERVIZI ARGO WEB PREMIUM</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/be9a39ca-b2e7-4b41-a32a-41b1562ca016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2451,3019 +1721,3574 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD57B88074" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/8b337111-5bf3-4727-882f-941b4c3b10b3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3CE6E55C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/90e104b2-1133-4f9e-9689-d206c2753f95" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD26C1D13B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/5a6f1c44-2707-4fc0-9f82-79a768cb730c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD256E6F69" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/aa7dda83-5449-4a1d-9232-b2408e2dbbfd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD011B5229" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/961c896b-03f9-4190-ab26-948e5b711e76" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCFCFA0A2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/564a0dfe-7197-483c-b2d0-28feb6cf30f3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCE7FF058" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/ce767acb-3d09-4d2a-8b7e-fddbd86c1d23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCAE1BA7B" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/11d5aa2e-b66c-4893-8b45-512f36ca3195" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC2933CFC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/94bb4f99-553c-4cf8-bf03-d488ba3d075b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9C62D17B" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/371874ef-6b1f-4ff4-9e28-b56c4d4b5933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC820A98F9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/13f317a2-507b-4922-9945-8e3c2ba839d0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6AECF2EC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/9dff36a4-90a3-4fc6-b545-e3713e9bbb01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC225ACF9F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7c156fbc-c1d4-4fb4-bc82-12e2e873d488" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1D807C9B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7d9c1ad1-f1f5-444c-8c1d-68139476e8c9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC01175D0B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/765c49dd-beaf-48b9-a525-2cb4d3671e6a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD30E044B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1568c530-e48b-4531-85c8-a04d00b9a32a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA79DFB3B" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/46c55b99-b7e6-4852-bf49-fbc8e2117437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA23453FA" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/2c4b499f-bf7e-402b-9766-37e5f0af2bc6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA213D6DB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1bcd8f3f-66ab-4481-97a7-4f355d33eb5e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB94F07E21" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/b90f225a-c32d-4cad-b22e-9b5559bb2a39" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9366389C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/24dbc5fc-4e64-4872-80da-83fa8b11333d" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72311303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/94816188-5c19-4dc5-9db4-fcaca2c59806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68F2F998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/accdac7a-7827-44b7-acf6-f764c29daa7a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57105330" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/d17649dd-a6d2-4919-bda8-919ff80884e8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB53846F1D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c623d458-fa9e-4491-9947-e10bc379b88b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB49E042F3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/aee8ced0-8308-43ae-a81a-4254394f7e7f" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46457A7A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/9dbdd0d1-25b8-414d-ad37-988da0fa3f2f" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB44ABC91F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/dded28eb-8b11-4445-b376-1d22098017eb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3CBF38C2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/8990b9f6-5fc6-4d69-b54c-4c6783278470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2FE56B54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/77d57154-b362-48c8-9ba0-8e05a32f6c28" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F9B1420" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/887b72c3-d3b0-4427-8d12-f9d4e2304fa9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0262C4F0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/36dd2781-5d6f-4be4-90fe-42f838630875" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFB86C363" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/9630d9b1-0d91-4577-99d9-b125f736202f" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFADEFBA5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/f778ade3-e242-4ba3-a94e-c8570baa2190" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF9132477" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/ab14120e-89b2-47ee-97f3-9e0526d694c6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEE516CFE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/16a86c36-8eac-4db8-a1d5-8a06551351ee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACC03385A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c7261c76-a976-4d21-b3f5-fa5da807e844" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC3C20AA1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7b4e57b1-33b6-480c-97a6-8b3d07a7a35a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB641B6CE" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/e4da5ce5-ad78-4f76-bb92-7f7d1e0ec345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB57B39E2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/378308ad-3c86-4148-adfa-8d575852ca5a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB4ECC134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/4587681a-39ea-475f-afcd-6da2299483ca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAB534150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/845b42c6-6ddd-4cf4-9eb5-bc4e04666659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAAA290F51" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/b51e3ca2-116e-44c8-ac72-c1b690c382bb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9A089106" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/df0a5435-ba71-43c4-b93c-8a37eb150d00" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA906F97BA" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/737cd566-5a9a-4d90-ac44-44a893a3aee7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA900492F2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/48530461-6988-4752-9a18-44a3adea420f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA81798D0A" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/0df7d427-4dd2-4125-9250-9b2a5f2b5ea3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7E92F08B" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/b7afabab-e406-48ed-8a6e-3e443edfcadd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA74EBED90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7bbfc4fb-264b-4e58-90ee-c6e6c9a36cc5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6270EB40" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/321a43d3-83b9-4e56-a451-a796fde0956b" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6211B271" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/132dbb90-bd08-4d3e-9a80-9766c1819f4f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5D47FA19" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/fadc617c-5af9-4bdf-bee9-3bf899ca6e27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5C3DE11F" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/07b4f218-b18e-4156-aa74-c3b422a5ff66" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54D16BA2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/3931bfa7-9ba4-4916-8447-02add240a852" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A4D95FA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/fe408e86-8126-4b3a-88d8-1f750ce31289" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA38696AED" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7c0ddb77-e084-4346-b231-a55c113ca360" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2E343368" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1de793a8-f455-44b3-9232-a4bc0eb35cc2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA17E28210" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c659550a-e6b1-4776-9a8c-550cda146295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0DE56EBF" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7ffda04c-23bd-4777-ba9f-50e90d1cf74c" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FD55C45F" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/e4ea73ed-19ab-4151-8e57-c1ac86a91deb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1E6C54F" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/4259d557-7f41-4154-a1e8-d945f4f6385f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9ABF8CA36" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/fe1b1728-5fa9-4380-9d75-39dde1d55d91" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFD1A621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/0ce56988-01cc-4ac2-9ba8-191cf8526f90" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E55676F" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/362e5247-565d-4031-92dd-b004fa339a48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99956D5C9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/130dbd2c-c15a-43ee-9174-21abcd0aab5a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B989A3FE16" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/18471bee-2d28-4721-ba4d-5c62cc20daae" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95FDEC955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/b538f475-feaf-461a-837e-e6a210a3e77d" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B933DB99B2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/74b87698-7fc2-4c4b-b9ae-702363c6c1fd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B927E36F54" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/59ffe389-dddc-4643-881e-7a58f2e2f94b" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B915F9DD51" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/918aedf5-aa80-40df-96ba-bf589f97ab53" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9154F0DF9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/ccfd3df3-e744-4af2-8103-c660149c3efa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FAF2AF02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/87d55e32-3034-49ba-b8e8-1f837e31dc3d" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A3D349C7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/2c70ea4a-d6c8-4bdf-a0bd-e74ed05cb8f3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B872C4C028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1b8d45c0-d733-4932-a1b8-f9db80a3c187" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8636ACDEC" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/dfb6d6b7-9c76-4e3b-a754-d19acba02226" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B863435537" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/29c90316-9456-4885-80ee-5a902fd518f1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B860853E9D" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/ba533825-1575-48c6-955e-07608134c779" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B813D5EA46" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/2810e7bb-e27a-471c-9346-db54726b5dec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B809858BC5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cd7a740e-868b-4a0a-bf37-bb220f6c15e3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7EF4F4434" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/d45dc8fa-329e-4687-ac60-8f47563a71e4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7C55EC390" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/84fcad10-37e0-42dc-b4fc-831273298be1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77BE57497" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/ec52fef9-488d-48c0-ac21-27940f466f9f" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75B70346E" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/03790114-8a2c-4fba-ad39-53576314a22c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F880B4D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/d5fd7cbf-22db-467d-aff1-bbe20585835f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EB590C7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/795c07c9-1665-440e-a9a6-7bba7d338f7d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B735D4D83F" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/aef4cd04-1d9a-460b-a62d-66922bc873df" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71B747479" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cdf789ff-afb6-49b4-aa63-715bb28ff320" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70A5F0347" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cf89a327-5e22-4893-bb37-d340c8d3f36e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F9DA1600" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/188f30f0-ba9c-43f1-8e96-75fd0251b27a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=86F9942A91" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cdba2069-9dcb-44d0-9999-781e8b898eef" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EFCF8148" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/2a491992-d9c4-4adc-aaaa-39ef29f9f0b5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9730330" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/e5afef9c-bb69-4a9d-a97f-5df1e014e2ec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E92AC938" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/4c0e10bb-4a9f-446d-9795-cd792f52d127" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E11028AA" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/4dd751c5-4f4b-4a05-a6df-a823403c9d87" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5219D62" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/22544810-2649-45d9-be95-e066172514c1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D557EA82" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/5af4567d-85c6-44ed-a0e4-53d2f95a80bc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C7112A96" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/064eead6-4206-4140-8460-e4584e0958ec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C6C815E7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/449f3a37-019d-44fa-a16f-01b10351f674" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BDF5021C" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/ec7f9a05-d846-4545-bb4d-5c6bef5efbb5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BBD308ED" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cf211d5a-91f3-4389-85f3-a5b48a7ab7e8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6903F37D8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/352e4dbb-d04e-451e-88a1-ef62c1e58415" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6908D81DC" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/2b997274-b9f6-4612-8629-956fe426cdcb" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68574AC05" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c2395e7d-e0d0-4862-a94b-5f1f93092df1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6718C1EF4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/bd4582cc-af31-4bcc-b709-8ad97912417d" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67103C725" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/9e5265d4-c80d-4131-868d-af4f10e766d0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6725D1685" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/6a7c2220-76ac-48ce-abb3-f161170a84f4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6600E0856" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/6221bd97-73e6-4709-a3e8-70368111eb6b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B668488DC0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/f3675117-b486-4fd2-a995-675883e9dcd2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65FE88933" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7a6815fc-09ca-4038-ba4f-5672b5032097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B657F1C255" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/7bed5ab1-1b80-4758-aa3e-15d36b996108" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B644AD3AA7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/39de62d5-a236-443d-8b4a-3b9c1deede8c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618F1BD8C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/15577e84-4f56-4101-9662-05f868511fe2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B617EF2798" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/a4b5ba77-8c44-4f26-be00-98b0e90bd1fb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B618A7DE21" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/3c8ce55e-34e2-4f7b-add2-074c46ffa173" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5B8EAF8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/d39a007d-23d4-40d2-8980-b6e8c0117ef6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC2C8861" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/a05e2e93-b8d9-451e-9b04-2db260240d96" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C174F76E" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/4b2b5dd6-b3ec-4e5b-acf5-beb9ea5525d1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CC149C50" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/8fab1cff-d2f3-475f-8811-be4376fd3e2b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C95BCBDE" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/fccb192e-d9c8-4e47-a78e-9f3ca6f0a556" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C6412FF0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/f54b1563-07a0-49c7-bab7-7672439be0c9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C4EEAA85" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1ae12b72-1542-44cd-8733-ff33e33c0c55" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586CD1F8C" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/0faf0d0d-8d4e-400e-b0f0-2a032e0b3739" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B582B1F8E7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c37a3dc3-444d-4d3b-88c1-b05b401b1e5c" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58162BE62" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/f329b720-a32b-402a-952e-77c59f618848" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57966091E" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/d7d3e8cb-40d6-4898-97b8-ad04969d4dd2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57638C747" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/3234f1fc-c923-48a2-9d8c-84aec434896f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5754BCE03" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/59cc371a-b301-4a40-b725-dd3882f14674" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B563D77821" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/261a7eb6-e857-40eb-880d-7a129a824351" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5478BBC6B" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/0c076d43-44dd-4e34-87c7-f37d431fd895" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5342EC2EC" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1f6084d8-6bc2-4267-b7a6-a7952469bb1e" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5334164B6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/5740bcb6-9558-4b75-94de-36965452cba0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B530B8C085" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/eb3b99b6-c9a2-4f00-b598-c23b8bc0a4b5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52C73F370" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/51400e79-5155-4c27-9534-a2a446c15ff9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524019C41" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/36879bd9-8c8a-4997-b318-8e11d461b9dd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51C627A59" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c4302444-81c5-41b8-9c6f-f8084b0d6caf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B51AA673F3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/1810c18a-3507-4baa-9dda-eb9f393bd0fa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE7938EE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/0a1b275e-2a3e-48ae-b974-ef636662df44" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EE3F9015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/f5e6b8b4-5011-4add-9544-fb2df04aef65" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4EDE97EE7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/a9df3457-cb7e-4e6b-a81b-6988c196bc31" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D9263A61" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/47b08431-6176-4267-a8eb-05582583bf5c" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B943EE52" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/5e49ac8b-86c0-4020-8f74-53426dd8b978" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B8C2821E" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cd70c7ae-8bf6-4e46-a550-2deb7b1276b8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B518D53F" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/6b5f8157-11a3-4fbb-a140-5b6a9aed1953" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E9C5C98" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/cfb89270-0ac7-4e35-ac45-da44ac9e5225" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48E1280FC" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/c39efd41-c3be-4b91-87f6-213dde40d701" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B445E4BB00" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/9ce27c89-8b09-497e-b210-c2afc728d916" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B001E3D5B8" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/f34fcd60-be6d-4438-8dec-5f96305fa444" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4301B94C8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/31ce951d-5b1b-4704-bdea-b45d0b50a26c" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41E34B640" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/bcf3923d-a148-41a2-8285-f1cbd55aec30" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E81AE2A0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BM00A/amministrazione-trasparente/atti-amministrazioni-enti/be9a39ca-b2e7-4b41-a32a-41b1562ca016" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F148"/>
+  <dimension ref="A1:F160"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14893</v>
+        <v>19173</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>18689</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>13326</v>
+        <v>18216</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B5">
-        <v>13131</v>
+        <v>18167</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>12298</v>
+        <v>17589</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>19</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="B7">
-        <v>11135</v>
+        <v>17332</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>10007</v>
+        <v>15696</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>9915</v>
+        <v>15659</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>9906</v>
+        <v>15608</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>9523</v>
+        <v>15489</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>9515</v>
+        <v>15133</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>8670</v>
+        <v>14893</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>8347</v>
+        <v>14660</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>44</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>7999</v>
+        <v>13326</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>73</v>
+        <v>47</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="B16">
-        <v>7878</v>
+        <v>13131</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>78</v>
+        <v>50</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="B17">
-        <v>7607</v>
+        <v>12298</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>53</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="B18">
-        <v>7488</v>
+        <v>11135</v>
       </c>
       <c r="C18" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>56</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="B19">
-        <v>7479</v>
+        <v>10007</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>59</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B20">
-        <v>7370</v>
+        <v>9915</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>62</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>7084</v>
+        <v>9906</v>
       </c>
       <c r="C21" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>6749</v>
+        <v>9523</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="B23">
-        <v>6173</v>
+        <v>9515</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>69</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>70</v>
       </c>
       <c r="B24">
-        <v>6168</v>
+        <v>8670</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>5988</v>
+        <v>8347</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>76</v>
       </c>
       <c r="B26">
-        <v>5941</v>
+        <v>7999</v>
       </c>
       <c r="C26" t="s">
-        <v>121</v>
+        <v>77</v>
       </c>
       <c r="D26" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B27">
-        <v>5903</v>
+        <v>7878</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="D27" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>81</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B28">
-        <v>5629</v>
+        <v>7607</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="D28" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>84</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="B29">
-        <v>4867</v>
+        <v>7488</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>86</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>87</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="B30">
-        <v>4704</v>
+        <v>7479</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>88</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>89</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>90</v>
       </c>
       <c r="B31">
-        <v>4443</v>
+        <v>7370</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>91</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>92</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>93</v>
       </c>
       <c r="B32">
-        <v>4434</v>
+        <v>7084</v>
       </c>
       <c r="C32" t="s">
-        <v>150</v>
+        <v>94</v>
       </c>
       <c r="D32" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>95</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="B33">
-        <v>4413</v>
+        <v>6749</v>
       </c>
       <c r="C33" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>98</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="B34">
-        <v>4240</v>
+        <v>6173</v>
       </c>
       <c r="C34" t="s">
-        <v>159</v>
+        <v>19</v>
       </c>
       <c r="D34" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="E34" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>19</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>158</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>4207</v>
+        <v>6168</v>
       </c>
       <c r="C35" t="s">
-        <v>163</v>
+        <v>101</v>
       </c>
       <c r="D35" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>102</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>167</v>
+        <v>103</v>
       </c>
       <c r="B36">
-        <v>3810</v>
+        <v>5988</v>
       </c>
       <c r="C36" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="D36" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>105</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>172</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>3654</v>
+        <v>5941</v>
       </c>
       <c r="C37" t="s">
-        <v>173</v>
+        <v>106</v>
       </c>
       <c r="D37" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>107</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>108</v>
       </c>
       <c r="B38">
-        <v>3638</v>
+        <v>5903</v>
       </c>
       <c r="C38" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>3326</v>
+        <v>5629</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>3306</v>
+        <v>3004</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>19</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
+        <v>115</v>
       </c>
       <c r="E40" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>19</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>116</v>
       </c>
       <c r="B41">
-        <v>3155</v>
+        <v>4867</v>
       </c>
       <c r="C41" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>118</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="B42">
-        <v>2808</v>
+        <v>4704</v>
       </c>
       <c r="C42" t="s">
-        <v>197</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>121</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>196</v>
+        <v>122</v>
       </c>
       <c r="B43">
-        <v>2803</v>
+        <v>4443</v>
       </c>
       <c r="C43" t="s">
-        <v>201</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>124</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>205</v>
+        <v>122</v>
       </c>
       <c r="B44">
-        <v>2734</v>
+        <v>4434</v>
       </c>
       <c r="C44" t="s">
-        <v>206</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>210</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>2691</v>
+        <v>4413</v>
       </c>
       <c r="C45" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>128</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>210</v>
+        <v>129</v>
       </c>
       <c r="B46">
-        <v>2636</v>
+        <v>4240</v>
       </c>
       <c r="C46" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>131</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>219</v>
+        <v>129</v>
       </c>
       <c r="B47">
-        <v>2240</v>
+        <v>4207</v>
       </c>
       <c r="C47" t="s">
-        <v>220</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>224</v>
+        <v>134</v>
       </c>
       <c r="B48">
-        <v>1776</v>
+        <v>3810</v>
       </c>
       <c r="C48" t="s">
-        <v>225</v>
+        <v>135</v>
       </c>
       <c r="D48" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>136</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>229</v>
+        <v>137</v>
       </c>
       <c r="B49">
-        <v>1623</v>
+        <v>3654</v>
       </c>
       <c r="C49" t="s">
-        <v>230</v>
+        <v>138</v>
       </c>
       <c r="D49" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>139</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>234</v>
+        <v>137</v>
       </c>
       <c r="B50">
-        <v>1111</v>
+        <v>3638</v>
       </c>
       <c r="C50" t="s">
-        <v>235</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>141</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>239</v>
+        <v>142</v>
       </c>
       <c r="B51">
-        <v>957</v>
+        <v>3326</v>
       </c>
       <c r="C51" t="s">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="D51" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>144</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="B52">
-        <v>703</v>
+        <v>3306</v>
       </c>
       <c r="C52" t="s">
-        <v>245</v>
+        <v>146</v>
       </c>
       <c r="D52" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>147</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="B53">
-        <v>20849</v>
+        <v>3155</v>
       </c>
       <c r="C53" t="s">
-        <v>250</v>
+        <v>149</v>
       </c>
       <c r="D53" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>150</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="B54">
-        <v>20846</v>
+        <v>2808</v>
       </c>
       <c r="C54" t="s">
-        <v>254</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>153</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>20840</v>
+        <v>2803</v>
       </c>
       <c r="C55" t="s">
-        <v>258</v>
+        <v>154</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>155</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>262</v>
+        <v>156</v>
       </c>
       <c r="B56">
-        <v>20664</v>
+        <v>2734</v>
       </c>
       <c r="C56" t="s">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="D56" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>158</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>267</v>
+        <v>159</v>
       </c>
       <c r="B57">
-        <v>20566</v>
+        <v>2691</v>
       </c>
       <c r="C57" t="s">
-        <v>268</v>
+        <v>160</v>
       </c>
       <c r="D57" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>161</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>272</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>20286</v>
+        <v>2636</v>
       </c>
       <c r="C58" t="s">
-        <v>273</v>
+        <v>162</v>
       </c>
       <c r="D58" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>163</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>277</v>
+        <v>164</v>
       </c>
       <c r="B59">
-        <v>19759</v>
+        <v>2240</v>
       </c>
       <c r="C59" t="s">
-        <v>278</v>
+        <v>165</v>
       </c>
       <c r="D59" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>166</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>282</v>
+        <v>167</v>
       </c>
       <c r="B60">
-        <v>18751</v>
+        <v>1776</v>
       </c>
       <c r="C60" t="s">
-        <v>283</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>169</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>287</v>
+        <v>170</v>
       </c>
       <c r="B61">
-        <v>18555</v>
+        <v>1623</v>
       </c>
       <c r="C61" t="s">
-        <v>288</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>172</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>292</v>
+        <v>173</v>
       </c>
       <c r="B62">
-        <v>18156</v>
+        <v>1111</v>
       </c>
       <c r="C62" t="s">
-        <v>293</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>294</v>
-[...5 lines deleted...]
-        <v>296</v>
+        <v>175</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>292</v>
+        <v>176</v>
       </c>
       <c r="B63">
-        <v>18143</v>
+        <v>957</v>
       </c>
       <c r="C63" t="s">
-        <v>297</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>178</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>179</v>
       </c>
       <c r="B64">
-        <v>17589</v>
+        <v>703</v>
       </c>
       <c r="C64" t="s">
-        <v>302</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>181</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="B65">
-        <v>16026</v>
+        <v>20849</v>
       </c>
       <c r="C65" t="s">
-        <v>307</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>308</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>184</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>311</v>
+        <v>182</v>
       </c>
       <c r="B66">
-        <v>14888</v>
+        <v>20846</v>
       </c>
       <c r="C66" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>313</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>186</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>316</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>14509</v>
+        <v>20840</v>
       </c>
       <c r="C67" t="s">
-        <v>317</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>188</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>316</v>
+        <v>189</v>
       </c>
       <c r="B68">
-        <v>14507</v>
+        <v>20664</v>
       </c>
       <c r="C68" t="s">
-        <v>321</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>191</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>316</v>
+        <v>192</v>
       </c>
       <c r="B69">
-        <v>14433</v>
+        <v>20566</v>
       </c>
       <c r="C69" t="s">
-        <v>325</v>
+        <v>193</v>
       </c>
       <c r="D69" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>194</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>329</v>
+        <v>195</v>
       </c>
       <c r="B70">
-        <v>13080</v>
+        <v>20286</v>
       </c>
       <c r="C70" t="s">
-        <v>109</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
-        <v>330</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>197</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>331</v>
+        <v>198</v>
       </c>
       <c r="B71">
-        <v>12938</v>
+        <v>19759</v>
       </c>
       <c r="C71" t="s">
-        <v>332</v>
+        <v>199</v>
       </c>
       <c r="D71" t="s">
-        <v>333</v>
-[...5 lines deleted...]
-        <v>335</v>
+        <v>200</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>336</v>
+        <v>201</v>
       </c>
       <c r="B72">
-        <v>12832</v>
+        <v>18751</v>
       </c>
       <c r="C72" t="s">
-        <v>337</v>
+        <v>202</v>
       </c>
       <c r="D72" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>203</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>341</v>
+        <v>204</v>
       </c>
       <c r="B73">
-        <v>12652</v>
+        <v>18555</v>
       </c>
       <c r="C73" t="s">
-        <v>342</v>
+        <v>205</v>
       </c>
       <c r="D73" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>345</v>
+        <v>206</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>346</v>
+        <v>207</v>
       </c>
       <c r="B74">
-        <v>12485</v>
+        <v>18156</v>
       </c>
       <c r="C74" t="s">
-        <v>347</v>
+        <v>208</v>
       </c>
       <c r="D74" t="s">
-        <v>348</v>
-[...5 lines deleted...]
-        <v>350</v>
+        <v>209</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>351</v>
+        <v>207</v>
       </c>
       <c r="B75">
-        <v>11864</v>
+        <v>18143</v>
       </c>
       <c r="C75" t="s">
-        <v>352</v>
+        <v>210</v>
       </c>
       <c r="D75" t="s">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>355</v>
+        <v>211</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>356</v>
+        <v>212</v>
       </c>
       <c r="B76">
-        <v>11385</v>
+        <v>17589</v>
       </c>
       <c r="C76" t="s">
-        <v>357</v>
+        <v>213</v>
       </c>
       <c r="D76" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>214</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>361</v>
+        <v>215</v>
       </c>
       <c r="B77">
-        <v>10781</v>
+        <v>16026</v>
       </c>
       <c r="C77" t="s">
-        <v>362</v>
+        <v>216</v>
       </c>
       <c r="D77" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>217</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>361</v>
+        <v>218</v>
       </c>
       <c r="B78">
-        <v>10770</v>
+        <v>14888</v>
       </c>
       <c r="C78" t="s">
-        <v>366</v>
+        <v>219</v>
       </c>
       <c r="D78" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>220</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>370</v>
+        <v>221</v>
       </c>
       <c r="B79">
-        <v>10611</v>
+        <v>14509</v>
       </c>
       <c r="C79" t="s">
-        <v>371</v>
+        <v>222</v>
       </c>
       <c r="D79" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>223</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>375</v>
+        <v>221</v>
       </c>
       <c r="B80">
-        <v>10082</v>
+        <v>14507</v>
       </c>
       <c r="C80" t="s">
-        <v>376</v>
+        <v>224</v>
       </c>
       <c r="D80" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>225</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>380</v>
+        <v>221</v>
       </c>
       <c r="B81">
-        <v>9771</v>
+        <v>14433</v>
       </c>
       <c r="C81" t="s">
-        <v>381</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>382</v>
-[...5 lines deleted...]
-        <v>384</v>
+        <v>227</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>380</v>
+        <v>228</v>
       </c>
       <c r="B82">
-        <v>9692</v>
+        <v>13080</v>
       </c>
       <c r="C82" t="s">
-        <v>109</v>
+        <v>19</v>
       </c>
       <c r="D82" t="s">
-        <v>385</v>
+        <v>229</v>
       </c>
       <c r="E82" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>19</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>386</v>
+        <v>230</v>
       </c>
       <c r="B83">
-        <v>9568</v>
+        <v>12938</v>
       </c>
       <c r="C83" t="s">
-        <v>109</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>232</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>386</v>
+        <v>233</v>
       </c>
       <c r="B84">
-        <v>9566</v>
+        <v>12832</v>
       </c>
       <c r="C84" t="s">
-        <v>388</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>391</v>
+        <v>235</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>392</v>
+        <v>236</v>
       </c>
       <c r="B85">
-        <v>9395</v>
+        <v>12652</v>
       </c>
       <c r="C85" t="s">
-        <v>393</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>394</v>
-[...5 lines deleted...]
-        <v>396</v>
+        <v>238</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>397</v>
+        <v>239</v>
       </c>
       <c r="B86">
-        <v>9257</v>
+        <v>12485</v>
       </c>
       <c r="C86" t="s">
-        <v>398</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>241</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>402</v>
+        <v>242</v>
       </c>
       <c r="B87">
-        <v>9099</v>
+        <v>11864</v>
       </c>
       <c r="C87" t="s">
-        <v>403</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>244</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>402</v>
+        <v>245</v>
       </c>
       <c r="B88">
-        <v>9075</v>
+        <v>11385</v>
       </c>
       <c r="C88" t="s">
-        <v>407</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>247</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>411</v>
+        <v>248</v>
       </c>
       <c r="B89">
-        <v>8907</v>
+        <v>10781</v>
       </c>
       <c r="C89" t="s">
-        <v>412</v>
+        <v>249</v>
       </c>
       <c r="D89" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>415</v>
+        <v>250</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>416</v>
+        <v>248</v>
       </c>
       <c r="B90">
-        <v>8677</v>
+        <v>10770</v>
       </c>
       <c r="C90" t="s">
-        <v>417</v>
+        <v>251</v>
       </c>
       <c r="D90" t="s">
-        <v>418</v>
-[...5 lines deleted...]
-        <v>420</v>
+        <v>252</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>416</v>
+        <v>253</v>
       </c>
       <c r="B91">
-        <v>8667</v>
+        <v>10611</v>
       </c>
       <c r="C91" t="s">
-        <v>421</v>
+        <v>254</v>
       </c>
       <c r="D91" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>424</v>
+        <v>255</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>425</v>
+        <v>256</v>
       </c>
       <c r="B92">
-        <v>8296</v>
+        <v>10082</v>
       </c>
       <c r="C92" t="s">
-        <v>426</v>
+        <v>257</v>
       </c>
       <c r="D92" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>258</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>430</v>
+        <v>259</v>
       </c>
       <c r="B93">
-        <v>8267</v>
+        <v>9771</v>
       </c>
       <c r="C93" t="s">
-        <v>431</v>
+        <v>260</v>
       </c>
       <c r="D93" t="s">
-        <v>432</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>261</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>435</v>
+        <v>259</v>
       </c>
       <c r="B94">
-        <v>8016</v>
+        <v>9692</v>
       </c>
       <c r="C94" t="s">
-        <v>436</v>
+        <v>19</v>
       </c>
       <c r="D94" t="s">
-        <v>437</v>
+        <v>262</v>
       </c>
       <c r="E94" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>19</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>440</v>
+        <v>263</v>
       </c>
       <c r="B95">
-        <v>8083</v>
+        <v>9568</v>
       </c>
       <c r="C95" t="s">
-        <v>441</v>
+        <v>19</v>
       </c>
       <c r="D95" t="s">
-        <v>442</v>
+        <v>264</v>
       </c>
       <c r="E95" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>19</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>445</v>
+        <v>263</v>
       </c>
       <c r="B96">
-        <v>7477</v>
+        <v>9566</v>
       </c>
       <c r="C96" t="s">
-        <v>446</v>
+        <v>265</v>
       </c>
       <c r="D96" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>266</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>450</v>
+        <v>267</v>
       </c>
       <c r="B97">
-        <v>7440</v>
+        <v>9395</v>
       </c>
       <c r="C97" t="s">
-        <v>451</v>
+        <v>268</v>
       </c>
       <c r="D97" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>269</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>455</v>
+        <v>270</v>
       </c>
       <c r="B98">
-        <v>7359</v>
+        <v>9257</v>
       </c>
       <c r="C98" t="s">
-        <v>456</v>
+        <v>271</v>
       </c>
       <c r="D98" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>272</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>460</v>
+        <v>273</v>
       </c>
       <c r="B99">
-        <v>7107</v>
+        <v>9099</v>
       </c>
       <c r="C99" t="s">
-        <v>461</v>
+        <v>274</v>
       </c>
       <c r="D99" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>275</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>465</v>
+        <v>273</v>
       </c>
       <c r="B100">
-        <v>7034</v>
+        <v>9075</v>
       </c>
       <c r="C100" t="s">
-        <v>466</v>
+        <v>276</v>
       </c>
       <c r="D100" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>469</v>
+        <v>277</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>465</v>
+        <v>278</v>
       </c>
       <c r="B101">
-        <v>7021</v>
+        <v>8907</v>
       </c>
       <c r="C101" t="s">
-        <v>470</v>
+        <v>279</v>
       </c>
       <c r="D101" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>280</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>465</v>
+        <v>281</v>
       </c>
       <c r="B102">
-        <v>7003</v>
+        <v>8677</v>
       </c>
       <c r="C102" t="s">
-        <v>474</v>
+        <v>282</v>
       </c>
       <c r="D102" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>283</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>478</v>
+        <v>281</v>
       </c>
       <c r="B103">
-        <v>6867</v>
+        <v>8667</v>
       </c>
       <c r="C103" t="s">
-        <v>479</v>
+        <v>284</v>
       </c>
       <c r="D103" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>285</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>483</v>
+        <v>286</v>
       </c>
       <c r="B104">
-        <v>6724</v>
+        <v>8296</v>
       </c>
       <c r="C104" t="s">
-        <v>484</v>
+        <v>287</v>
       </c>
       <c r="D104" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>288</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>488</v>
+        <v>289</v>
       </c>
       <c r="B105">
-        <v>6534</v>
+        <v>8267</v>
       </c>
       <c r="C105" t="s">
-        <v>489</v>
+        <v>290</v>
       </c>
       <c r="D105" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>291</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>493</v>
+        <v>292</v>
       </c>
       <c r="B106">
-        <v>6170</v>
+        <v>8016</v>
       </c>
       <c r="C106" t="s">
-        <v>494</v>
+        <v>293</v>
       </c>
       <c r="D106" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>497</v>
+        <v>294</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>498</v>
+        <v>295</v>
       </c>
       <c r="B107">
-        <v>5407</v>
+        <v>8083</v>
       </c>
       <c r="C107" t="s">
-        <v>499</v>
+        <v>296</v>
       </c>
       <c r="D107" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>502</v>
+        <v>297</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>503</v>
+        <v>298</v>
       </c>
       <c r="B108">
-        <v>5314</v>
+        <v>7477</v>
       </c>
       <c r="C108" t="s">
-        <v>504</v>
+        <v>299</v>
       </c>
       <c r="D108" t="s">
-        <v>505</v>
-[...5 lines deleted...]
-        <v>507</v>
+        <v>300</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>503</v>
+        <v>301</v>
       </c>
       <c r="B109">
-        <v>5300</v>
+        <v>7440</v>
       </c>
       <c r="C109" t="s">
-        <v>508</v>
+        <v>302</v>
       </c>
       <c r="D109" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>303</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>512</v>
+        <v>304</v>
       </c>
       <c r="B110">
-        <v>3905</v>
+        <v>7359</v>
       </c>
       <c r="C110" t="s">
-        <v>513</v>
+        <v>305</v>
       </c>
       <c r="D110" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>516</v>
+        <v>306</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>517</v>
+        <v>307</v>
       </c>
       <c r="B111">
-        <v>3803</v>
+        <v>7107</v>
       </c>
       <c r="C111" t="s">
-        <v>518</v>
+        <v>308</v>
       </c>
       <c r="D111" t="s">
-        <v>519</v>
-[...5 lines deleted...]
-        <v>521</v>
+        <v>309</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>522</v>
+        <v>310</v>
       </c>
       <c r="B112">
-        <v>3740</v>
+        <v>7034</v>
       </c>
       <c r="C112" t="s">
-        <v>523</v>
+        <v>311</v>
       </c>
       <c r="D112" t="s">
-        <v>524</v>
-[...5 lines deleted...]
-        <v>526</v>
+        <v>312</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>522</v>
+        <v>310</v>
       </c>
       <c r="B113">
-        <v>3729</v>
+        <v>7021</v>
       </c>
       <c r="C113" t="s">
-        <v>527</v>
+        <v>313</v>
       </c>
       <c r="D113" t="s">
-        <v>528</v>
-[...5 lines deleted...]
-        <v>530</v>
+        <v>314</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>522</v>
+        <v>310</v>
       </c>
       <c r="B114">
-        <v>3698</v>
+        <v>7003</v>
       </c>
       <c r="C114" t="s">
-        <v>531</v>
+        <v>315</v>
       </c>
       <c r="D114" t="s">
-        <v>532</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>316</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>535</v>
+        <v>317</v>
       </c>
       <c r="B115">
-        <v>3615</v>
+        <v>6867</v>
       </c>
       <c r="C115" t="s">
-        <v>536</v>
+        <v>318</v>
       </c>
       <c r="D115" t="s">
-        <v>537</v>
-[...5 lines deleted...]
-        <v>539</v>
+        <v>319</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>535</v>
+        <v>320</v>
       </c>
       <c r="B116">
-        <v>3592</v>
+        <v>6724</v>
       </c>
       <c r="C116" t="s">
-        <v>540</v>
+        <v>321</v>
       </c>
       <c r="D116" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>322</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>544</v>
+        <v>323</v>
       </c>
       <c r="B117">
-        <v>2394</v>
+        <v>6534</v>
       </c>
       <c r="C117" t="s">
-        <v>545</v>
+        <v>324</v>
       </c>
       <c r="D117" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>325</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>549</v>
+        <v>326</v>
       </c>
       <c r="B118">
-        <v>2265</v>
+        <v>6170</v>
       </c>
       <c r="C118" t="s">
-        <v>550</v>
+        <v>327</v>
       </c>
       <c r="D118" t="s">
-        <v>551</v>
-[...5 lines deleted...]
-        <v>553</v>
+        <v>328</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>549</v>
+        <v>329</v>
       </c>
       <c r="B119">
-        <v>2236</v>
+        <v>5407</v>
       </c>
       <c r="C119" t="s">
-        <v>554</v>
+        <v>330</v>
       </c>
       <c r="D119" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>331</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>558</v>
+        <v>332</v>
       </c>
       <c r="B120">
-        <v>2124</v>
+        <v>5314</v>
       </c>
       <c r="C120" t="s">
-        <v>559</v>
+        <v>333</v>
       </c>
       <c r="D120" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>334</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>563</v>
+        <v>332</v>
       </c>
       <c r="B121">
-        <v>2024</v>
+        <v>5300</v>
       </c>
       <c r="C121" t="s">
-        <v>564</v>
+        <v>335</v>
       </c>
       <c r="D121" t="s">
-        <v>565</v>
-[...5 lines deleted...]
-        <v>567</v>
+        <v>336</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>563</v>
+        <v>337</v>
       </c>
       <c r="B122">
-        <v>2002</v>
+        <v>3905</v>
       </c>
       <c r="C122" t="s">
-        <v>568</v>
+        <v>338</v>
       </c>
       <c r="D122" t="s">
-        <v>569</v>
-[...5 lines deleted...]
-        <v>571</v>
+        <v>339</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>572</v>
+        <v>340</v>
       </c>
       <c r="B123">
-        <v>1672</v>
+        <v>3803</v>
       </c>
       <c r="C123" t="s">
-        <v>573</v>
+        <v>341</v>
       </c>
       <c r="D123" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-        <v>576</v>
+        <v>342</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>572</v>
+        <v>343</v>
       </c>
       <c r="B124">
-        <v>1664</v>
+        <v>3740</v>
       </c>
       <c r="C124" t="s">
-        <v>109</v>
+        <v>344</v>
       </c>
       <c r="D124" t="s">
-        <v>577</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>345</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>578</v>
+        <v>343</v>
       </c>
       <c r="B125">
-        <v>1106</v>
+        <v>3729</v>
       </c>
       <c r="C125" t="s">
-        <v>579</v>
+        <v>346</v>
       </c>
       <c r="D125" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>582</v>
+        <v>347</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>583</v>
+        <v>343</v>
       </c>
       <c r="B126">
-        <v>758</v>
+        <v>3698</v>
       </c>
       <c r="C126" t="s">
-        <v>584</v>
+        <v>348</v>
       </c>
       <c r="D126" t="s">
-        <v>585</v>
-[...5 lines deleted...]
-        <v>587</v>
+        <v>349</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>588</v>
+        <v>350</v>
       </c>
       <c r="B127">
-        <v>685</v>
+        <v>3615</v>
       </c>
       <c r="C127" t="s">
-        <v>589</v>
+        <v>351</v>
       </c>
       <c r="D127" t="s">
-        <v>590</v>
-[...5 lines deleted...]
-        <v>592</v>
+        <v>352</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>593</v>
+        <v>350</v>
       </c>
       <c r="B128">
-        <v>654</v>
+        <v>3592</v>
       </c>
       <c r="C128" t="s">
-        <v>594</v>
+        <v>353</v>
       </c>
       <c r="D128" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>597</v>
+        <v>354</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>593</v>
+        <v>355</v>
       </c>
       <c r="B129">
-        <v>589</v>
+        <v>2394</v>
       </c>
       <c r="C129" t="s">
-        <v>598</v>
+        <v>356</v>
       </c>
       <c r="D129" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>357</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>602</v>
+        <v>358</v>
       </c>
       <c r="B130">
-        <v>376</v>
+        <v>2265</v>
       </c>
       <c r="C130" t="s">
-        <v>603</v>
+        <v>359</v>
       </c>
       <c r="D130" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>606</v>
+        <v>360</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>607</v>
+        <v>358</v>
       </c>
       <c r="B131">
-        <v>195</v>
+        <v>2236</v>
       </c>
       <c r="C131" t="s">
-        <v>608</v>
+        <v>361</v>
       </c>
       <c r="D131" t="s">
-        <v>609</v>
-[...5 lines deleted...]
-        <v>611</v>
+        <v>362</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>607</v>
+        <v>363</v>
       </c>
       <c r="B132">
-        <v>176</v>
+        <v>2124</v>
       </c>
       <c r="C132" t="s">
-        <v>612</v>
+        <v>364</v>
       </c>
       <c r="D132" t="s">
-        <v>613</v>
-[...5 lines deleted...]
-        <v>615</v>
+        <v>365</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>616</v>
+        <v>366</v>
       </c>
       <c r="B133">
-        <v>13</v>
+        <v>2024</v>
       </c>
       <c r="C133" t="s">
-        <v>617</v>
+        <v>367</v>
       </c>
       <c r="D133" t="s">
-        <v>618</v>
-[...5 lines deleted...]
-        <v>620</v>
+        <v>368</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>621</v>
+        <v>366</v>
       </c>
       <c r="B134">
-        <v>6933</v>
+        <v>2002</v>
       </c>
       <c r="C134" t="s">
-        <v>622</v>
+        <v>369</v>
       </c>
       <c r="D134" t="s">
-        <v>623</v>
-[...5 lines deleted...]
-        <v>625</v>
+        <v>370</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>621</v>
+        <v>371</v>
       </c>
       <c r="B135">
-        <v>6926</v>
+        <v>1672</v>
       </c>
       <c r="C135" t="s">
-        <v>626</v>
+        <v>372</v>
       </c>
       <c r="D135" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>373</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>630</v>
+        <v>371</v>
       </c>
       <c r="B136">
-        <v>6604</v>
+        <v>1664</v>
       </c>
       <c r="C136" t="s">
-        <v>631</v>
+        <v>19</v>
       </c>
       <c r="D136" t="s">
-        <v>632</v>
+        <v>374</v>
       </c>
       <c r="E136" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>19</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>635</v>
+        <v>375</v>
       </c>
       <c r="B137">
-        <v>6303</v>
+        <v>1106</v>
       </c>
       <c r="C137" t="s">
-        <v>636</v>
+        <v>376</v>
       </c>
       <c r="D137" t="s">
-        <v>637</v>
-[...5 lines deleted...]
-        <v>639</v>
+        <v>377</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>640</v>
+        <v>378</v>
       </c>
       <c r="B138">
-        <v>6289</v>
+        <v>758</v>
       </c>
       <c r="C138" t="s">
-        <v>641</v>
+        <v>379</v>
       </c>
       <c r="D138" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>380</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>645</v>
+        <v>381</v>
       </c>
       <c r="B139">
-        <v>6055</v>
+        <v>685</v>
       </c>
       <c r="C139" t="s">
-        <v>646</v>
+        <v>382</v>
       </c>
       <c r="D139" t="s">
-        <v>647</v>
-[...5 lines deleted...]
-        <v>649</v>
+        <v>383</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>650</v>
+        <v>384</v>
       </c>
       <c r="B140">
-        <v>5512</v>
+        <v>654</v>
       </c>
       <c r="C140" t="s">
-        <v>651</v>
+        <v>385</v>
       </c>
       <c r="D140" t="s">
-        <v>652</v>
-[...5 lines deleted...]
-        <v>654</v>
+        <v>386</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>650</v>
+        <v>384</v>
       </c>
       <c r="B141">
-        <v>5503</v>
+        <v>589</v>
       </c>
       <c r="C141" t="s">
-        <v>655</v>
+        <v>387</v>
       </c>
       <c r="D141" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>388</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>659</v>
+        <v>389</v>
       </c>
       <c r="B142">
-        <v>4404</v>
+        <v>376</v>
       </c>
       <c r="C142" t="s">
-        <v>660</v>
+        <v>390</v>
       </c>
       <c r="D142" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>663</v>
+        <v>391</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>659</v>
+        <v>392</v>
       </c>
       <c r="B143">
-        <v>4402</v>
+        <v>195</v>
       </c>
       <c r="C143" t="s">
-        <v>664</v>
+        <v>393</v>
       </c>
       <c r="D143" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>667</v>
+        <v>394</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>668</v>
+        <v>392</v>
       </c>
       <c r="B144">
-        <v>4057</v>
+        <v>176</v>
       </c>
       <c r="C144" t="s">
-        <v>669</v>
+        <v>395</v>
       </c>
       <c r="D144" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>396</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>673</v>
+        <v>397</v>
       </c>
       <c r="B145">
-        <v>3736</v>
+        <v>13</v>
       </c>
       <c r="C145" t="s">
-        <v>674</v>
+        <v>398</v>
       </c>
       <c r="D145" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-        <v>677</v>
+        <v>399</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>678</v>
+        <v>400</v>
       </c>
       <c r="B146">
-        <v>3458</v>
+        <v>6933</v>
       </c>
       <c r="C146" t="s">
-        <v>109</v>
+        <v>401</v>
       </c>
       <c r="D146" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>402</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>680</v>
+        <v>400</v>
       </c>
       <c r="B147">
-        <v>2961</v>
+        <v>6926</v>
       </c>
       <c r="C147" t="s">
-        <v>109</v>
+        <v>403</v>
       </c>
       <c r="D147" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-        <v>111</v>
+        <v>404</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>682</v>
+        <v>405</v>
       </c>
       <c r="B148">
+        <v>6604</v>
+      </c>
+      <c r="C148" t="s">
+        <v>406</v>
+      </c>
+      <c r="D148" t="s">
+        <v>407</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>408</v>
+      </c>
+      <c r="B149">
+        <v>6303</v>
+      </c>
+      <c r="C149" t="s">
+        <v>409</v>
+      </c>
+      <c r="D149" t="s">
+        <v>410</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>411</v>
+      </c>
+      <c r="B150">
+        <v>6289</v>
+      </c>
+      <c r="C150" t="s">
+        <v>412</v>
+      </c>
+      <c r="D150" t="s">
+        <v>413</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>414</v>
+      </c>
+      <c r="B151">
+        <v>6055</v>
+      </c>
+      <c r="C151" t="s">
+        <v>415</v>
+      </c>
+      <c r="D151" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>417</v>
+      </c>
+      <c r="B152">
+        <v>5512</v>
+      </c>
+      <c r="C152" t="s">
+        <v>418</v>
+      </c>
+      <c r="D152" t="s">
+        <v>419</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>417</v>
+      </c>
+      <c r="B153">
+        <v>5503</v>
+      </c>
+      <c r="C153" t="s">
+        <v>420</v>
+      </c>
+      <c r="D153" t="s">
+        <v>421</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>422</v>
+      </c>
+      <c r="B154">
+        <v>4404</v>
+      </c>
+      <c r="C154" t="s">
+        <v>423</v>
+      </c>
+      <c r="D154" t="s">
+        <v>424</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>422</v>
+      </c>
+      <c r="B155">
+        <v>4402</v>
+      </c>
+      <c r="C155" t="s">
+        <v>425</v>
+      </c>
+      <c r="D155" t="s">
+        <v>426</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>427</v>
+      </c>
+      <c r="B156">
+        <v>4057</v>
+      </c>
+      <c r="C156" t="s">
+        <v>428</v>
+      </c>
+      <c r="D156" t="s">
+        <v>429</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>430</v>
+      </c>
+      <c r="B157">
+        <v>3736</v>
+      </c>
+      <c r="C157" t="s">
+        <v>431</v>
+      </c>
+      <c r="D157" t="s">
+        <v>432</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>433</v>
+      </c>
+      <c r="B158">
+        <v>3458</v>
+      </c>
+      <c r="C158" t="s">
+        <v>19</v>
+      </c>
+      <c r="D158" t="s">
+        <v>434</v>
+      </c>
+      <c r="E158" t="s">
+        <v>19</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>435</v>
+      </c>
+      <c r="B159">
+        <v>2961</v>
+      </c>
+      <c r="C159" t="s">
+        <v>19</v>
+      </c>
+      <c r="D159" t="s">
+        <v>436</v>
+      </c>
+      <c r="E159" t="s">
+        <v>19</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>437</v>
+      </c>
+      <c r="B160">
         <v>2703</v>
       </c>
-      <c r="C148" t="s">
-[...9 lines deleted...]
-        <v>686</v>
+      <c r="C160" t="s">
+        <v>438</v>
+      </c>
+      <c r="D160" t="s">
+        <v>439</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="F34" r:id="rId64"/>
+    <hyperlink ref="E35" r:id="rId65"/>
+    <hyperlink ref="F35" r:id="rId66"/>
+    <hyperlink ref="E36" r:id="rId67"/>
+    <hyperlink ref="F36" r:id="rId68"/>
+    <hyperlink ref="E37" r:id="rId69"/>
+    <hyperlink ref="F37" r:id="rId70"/>
+    <hyperlink ref="E38" r:id="rId71"/>
+    <hyperlink ref="F38" r:id="rId72"/>
+    <hyperlink ref="E39" r:id="rId73"/>
+    <hyperlink ref="F39" r:id="rId74"/>
+    <hyperlink ref="F40" r:id="rId75"/>
+    <hyperlink ref="E41" r:id="rId76"/>
+    <hyperlink ref="F41" r:id="rId77"/>
+    <hyperlink ref="E42" r:id="rId78"/>
+    <hyperlink ref="F42" r:id="rId79"/>
+    <hyperlink ref="E43" r:id="rId80"/>
+    <hyperlink ref="F43" r:id="rId81"/>
+    <hyperlink ref="E44" r:id="rId82"/>
+    <hyperlink ref="F44" r:id="rId83"/>
+    <hyperlink ref="E45" r:id="rId84"/>
+    <hyperlink ref="F45" r:id="rId85"/>
+    <hyperlink ref="E46" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="E49" r:id="rId92"/>
+    <hyperlink ref="F49" r:id="rId93"/>
+    <hyperlink ref="E50" r:id="rId94"/>
+    <hyperlink ref="F50" r:id="rId95"/>
+    <hyperlink ref="E51" r:id="rId96"/>
+    <hyperlink ref="F51" r:id="rId97"/>
+    <hyperlink ref="E52" r:id="rId98"/>
+    <hyperlink ref="F52" r:id="rId99"/>
+    <hyperlink ref="E53" r:id="rId100"/>
+    <hyperlink ref="F53" r:id="rId101"/>
+    <hyperlink ref="E54" r:id="rId102"/>
+    <hyperlink ref="F54" r:id="rId103"/>
+    <hyperlink ref="E55" r:id="rId104"/>
+    <hyperlink ref="F55" r:id="rId105"/>
+    <hyperlink ref="E56" r:id="rId106"/>
+    <hyperlink ref="F56" r:id="rId107"/>
+    <hyperlink ref="E57" r:id="rId108"/>
+    <hyperlink ref="F57" r:id="rId109"/>
+    <hyperlink ref="E58" r:id="rId110"/>
+    <hyperlink ref="F58" r:id="rId111"/>
+    <hyperlink ref="E59" r:id="rId112"/>
+    <hyperlink ref="F59" r:id="rId113"/>
+    <hyperlink ref="E60" r:id="rId114"/>
+    <hyperlink ref="F60" r:id="rId115"/>
+    <hyperlink ref="E61" r:id="rId116"/>
+    <hyperlink ref="F61" r:id="rId117"/>
+    <hyperlink ref="E62" r:id="rId118"/>
+    <hyperlink ref="F62" r:id="rId119"/>
+    <hyperlink ref="E63" r:id="rId120"/>
+    <hyperlink ref="F63" r:id="rId121"/>
+    <hyperlink ref="E64" r:id="rId122"/>
+    <hyperlink ref="F64" r:id="rId123"/>
+    <hyperlink ref="E65" r:id="rId124"/>
+    <hyperlink ref="F65" r:id="rId125"/>
+    <hyperlink ref="E66" r:id="rId126"/>
+    <hyperlink ref="F66" r:id="rId127"/>
+    <hyperlink ref="E67" r:id="rId128"/>
+    <hyperlink ref="F67" r:id="rId129"/>
+    <hyperlink ref="E68" r:id="rId130"/>
+    <hyperlink ref="F68" r:id="rId131"/>
+    <hyperlink ref="E69" r:id="rId132"/>
+    <hyperlink ref="F69" r:id="rId133"/>
+    <hyperlink ref="E70" r:id="rId134"/>
+    <hyperlink ref="F70" r:id="rId135"/>
+    <hyperlink ref="E71" r:id="rId136"/>
+    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E72" r:id="rId138"/>
+    <hyperlink ref="F72" r:id="rId139"/>
+    <hyperlink ref="E73" r:id="rId140"/>
+    <hyperlink ref="F73" r:id="rId141"/>
+    <hyperlink ref="E74" r:id="rId142"/>
+    <hyperlink ref="F74" r:id="rId143"/>
+    <hyperlink ref="E75" r:id="rId144"/>
+    <hyperlink ref="F75" r:id="rId145"/>
+    <hyperlink ref="E76" r:id="rId146"/>
+    <hyperlink ref="F76" r:id="rId147"/>
+    <hyperlink ref="E77" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
+    <hyperlink ref="E78" r:id="rId150"/>
+    <hyperlink ref="F78" r:id="rId151"/>
+    <hyperlink ref="E79" r:id="rId152"/>
+    <hyperlink ref="F79" r:id="rId153"/>
+    <hyperlink ref="E80" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="F94" r:id="rId181"/>
+    <hyperlink ref="F95" r:id="rId182"/>
+    <hyperlink ref="E96" r:id="rId183"/>
+    <hyperlink ref="F96" r:id="rId184"/>
+    <hyperlink ref="E97" r:id="rId185"/>
+    <hyperlink ref="F97" r:id="rId186"/>
+    <hyperlink ref="E98" r:id="rId187"/>
+    <hyperlink ref="F98" r:id="rId188"/>
+    <hyperlink ref="E99" r:id="rId189"/>
+    <hyperlink ref="F99" r:id="rId190"/>
+    <hyperlink ref="E100" r:id="rId191"/>
+    <hyperlink ref="F100" r:id="rId192"/>
+    <hyperlink ref="E101" r:id="rId193"/>
+    <hyperlink ref="F101" r:id="rId194"/>
+    <hyperlink ref="E102" r:id="rId195"/>
+    <hyperlink ref="F102" r:id="rId196"/>
+    <hyperlink ref="E103" r:id="rId197"/>
+    <hyperlink ref="F103" r:id="rId198"/>
+    <hyperlink ref="E104" r:id="rId199"/>
+    <hyperlink ref="F104" r:id="rId200"/>
+    <hyperlink ref="E105" r:id="rId201"/>
+    <hyperlink ref="F105" r:id="rId202"/>
+    <hyperlink ref="E106" r:id="rId203"/>
+    <hyperlink ref="F106" r:id="rId204"/>
+    <hyperlink ref="E107" r:id="rId205"/>
+    <hyperlink ref="F107" r:id="rId206"/>
+    <hyperlink ref="E108" r:id="rId207"/>
+    <hyperlink ref="F108" r:id="rId208"/>
+    <hyperlink ref="E109" r:id="rId209"/>
+    <hyperlink ref="F109" r:id="rId210"/>
+    <hyperlink ref="E110" r:id="rId211"/>
+    <hyperlink ref="F110" r:id="rId212"/>
+    <hyperlink ref="E111" r:id="rId213"/>
+    <hyperlink ref="F111" r:id="rId214"/>
+    <hyperlink ref="E112" r:id="rId215"/>
+    <hyperlink ref="F112" r:id="rId216"/>
+    <hyperlink ref="E113" r:id="rId217"/>
+    <hyperlink ref="F113" r:id="rId218"/>
+    <hyperlink ref="E114" r:id="rId219"/>
+    <hyperlink ref="F114" r:id="rId220"/>
+    <hyperlink ref="E115" r:id="rId221"/>
+    <hyperlink ref="F115" r:id="rId222"/>
+    <hyperlink ref="E116" r:id="rId223"/>
+    <hyperlink ref="F116" r:id="rId224"/>
+    <hyperlink ref="E117" r:id="rId225"/>
+    <hyperlink ref="F117" r:id="rId226"/>
+    <hyperlink ref="E118" r:id="rId227"/>
+    <hyperlink ref="F118" r:id="rId228"/>
+    <hyperlink ref="E119" r:id="rId229"/>
+    <hyperlink ref="F119" r:id="rId230"/>
+    <hyperlink ref="E120" r:id="rId231"/>
+    <hyperlink ref="F120" r:id="rId232"/>
+    <hyperlink ref="E121" r:id="rId233"/>
+    <hyperlink ref="F121" r:id="rId234"/>
+    <hyperlink ref="E122" r:id="rId235"/>
+    <hyperlink ref="F122" r:id="rId236"/>
+    <hyperlink ref="E123" r:id="rId237"/>
+    <hyperlink ref="F123" r:id="rId238"/>
+    <hyperlink ref="E124" r:id="rId239"/>
+    <hyperlink ref="F124" r:id="rId240"/>
+    <hyperlink ref="E125" r:id="rId241"/>
+    <hyperlink ref="F125" r:id="rId242"/>
+    <hyperlink ref="E126" r:id="rId243"/>
+    <hyperlink ref="F126" r:id="rId244"/>
+    <hyperlink ref="E127" r:id="rId245"/>
+    <hyperlink ref="F127" r:id="rId246"/>
+    <hyperlink ref="E128" r:id="rId247"/>
+    <hyperlink ref="F128" r:id="rId248"/>
+    <hyperlink ref="E129" r:id="rId249"/>
+    <hyperlink ref="F129" r:id="rId250"/>
+    <hyperlink ref="E130" r:id="rId251"/>
+    <hyperlink ref="F130" r:id="rId252"/>
+    <hyperlink ref="E131" r:id="rId253"/>
+    <hyperlink ref="F131" r:id="rId254"/>
+    <hyperlink ref="E132" r:id="rId255"/>
+    <hyperlink ref="F132" r:id="rId256"/>
+    <hyperlink ref="E133" r:id="rId257"/>
+    <hyperlink ref="F133" r:id="rId258"/>
+    <hyperlink ref="E134" r:id="rId259"/>
+    <hyperlink ref="F134" r:id="rId260"/>
+    <hyperlink ref="E135" r:id="rId261"/>
+    <hyperlink ref="F135" r:id="rId262"/>
+    <hyperlink ref="F136" r:id="rId263"/>
+    <hyperlink ref="E137" r:id="rId264"/>
+    <hyperlink ref="F137" r:id="rId265"/>
+    <hyperlink ref="E138" r:id="rId266"/>
+    <hyperlink ref="F138" r:id="rId267"/>
+    <hyperlink ref="E139" r:id="rId268"/>
+    <hyperlink ref="F139" r:id="rId269"/>
+    <hyperlink ref="E140" r:id="rId270"/>
+    <hyperlink ref="F140" r:id="rId271"/>
+    <hyperlink ref="E141" r:id="rId272"/>
+    <hyperlink ref="F141" r:id="rId273"/>
+    <hyperlink ref="E142" r:id="rId274"/>
+    <hyperlink ref="F142" r:id="rId275"/>
+    <hyperlink ref="E143" r:id="rId276"/>
+    <hyperlink ref="F143" r:id="rId277"/>
+    <hyperlink ref="E144" r:id="rId278"/>
+    <hyperlink ref="F144" r:id="rId279"/>
+    <hyperlink ref="E145" r:id="rId280"/>
+    <hyperlink ref="F145" r:id="rId281"/>
+    <hyperlink ref="E146" r:id="rId282"/>
+    <hyperlink ref="F146" r:id="rId283"/>
+    <hyperlink ref="E147" r:id="rId284"/>
+    <hyperlink ref="F147" r:id="rId285"/>
+    <hyperlink ref="E148" r:id="rId286"/>
+    <hyperlink ref="F148" r:id="rId287"/>
+    <hyperlink ref="E149" r:id="rId288"/>
+    <hyperlink ref="F149" r:id="rId289"/>
+    <hyperlink ref="E150" r:id="rId290"/>
+    <hyperlink ref="F150" r:id="rId291"/>
+    <hyperlink ref="E151" r:id="rId292"/>
+    <hyperlink ref="F151" r:id="rId293"/>
+    <hyperlink ref="E152" r:id="rId294"/>
+    <hyperlink ref="F152" r:id="rId295"/>
+    <hyperlink ref="E153" r:id="rId296"/>
+    <hyperlink ref="F153" r:id="rId297"/>
+    <hyperlink ref="E154" r:id="rId298"/>
+    <hyperlink ref="F154" r:id="rId299"/>
+    <hyperlink ref="E155" r:id="rId300"/>
+    <hyperlink ref="F155" r:id="rId301"/>
+    <hyperlink ref="E156" r:id="rId302"/>
+    <hyperlink ref="F156" r:id="rId303"/>
+    <hyperlink ref="E157" r:id="rId304"/>
+    <hyperlink ref="F157" r:id="rId305"/>
+    <hyperlink ref="F158" r:id="rId306"/>
+    <hyperlink ref="F159" r:id="rId307"/>
+    <hyperlink ref="E160" r:id="rId308"/>
+    <hyperlink ref="F160" r:id="rId309"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>