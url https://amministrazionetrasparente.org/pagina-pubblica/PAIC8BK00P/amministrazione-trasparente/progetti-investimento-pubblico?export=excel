--- v0 (2026-08-15)
+++ v1 (2026-10-22)
@@ -8,88 +8,109 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="85">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>D.M. 179 DEL 02/09/2026: RISORSE PER IL RAFFRESCAMENTO E PER IL MIGLIORAMENTO DEL COMFORT MICROCLIMATICO DEGLI AMBIENTI DIDATTICI</t>
+  </si>
+  <si>
+    <t>D64D26004760001</t>
+  </si>
+  <si>
+    <t>€ 3.153,57</t>
+  </si>
+  <si>
+    <t>FINANZIAMENTO STATALE</t>
+  </si>
+  <si>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>"LIBERI DI SCEGLIERE"</t>
   </si>
   <si>
     <t>G62J26001090002</t>
   </si>
   <si>
     <t>€ 15.000,00</t>
   </si>
   <si>
     <t>Finanziamento Regione Siciliana</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>FINANZIAMENTO D.D.G. 693 DEL 18/02/2026 CONTRIBUTO STRAORDINARIO PER ATTIVAZIONE SERVIZI DI MEDIAZIONE LINGUISTICA</t>
   </si>
   <si>
     <t>G62J26000660002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>FINANZIAMENTO D.D.G.692 DEL 18/02/2026 CONTRIBUTO STRAORDINARIO PROMOZIONE DI PROGETTI DI EDUCAZIONE ALIMENTARE</t>
   </si>
   <si>
     <t>G63C26000210002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>FINANZIAMENTO D.D.G. 1332/2026 ACQUISIZIONE DI ATTREZZATURE TECNICHE E DI SUSSIDI DIDATTICI DESTINATI AGLI STUDENTI CON DISABILI</t>
@@ -125,50 +146,80 @@
     <t>PN FSE + A SCUOLA DI COMPETENZE 3</t>
   </si>
   <si>
     <t>D64D25005020007</t>
   </si>
   <si>
     <t>€ 113.091,00</t>
   </si>
   <si>
     <t>Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027 – Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6, Azione ESO4.6.A1 – Sotto azione ESO4.6.A1.B, interventi di cui al decreto</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>FORNITURA, INSTALLAZIONE E COLLAUDO AULA IMMERSIVA E SERVIZIO DI FORMAZIONE 20 DOCENTI</t>
   </si>
   <si>
     <t>G62J25000530002</t>
   </si>
   <si>
     <t>€ 55.000,00</t>
   </si>
   <si>
     <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>PAROLE E IMMAGINI CONTRO LA VIOLENZA DI GENERE - CIRCOLARE N. 8 DEL 18/06/2025 "ARTE DI OGNI GENERE – SECONDA EDIZIONE"</t>
+  </si>
+  <si>
+    <t>G62J25000360002</t>
+  </si>
+  <si>
+    <t>€ 9.996,10</t>
+  </si>
+  <si>
+    <t>FINANZIAMENTO REGIONE SICILIANA</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>SCOPRI E VALORIZZA LE TUE POTENZIALITÀ</t>
+  </si>
+  <si>
+    <t>D24D25001370007</t>
+  </si>
+  <si>
+    <t>€ 66.660,00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fondi Strutturali Europei – Programma Nazionale “Scuola e competenze” 2021-2027. Priorità 01 – Scuola e competenze – Fondo Sociale Europeo Plus (FSE+) – Obiettivo Specifico ESO4.6 – Azione ESO4.6.A4 – Sotto azione ESO4.6.A4.D, interventi di cui al Decret</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
   </si>
   <si>
     <t>PN - LA SCUOLA NON SI FERMA 2 AVVISO PUBBLICO PROT. N. 81652 DEL 23/05/2025 (C.D. PIANO ESTATE)</t>
   </si>
   <si>
     <t>D24D25002090007</t>
   </si>
   <si>
     <t>€ 78.780,00</t>
   </si>
   <si>
     <t>Fondo sociale europeo plus (FSE+)</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>A SCUOLA DI COMPETENZE 2</t>
   </si>
   <si>
     <t>D64D25000660007</t>
   </si>
   <si>
     <t>€ 58.245,00</t>
   </si>
@@ -609,462 +660,589 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/dd826769-8e2a-4152-8ede-e0f4dc5c7034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/e14dfadd-d94b-4621-bec8-e6c0e4da52d0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/7338aed4-9190-4bdb-bb24-dbe452eb24b1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/db81466c-cb62-4b22-80e8-f4128b6da069" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/8adbe7d1-21a3-4aff-90f6-ce3630b28af7" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/861645e7-ae81-4ca5-88fa-626be6402a7d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/a5928012-6cf9-4d40-9ef6-09f5ad830c3f" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/4d6d4f5b-792d-4a5d-bab0-740c8066e406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/6ccdd290-8470-4e6c-a5d8-9c4b753b91e9" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/f336040a-7388-42d8-a3f4-ac016b5bf1e9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/5f12ac64-4577-4dd0-95e6-89ec803fd9fd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/0687b621-b368-4b92-bad4-d6c1be305ce2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/28ccd4cc-3592-47a9-9857-9770efcf0975" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/898ec779-2ac9-4c4f-a60a-bad8cc5c1ddc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/dd826769-8e2a-4152-8ede-e0f4dc5c7034" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/e14dfadd-d94b-4621-bec8-e6c0e4da52d0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/7338aed4-9190-4bdb-bb24-dbe452eb24b1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/db81466c-cb62-4b22-80e8-f4128b6da069" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/8adbe7d1-21a3-4aff-90f6-ce3630b28af7" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/861645e7-ae81-4ca5-88fa-626be6402a7d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/a5928012-6cf9-4d40-9ef6-09f5ad830c3f" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/e92fa5b5-b7f5-4fbf-8667-aa130544365b" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/c71b57e6-3302-4720-b73f-86b0e5e3c540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/4d6d4f5b-792d-4a5d-bab0-740c8066e406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/6ccdd290-8470-4e6c-a5d8-9c4b753b91e9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/f336040a-7388-42d8-a3f4-ac016b5bf1e9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/5f12ac64-4577-4dd0-95e6-89ec803fd9fd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/0687b621-b368-4b92-bad4-d6c1be305ce2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/progetto/28ccd4cc-3592-47a9-9857-9770efcf0975" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F24"/>
+  <dimension ref="A1:G27"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
-    <col min="1" max="6" width="25" customWidth="1"/>
+    <col min="1" max="7" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-    </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G2" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>45</v>
+      </c>
+      <c r="F10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B3" t="s">
-[...146 lines deleted...]
-      <c r="A12" s="2" t="s">
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" t="s">
+        <v>48</v>
+      </c>
+      <c r="D14" t="s">
+        <v>49</v>
+      </c>
+      <c r="E14" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>58</v>
+      </c>
+      <c r="D16" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B20" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C20" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D20" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E20" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="F20" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...51 lines deleted...]
-      <c r="A17" s="2" t="s">
+      <c r="G20" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" t="s">
+        <v>69</v>
+      </c>
+      <c r="E21" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C22" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" t="s">
+        <v>75</v>
+      </c>
+      <c r="F22" t="s">
+        <v>12</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" t="s">
+        <v>79</v>
+      </c>
+      <c r="F23" t="s">
+        <v>12</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B26" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D17" s="2" t="s">
+      <c r="D26" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="F26" s="2" t="s">
         <v>5</v>
       </c>
-    </row>
-[...107 lines deleted...]
-        <v>11</v>
+      <c r="G26" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" t="s">
+        <v>84</v>
+      </c>
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A1:F1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A12:G12"/>
+    <mergeCell ref="A19:G19"/>
+    <mergeCell ref="A25:G25"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="F3" r:id="rId1"/>
-[...11 lines deleted...]
-    <hyperlink ref="F24" r:id="rId13"/>
+    <hyperlink ref="G3" r:id="rId1"/>
+    <hyperlink ref="G4" r:id="rId2"/>
+    <hyperlink ref="G5" r:id="rId3"/>
+    <hyperlink ref="G6" r:id="rId4"/>
+    <hyperlink ref="G7" r:id="rId5"/>
+    <hyperlink ref="G8" r:id="rId6"/>
+    <hyperlink ref="G9" r:id="rId7"/>
+    <hyperlink ref="G10" r:id="rId8"/>
+    <hyperlink ref="G14" r:id="rId9"/>
+    <hyperlink ref="G15" r:id="rId10"/>
+    <hyperlink ref="G16" r:id="rId11"/>
+    <hyperlink ref="G17" r:id="rId12"/>
+    <hyperlink ref="G21" r:id="rId13"/>
+    <hyperlink ref="G22" r:id="rId14"/>
+    <hyperlink ref="G23" r:id="rId15"/>
+    <hyperlink ref="G27" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>