--- v0 (2026-08-15)
+++ v1 (2026-10-22)
@@ -8,82 +8,136 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="91">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>BD75220915</t>
+  </si>
+  <si>
+    <t>Decisione di contrarre ai sensi dell’art. 50 del D.Lgs. 36/2023 per l’affidamento diretto attraverso OdA MEPA per l’approvvigionamento di Corsi Sicurezza Lavoratori D.Lgs 81/08 CIG: BD75220915</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Dispositivo di liquidazione dei compensi personale destinatario incarichi ESPERTI E TUTOR Palumbo La scuola di tutti e per tutti - seconda ed. M4C1I1.4-2024-1322-P-54471 CUP: D64D21001350006</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD491AD4A3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio  assicurativo  per  copertura  Responsabilità Civile, Infortuni, Tutela Legale, Assistenza, in favore di Alunni e Personale della scuola a.s.  2026/27</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD349A5174</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Registri scolastici Gruppo Spaggiari Parma S.p.A. € 433,15 iva esclusa CIG: BD349A5174</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dispositivo di liquidazione dei compensi spettanti al personale destinatario di incarichi SU SPESE DI GESTIONE per la realizzazione degli interventi del Progetto “Scopri e valorizza le tue potenzialità” </t>
+  </si>
+  <si>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>BCF580FE73</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di pulizia straordinaria plesso scolastico</t>
+  </si>
+  <si>
+    <t>11/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dispositivo di liquidazione dei compensi spettanti al personale destinatario di incarichi DI ESPERTO e TUTOR per la realizzazione degli interventi del Progetto “Scopri e valorizza le tue potenzialità” </t>
+  </si>
+  <si>
     <t>05/08/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Dispositivo di liquidazione dei compensi spettanti al personale destinatario di incarichi DI TUTOR E SPESE DI GESTIONE A scuola di competenze 2
 ESO4.6.A1.B-FSEPN-SI-2025-224 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>07/07/2026</t>
   </si>
   <si>
     <t>BA78227A5E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Aaffidamento diretto alla ditta MELEAM S.P.A. nell’ambito contratto di servizi per la sorveglianza sanitaria medico competente n. 30 visite mediche di controllo anno 2026 CIG: BA78227A5E</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1FFAB303</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura, installazione e collaudo aula immersiva e servizio di formazione 20 docenti</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>Certificato regolare esecuzione delle prestazioni e Decreto liquidazione FATTURA esperto esterno GUERRERA SILVIA DM 19/2024 M4C1I1.4-2024-1322-P-54471 CUP: D64D21001350006</t>
   </si>
@@ -623,847 +677,998 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA78227A5E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/484f6f01-7d40-4845-8520-45a129cf0ba7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FFAB303" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/9421f920-66ef-4ec2-95fb-6caccdcb9659" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA480306" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/b3336c8b-74b4-45b5-baad-76580d96ba62" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD7311EE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/3ca9dc45-8c32-4d9e-8b89-bc5182517042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB69621FB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/a918ed66-0191-411a-98c4-b6f443048470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB263DD1C6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/888a33ae-5c8a-4500-a3c0-dc3e8cd596b1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA993CF070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/f8dbc0e2-0608-4f8d-9d5e-da1c72a9b0b5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6FDDCE6E" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/b1d4e462-78e1-4e7e-9d17-06ef5cb43cfd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD75220915" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/ea781cd4-1658-4a7c-bc81-0a254d802ca8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD491AD4A3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/eea59f2f-6de4-43f2-8506-162b3344f0f4" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD349A5174" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/24ad09c2-2232-49c8-a2f2-cb4ac2eaf77d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF580FE73" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/2f0d4945-2853-4813-abf6-0f1d0a2ec819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA78227A5E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/484f6f01-7d40-4845-8520-45a129cf0ba7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1FFAB303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/9421f920-66ef-4ec2-95fb-6caccdcb9659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFA480306" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/b3336c8b-74b4-45b5-baad-76580d96ba62" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD7311EE" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/3ca9dc45-8c32-4d9e-8b89-bc5182517042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB69621FB" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/a918ed66-0191-411a-98c4-b6f443048470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB263DD1C6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/888a33ae-5c8a-4500-a3c0-dc3e8cd596b1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA993CF070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/f8dbc0e2-0608-4f8d-9d5e-da1c72a9b0b5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BA6FDDCE6E" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8BK00P/amministrazione-trasparente/atti-amministrazioni-enti/b1d4e462-78e1-4e7e-9d17-06ef5cb43cfd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F37"/>
+  <dimension ref="A1:F44"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>16075</v>
+        <v>20862</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-        <v>7</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>15430</v>
+        <v>19860</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>14481</v>
+        <v>19457</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>14004</v>
+        <v>18972</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>13319</v>
+        <v>17950</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="2" t="s">
-        <v>9</v>
+      <c r="E6" t="s">
+        <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>12881</v>
+        <v>17423</v>
       </c>
       <c r="C7" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>12876</v>
+        <v>17332</v>
       </c>
       <c r="C8" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>12868</v>
+        <v>16075</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>12859</v>
+        <v>15430</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>30</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="B11">
-        <v>12856</v>
+        <v>14481</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>33</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>12848</v>
+        <v>14004</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>12846</v>
+        <v>13319</v>
       </c>
       <c r="C13" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>38</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B14">
-        <v>12609</v>
+        <v>12881</v>
       </c>
       <c r="C14" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E14" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>12608</v>
+        <v>12876</v>
       </c>
       <c r="C15" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>12253</v>
+        <v>12868</v>
       </c>
       <c r="C16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B17">
-        <v>11758</v>
+        <v>12859</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B18">
-        <v>11257</v>
+        <v>12856</v>
       </c>
       <c r="C18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="E18" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>39</v>
       </c>
       <c r="B19">
-        <v>11215</v>
+        <v>12848</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B20">
-        <v>10158</v>
+        <v>12846</v>
       </c>
       <c r="C20" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B21">
-        <v>9054</v>
+        <v>12609</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B22">
-        <v>9052</v>
+        <v>12608</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E22" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="B23">
-        <v>9010</v>
+        <v>12253</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E23" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B24">
-        <v>9008</v>
+        <v>11758</v>
       </c>
       <c r="C24" t="s">
-        <v>7</v>
+        <v>53</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>54</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B25">
-        <v>9005</v>
+        <v>11257</v>
       </c>
       <c r="C25" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E25" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B26">
-        <v>8974</v>
+        <v>11215</v>
       </c>
       <c r="C26" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>59</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B27">
-        <v>8973</v>
+        <v>10158</v>
       </c>
       <c r="C27" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="E27" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B28">
-        <v>8702</v>
+        <v>9054</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="E28" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B29">
-        <v>8685</v>
+        <v>9052</v>
       </c>
       <c r="C29" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E29" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B30">
-        <v>8540</v>
+        <v>9010</v>
       </c>
       <c r="C30" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="E30" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B31">
-        <v>8274</v>
+        <v>9008</v>
       </c>
       <c r="C31" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E31" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="B32">
-        <v>8273</v>
+        <v>9005</v>
       </c>
       <c r="C32" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E32" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B33">
-        <v>7813</v>
+        <v>8974</v>
       </c>
       <c r="C33" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E33" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B34">
-        <v>7812</v>
+        <v>8973</v>
       </c>
       <c r="C34" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E34" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B35">
-        <v>7752</v>
+        <v>8702</v>
       </c>
       <c r="C35" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>72</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B36">
-        <v>4432</v>
+        <v>8685</v>
       </c>
       <c r="C36" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>73</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B37">
+        <v>8540</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>75</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38">
+        <v>8274</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>77</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39">
+        <v>8273</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>78</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40">
+        <v>7813</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
+        <v>80</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>79</v>
+      </c>
+      <c r="B41">
+        <v>7812</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42">
+        <v>7752</v>
+      </c>
+      <c r="C42" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>85</v>
+      </c>
+      <c r="B43">
+        <v>4432</v>
+      </c>
+      <c r="C43" t="s">
+        <v>86</v>
+      </c>
+      <c r="D43" t="s">
+        <v>87</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44">
         <v>3508</v>
       </c>
-      <c r="C37" t="s">
-[...8 lines deleted...]
-      <c r="F37" s="2" t="s">
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" t="s">
+        <v>90</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F2" r:id="rId1"/>
-    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
-    <hyperlink ref="F5" r:id="rId6"/>
-    <hyperlink ref="E6" r:id="rId7"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
     <hyperlink ref="F6" r:id="rId8"/>
-    <hyperlink ref="F7" r:id="rId9"/>
-[...34 lines deleted...]
-    <hyperlink ref="F37" r:id="rId44"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="F12" r:id="rId17"/>
+    <hyperlink ref="E13" r:id="rId18"/>
+    <hyperlink ref="F13" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="F15" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="F17" r:id="rId23"/>
+    <hyperlink ref="F18" r:id="rId24"/>
+    <hyperlink ref="F19" r:id="rId25"/>
+    <hyperlink ref="F20" r:id="rId26"/>
+    <hyperlink ref="F21" r:id="rId27"/>
+    <hyperlink ref="F22" r:id="rId28"/>
+    <hyperlink ref="F23" r:id="rId29"/>
+    <hyperlink ref="E24" r:id="rId30"/>
+    <hyperlink ref="F24" r:id="rId31"/>
+    <hyperlink ref="F25" r:id="rId32"/>
+    <hyperlink ref="E26" r:id="rId33"/>
+    <hyperlink ref="F26" r:id="rId34"/>
+    <hyperlink ref="F27" r:id="rId35"/>
+    <hyperlink ref="F28" r:id="rId36"/>
+    <hyperlink ref="F29" r:id="rId37"/>
+    <hyperlink ref="F30" r:id="rId38"/>
+    <hyperlink ref="F31" r:id="rId39"/>
+    <hyperlink ref="F32" r:id="rId40"/>
+    <hyperlink ref="F33" r:id="rId41"/>
+    <hyperlink ref="F34" r:id="rId42"/>
+    <hyperlink ref="F35" r:id="rId43"/>
+    <hyperlink ref="F36" r:id="rId44"/>
+    <hyperlink ref="F37" r:id="rId45"/>
+    <hyperlink ref="F38" r:id="rId46"/>
+    <hyperlink ref="F39" r:id="rId47"/>
+    <hyperlink ref="F40" r:id="rId48"/>
+    <hyperlink ref="F41" r:id="rId49"/>
+    <hyperlink ref="E42" r:id="rId50"/>
+    <hyperlink ref="F42" r:id="rId51"/>
+    <hyperlink ref="E43" r:id="rId52"/>
+    <hyperlink ref="F43" r:id="rId53"/>
+    <hyperlink ref="E44" r:id="rId54"/>
+    <hyperlink ref="F44" r:id="rId55"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>