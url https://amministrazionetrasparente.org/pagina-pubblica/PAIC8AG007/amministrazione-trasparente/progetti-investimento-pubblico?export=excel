--- v0 (2026-08-26)
+++ v1 (2026-10-18)
@@ -8,119 +8,146 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="33">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>LABORATORIES OF SKILLS</t>
+  </si>
+  <si>
+    <t>H24D25002660007</t>
+  </si>
+  <si>
+    <t>€ 96,96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNIONE EUROPEA </t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PROGETTO DI POTENZIAMENTO E RECUPERO SOLIDANIME ” EDUCARTE CLP 2024-PE4-00456</t>
+  </si>
+  <si>
+    <t>J74C25000630004</t>
+  </si>
+  <si>
+    <t>€ 8.540,00</t>
+  </si>
+  <si>
+    <t>PNRR</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
     <t>ORIENTARSI ALLA VITA</t>
   </si>
   <si>
     <t>H54D25001960007</t>
   </si>
   <si>
     <t>€ 66.660,00</t>
   </si>
   <si>
     <t>UNIONE EUROPEA</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
-    <t>Link ai contenuti</t>
-[...1 lines deleted...]
-  <si>
     <t>YOU BECOME COMPETENT</t>
   </si>
   <si>
     <t>H24D25000330007</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>ERASMUS PNRR  ANNUA.LITA' 2023- ANNUALITA' 2024</t>
   </si>
   <si>
     <t>H24C24000010006</t>
   </si>
   <si>
     <t>€ 78.169,00</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>YOU LEARN BY PLAYING</t>
   </si>
   <si>
     <t>H24D24000610007</t>
   </si>
   <si>
     <t>€ 78.780,00</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">UNIONE EUROPEA </t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
@@ -477,64 +504,64 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/e7d36c6a-c16c-4da4-b8e2-d800019fd885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/710f383a-4b31-4702-91df-edf08ee5abed" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/8c8389a8-1961-4d53-9941-9ce54804d9b0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/7dcb7312-b63d-41ed-bc59-011810ae8ccc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/637b25c0-acc5-4059-b150-e011b61a6d23" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/321a4867-00c0-49b7-bd73-775a25df76c4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/e7d36c6a-c16c-4da4-b8e2-d800019fd885" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/710f383a-4b31-4702-91df-edf08ee5abed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/8c8389a8-1961-4d53-9941-9ce54804d9b0" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/progetto/7dcb7312-b63d-41ed-bc59-011810ae8ccc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F9"/>
+  <dimension ref="A1:F14"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
@@ -546,142 +573,215 @@
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>19</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>20</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
+    <row r="11" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>29</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A11:F11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
     <hyperlink ref="F8" r:id="rId3"/>
     <hyperlink ref="F9" r:id="rId4"/>
+    <hyperlink ref="F13" r:id="rId5"/>
+    <hyperlink ref="F14" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>