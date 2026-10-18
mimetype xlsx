--- v0 (2026-08-26)
+++ v1 (2026-10-18)
@@ -8,80 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="601" uniqueCount="326">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="343">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">individuazione personale docente esperto </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD2324FD85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto servizi RSPP a.s.2026/2027</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BDOB37C2E6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Servizio di sorveglianza sanitaria Studio Chirone</t>
+  </si>
+  <si>
+    <t>000000000Z</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trattativa diretta su MEPA servizi RSPP</t>
+  </si>
+  <si>
+    <t>16/09/2026</t>
+  </si>
+  <si>
+    <t>BCFE06D71A</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto lettiga sede di Carini</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCEC98B2EA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto programma TFR ATS ARGO</t>
+  </si>
+  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC43A27A53</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto diretto su MEPA Corso di formazione IA</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC040E7440</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto su Mepa per acquisto firma digitale remota ATS S.r.l.</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBDA5C9E79</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto su MEPA acquisto biglietti BioParco di Sicilia Carini 03/06/2026</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB1B5484E</t>
   </si>
@@ -1377,2701 +1428,2832 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43A27A53" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c687c0e6-6fa5-4f3b-b7fa-1eae2b24768e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC040E7440" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/89801f1a-02c2-4a40-844b-5062569f7370" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA5C9E79" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/4b822da1-0348-4456-995e-d7c4f34bcdf6" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1B5484E" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/34818ef2-a16e-4c62-8a38-2e93a18346fd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB251768C" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d5d2775b-51bd-4c8f-8a51-53038f79366a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D4D034B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e1cd5e72-1d99-48d9-bb89-87034efeb584" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB806C5B15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3534af96-ffa8-4573-ba2f-039f9fd5daf0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB803B3277" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/be95b756-40b9-4397-8581-9389920a98ea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8004E557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b2ed0c0c-366e-43bf-a7b5-3bab99e45a93" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB749AAD0F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/74824f17-3afd-455c-abaa-4bf044de31a1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7442B3FA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d9af6d70-edb3-498a-97c7-ac0cebfe4ca1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB535C2BAC" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/abfcef95-be0a-48d5-b347-02d32122c0c4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47CD8321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b07c692f-513d-4e14-9e2f-1a48a742f514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47A431A8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a0f61c4e-0545-43e1-bd27-c6698616cc7a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5339C5CE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0eda73f8-8071-4829-837a-4a20c2f7cf72" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5374B000" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/1926531f-59f4-4225-8ead-033c974fe1f3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F3ABB9E" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b119235a-fff6-4ad5-8d9d-5f5a6c3a0815" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EAA4886" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/aa652ee0-e469-4c4d-839f-734998e9ae1d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFE9BE36" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/981504b4-78a3-4209-938f-495b6e1df8d0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFBODF41" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3f4505ef-d879-4e51-9aff-8f867e1fddf0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5AA6103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c801b1e2-2c1c-49eb-a425-288af4da80b9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAD700D6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a37acf8d-13bf-4236-b9a5-d2d8da382622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE51C5B3E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3a3b31ca-a8f2-46fc-a8c6-2590e840d729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87D6F784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/fae80989-4aa0-41d0-9a12-750b0973c5ce" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87D6E6B1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bfa6ba75-25e4-4187-a26d-6de482f8a1d4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92B3F6C7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/96270b93-0dee-4ee3-ba4b-4d712a398794" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1111111111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/6e7057aa-dc68-4df2-b79f-c9c73b076c2a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5583DFA6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/74898210-5dfc-4dda-92c3-332a0f614189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B6DF99A" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/fd53b897-6ceb-4ca5-b69d-5064faa0b93e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA552BB418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/31796a0f-1aeb-409b-b432-776cca46f82b" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54E0E84B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7ddf04c0-df65-43c7-b9e1-e40a5866429b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB83045" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/85467293-567f-4c24-96ee-becde3ce5fb7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N.A.000000" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/db668958-892b-45a4-94ea-ae0964d7331f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04039415" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f5adc2e4-291f-40e2-b6df-133ef8a9c896" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0F7C9B6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/19ee4448-a206-4074-8078-c908ee6d3b29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b7f33af5-6cc0-40ad-b8b4-900ceeff2c2e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1CE3100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7f8ffbb8-5e6b-4406-a587-2712f534421b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B175290B" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0335f34f-5788-4181-bb37-c16bbc3f54e6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE1F75E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bb524880-c292-4bd8-9dde-d07d074d4c13" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3145273" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/662e18ba-bb87-4e46-9b59-beb6365bbcf2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75109A0FA" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/222b6410-8c06-46a9-9fa6-ebcfeb0a7680" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7147CF7D1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/721d1e02-da54-44ca-b581-9e4c3a06385f" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AC7FCD2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/cefbd2b0-0b81-48cc-84e8-f21263c27ca6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7CBAD18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/9e9ca83d-f1dc-48c3-85a0-e50d551e2cbc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E18A77A2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f67989e0-4485-4b2e-b77a-d6b66d8feb2c" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B7B1C169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/163c2999-9934-4ee8-a609-09a4bd7bfd5e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B13B198A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/2caa867c-c095-498b-b5af-1c5c361ed2cd" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4176CB1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d01b4357-a8da-456e-88d6-1be93fd55164" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BC5D0A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c3a2f167-6c50-4682-8121-def6165d3f7b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BC4C37" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3c4f200f-dda6-4a82-a6ad-ae982649ff8f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B173313" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c8c6f69d-19ca-4042-a018-23992510029e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689D46CC5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/82d74a95-2f99-4bde-97cd-bfc7034368da" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6880F6F87" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/048b3ffb-2db5-4309-b6fa-25f256d98bc4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6877F4093" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a78e1e92-f2f4-4568-a98c-e8a7be348648" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639B8C5F0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a63efd68-c717-439a-a17d-2ca65d8d4946" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6614E801B" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ccd9423f-8d6c-4f31-9706-3e92c7a69d2e" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C792E43" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/acc2d584-ea26-4a12-9c72-d9e96df16b69" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A6FD90A" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d1dce521-8501-4a16-b294-c07188e784d8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AE51327" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f3398d4a-e47c-478d-a118-483da5951622" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60AE5D6FF" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/2c2f02b0-d456-4ab1-84e4-8ee6f296f395" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBCE5ABE" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/baad49e9-b279-46c3-8a87-f930eef8277f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5751AA565" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/635dfaa4-e788-4b26-a80f-9637546bcd91" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D70E732" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/20920514-d3b9-45a8-91ba-9eff1ed98426" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D8F15C8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/cf7fff49-d5bb-4024-bcdd-51c2abe64357" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A8BFE1D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0b7efec4-a0a7-4031-a39a-da12e49da4b6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A7B7444" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/42aec518-b21f-4bc5-a5ab-d6b42118840b" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A5492FA" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bdeca289-f44f-42bf-8d2d-659edd1f2e89" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4980EA" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/56e09e6d-4cb9-4fe6-81b8-031dc0bd429a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4143FB" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/273a89d5-cd6a-49a1-8498-65523671e300" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5587B4988" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/190858a7-5588-4535-a0b3-0128047c0964" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557CFD1F2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/29e68374-0b17-41af-a602-b7264d231b17" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CCBEF599" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3c655222-bb3a-4299-b68c-681d8c36005f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1A24F70" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/93337f28-52b1-4bf2-8743-be66279844a4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490F9A4EB" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/790277ef-ee9f-4c44-94d1-8eb5bd1291d9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48749EF3C" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a8431a6f-879c-4bdb-b08f-6339d1d6ab7a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486722E83" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ecd15674-d8df-4806-8fb6-65b24d03a15a" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45A73F0F4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/9581f9ab-9bbe-47bc-8259-6135d417f3fb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45A7466B9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bf00e748-5b35-4b38-b288-1a29a6aee8ed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C57AF53" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b8cd0794-c293-4a06-8187-ac76d99760fc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42E31B0AA" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/4f65aa3f-c4c4-4a0c-87ca-5dc31fa890b0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4288E0AC1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f537e7d0-f76d-4699-9ac0-78fa50a64fa8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40C1C9D6F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/6abbda7d-19aa-41e5-b578-b392ecd4999f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9CF552D" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/16ba58e2-29a1-4fd4-bb72-104a829ad4a7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E87A3D15" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f16a4c43-fe19-4a93-82e0-cb65bac0333a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E58F6876" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a94f09d3-6a00-4385-bd12-6fe9c6be4072" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361948B7A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/6e516f2d-3928-416a-bea9-41e295f08653" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31FEDF80E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f4e66068-633c-4c59-9216-334eba65d420" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31FCC18C8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/32c0260c-1388-4b64-9afd-7daeba04f758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25663EBC6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ceabb740-e27e-4fac-856e-30c39576dc55" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25656F0F7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/9677c55d-353c-471f-9b21-e750c897b5f0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B216E64D1F" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/608c6380-4fa8-4ed7-9f7b-11d253026d0b" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BD77A940" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/81a5ab73-20c7-4dcc-a843-4c705fc86df3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A0B40EC1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a8ee3549-6bc8-4656-be97-ea6a9fd231c3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EA9AB80" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c5332d73-893d-4141-9447-787ee03c7d9f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183388875" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/42c92b00-3c40-49ed-ae4c-30be9fda9cff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16D3FBC94" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/5220cf63-7b43-4b53-b540-b6c2009b7d64" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1452B1737" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/cc6e9054-993e-4456-828e-d38a3a5720e3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12981FEBD" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ff1a3428-4e55-4f50-bf39-c5fb8c27e945" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B111DEE6D5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0b8d8779-5036-4646-8b9d-6766728f3f14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF6FEO265" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/42113b54-6702-4329-be77-6787c5d711fd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF6EAB366" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/46668384-c0aa-4946-bdaf-103417584e32" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF6AF85E8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c43f07b4-0f5e-42ec-956d-830729889c4a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF69D6697" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b5898074-3c2d-47a1-8bfe-2e5fd95308ea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D2E2E7B3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/93351a8a-4aa2-4608-9b0c-7c8cca8d4411" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCB7EE276" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/2af2ad53-e3c2-4ac0-83fd-bca8ef4d4aa5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOA1E887CA" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e64c4fe7-fbf0-4622-9981-61a2899832cc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A2974B1E" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/4dc7c1bd-86a1-41d6-9042-fe6b9a87deb7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08F0D1C25" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/74b1dfeb-825b-4e8a-b1e6-32a7641be77c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08ED60521" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e9686dbe-dc58-4c07-8c72-db1be6e8f962" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08462DAF8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/32a50315-42e2-4685-a5b2-702c5e33aeec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06E813144" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/38e2d68f-1ddc-4b11-b68e-51f33a9641b7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C795CFC" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e8de59a1-e238-4d05-a120-77851758fff2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C8CBCCE" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7e0e13ff-4de8-4f6d-b87a-d2881c03a2e7" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C58379F" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c7bb31f7-b771-44cc-acb7-0dc70135d5f5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02CDE6F56" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bcc91299-27aa-4d85-84f5-ec915870b70a" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02CDE6F56" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bcc91299-27aa-4d85-84f5-ec915870b70a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B027A48E8C" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0bcdc597-3570-48f6-9315-54154613accd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AF346AF" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b313fcf5-190c-4b18-b174-330b53f2dad9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0005B35A6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/afdd0104-e519-488e-adbe-b8623cc3d52e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2324FD85" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/37c370af-d7f6-422b-85ce-5d0e9bf7daef" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BDOB37C2E6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/abd6e444-d2f7-4968-8792-0821006fa559" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/000000000Z" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/efa1a7fd-f43b-4963-a83e-1397b5985022" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFE06D71A" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3ec8912d-a1f5-4178-9e2f-5df6aa508877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEC98B2EA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7ca45b38-06eb-4407-825c-03ae71bd6115" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43A27A53" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c687c0e6-6fa5-4f3b-b7fa-1eae2b24768e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC040E7440" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/89801f1a-02c2-4a40-844b-5062569f7370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBDA5C9E79" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/4b822da1-0348-4456-995e-d7c4f34bcdf6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB1B5484E" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/34818ef2-a16e-4c62-8a38-2e93a18346fd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB251768C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d5d2775b-51bd-4c8f-8a51-53038f79366a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8D4D034B" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e1cd5e72-1d99-48d9-bb89-87034efeb584" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB806C5B15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3534af96-ffa8-4573-ba2f-039f9fd5daf0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB803B3277" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/be95b756-40b9-4397-8581-9389920a98ea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8004E557" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b2ed0c0c-366e-43bf-a7b5-3bab99e45a93" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB749AAD0F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/74824f17-3afd-455c-abaa-4bf044de31a1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7442B3FA" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d9af6d70-edb3-498a-97c7-ac0cebfe4ca1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB535C2BAC" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/abfcef95-be0a-48d5-b347-02d32122c0c4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47CD8321" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b07c692f-513d-4e14-9e2f-1a48a742f514" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB47A431A8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a0f61c4e-0545-43e1-bd27-c6698616cc7a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5339C5CE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0eda73f8-8071-4829-837a-4a20c2f7cf72" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5374B000" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/1926531f-59f4-4225-8ead-033c974fe1f3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1F3ABB9E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b119235a-fff6-4ad5-8d9d-5f5a6c3a0815" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1EAA4886" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/aa652ee0-e469-4c4d-839f-734998e9ae1d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFE9BE36" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/981504b4-78a3-4209-938f-495b6e1df8d0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAFFBODF41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3f4505ef-d879-4e51-9aff-8f867e1fddf0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5AA6103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c801b1e2-2c1c-49eb-a425-288af4da80b9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAEAD700D6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a37acf8d-13bf-4236-b9a5-d2d8da382622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE51C5B3E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3a3b31ca-a8f2-46fc-a8c6-2590e840d729" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87D6F784" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/fae80989-4aa0-41d0-9a12-750b0973c5ce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA87D6E6B1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bfa6ba75-25e4-4187-a26d-6de482f8a1d4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA92B3F6C7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/96270b93-0dee-4ee3-ba4b-4d712a398794" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=1111111111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/6e7057aa-dc68-4df2-b79f-c9c73b076c2a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5583DFA6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/74898210-5dfc-4dda-92c3-332a0f614189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B6DF99A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/fd53b897-6ceb-4ca5-b69d-5064faa0b93e" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA552BB418" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/31796a0f-1aeb-409b-b432-776cca46f82b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA54E0E84B" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7ddf04c0-df65-43c7-b9e1-e40a5866429b" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB83045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/85467293-567f-4c24-96ee-becde3ce5fb7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=N.A.000000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/db668958-892b-45a4-94ea-ae0964d7331f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04039415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f5adc2e4-291f-40e2-b6df-133ef8a9c896" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F0F7C9B6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/19ee4448-a206-4074-8078-c908ee6d3b29" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b7f33af5-6cc0-40ad-b8b4-900ceeff2c2e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B1CE3100" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7f8ffbb8-5e6b-4406-a587-2712f534421b" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B175290B" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0335f34f-5788-4181-bb37-c16bbc3f54e6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99EE1F75E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bb524880-c292-4bd8-9dde-d07d074d4c13" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B3145273" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/662e18ba-bb87-4e46-9b59-beb6365bbcf2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75109A0FA" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/222b6410-8c06-46a9-9fa6-ebcfeb0a7680" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7147CF7D1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/721d1e02-da54-44ca-b581-9e4c3a06385f" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70AC7FCD2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/cefbd2b0-0b81-48cc-84e8-f21263c27ca6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7CBAD18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/9e9ca83d-f1dc-48c3-85a0-e50d551e2cbc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E18A77A2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f67989e0-4485-4b2e-b77a-d6b66d8feb2c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B7B1C169" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/163c2999-9934-4ee8-a609-09a4bd7bfd5e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B13B198A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/2caa867c-c095-498b-b5af-1c5c361ed2cd" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A4176CB1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d01b4357-a8da-456e-88d6-1be93fd55164" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BC5D0A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c3a2f167-6c50-4682-8121-def6165d3f7b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B679BC4C37" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3c4f200f-dda6-4a82-a6ad-ae982649ff8f" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68B173313" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c8c6f69d-19ca-4042-a018-23992510029e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B689D46CC5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/82d74a95-2f99-4bde-97cd-bfc7034368da" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6880F6F87" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/048b3ffb-2db5-4309-b6fa-25f256d98bc4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6877F4093" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a78e1e92-f2f4-4568-a98c-e8a7be348648" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639B8C5F0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a63efd68-c717-439a-a17d-2ca65d8d4946" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6614E801B" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ccd9423f-8d6c-4f31-9706-3e92c7a69d2e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65C792E43" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/acc2d584-ea26-4a12-9c72-d9e96df16b69" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B64A6FD90A" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/d1dce521-8501-4a16-b294-c07188e784d8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63AE51327" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f3398d4a-e47c-478d-a118-483da5951622" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60AE5D6FF" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/2c2f02b0-d456-4ab1-84e4-8ee6f296f395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5BBCE5ABE" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/baad49e9-b279-46c3-8a87-f930eef8277f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5751AA565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/635dfaa4-e788-4b26-a80f-9637546bcd91" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D70E732" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/20920514-d3b9-45a8-91ba-9eff1ed98426" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B56D8F15C8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/cf7fff49-d5bb-4024-bcdd-51c2abe64357" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A8BFE1D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0b7efec4-a0a7-4031-a39a-da12e49da4b6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A7B7444" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/42aec518-b21f-4bc5-a5ab-d6b42118840b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A5492FA" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bdeca289-f44f-42bf-8d2d-659edd1f2e89" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4980EA" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/56e09e6d-4cb9-4fe6-81b8-031dc0bd429a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55A4143FB" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/273a89d5-cd6a-49a1-8498-65523671e300" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5587B4988" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/190858a7-5588-4535-a0b3-0128047c0964" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B557CFD1F2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/29e68374-0b17-41af-a602-b7264d231b17" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CCBEF599" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/3c655222-bb3a-4299-b68c-681d8c36005f" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D1A24F70" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/93337f28-52b1-4bf2-8743-be66279844a4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B490F9A4EB" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/790277ef-ee9f-4c44-94d1-8eb5bd1291d9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48749EF3C" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a8431a6f-879c-4bdb-b08f-6339d1d6ab7a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B486722E83" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ecd15674-d8df-4806-8fb6-65b24d03a15a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45A73F0F4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/9581f9ab-9bbe-47bc-8259-6135d417f3fb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45A7466B9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bf00e748-5b35-4b38-b288-1a29a6aee8ed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B43C57AF53" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b8cd0794-c293-4a06-8187-ac76d99760fc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B42E31B0AA" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/4f65aa3f-c4c4-4a0c-87ca-5dc31fa890b0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4288E0AC1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f537e7d0-f76d-4699-9ac0-78fa50a64fa8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B40C1C9D6F" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/6abbda7d-19aa-41e5-b578-b392ecd4999f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E9CF552D" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/16ba58e2-29a1-4fd4-bb72-104a829ad4a7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E87A3D15" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f16a4c43-fe19-4a93-82e0-cb65bac0333a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E58F6876" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a94f09d3-6a00-4385-bd12-6fe9c6be4072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B361948B7A" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/6e516f2d-3928-416a-bea9-41e295f08653" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31FEDF80E" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/f4e66068-633c-4c59-9216-334eba65d420" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B31FCC18C8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/32c0260c-1388-4b64-9afd-7daeba04f758" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25663EBC6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ceabb740-e27e-4fac-856e-30c39576dc55" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B25656F0F7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/9677c55d-353c-471f-9b21-e750c897b5f0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B216E64D1F" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/608c6380-4fa8-4ed7-9f7b-11d253026d0b" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1BD77A940" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/81a5ab73-20c7-4dcc-a843-4c705fc86df3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1A0B40EC1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/a8ee3549-6bc8-4656-be97-ea6a9fd231c3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EA9AB80" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c5332d73-893d-4141-9447-787ee03c7d9f" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B183388875" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/42c92b00-3c40-49ed-ae4c-30be9fda9cff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B16D3FBC94" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/5220cf63-7b43-4b53-b540-b6c2009b7d64" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1452B1737" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/cc6e9054-993e-4456-828e-d38a3a5720e3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B12981FEBD" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/ff1a3428-4e55-4f50-bf39-c5fb8c27e945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B111DEE6D5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0b8d8779-5036-4646-8b9d-6766728f3f14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF6FEO265" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/42113b54-6702-4329-be77-6787c5d711fd" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF6EAB366" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/46668384-c0aa-4946-bdaf-103417584e32" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF6AF85E8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c43f07b4-0f5e-42ec-956d-830729889c4a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOF69D6697" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b5898074-3c2d-47a1-8bfe-2e5fd95308ea" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D2E2E7B3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/93351a8a-4aa2-4608-9b0c-7c8cca8d4411" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOCB7EE276" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/2af2ad53-e3c2-4ac0-83fd-bca8ef4d4aa5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOA1E887CA" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e64c4fe7-fbf0-4622-9981-61a2899832cc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A2974B1E" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/4dc7c1bd-86a1-41d6-9042-fe6b9a87deb7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08F0D1C25" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/74b1dfeb-825b-4e8a-b1e6-32a7641be77c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08ED60521" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e9686dbe-dc58-4c07-8c72-db1be6e8f962" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08462DAF8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/32a50315-42e2-4685-a5b2-702c5e33aeec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B06E813144" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/38e2d68f-1ddc-4b11-b68e-51f33a9641b7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C795CFC" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/e8de59a1-e238-4d05-a120-77851758fff2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C8CBCCE" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/7e0e13ff-4de8-4f6d-b87a-d2881c03a2e7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04C58379F" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/c7bb31f7-b771-44cc-acb7-0dc70135d5f5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02CDE6F56" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bcc91299-27aa-4d85-84f5-ec915870b70a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B02CDE6F56" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/bcc91299-27aa-4d85-84f5-ec915870b70a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B027A48E8C" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/0bcdc597-3570-48f6-9315-54154613accd" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B00AF346AF" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/b313fcf5-190c-4b18-b174-330b53f2dad9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0005B35A6" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8AG007/amministrazione-trasparente/atti-amministrazioni-enti/afdd0104-e519-488e-adbe-b8623cc3d52e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F120"/>
+  <dimension ref="A1:F126"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10236</v>
+        <v>13783</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>9672</v>
+        <v>13307</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8213</v>
+        <v>12791</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5">
+        <v>12739</v>
+      </c>
+      <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>7574</v>
+        <v>12236</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>6931</v>
+        <v>11821</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>6928</v>
+        <v>10236</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>6919</v>
+        <v>9672</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>6916</v>
+        <v>8213</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>6600</v>
+        <v>7577</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B12">
-        <v>6593</v>
+        <v>7574</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>6127</v>
+        <v>6931</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>6084</v>
+        <v>6928</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15">
-        <v>6081</v>
+        <v>6919</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
-        <v>6073</v>
+        <v>6916</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>6067</v>
+        <v>6600</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18">
-        <v>5298</v>
+        <v>6593</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B19">
-        <v>5296</v>
+        <v>6127</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B20">
-        <v>4743</v>
+        <v>6084</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>4742</v>
+        <v>6081</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>4556</v>
+        <v>6073</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B23">
-        <v>4364</v>
+        <v>6067</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>4183</v>
+        <v>5298</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>3729</v>
+        <v>5296</v>
       </c>
       <c r="C25" t="s">
         <v>67</v>
       </c>
       <c r="D25" t="s">
         <v>68</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>3729</v>
+        <v>4743</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>2937</v>
+        <v>4742</v>
       </c>
       <c r="C27" t="s">
         <v>72</v>
       </c>
       <c r="D27" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>2935</v>
+        <v>4556</v>
       </c>
       <c r="C28" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>2537</v>
+        <v>4364</v>
       </c>
       <c r="C29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>2438</v>
+        <v>4183</v>
       </c>
       <c r="C30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>2215</v>
+        <v>3729</v>
       </c>
       <c r="C31" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B32">
-        <v>2169</v>
+        <v>3729</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33">
-        <v>1465</v>
+        <v>2937</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33" t="s">
         <v>90</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34">
+        <v>2935</v>
+      </c>
+      <c r="C34" t="s">
         <v>91</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35">
+        <v>2537</v>
+      </c>
+      <c r="C35" t="s">
         <v>94</v>
       </c>
-      <c r="B35">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36">
+        <v>2438</v>
+      </c>
+      <c r="C36" t="s">
         <v>97</v>
       </c>
-      <c r="B36">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>99</v>
+      </c>
+      <c r="B37">
+        <v>2215</v>
+      </c>
+      <c r="C37" t="s">
         <v>100</v>
       </c>
-      <c r="B37">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>19231</v>
+        <v>2169</v>
       </c>
       <c r="C38" t="s">
         <v>103</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B39">
-        <v>19230</v>
+        <v>1465</v>
       </c>
       <c r="C39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>18943</v>
+        <v>1009</v>
       </c>
       <c r="C40" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>10850</v>
+        <v>952</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>9705</v>
+        <v>421</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B43">
-        <v>8079</v>
+        <v>19237</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B44">
-        <v>7981</v>
+        <v>19231</v>
       </c>
       <c r="C44" t="s">
         <v>120</v>
       </c>
       <c r="D44" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45">
+        <v>19230</v>
+      </c>
+      <c r="C45" t="s">
         <v>122</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>124</v>
+      </c>
+      <c r="B46">
+        <v>18943</v>
+      </c>
+      <c r="C46" t="s">
         <v>125</v>
       </c>
-      <c r="B46">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>127</v>
+      </c>
+      <c r="B47">
+        <v>10850</v>
+      </c>
+      <c r="C47" t="s">
         <v>128</v>
       </c>
-      <c r="B47">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48">
+        <v>9705</v>
+      </c>
+      <c r="C48" t="s">
         <v>131</v>
       </c>
-      <c r="B48">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49">
+        <v>8079</v>
+      </c>
+      <c r="C49" t="s">
         <v>134</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50">
+        <v>7981</v>
+      </c>
+      <c r="C50" t="s">
         <v>137</v>
       </c>
-      <c r="B50">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>6521</v>
+        <v>7531</v>
       </c>
       <c r="C51" t="s">
         <v>140</v>
       </c>
       <c r="D51" t="s">
         <v>141</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>142</v>
       </c>
       <c r="B52">
-        <v>6463</v>
+        <v>7403</v>
       </c>
       <c r="C52" t="s">
         <v>143</v>
       </c>
       <c r="D52" t="s">
         <v>144</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>145</v>
       </c>
       <c r="B53">
-        <v>6430</v>
+        <v>6950</v>
       </c>
       <c r="C53" t="s">
         <v>146</v>
       </c>
       <c r="D53" t="s">
         <v>147</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>6428</v>
+        <v>6838</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>6425</v>
+        <v>6692</v>
       </c>
       <c r="C55" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B56">
-        <v>6134</v>
+        <v>6522</v>
       </c>
       <c r="C56" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B57">
-        <v>5852</v>
+        <v>6521</v>
       </c>
       <c r="C57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B58">
-        <v>5723</v>
+        <v>6463</v>
       </c>
       <c r="C58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B59">
-        <v>5459</v>
+        <v>6430</v>
       </c>
       <c r="C59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B60">
-        <v>5171</v>
+        <v>6428</v>
       </c>
       <c r="C60" t="s">
         <v>165</v>
       </c>
       <c r="D60" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61">
+        <v>6425</v>
+      </c>
+      <c r="C61" t="s">
         <v>167</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>169</v>
+      </c>
+      <c r="B62">
+        <v>6134</v>
+      </c>
+      <c r="C62" t="s">
         <v>170</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>172</v>
+      </c>
+      <c r="B63">
+        <v>5852</v>
+      </c>
+      <c r="C63" t="s">
         <v>173</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>175</v>
+      </c>
+      <c r="B64">
+        <v>5723</v>
+      </c>
+      <c r="C64" t="s">
         <v>176</v>
       </c>
-      <c r="B64">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B65">
-        <v>1661</v>
+        <v>5459</v>
       </c>
       <c r="C65" t="s">
         <v>179</v>
       </c>
       <c r="D65" t="s">
         <v>180</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>181</v>
       </c>
       <c r="B66">
-        <v>1433</v>
+        <v>5171</v>
       </c>
       <c r="C66" t="s">
         <v>182</v>
       </c>
       <c r="D66" t="s">
         <v>183</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B67">
-        <v>1432</v>
+        <v>4444</v>
       </c>
       <c r="C67" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B68">
-        <v>1426</v>
+        <v>2967</v>
       </c>
       <c r="C68" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D68" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B69">
-        <v>1425</v>
+        <v>1852</v>
       </c>
       <c r="C69" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="B70">
-        <v>1416</v>
+        <v>1663</v>
       </c>
       <c r="C70" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D70" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B71">
-        <v>1328</v>
+        <v>1661</v>
       </c>
       <c r="C71" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B72">
-        <v>1315</v>
+        <v>1433</v>
       </c>
       <c r="C72" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D72" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B73">
-        <v>16576</v>
+        <v>1432</v>
       </c>
       <c r="C73" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B74">
-        <v>16575</v>
+        <v>1426</v>
       </c>
       <c r="C74" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D74" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="B75">
-        <v>15562</v>
+        <v>1425</v>
       </c>
       <c r="C75" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D75" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B76">
-        <v>15442</v>
+        <v>1416</v>
       </c>
       <c r="C76" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D76" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>15427</v>
+        <v>1328</v>
       </c>
       <c r="C77" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D77" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B78">
-        <v>15045</v>
+        <v>1315</v>
       </c>
       <c r="C78" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D78" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B79">
-        <v>15041</v>
+        <v>16576</v>
       </c>
       <c r="C79" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D79" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B80">
-        <v>14502</v>
+        <v>16575</v>
       </c>
       <c r="C80" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D80" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B81">
-        <v>14303</v>
+        <v>15562</v>
       </c>
       <c r="C81" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D81" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B82">
-        <v>14214</v>
+        <v>15442</v>
       </c>
       <c r="C82" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D82" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B83">
-        <v>13845</v>
+        <v>15427</v>
       </c>
       <c r="C83" t="s">
         <v>225</v>
       </c>
       <c r="D83" t="s">
         <v>226</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>227</v>
       </c>
       <c r="B84">
-        <v>13266</v>
+        <v>15045</v>
       </c>
       <c r="C84" t="s">
         <v>228</v>
       </c>
       <c r="D84" t="s">
         <v>229</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>227</v>
       </c>
       <c r="B85">
-        <v>13233</v>
+        <v>15041</v>
       </c>
       <c r="C85" t="s">
         <v>230</v>
       </c>
       <c r="D85" t="s">
         <v>231</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B86">
-        <v>12234</v>
+        <v>14502</v>
       </c>
       <c r="C86" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D86" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B87">
-        <v>12627</v>
+        <v>14303</v>
       </c>
       <c r="C87" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D87" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B88">
-        <v>11619</v>
+        <v>14214</v>
       </c>
       <c r="C88" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D88" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B89">
-        <v>11618</v>
+        <v>13845</v>
       </c>
       <c r="C89" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D89" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B90">
-        <v>8846</v>
+        <v>13266</v>
       </c>
       <c r="C90" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D90" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B91">
-        <v>8843</v>
+        <v>13233</v>
       </c>
       <c r="C91" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D91" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B92">
-        <v>8241</v>
+        <v>12234</v>
       </c>
       <c r="C92" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D92" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B93">
-        <v>6619</v>
+        <v>12627</v>
       </c>
       <c r="C93" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D93" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B94">
-        <v>6366</v>
+        <v>11619</v>
       </c>
       <c r="C94" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D94" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B95">
-        <v>6163</v>
+        <v>11618</v>
       </c>
       <c r="C95" t="s">
         <v>257</v>
       </c>
       <c r="D95" t="s">
         <v>258</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>259</v>
       </c>
       <c r="B96">
-        <v>6036</v>
+        <v>8846</v>
       </c>
       <c r="C96" t="s">
         <v>260</v>
       </c>
       <c r="D96" t="s">
         <v>261</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>259</v>
+      </c>
+      <c r="B97">
+        <v>8843</v>
+      </c>
+      <c r="C97" t="s">
         <v>262</v>
       </c>
-      <c r="B97">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>264</v>
+      </c>
+      <c r="B98">
+        <v>8241</v>
+      </c>
+      <c r="C98" t="s">
         <v>265</v>
       </c>
-      <c r="B98">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>267</v>
+      </c>
+      <c r="B99">
+        <v>6619</v>
+      </c>
+      <c r="C99" t="s">
         <v>268</v>
       </c>
-      <c r="B99">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100">
+        <v>6366</v>
+      </c>
+      <c r="C100" t="s">
         <v>271</v>
       </c>
-      <c r="B100">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>273</v>
+      </c>
+      <c r="B101">
+        <v>6163</v>
+      </c>
+      <c r="C101" t="s">
         <v>274</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B102">
-        <v>4278</v>
+        <v>6036</v>
       </c>
       <c r="C102" t="s">
         <v>277</v>
       </c>
       <c r="D102" t="s">
         <v>278</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B103">
-        <v>4277</v>
+        <v>5826</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D103" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="B104">
-        <v>4276</v>
+        <v>5336</v>
       </c>
       <c r="C104" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D104" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B105">
-        <v>3893</v>
+        <v>5078</v>
       </c>
       <c r="C105" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="D105" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B106">
-        <v>3788</v>
+        <v>4564</v>
       </c>
       <c r="C106" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="D106" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B107">
-        <v>3299</v>
+        <v>4279</v>
       </c>
       <c r="C107" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D107" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B108">
-        <v>3283</v>
+        <v>4278</v>
       </c>
       <c r="C108" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D108" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B109">
-        <v>2973</v>
+        <v>4277</v>
       </c>
       <c r="C109" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D109" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="B110">
-        <v>2971</v>
+        <v>4276</v>
       </c>
       <c r="C110" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D110" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B111">
-        <v>2802</v>
+        <v>3893</v>
       </c>
       <c r="C111" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D111" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B112">
-        <v>2568</v>
+        <v>3788</v>
       </c>
       <c r="C112" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D112" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B113">
-        <v>2230</v>
+        <v>3299</v>
       </c>
       <c r="C113" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D113" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B114">
-        <v>1961</v>
+        <v>3283</v>
       </c>
       <c r="C114" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D114" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B115">
-        <v>1945</v>
+        <v>2973</v>
       </c>
       <c r="C115" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B116">
-        <v>1901</v>
+        <v>2971</v>
       </c>
       <c r="C116" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D116" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B117">
-        <v>1476</v>
+        <v>2802</v>
       </c>
       <c r="C117" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="D117" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B118">
-        <v>1418</v>
+        <v>2568</v>
       </c>
       <c r="C118" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D118" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B119">
-        <v>929</v>
+        <v>2230</v>
       </c>
       <c r="C119" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="D119" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B120">
+        <v>1961</v>
+      </c>
+      <c r="C120" t="s">
+        <v>325</v>
+      </c>
+      <c r="D120" t="s">
+        <v>326</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>322</v>
+      </c>
+      <c r="B121">
+        <v>1945</v>
+      </c>
+      <c r="C121" t="s">
+        <v>327</v>
+      </c>
+      <c r="D121" t="s">
+        <v>328</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>329</v>
+      </c>
+      <c r="B122">
+        <v>1901</v>
+      </c>
+      <c r="C122" t="s">
+        <v>330</v>
+      </c>
+      <c r="D122" t="s">
+        <v>331</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>332</v>
+      </c>
+      <c r="B123">
+        <v>1476</v>
+      </c>
+      <c r="C123" t="s">
+        <v>330</v>
+      </c>
+      <c r="D123" t="s">
+        <v>333</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>334</v>
+      </c>
+      <c r="B124">
+        <v>1418</v>
+      </c>
+      <c r="C124" t="s">
+        <v>335</v>
+      </c>
+      <c r="D124" t="s">
+        <v>336</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>337</v>
+      </c>
+      <c r="B125">
+        <v>929</v>
+      </c>
+      <c r="C125" t="s">
+        <v>338</v>
+      </c>
+      <c r="D125" t="s">
+        <v>339</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>340</v>
+      </c>
+      <c r="B126">
         <v>218</v>
       </c>
-      <c r="C120" t="s">
-[...8 lines deleted...]
-      <c r="F120" s="2" t="s">
+      <c r="C126" t="s">
+        <v>341</v>
+      </c>
+      <c r="D126" t="s">
+        <v>342</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...236 lines deleted...]
-    <hyperlink ref="F120" r:id="rId238"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="E9" r:id="rId14"/>
+    <hyperlink ref="F9" r:id="rId15"/>
+    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="E11" r:id="rId18"/>
+    <hyperlink ref="F11" r:id="rId19"/>
+    <hyperlink ref="E12" r:id="rId20"/>
+    <hyperlink ref="F12" r:id="rId21"/>
+    <hyperlink ref="E13" r:id="rId22"/>
+    <hyperlink ref="F13" r:id="rId23"/>
+    <hyperlink ref="E14" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="E15" r:id="rId26"/>
+    <hyperlink ref="F15" r:id="rId27"/>
+    <hyperlink ref="E16" r:id="rId28"/>
+    <hyperlink ref="F16" r:id="rId29"/>
+    <hyperlink ref="E17" r:id="rId30"/>
+    <hyperlink ref="F17" r:id="rId31"/>
+    <hyperlink ref="E18" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="E76" r:id="rId148"/>
+    <hyperlink ref="F76" r:id="rId149"/>
+    <hyperlink ref="E77" r:id="rId150"/>
+    <hyperlink ref="F77" r:id="rId151"/>
+    <hyperlink ref="E78" r:id="rId152"/>
+    <hyperlink ref="F78" r:id="rId153"/>
+    <hyperlink ref="E79" r:id="rId154"/>
+    <hyperlink ref="F79" r:id="rId155"/>
+    <hyperlink ref="E80" r:id="rId156"/>
+    <hyperlink ref="F80" r:id="rId157"/>
+    <hyperlink ref="E81" r:id="rId158"/>
+    <hyperlink ref="F81" r:id="rId159"/>
+    <hyperlink ref="E82" r:id="rId160"/>
+    <hyperlink ref="F82" r:id="rId161"/>
+    <hyperlink ref="E83" r:id="rId162"/>
+    <hyperlink ref="F83" r:id="rId163"/>
+    <hyperlink ref="E84" r:id="rId164"/>
+    <hyperlink ref="F84" r:id="rId165"/>
+    <hyperlink ref="E85" r:id="rId166"/>
+    <hyperlink ref="F85" r:id="rId167"/>
+    <hyperlink ref="E86" r:id="rId168"/>
+    <hyperlink ref="F86" r:id="rId169"/>
+    <hyperlink ref="E87" r:id="rId170"/>
+    <hyperlink ref="F87" r:id="rId171"/>
+    <hyperlink ref="E88" r:id="rId172"/>
+    <hyperlink ref="F88" r:id="rId173"/>
+    <hyperlink ref="E89" r:id="rId174"/>
+    <hyperlink ref="F89" r:id="rId175"/>
+    <hyperlink ref="E90" r:id="rId176"/>
+    <hyperlink ref="F90" r:id="rId177"/>
+    <hyperlink ref="E91" r:id="rId178"/>
+    <hyperlink ref="F91" r:id="rId179"/>
+    <hyperlink ref="E92" r:id="rId180"/>
+    <hyperlink ref="F92" r:id="rId181"/>
+    <hyperlink ref="E93" r:id="rId182"/>
+    <hyperlink ref="F93" r:id="rId183"/>
+    <hyperlink ref="E94" r:id="rId184"/>
+    <hyperlink ref="F94" r:id="rId185"/>
+    <hyperlink ref="E95" r:id="rId186"/>
+    <hyperlink ref="F95" r:id="rId187"/>
+    <hyperlink ref="E96" r:id="rId188"/>
+    <hyperlink ref="F96" r:id="rId189"/>
+    <hyperlink ref="E97" r:id="rId190"/>
+    <hyperlink ref="F97" r:id="rId191"/>
+    <hyperlink ref="E98" r:id="rId192"/>
+    <hyperlink ref="F98" r:id="rId193"/>
+    <hyperlink ref="E99" r:id="rId194"/>
+    <hyperlink ref="F99" r:id="rId195"/>
+    <hyperlink ref="E100" r:id="rId196"/>
+    <hyperlink ref="F100" r:id="rId197"/>
+    <hyperlink ref="E101" r:id="rId198"/>
+    <hyperlink ref="F101" r:id="rId199"/>
+    <hyperlink ref="E102" r:id="rId200"/>
+    <hyperlink ref="F102" r:id="rId201"/>
+    <hyperlink ref="E103" r:id="rId202"/>
+    <hyperlink ref="F103" r:id="rId203"/>
+    <hyperlink ref="E104" r:id="rId204"/>
+    <hyperlink ref="F104" r:id="rId205"/>
+    <hyperlink ref="E105" r:id="rId206"/>
+    <hyperlink ref="F105" r:id="rId207"/>
+    <hyperlink ref="E106" r:id="rId208"/>
+    <hyperlink ref="F106" r:id="rId209"/>
+    <hyperlink ref="E107" r:id="rId210"/>
+    <hyperlink ref="F107" r:id="rId211"/>
+    <hyperlink ref="E108" r:id="rId212"/>
+    <hyperlink ref="F108" r:id="rId213"/>
+    <hyperlink ref="E109" r:id="rId214"/>
+    <hyperlink ref="F109" r:id="rId215"/>
+    <hyperlink ref="E110" r:id="rId216"/>
+    <hyperlink ref="F110" r:id="rId217"/>
+    <hyperlink ref="E111" r:id="rId218"/>
+    <hyperlink ref="F111" r:id="rId219"/>
+    <hyperlink ref="E112" r:id="rId220"/>
+    <hyperlink ref="F112" r:id="rId221"/>
+    <hyperlink ref="E113" r:id="rId222"/>
+    <hyperlink ref="F113" r:id="rId223"/>
+    <hyperlink ref="E114" r:id="rId224"/>
+    <hyperlink ref="F114" r:id="rId225"/>
+    <hyperlink ref="E115" r:id="rId226"/>
+    <hyperlink ref="F115" r:id="rId227"/>
+    <hyperlink ref="E116" r:id="rId228"/>
+    <hyperlink ref="F116" r:id="rId229"/>
+    <hyperlink ref="E117" r:id="rId230"/>
+    <hyperlink ref="F117" r:id="rId231"/>
+    <hyperlink ref="E118" r:id="rId232"/>
+    <hyperlink ref="F118" r:id="rId233"/>
+    <hyperlink ref="E119" r:id="rId234"/>
+    <hyperlink ref="F119" r:id="rId235"/>
+    <hyperlink ref="E120" r:id="rId236"/>
+    <hyperlink ref="F120" r:id="rId237"/>
+    <hyperlink ref="E121" r:id="rId238"/>
+    <hyperlink ref="F121" r:id="rId239"/>
+    <hyperlink ref="E122" r:id="rId240"/>
+    <hyperlink ref="F122" r:id="rId241"/>
+    <hyperlink ref="E123" r:id="rId242"/>
+    <hyperlink ref="F123" r:id="rId243"/>
+    <hyperlink ref="E124" r:id="rId244"/>
+    <hyperlink ref="F124" r:id="rId245"/>
+    <hyperlink ref="E125" r:id="rId246"/>
+    <hyperlink ref="F125" r:id="rId247"/>
+    <hyperlink ref="E126" r:id="rId248"/>
+    <hyperlink ref="F126" r:id="rId249"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>