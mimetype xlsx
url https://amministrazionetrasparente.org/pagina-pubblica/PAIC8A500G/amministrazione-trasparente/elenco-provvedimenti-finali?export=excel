--- v0 (2026-08-21)
+++ v1 (2026-10-23)
@@ -8,80 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="246">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD5323C3E8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre per l'affidamento servizio di riparazione e accordatura pianoforte dell’I.C. Rosario Livatino. </t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD403AD604</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per l' acquisto targa e etichette uso inventario progetto FESR DISPOSITIVI DIGITALI</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD13C2CF32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decisione a contrarre per l’affidamento del servizio di fornitura, mediante Trattativa Diretta con un unico operatore sul Mercato Elettronico della Pubblica Amministrazione (MEPA) di beni e attrezzature per l’attuazione del progetto “Dispositivi Digitali” codice 10.8.6A-FDRPOC-SI-2026-359 </t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD0C793708</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per Abbonamento annuale argento a Italia Scuola a.s. 2026/2027</t>
+  </si>
+  <si>
+    <t>BD0A9E3750</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre per servizio noleggio di n. 1 pullman da 54 posti per la partecipazione dell’Orchestra Didattica dell’I.C. Rosario Livatino di Ficarazzi al Concerto premio della II edizione del Concorso “Antonino Pappalardo” presso Villa Margherita a Trapani  giorno 23  Settembre 2026</t>
+  </si>
+  <si>
+    <t>10/09/2026</t>
+  </si>
+  <si>
+    <t>BCED106F35</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decisione a contrarre per l’affidamento del servizio di fornitura , posa in opera, installazione e collaudo di n. 2 climatizzatori a pompa di calore inverter da 18000 BTU negli uffici del Dirigente Scolastico e del DSGA dell’ I.C. Rosario Livatino di Ficarazzi  </t>
+  </si>
+  <si>
     <t>16/07/2026</t>
   </si>
   <si>
     <t>BC6AF7B0DD</t>
   </si>
   <si>
     <t>Decisione a contrarre per l’acquisto, mediante Trattativa Diretta con un unico operatore sul MEPA, del servizio di formazione sull’Intelligenza Artificiale nell’ambito del Progetto “Una scuolA Intelligente”  PNRR DM 219/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>09/07/2026</t>
   </si>
   <si>
     <t>BC58841FE8</t>
   </si>
   <si>
     <t>Decisione a contrarre, mediante Trattativa Diretta con un unico operatore sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per l’acquisto di attrezzature tecniche edi sussidididatticidestinati agli studenti con disabilità certificata ai sensi della L.104/92, art. 3 – L.R. 5 gennaio 2026, n. 1, art. 17, comma 1</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di conferimento incarico di Referente alla Valutazione per l’attuazione dei moduli laboratoriali relativi al progetto “Costruisci le tue ali” codice ESO4.6.A4.AFSEPN-SI-2025-768 </t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC06E13B28</t>
   </si>
@@ -1085,1799 +1136,1919 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6AF7B0DD" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/a12750ae-d557-435d-abf7-21df323b12e3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58841FE8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e8f1b7be-d412-4f13-b48c-d9d3f694f8d1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06E13B28" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6524a659-49f9-42cc-b1ae-227e713a4055" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD60DABB6" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/98abb429-4964-4b2e-970f-59e28da1b5e8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA0DCBD9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5348f9ac-7458-4405-bebd-0834e2de2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E01A432" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/95e2eed2-b243-402c-81cd-842e56b2b455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72412717" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/666ff5e0-9b7c-43ed-a02e-ed670d3a43aa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7162CEED" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e81f69c1-e287-49a2-9760-46c0e2871401" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7139AFED" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/d52072d9-40e8-4c77-878b-a92566c62d79" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70565697" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6f846f90-b3d9-4487-9b6b-da0dacb43160" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F6B2544" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/507698de-02d8-42b4-945e-d55b0ef60c97" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E908E9D" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/24d7376e-47fb-4696-9ee3-f9e6df443a7c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6822BBF0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/59a861fd-4631-4833-bf63-a22a582e4f6b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB398911BE" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/06d0772d-f203-46e1-b683-86266f3cc566" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39983970" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/03d29e35-9400-40c5-a7f5-19b64dff9bd7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB331BD67C" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f0f4958a-5cc6-44a7-b7bc-21b399827b81" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB330B087F" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/2ef143b2-2661-4e6e-bda2-cab803982689" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28B9ACC9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f76a6d11-cd10-4eeb-92c7-2ad599046610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04B5F790" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/444c1c29-d557-4ca7-8996-82066d1bde24" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD57A75C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/cdd4c625-d890-4207-8487-7923e6497ad9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC348EB57" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6e2401a8-ff92-489f-945b-89ad73b91a23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9BCA5359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6ccd501c-e04a-4cf5-91d5-d6219edcc7a1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90587665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/2a3c3b30-cea4-47f8-bfae-6f2995a5a994" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8378A9BE" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/675ca36d-9be1-47ee-8d36-e25af8aa0423" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76A9354F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6bfada01-a450-4aed-8ed9-0f89dcbd450f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AF98631" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6e583b19-558b-4186-86c2-03d8f3f93d7c" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AC6D6EA" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/ff100dd4-8183-4e56-9ada-6dd40abc0841" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A68572C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/b13d51e6-f21d-4834-8b0b-6cb7c367a188" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A263E13" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/81a1be32-6ebc-459e-bb23-d3183a9eb837" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16E21827" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/dfae72c4-2451-49c3-b8d7-c71408b806b2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14498188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/df6a3f98-31e5-4cc8-9f0a-8c7ba53c3a00" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA142F8A3A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/d0b118af-432e-49af-8fd9-05d4ef965ddc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF3D3242" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7ca71281-b09e-4d89-9c65-dc237338d5ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9851A7618" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/8fef4ed2-e07e-4402-bff5-0796e5ea2963" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954B0DD66" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/0f2e967e-709a-4c9c-a371-4c200687276d" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9501438E2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/690320dc-39a4-4a0c-8e84-627763d6ccc7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C9C4CE4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e3a34d10-514d-44e0-855f-4d66966963ad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9485051C0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e5559f7b-9ae5-4af3-8326-915b8316f0bc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F1921EC" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/fb93a9f1-f994-4c99-9a92-0fb6f31fb997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E15C13C" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/edf48436-bb50-4112-b6fb-cf1cebe9cfab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914AC7B90" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/46325b14-2550-4c39-b071-3e7df07bc398" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4629211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/38763522-8c02-4b5c-9175-5098340bf159" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F633F9E" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7f0628ee-1728-4de3-966f-c6f33bde2e8b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B870D9FFA3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7364ead0-3259-4fad-acf7-4ffa03313959" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A3304A9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/19de8d65-9634-40ac-b0e2-3077e4e99066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D41736A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/50096546-eb05-40cb-9491-41c1b7de42c8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B746BEA96F" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/fe179979-722d-497b-b26b-9306db90180e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73C627EF5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/45820aa2-a2cb-48f4-bd91-5337d98693f2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716CA2B38" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/b847eb7c-1296-41aa-9bff-c97673ebbba0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717557AA6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/cdbb4657-df74-4618-b63f-2240ae3310ca" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E538AFE8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/75f255f6-167b-41df-8cd6-6fc81f2845d4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E51D4678" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/149ef90e-f557-48fd-b781-4967c4e8b8c9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF132602" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/32eea4a7-afbc-4ca1-b3ac-c80e9b326eca" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B41F5785" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5fb5c61a-c4ab-4e66-b6f8-fac43678626a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AAF33BC5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/a336708d-eee6-4c3b-9c19-5f93b9a063af" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68232FC54" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/064e19ac-d595-4f08-a883-fc0df5ff3c74" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6820EDF58" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5141bb9a-c205-4c5a-94fe-02b0f9ff4d45" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F27AE79" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/84d26d21-5706-44eb-bb8e-fa965a7b4da5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61B08F8CA" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/b49e8db3-a249-44eb-9bd1-f8e059d58c7e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61962F4DE" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/95c538f3-3088-4afd-b381-81f972ab9327" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6192B673D" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/3096df59-ce1f-4c0f-8e77-80f041572aa6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61944D71B" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/882e752f-bd67-478b-8c4f-fab63f02e561" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602796E36" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/9b33ab67-4e97-4ea2-a008-8b7b69ecf424" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4DE89A6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f95f4b32-79d3-4335-90ac-46766b4df3dd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4A96C34" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/3f99089f-b836-4678-8716-a660ed8f1db8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597717BEA" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7fd6d311-e467-4669-b813-e1faeefff308" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5823701B1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/4095e40b-26e8-41d5-9807-89eeb1d8aad6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E9639FF" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5db13db5-5109-48e2-8c57-71d350fa1130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C058D37" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/df98cb94-d0da-4c09-a35e-cd6eec989a31" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A71FCBB" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/959051d9-7e22-45ca-b02c-f91f8d96fcb5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0A00F9F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/d5a06cd9-ffd2-470c-8bea-7f0d377ef1de" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E03BC3F9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f93a0b80-aac2-433e-9bf8-139a812620a9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DFABA500" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/942ef31c-54ba-4f76-98ce-f862e045b856" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B77AEC45" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/4aebd366-672a-40f0-b2a8-2db90bae2b00" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5B0DA2C" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5e2209c1-1b70-47ce-a343-0dcf8f2660ed" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD5323C3E8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/3fa22247-2616-48f9-a28b-a9a608aaab78" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD403AD604" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7fd9aaae-9295-49d5-b27e-3997a94c880f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD13C2CF32" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/38ee7672-dc4d-4ab8-92ca-5e39c982c458" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0C793708" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/9bd62b57-7369-4d5f-99d1-d4610f1a1731" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A9E3750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6ccec856-3529-456b-a1d5-23062d422db1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCED106F35" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/31184883-abef-4760-8ffd-e642b29e714c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC6AF7B0DD" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/a12750ae-d557-435d-abf7-21df323b12e3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC58841FE8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e8f1b7be-d412-4f13-b48c-d9d3f694f8d1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06E13B28" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6524a659-49f9-42cc-b1ae-227e713a4055" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD60DABB6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/98abb429-4964-4b2e-970f-59e28da1b5e8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCA0DCBD9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5348f9ac-7458-4405-bebd-0834e2de2009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8E01A432" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/95e2eed2-b243-402c-81cd-842e56b2b455" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB72412717" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/666ff5e0-9b7c-43ed-a02e-ed670d3a43aa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7162CEED" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e81f69c1-e287-49a2-9760-46c0e2871401" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7139AFED" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/d52072d9-40e8-4c77-878b-a92566c62d79" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB70565697" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6f846f90-b3d9-4487-9b6b-da0dacb43160" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6F6B2544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/507698de-02d8-42b4-945e-d55b0ef60c97" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E908E9D" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/24d7376e-47fb-4696-9ee3-f9e6df443a7c" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6822BBF0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/59a861fd-4631-4833-bf63-a22a582e4f6b" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB398911BE" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/06d0772d-f203-46e1-b683-86266f3cc566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39983970" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/03d29e35-9400-40c5-a7f5-19b64dff9bd7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB331BD67C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f0f4958a-5cc6-44a7-b7bc-21b399827b81" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB330B087F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/2ef143b2-2661-4e6e-bda2-cab803982689" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28B9ACC9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f76a6d11-cd10-4eeb-92c7-2ad599046610" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04B5F790" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/444c1c29-d557-4ca7-8996-82066d1bde24" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACD57A75C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/cdd4c625-d890-4207-8487-7923e6497ad9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC348EB57" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6e2401a8-ff92-489f-945b-89ad73b91a23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9BCA5359" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6ccd501c-e04a-4cf5-91d5-d6219edcc7a1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA90587665" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/2a3c3b30-cea4-47f8-bfae-6f2995a5a994" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8378A9BE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/675ca36d-9be1-47ee-8d36-e25af8aa0423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA76A9354F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6bfada01-a450-4aed-8ed9-0f89dcbd450f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5AF98631" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/6e583b19-558b-4186-86c2-03d8f3f93d7c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4AC6D6EA" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/ff100dd4-8183-4e56-9ada-6dd40abc0841" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A68572C" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/b13d51e6-f21d-4834-8b0b-6cb7c367a188" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4A263E13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/81a1be32-6ebc-459e-bb23-d3183a9eb837" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA16E21827" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/dfae72c4-2451-49c3-b8d7-c71408b806b2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA14498188" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/df6a3f98-31e5-4cc8-9f0a-8c7ba53c3a00" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA142F8A3A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/d0b118af-432e-49af-8fd9-05d4ef965ddc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9CF3D3242" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7ca71281-b09e-4d89-9c65-dc237338d5ba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9851A7618" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/8fef4ed2-e07e-4402-bff5-0796e5ea2963" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B954B0DD66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/0f2e967e-709a-4c9c-a371-4c200687276d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9501438E2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/690320dc-39a4-4a0c-8e84-627763d6ccc7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94C9C4CE4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e3a34d10-514d-44e0-855f-4d66966963ad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9485051C0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/e5559f7b-9ae5-4af3-8326-915b8316f0bc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92F1921EC" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/fb93a9f1-f994-4c99-9a92-0fb6f31fb997" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92E15C13C" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/edf48436-bb50-4112-b6fb-cf1cebe9cfab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914AC7B90" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/46325b14-2550-4c39-b071-3e7df07bc398" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C4629211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/38763522-8c02-4b5c-9175-5098340bf159" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88F633F9E" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7f0628ee-1728-4de3-966f-c6f33bde2e8b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B870D9FFA3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7364ead0-3259-4fad-acf7-4ffa03313959" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83A3304A9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/19de8d65-9634-40ac-b0e2-3077e4e99066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D41736A" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/50096546-eb05-40cb-9491-41c1b7de42c8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B746BEA96F" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/fe179979-722d-497b-b26b-9306db90180e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73C627EF5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/45820aa2-a2cb-48f4-bd91-5337d98693f2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716CA2B38" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/b847eb7c-1296-41aa-9bff-c97673ebbba0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717557AA6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/cdbb4657-df74-4618-b63f-2240ae3310ca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E538AFE8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/75f255f6-167b-41df-8cd6-6fc81f2845d4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E51D4678" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/149ef90e-f557-48fd-b781-4967c4e8b8c9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF132602" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/32eea4a7-afbc-4ca1-b3ac-c80e9b326eca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B41F5785" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5fb5c61a-c4ab-4e66-b6f8-fac43678626a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AAF33BC5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/a336708d-eee6-4c3b-9c19-5f93b9a063af" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68232FC54" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/064e19ac-d595-4f08-a883-fc0df5ff3c74" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6820EDF58" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5141bb9a-c205-4c5a-94fe-02b0f9ff4d45" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F27AE79" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/84d26d21-5706-44eb-bb8e-fa965a7b4da5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61B08F8CA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/b49e8db3-a249-44eb-9bd1-f8e059d58c7e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61962F4DE" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/95c538f3-3088-4afd-b381-81f972ab9327" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6192B673D" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/3096df59-ce1f-4c0f-8e77-80f041572aa6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61944D71B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/882e752f-bd67-478b-8c4f-fab63f02e561" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B602796E36" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/9b33ab67-4e97-4ea2-a008-8b7b69ecf424" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4DE89A6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f95f4b32-79d3-4335-90ac-46766b4df3dd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4A96C34" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/3f99089f-b836-4678-8716-a660ed8f1db8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B597717BEA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/7fd6d311-e467-4669-b813-e1faeefff308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5823701B1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/4095e40b-26e8-41d5-9807-89eeb1d8aad6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57E9639FF" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5db13db5-5109-48e2-8c57-71d350fa1130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50C058D37" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/df98cb94-d0da-4c09-a35e-cd6eec989a31" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50A71FCBB" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/959051d9-7e22-45ca-b02c-f91f8d96fcb5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E0A00F9F" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/d5a06cd9-ffd2-470c-8bea-7f0d377ef1de" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E03BC3F9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/f93a0b80-aac2-433e-9bf8-139a812620a9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4DFABA500" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/942ef31c-54ba-4f76-98ce-f862e045b856" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4B77AEC45" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/4aebd366-672a-40f0-b2a8-2db90bae2b00" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4A5B0DA2C" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A500G/amministrazione-trasparente/atti-amministrazioni-enti/5e2209c1-1b70-47ce-a343-0dcf8f2660ed" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F86"/>
+  <dimension ref="A1:F92"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12684</v>
+        <v>17079</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>12600</v>
+        <v>16455</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>12433</v>
+        <v>15256</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="E4" t="s">
-        <v>14</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>11123</v>
+        <v>14886</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>14835</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7">
+        <v>14008</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>12684</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9">
+        <v>12600</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
       </c>
-      <c r="B9">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>7945</v>
+        <v>12433</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
-      <c r="E10" s="2" t="s">
-        <v>9</v>
+      <c r="E10" t="s">
+        <v>31</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>7943</v>
+        <v>11123</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>7923</v>
+        <v>9904</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="B13">
-        <v>7908</v>
+        <v>9718</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="B14">
-        <v>7873</v>
+        <v>8501</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B15">
-        <v>7586</v>
+        <v>7965</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>6816</v>
+        <v>7945</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>6813</v>
+        <v>7943</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B18">
-        <v>6711</v>
+        <v>7923</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B19">
-        <v>6708</v>
+        <v>7908</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B20">
-        <v>6481</v>
+        <v>7873</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B21">
-        <v>5681</v>
+        <v>7586</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>4617</v>
+        <v>6816</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B23">
-        <v>4383</v>
+        <v>6813</v>
       </c>
       <c r="C23" t="s">
         <v>64</v>
       </c>
       <c r="D23" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>66</v>
       </c>
       <c r="B24">
-        <v>3642</v>
+        <v>6711</v>
       </c>
       <c r="C24" t="s">
         <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>68</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25">
+        <v>6708</v>
+      </c>
+      <c r="C25" t="s">
         <v>69</v>
       </c>
-      <c r="B25">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26">
+        <v>6481</v>
+      </c>
+      <c r="C26" t="s">
         <v>72</v>
       </c>
-      <c r="B26">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27">
+        <v>5681</v>
+      </c>
+      <c r="C27" t="s">
         <v>75</v>
       </c>
-      <c r="B27">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28">
+        <v>4617</v>
+      </c>
+      <c r="C28" t="s">
         <v>78</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29">
+        <v>4383</v>
+      </c>
+      <c r="C29" t="s">
         <v>81</v>
       </c>
-      <c r="B29">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B30">
-        <v>2135</v>
+        <v>3642</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>2130</v>
+        <v>3492</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>1176</v>
+        <v>3306</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>1079</v>
+        <v>3091</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B34">
-        <v>1077</v>
+        <v>2456</v>
       </c>
       <c r="C34" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B35">
-        <v>22347</v>
+        <v>2142</v>
       </c>
       <c r="C35" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>21457</v>
+        <v>2135</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>21124</v>
+        <v>2130</v>
       </c>
       <c r="C37" t="s">
-        <v>14</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>20847</v>
+        <v>1176</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B39">
-        <v>20825</v>
+        <v>1079</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B40">
-        <v>20750</v>
+        <v>1077</v>
       </c>
       <c r="C40" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>20744</v>
+        <v>22347</v>
       </c>
       <c r="C41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B42">
-        <v>20708</v>
+        <v>21457</v>
       </c>
       <c r="C42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B43">
-        <v>20478</v>
+        <v>21124</v>
       </c>
       <c r="C43" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="D43" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>20275</v>
+        <v>20847</v>
       </c>
       <c r="C44" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B45">
-        <v>20267</v>
+        <v>20825</v>
       </c>
       <c r="C45" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B46">
-        <v>19490</v>
+        <v>20750</v>
       </c>
       <c r="C46" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>127</v>
+      </c>
+      <c r="E46" t="s">
+        <v>31</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47">
-        <v>19188</v>
+        <v>20744</v>
       </c>
       <c r="C47" t="s">
-        <v>14</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>129</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>19174</v>
+        <v>20708</v>
       </c>
       <c r="C48" t="s">
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>17999</v>
+        <v>20478</v>
       </c>
       <c r="C49" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="D49" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>134</v>
+      </c>
+      <c r="E49" t="s">
+        <v>31</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B50">
-        <v>16683</v>
+        <v>20275</v>
       </c>
       <c r="C50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51">
-        <v>15879</v>
+        <v>20267</v>
       </c>
       <c r="C51" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D51" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B52">
-        <v>15253</v>
+        <v>19490</v>
       </c>
       <c r="C52" t="s">
-        <v>14</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>142</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B53">
-        <v>14220</v>
+        <v>19188</v>
       </c>
       <c r="C53" t="s">
-        <v>141</v>
+        <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>144</v>
+      </c>
+      <c r="E53" t="s">
+        <v>31</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>143</v>
       </c>
       <c r="B54">
-        <v>11918</v>
+        <v>19174</v>
       </c>
       <c r="C54" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="D54" t="s">
         <v>145</v>
       </c>
-      <c r="E54" s="2" t="s">
-        <v>9</v>
+      <c r="E54" t="s">
+        <v>31</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>146</v>
       </c>
       <c r="B55">
-        <v>11166</v>
+        <v>17999</v>
       </c>
       <c r="C55" t="s">
         <v>147</v>
       </c>
       <c r="D55" t="s">
         <v>148</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>149</v>
       </c>
       <c r="B56">
-        <v>10868</v>
+        <v>16683</v>
       </c>
       <c r="C56" t="s">
         <v>150</v>
       </c>
       <c r="D56" t="s">
         <v>151</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>152</v>
       </c>
       <c r="B57">
-        <v>10311</v>
+        <v>15879</v>
       </c>
       <c r="C57" t="s">
         <v>153</v>
       </c>
       <c r="D57" t="s">
         <v>154</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B58">
-        <v>10306</v>
+        <v>15253</v>
       </c>
       <c r="C58" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="D58" t="s">
         <v>156</v>
       </c>
-      <c r="E58" s="2" t="s">
-        <v>9</v>
+      <c r="E58" t="s">
+        <v>31</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>157</v>
       </c>
       <c r="B59">
-        <v>9470</v>
+        <v>14220</v>
       </c>
       <c r="C59" t="s">
         <v>158</v>
       </c>
       <c r="D59" t="s">
         <v>159</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B60">
-        <v>9467</v>
+        <v>11918</v>
       </c>
       <c r="C60" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D60" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B61">
-        <v>9021</v>
+        <v>11166</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B62">
-        <v>8827</v>
+        <v>10868</v>
       </c>
       <c r="C62" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="D62" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>168</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B63">
-        <v>8682</v>
+        <v>10311</v>
       </c>
       <c r="C63" t="s">
-        <v>14</v>
+        <v>170</v>
       </c>
       <c r="D63" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>171</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>169</v>
       </c>
       <c r="B64">
-        <v>8583</v>
+        <v>10306</v>
       </c>
       <c r="C64" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B65">
-        <v>8413</v>
+        <v>9470</v>
       </c>
       <c r="C65" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B66">
-        <v>7984</v>
+        <v>9467</v>
       </c>
       <c r="C66" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B67">
-        <v>7982</v>
+        <v>9021</v>
       </c>
       <c r="C67" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D67" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B68">
-        <v>5702</v>
+        <v>8827</v>
       </c>
       <c r="C68" t="s">
-        <v>181</v>
+        <v>31</v>
       </c>
       <c r="D68" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>183</v>
+      </c>
+      <c r="E68" t="s">
+        <v>31</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B69">
-        <v>5609</v>
+        <v>8682</v>
       </c>
       <c r="C69" t="s">
-        <v>184</v>
+        <v>31</v>
       </c>
       <c r="D69" t="s">
         <v>185</v>
       </c>
-      <c r="E69" s="2" t="s">
-        <v>9</v>
+      <c r="E69" t="s">
+        <v>31</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B70">
-        <v>5579</v>
+        <v>8583</v>
       </c>
       <c r="C70" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D70" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B71">
-        <v>5577</v>
+        <v>8413</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="B72">
-        <v>5575</v>
+        <v>7984</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D72" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>192</v>
       </c>
       <c r="B73">
-        <v>5059</v>
+        <v>7982</v>
       </c>
       <c r="C73" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D73" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B74">
-        <v>4195</v>
+        <v>5702</v>
       </c>
       <c r="C74" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D74" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B75">
-        <v>4194</v>
+        <v>5609</v>
       </c>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>200</v>
       </c>
       <c r="B76">
-        <v>2609</v>
+        <v>5579</v>
       </c>
       <c r="C76" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D76" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>2221</v>
+        <v>5577</v>
       </c>
       <c r="C77" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D77" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B78">
-        <v>2155</v>
+        <v>5575</v>
       </c>
       <c r="C78" t="s">
         <v>207</v>
       </c>
       <c r="D78" t="s">
         <v>208</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>209</v>
       </c>
       <c r="B79">
-        <v>587</v>
+        <v>5059</v>
       </c>
       <c r="C79" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
       <c r="D79" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>211</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B80">
-        <v>19055</v>
+        <v>4195</v>
       </c>
       <c r="C80" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D80" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B81">
-        <v>19034</v>
+        <v>4194</v>
       </c>
       <c r="C81" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D81" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B82">
-        <v>18763</v>
+        <v>2609</v>
       </c>
       <c r="C82" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D82" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B83">
-        <v>18759</v>
+        <v>2221</v>
       </c>
       <c r="C83" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D83" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B84">
-        <v>18756</v>
+        <v>2155</v>
       </c>
       <c r="C84" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D84" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B85">
-        <v>18388</v>
+        <v>587</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>31</v>
       </c>
       <c r="D85" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>227</v>
+      </c>
+      <c r="E85" t="s">
+        <v>31</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B86">
+        <v>19055</v>
+      </c>
+      <c r="C86" t="s">
+        <v>229</v>
+      </c>
+      <c r="D86" t="s">
+        <v>230</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>228</v>
+      </c>
+      <c r="B87">
+        <v>19034</v>
+      </c>
+      <c r="C87" t="s">
+        <v>231</v>
+      </c>
+      <c r="D87" t="s">
+        <v>232</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>233</v>
+      </c>
+      <c r="B88">
+        <v>18763</v>
+      </c>
+      <c r="C88" t="s">
+        <v>234</v>
+      </c>
+      <c r="D88" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>233</v>
+      </c>
+      <c r="B89">
+        <v>18759</v>
+      </c>
+      <c r="C89" t="s">
+        <v>236</v>
+      </c>
+      <c r="D89" t="s">
+        <v>237</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>233</v>
+      </c>
+      <c r="B90">
+        <v>18756</v>
+      </c>
+      <c r="C90" t="s">
+        <v>238</v>
+      </c>
+      <c r="D90" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>240</v>
+      </c>
+      <c r="B91">
+        <v>18388</v>
+      </c>
+      <c r="C91" t="s">
+        <v>241</v>
+      </c>
+      <c r="D91" t="s">
+        <v>242</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>243</v>
+      </c>
+      <c r="B92">
         <v>18105</v>
       </c>
-      <c r="C86" t="s">
-[...8 lines deleted...]
-      <c r="F86" s="2" t="s">
+      <c r="C92" t="s">
+        <v>244</v>
+      </c>
+      <c r="D92" t="s">
+        <v>245</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
-    <hyperlink ref="F4" r:id="rId5"/>
-[...10 lines deleted...]
-    <hyperlink ref="E10" r:id="rId16"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="F10" r:id="rId17"/>
     <hyperlink ref="E11" r:id="rId18"/>
     <hyperlink ref="F11" r:id="rId19"/>
     <hyperlink ref="E12" r:id="rId20"/>
     <hyperlink ref="F12" r:id="rId21"/>
     <hyperlink ref="E13" r:id="rId22"/>
     <hyperlink ref="F13" r:id="rId23"/>
     <hyperlink ref="E14" r:id="rId24"/>
     <hyperlink ref="F14" r:id="rId25"/>
     <hyperlink ref="E15" r:id="rId26"/>
     <hyperlink ref="F15" r:id="rId27"/>
     <hyperlink ref="E16" r:id="rId28"/>
     <hyperlink ref="F16" r:id="rId29"/>
     <hyperlink ref="E17" r:id="rId30"/>
     <hyperlink ref="F17" r:id="rId31"/>
     <hyperlink ref="E18" r:id="rId32"/>
     <hyperlink ref="F18" r:id="rId33"/>
     <hyperlink ref="E19" r:id="rId34"/>
     <hyperlink ref="F19" r:id="rId35"/>
     <hyperlink ref="E20" r:id="rId36"/>
     <hyperlink ref="F20" r:id="rId37"/>
     <hyperlink ref="E21" r:id="rId38"/>
     <hyperlink ref="F21" r:id="rId39"/>
     <hyperlink ref="E22" r:id="rId40"/>
     <hyperlink ref="F22" r:id="rId41"/>
@@ -2887,141 +3058,153 @@
     <hyperlink ref="F24" r:id="rId45"/>
     <hyperlink ref="E25" r:id="rId46"/>
     <hyperlink ref="F25" r:id="rId47"/>
     <hyperlink ref="E26" r:id="rId48"/>
     <hyperlink ref="F26" r:id="rId49"/>
     <hyperlink ref="E27" r:id="rId50"/>
     <hyperlink ref="F27" r:id="rId51"/>
     <hyperlink ref="E28" r:id="rId52"/>
     <hyperlink ref="F28" r:id="rId53"/>
     <hyperlink ref="E29" r:id="rId54"/>
     <hyperlink ref="F29" r:id="rId55"/>
     <hyperlink ref="E30" r:id="rId56"/>
     <hyperlink ref="F30" r:id="rId57"/>
     <hyperlink ref="E31" r:id="rId58"/>
     <hyperlink ref="F31" r:id="rId59"/>
     <hyperlink ref="E32" r:id="rId60"/>
     <hyperlink ref="F32" r:id="rId61"/>
     <hyperlink ref="E33" r:id="rId62"/>
     <hyperlink ref="F33" r:id="rId63"/>
     <hyperlink ref="E34" r:id="rId64"/>
     <hyperlink ref="F34" r:id="rId65"/>
     <hyperlink ref="E35" r:id="rId66"/>
     <hyperlink ref="F35" r:id="rId67"/>
     <hyperlink ref="E36" r:id="rId68"/>
     <hyperlink ref="F36" r:id="rId69"/>
-    <hyperlink ref="F37" r:id="rId70"/>
-[...35 lines deleted...]
-    <hyperlink ref="E58" r:id="rId106"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="F43" r:id="rId82"/>
+    <hyperlink ref="E44" r:id="rId83"/>
+    <hyperlink ref="F44" r:id="rId84"/>
+    <hyperlink ref="E45" r:id="rId85"/>
+    <hyperlink ref="F45" r:id="rId86"/>
+    <hyperlink ref="F46" r:id="rId87"/>
+    <hyperlink ref="E47" r:id="rId88"/>
+    <hyperlink ref="F47" r:id="rId89"/>
+    <hyperlink ref="E48" r:id="rId90"/>
+    <hyperlink ref="F48" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="F54" r:id="rId100"/>
+    <hyperlink ref="E55" r:id="rId101"/>
+    <hyperlink ref="F55" r:id="rId102"/>
+    <hyperlink ref="E56" r:id="rId103"/>
+    <hyperlink ref="F56" r:id="rId104"/>
+    <hyperlink ref="E57" r:id="rId105"/>
+    <hyperlink ref="F57" r:id="rId106"/>
     <hyperlink ref="F58" r:id="rId107"/>
     <hyperlink ref="E59" r:id="rId108"/>
     <hyperlink ref="F59" r:id="rId109"/>
     <hyperlink ref="E60" r:id="rId110"/>
     <hyperlink ref="F60" r:id="rId111"/>
     <hyperlink ref="E61" r:id="rId112"/>
     <hyperlink ref="F61" r:id="rId113"/>
-    <hyperlink ref="F62" r:id="rId114"/>
-[...11 lines deleted...]
-    <hyperlink ref="E69" r:id="rId126"/>
+    <hyperlink ref="E62" r:id="rId114"/>
+    <hyperlink ref="F62" r:id="rId115"/>
+    <hyperlink ref="E63" r:id="rId116"/>
+    <hyperlink ref="F63" r:id="rId117"/>
+    <hyperlink ref="E64" r:id="rId118"/>
+    <hyperlink ref="F64" r:id="rId119"/>
+    <hyperlink ref="E65" r:id="rId120"/>
+    <hyperlink ref="F65" r:id="rId121"/>
+    <hyperlink ref="E66" r:id="rId122"/>
+    <hyperlink ref="F66" r:id="rId123"/>
+    <hyperlink ref="E67" r:id="rId124"/>
+    <hyperlink ref="F67" r:id="rId125"/>
+    <hyperlink ref="F68" r:id="rId126"/>
     <hyperlink ref="F69" r:id="rId127"/>
     <hyperlink ref="E70" r:id="rId128"/>
     <hyperlink ref="F70" r:id="rId129"/>
     <hyperlink ref="E71" r:id="rId130"/>
     <hyperlink ref="F71" r:id="rId131"/>
     <hyperlink ref="E72" r:id="rId132"/>
     <hyperlink ref="F72" r:id="rId133"/>
     <hyperlink ref="E73" r:id="rId134"/>
     <hyperlink ref="F73" r:id="rId135"/>
     <hyperlink ref="E74" r:id="rId136"/>
     <hyperlink ref="F74" r:id="rId137"/>
     <hyperlink ref="E75" r:id="rId138"/>
     <hyperlink ref="F75" r:id="rId139"/>
     <hyperlink ref="E76" r:id="rId140"/>
     <hyperlink ref="F76" r:id="rId141"/>
     <hyperlink ref="E77" r:id="rId142"/>
     <hyperlink ref="F77" r:id="rId143"/>
     <hyperlink ref="E78" r:id="rId144"/>
     <hyperlink ref="F78" r:id="rId145"/>
-    <hyperlink ref="F79" r:id="rId146"/>
-[...10 lines deleted...]
-    <hyperlink ref="E85" r:id="rId157"/>
+    <hyperlink ref="E79" r:id="rId146"/>
+    <hyperlink ref="F79" r:id="rId147"/>
+    <hyperlink ref="E80" r:id="rId148"/>
+    <hyperlink ref="F80" r:id="rId149"/>
+    <hyperlink ref="E81" r:id="rId150"/>
+    <hyperlink ref="F81" r:id="rId151"/>
+    <hyperlink ref="E82" r:id="rId152"/>
+    <hyperlink ref="F82" r:id="rId153"/>
+    <hyperlink ref="E83" r:id="rId154"/>
+    <hyperlink ref="F83" r:id="rId155"/>
+    <hyperlink ref="E84" r:id="rId156"/>
+    <hyperlink ref="F84" r:id="rId157"/>
     <hyperlink ref="F85" r:id="rId158"/>
     <hyperlink ref="E86" r:id="rId159"/>
     <hyperlink ref="F86" r:id="rId160"/>
+    <hyperlink ref="E87" r:id="rId161"/>
+    <hyperlink ref="F87" r:id="rId162"/>
+    <hyperlink ref="E88" r:id="rId163"/>
+    <hyperlink ref="F88" r:id="rId164"/>
+    <hyperlink ref="E89" r:id="rId165"/>
+    <hyperlink ref="F89" r:id="rId166"/>
+    <hyperlink ref="E90" r:id="rId167"/>
+    <hyperlink ref="F90" r:id="rId168"/>
+    <hyperlink ref="E91" r:id="rId169"/>
+    <hyperlink ref="F91" r:id="rId170"/>
+    <hyperlink ref="E92" r:id="rId171"/>
+    <hyperlink ref="F92" r:id="rId172"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>