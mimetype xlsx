--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -8,1302 +8,884 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="405">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="262">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCD7C7DFD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Richiesta interventi di manutenzione e ripristino locali scolastici (aule, bagni...)  istituto sede centrale e plessi - plesso Oreto</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>BCC4D64AB5</t>
+  </si>
+  <si>
+    <t>Decisione di avvio Trattativa diretta per la Richiesta servizio di pulizia e sanificazione cisterne idriche I.C. Silvio Boccone - sede centrale e plesso Rosolino Pilo</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>BCC87C46E4</t>
+  </si>
+  <si>
+    <t>Decisione del D.S.  di avvio della procedura di Trattativa Diretta per la fornitura di materiale di cancelleria - Trattativa diretta n. 6528266</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>BCC493BBD7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Richiesta fornitura di banchi e sedie per locale adibito a mensa scolastica presso I.C. Silvio Boccone - sede centrale</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>BCA74B36ED</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abbonamento riviste Orizzonte Scuola:  “Gestire la scuola" e "Gestire il personale scolastico”</t>
+  </si>
+  <si>
+    <t>BCCD59E5A6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre  - Richiesta fornitura timbro in metallo a secco</t>
+  </si>
+  <si>
     <t>08/07/2026</t>
   </si>
   <si>
     <t>BC5CEC728E</t>
   </si>
   <si>
     <t>Decisione a contrarre - richiesta di pulitura dei radiatori a soffitto del locale adibito a mensa dell'I.C. Silvio Boccone</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC5CEC728E</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC331A9645</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione di avvio trattativa diretta per  Tinteggiatura aule didattiche sede centrale I.C. Silvio Boccone</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC331A9645</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>BC2447AB5C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di strumento musicale “vibrafono BERGERAULT PERFORMER VP30/1 senza motore</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC2447AB5C</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2026</t>
   </si>
   <si>
     <t>BC0E72A858</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di toner per le stampanti degli uffici amministrativi</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC0E72A858</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBEE853966</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di tinteggiatura e piccola manutenzione locali scolastici da adibire a mensa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE853966</t>
-[...4 lines deleted...]
-  <si>
     <t>BBEE58266A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Richiesta fornitura di stampati per gli esami di stato conclusivi del I° ciclo di istruzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE58266A</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Nomina DSGA per attivita’ di supporto tecnico-organizzativo e coordinamento amministrativo-contabile - Agenda sud - Avviso n. 53338 del 09/03/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - Decreto del D.S. per il conferimento dell'incarico al DSGA per le attività amm-contabili   - Agenda Sud - Avviso n. 53338 </t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -  LETTERA DI CONFERIMENTO INCARICO DEL DIRIGENTE SCOLASTICO - Progetto Agenda Sud - Avviso n. 53338 del 09/03/2026</t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina -  Decreto del DS di assunzione dell'incarico di coordinamento e direzione di cui all'avviso n. 53338 del 09/03/2026</t>
   </si>
   <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBB3A09F66</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per manifestazione legalità al Liceo Ninni Cassarà</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3A09F66</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB324FF1A</t>
   </si>
   <si>
     <t>Decisione a contrarre di avvio T. D. - Noleggio Pullman per Castelbuono  per manifestazione Musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB324FF1A</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB3481EE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman per partecipazione uscita a I.c. Ignazio Florio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3481EE7</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBBDD7F3D3</t>
   </si>
   <si>
     <t>Decisione a contrarre di avvio procedura per fornitura servizio noleggio noleggio n. 2 pullman per la visita didattica a Mozia e Marsala il 21/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDD7F3D3</t>
-[...4 lines deleted...]
-  <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BBA44BB0DE</t>
   </si>
   <si>
     <t>Decisione a contrarre di avvio trattativa per servizio di noleggio n. 02 pullman per l'uscita didattica al borgo di Palazzo Adriano (PA)  in data 18/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA44BB0DE</t>
-[...4 lines deleted...]
-  <si>
     <t>BB9F15D4E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizi di organizzazione viaggio di istruzione a Catania e Siracusa  dal 17/05 al 19/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F15D4E3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>BB92DA843C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spese per la partecipazione degli alunni di scuola primaria (plessi Oreto e Pilo) con docenti e genitori  al Bio Parco di Sicilia a Carini - 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92DA843C</t>
-[...4 lines deleted...]
-  <si>
     <t>BB929E9CD5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullmans per trasporto alunni, docenti accompagnatori e genitori al Bio Parco di Sicilia a Carini - 14/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB929E9CD5</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB85F5D737</t>
   </si>
   <si>
     <t>Decisione a contrarre - Richiesta fornitura cuscinetti termogel freddo/caldo riutilizzabili e con fodera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85F5D737</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7AFF24CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - richiesta servizio noleggio pullman per uscita didattica a Selinunte/Parco Archeologico  in data 13/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AFF24CA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB68317EB0</t>
   </si>
   <si>
     <t>Decisione a contrarre - DPO - Servizi per l'adeguamento al Regolamento UE 679/2016  (G.D.P.R.) - Nomina DPO  (periodo 08/05/2026 - 07/05/2027)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68317EB0</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB6826AFEC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Visita didattica presso Bio Fattoria Augustali a Partinico (PA)  in data 28 e 29/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6826AFEC</t>
-[...4 lines deleted...]
-  <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>BB634366E8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Richiesta fornitura coppia di elettrodi  adulti/pediatrici per defibrillatore in uso al plesso Vespro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB634366E8</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>BB533F1BF1</t>
   </si>
   <si>
     <t>Decisione a contrarre (avvio) - richiesta di fornitura di batteria per defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB533F1BF1</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB52D6FD1D</t>
   </si>
   <si>
     <t>Decisione a contrarre (avvio )- Richiesta fornitura di defibrillatori semiautomatici completi di teca per la custodia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52D6FD1D</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB432064BF</t>
   </si>
   <si>
     <t>Decisione a contrarre di avvio - Servizi per uscite didattiche a Terrasini e Cinisi  in data 28, 29 e 30 aprile 2026 -  (Oasi Capo Rama - Casa Memoria Peppino Impastato - Palazzo D'Aumale)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB432064BF</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB28AAEA09</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di PC per gli uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28AAEA09</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BB0A360715</t>
   </si>
   <si>
     <t>Decisione a contrarre  di avvio T.D. - servizio  di ritiro, trasporto e smaltimento rifiuti ingombranti  presso l'I.C. Silvio Boccone - sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A360715</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAF1DFE2E6</t>
   </si>
   <si>
     <t>Decisione a contrarre di avvio - Richiesta del servizio di ripristino del funzionamento sistema di allarme del plesso Rosolino Pilo e ripristino del sistema di allarme dell'aula musicale al plesso Pilo.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1DFE2E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BAF1A1E047</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura D.P.I. dispositivi di protezione individuali - Trattativa diretta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1A1E047</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA89C53568</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo annuale contratto assistenza-manutenzione  sito scuola - Portale Scuola Cluod  - anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89C53568</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA8A1B5691</t>
   </si>
   <si>
     <t>DECRETO DI AVVIO procedura per fornitura e collocazione sportello e cassetta attacco autopompa VV.F. al plesso Oreto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A1B5691</t>
-[...4 lines deleted...]
-  <si>
     <t>BA832BF532</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio pullman per la visita didattica a Salemi e Cretto di Burri in data 19/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA832BF532</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA79CEB0D4</t>
   </si>
   <si>
     <t>Decisione a contrarre del DS di avvio T.D. per Fornitura materiale di cancelleria e didattico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79CEB0D4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6B0FAC55</t>
   </si>
   <si>
     <t>Decisione a contrarre affidamento tramite ODA - Servizio di noleggio di stampanti multifunzione per uffici e la didattica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B0FAC55</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA340F22CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - ulteriore servizio di derattizzazione dei locali scolastici plesso Vespro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA340F22CE</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2EFF5D61</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di derattizzazione urgente nei locali scolastici al piano terra - I.C. Silvio Boccone sede centrale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EFF5D61</t>
-[...4 lines deleted...]
-  <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>BA2BA1F021</t>
   </si>
   <si>
     <t>Decisione a contrarre - Materiale di pulizia ed igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2BA1F021</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>BA070E5E63</t>
   </si>
   <si>
     <t>Decisione a contrarre - T.D.  Fornitura locandine per murale Paolo Giaccone</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA070E5E63</t>
-[...4 lines deleted...]
-  <si>
     <t>BA03974DF4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale e attrezzature per alunni diversamente abili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03974DF4</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>B9F57E5AED</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - Pulizia e sanificazione  delle cisterne idriche  presenti presso l'istituto Silvio Boccone e il Plesso Oreto, compreso analisi delle acque </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F57E5AED</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9D67BC92F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Avvio trattativa diretta per servizi di manutenzione e riparazione locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D67BC92F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2025</t>
   </si>
   <si>
     <t>B9C789D4F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto per supporto, assistenza e manutenzione software gestionale ARGO software  - anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C789D4F9</t>
-[...4 lines deleted...]
-  <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>B992F317F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI TESTI BIBLIOGRAFICI E LIBRI PER GLI ALUNNI  DELL'I.C. SILVIO BOCCONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992F317F7</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>B9516DBABB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura registri dei verbali e registri insegnanti assenti / supplenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9516DBABB</t>
-[...4 lines deleted...]
-  <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>B950DE7751</t>
   </si>
   <si>
     <t>Decisione a contrarre - Richiesta servizio di pulizia radiatori a soffitto - I.C. Silvio Boccone  (sede centrale e plesso Vespro)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950DE7751</t>
-[...4 lines deleted...]
-  <si>
     <t>20/11/2025</t>
   </si>
   <si>
     <t>B9695E41F0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di pulizia e sanificazione delle cisterne idriche del plesso Rosolino Pilo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9695E41F0</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B9227BD350</t>
   </si>
   <si>
     <t>Decisione a contrarre - avvio trattativa diretta per  Fornitura materiale per il funzionamento del servizio di refezione scolastica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9227BD350</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E99FA0FB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura articoli sportivi e piccole attrezzature sportive</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E99FA0FB</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>B8E6737D27</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura  microfono wireless palmare PROEL   (materiale informatico)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6737D27</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>B8EFA1C5CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - noleggio pullmans per trasporto alunni alla Manifestazione "Orienta Sicilia" il 14/11/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFA1C5CA</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8CC21016A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di toner per stampanti e registri dei decreti del dirigente scolastico</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC21016A</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D1CCA01E</t>
   </si>
   <si>
     <t>Decisione a contrarre - rifacimento cortile esterno  (manto stradale) dell'I.C. Silvio Boccone</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1CCA01E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8B72E8D00</t>
   </si>
   <si>
     <t>Decisione a contrarre - Teatro Massimo  Il Magico Circo della Luna  (avvio trattativa diretta)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B72E8D00</t>
-[...4 lines deleted...]
-  <si>
     <t>B8B6A43AC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura elettrodi defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6A43AC7</t>
-[...4 lines deleted...]
-  <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>B89683CA73</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di derattizzazione e disinfestazione locali scolastici  Silvio Boccone  sede centrale  e Plesso Vespro  in data 10/10/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89683CA73</t>
-[...4 lines deleted...]
-  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>B8765EEC45</t>
   </si>
   <si>
     <t>Decisione a contrarre - rinnovo servizio up grade workspace educational</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8765EEC45</t>
-[...4 lines deleted...]
-  <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>B861F361A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Richiesta servizio di derattizzazione plesso Maestri del Lavoro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B861F361A1</t>
-[...4 lines deleted...]
-  <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>B82CFDAE44</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria e didattico - settembre 2025 - Fondi funzionamento Comune di Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CFDAE44</t>
-[...4 lines deleted...]
-  <si>
     <t>B82C413638</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di pulizia ed igenico-sanitario - settembre 2025 - Fondi funzionamento Comune di Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C413638</t>
-[...4 lines deleted...]
-  <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>B82C3A4A9D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura registri di firma per il personale docente - settembre 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3A4A9D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B821118330</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di spostamento e ricollocazione di 6 monitor interattivi in altre aule plesso Silvio Boccone</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821118330</t>
-[...4 lines deleted...]
-  <si>
     <t>B820712DA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Ripristino servizi supporto, assistenza e manutenzione ARGO DARWIN</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B820712DA5</t>
-[...4 lines deleted...]
-  <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>B7E12C6DF3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di materiale di pulizia e toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E12C6DF3</t>
-[...4 lines deleted...]
-  <si>
     <t>B7E12933E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Abbonamento riviste Gestire la Scuola + Gestire il personale scolastico  (Orizzonte Scuola)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E12933E0</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>B7E9BC7D1B</t>
   </si>
   <si>
     <t>Decisione a contrarre - nuovi lavori di piccola manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E9BC7D1B</t>
-[...4 lines deleted...]
-  <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>B78DA40ED6</t>
   </si>
   <si>
     <t>Decisione a contrarre - proroga contratto DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78DA40ED6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B71B212871</t>
   </si>
   <si>
     <t>Decisione a contrarre - materiale pubblicitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71B212871</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>B6F77253E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria e verbali per esami di terza media - giugno 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F77253E0</t>
-[...4 lines deleted...]
-  <si>
     <t>B74BB5C8E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di disinfestazione e disinfezione locali plessi Vespro - Oreto - Rosolino Pilo  in data 11/06/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74BB5C8E2</t>
-[...4 lines deleted...]
-  <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>B6E1AC67BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di disinfestazione locali sede centrale I.C. Silvio Boccone - 16/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E1AC67BB</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A7D2A176</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A7D2A176</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>B6A829AE29</t>
   </si>
   <si>
     <t>Decisione a contrarre - VISITA DIDATTICA A SELINUNTE E CAVE DI CUSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A829AE29</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B694C29EF7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto pacchetti di reintegro cassette di pronto soccorso, misuratori di pressione e ghiaccio sintetico in busta</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694C29EF7</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre - indizione trattativa diretta  per lavori di manutenzione ordinaria locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2025</t>
   </si>
   <si>
     <t>B67C843460</t>
   </si>
   <si>
     <t>Decisione a contrarre - fornitura n. 3 set di bandiere per esterno  (Italia - Europa - Regione Sicilia)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C843460</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B665913120</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura sedie ergonomiche per uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665913120</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B658098BE8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di assistenza tecnico-informatica e cablaggio uffici di segreteria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658098BE8</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>B6454CA3D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e configurazione nuovo terminale rilevazione presenze del personale Kronos Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6454CA3D0</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B642E589EE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Viaggio di istruzione in Puglia - alunni classi terze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642E589EE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>B52C56E3B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura scarpe antinfortunistiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52C56E3B5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Tutor DM 65/2023  ComunicAzioni efficaci</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4CA3192B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di formazione per il personale scolastico per la transizione digitale - DM 66/2023 - Futuro Digi-Ata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CA3192B0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>B41681F13A</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI MATERIALE DI CANCELLERIA, REGISTRI PER LA FIRMA DELLE PRESENZE DEL PERSONALE DELL’ISTITUTO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41681F13A</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2024</t>
   </si>
   <si>
     <t>B3FA721C13</t>
   </si>
   <si>
     <t>Decisione a contrarre - servizio di formazione per alunni e docenti dell’istituto, finalizzato all’esecuzione e alla realizzazione del progetto: “ComunicAzioni efficaci"</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/51c1e6a0-db92-4fed-9fcf-5552cd70ebe5</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto assegnazione incarichi personale gruppo di lavoro di cui al DM 65/2023-Intervento B</t>
   </si>
   <si>
     <t xml:space="preserve"> Decreto assegnazione incarichi personale gruppo di lavoro di cui al DM 65/2023-Intervento A-Competenze STEM e multilinguistiche alunni</t>
   </si>
   <si>
     <t>Decreto di nomina - Competenze STEM e multilinguistiche nelle scuole statali (D.M. 65/2023)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1601,1839 +1183,2145 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD7C7DFD" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/5f022d89-24aa-4c53-b563-8110d808ec57" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC4D64AB5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b462d1d6-bfb6-44e9-825f-94af988abaf3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC87C46E4" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/c7d30e0d-73fb-44ee-9f55-901384ccf32f" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC493BBD7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/596b7e96-8c3f-4a7f-8dd3-c238c1194b44" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA74B36ED" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/068754b0-bbe7-4528-a572-8202ff593492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCD59E5A6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/86714136-f484-47a3-ad33-f5a62aa5e928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5CEC728E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/095146b4-4f9d-48b5-9d6e-4706114c7f3a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC331A9645" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/a3455269-7976-4e31-bdfd-a9636e97d87f" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2447AB5C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b483ede0-8cd4-4a0c-852e-605d4c5f2735" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC0E72A858" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/812619c3-f458-4592-bdff-58338d1c7bd8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE853966" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/661903e7-d2d1-4e58-8885-a6b2c51fb011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEE58266A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/c186505a-edc1-4c45-aa09-ee3fea576b5a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3A09F66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b15c6355-03b4-425e-b575-26459ed8520e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB324FF1A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/bf216f53-8ee2-4027-beac-364503a77dc6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB3481EE7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/136ebe2c-e5a1-406b-8d69-488cd3b5b8b7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBDD7F3D3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/c369f3d1-6049-431a-8f12-b3d0ed2e4134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA44BB0DE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/9e177dd9-1e89-44f2-bb61-913c34d28ad6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9F15D4E3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/4c8851aa-29e7-4476-887d-5d9ac041c07f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB92DA843C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/44b43359-27ab-4725-87da-d0ff1ae0b4dc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB929E9CD5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/7623f32d-bb68-41a7-86ff-8edf0d18d3df" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB85F5D737" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/35a71991-90ca-4203-a55d-dd90602b8c05" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7AFF24CA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/c84162b6-ad8a-405c-9202-39d72ffad815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB68317EB0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/61d545cd-99c8-49b8-bb99-e30039cebe02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6826AFEC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/dbfbcd32-8e99-47da-8e51-ddeec8ea4a82" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB634366E8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/ceb989fa-7d38-434d-ac3a-37eada4d289b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB533F1BF1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/bbc1b056-7ff1-4be7-b094-d093f004b164" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB52D6FD1D" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/14ec6148-57ef-4773-ba48-5c60d572a9da" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB432064BF" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/dd2b1160-95ad-41b8-a45a-bc681de5e172" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB28AAEA09" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/70b4bafd-be5d-48d2-8a93-44a2b6f836a2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A360715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/4a1aef08-9aa3-4b43-ab6e-84ce79257766" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1DFE2E6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/2afe8ef2-fa47-4fe1-8799-553f17d8e8b2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF1A1E047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/bf8303fd-bc5c-4418-8c3d-bf29de81b1b4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA89C53568" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b9e30ed4-8dfa-4c56-ba59-8df3b7b5ef0e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A1B5691" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/182e1065-5bc8-468e-b12e-69e2baca5b9a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA832BF532" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/fdab83ed-8fa3-4d73-b413-6c8eeb19be0c" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA79CEB0D4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/4375a5d9-4928-46fe-87b7-a944eade06c2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6B0FAC55" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/4fe52fac-7034-4847-9aac-484633bbcdcd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA340F22CE" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/980c99b5-29a8-4690-8094-7932aeca31ae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2EFF5D61" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/22895588-3d89-4d8a-8283-b2e7aee11708" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2BA1F021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/3365ee12-5a24-4b00-9f42-fc5941003320" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA070E5E63" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/801c9a48-a8a4-41d8-a7a2-78f84b93588e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA03974DF4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/01cd7fc3-3bf9-4144-afe3-9c55f37b85aa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F57E5AED" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/8bdbd6d6-2172-49c4-93a5-972e439f6ceb" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D67BC92F" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b74d42d0-eeb3-44c4-b0cf-0ff60247cba0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C789D4F9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/5c6bed53-ccb1-43ce-86d4-b0593abc9700" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B992F317F7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/580ac4c5-b4e9-4016-8921-967432136b99" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9516DBABB" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/aab2b680-9212-4251-842b-cc49524e601b" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B950DE7751" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/496e3db0-98ad-45da-8274-72729e0d46fe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9695E41F0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/5cf03a30-814e-4487-9832-8d7f649261d8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9227BD350" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/d780fd0b-4365-42ed-b424-0079d7b59582" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E99FA0FB" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/2375e51b-561b-4648-9b9c-f234f8b50f08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E6737D27" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/05169592-6ba7-498e-a239-00445ab32c0f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFA1C5CA" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/a31b51bd-f202-4734-a749-5c652c0555c4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC21016A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b9948082-e7a1-469f-b8f3-4373e74840ea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D1CCA01E" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/6731c3f8-c11a-455b-8a74-51e06eadca6c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B72E8D00" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/20756e0e-8f26-4f73-aa45-9a3f23c053fe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B6A43AC7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/401a2d84-55cd-4d2b-bb7c-377ee770af62" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89683CA73" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/2a84de1a-acb8-48d3-b4a0-78f731d09326" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8765EEC45" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/99ed0c88-aace-411a-b9d8-bdb015761922" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B861F361A1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/66979c89-d6f7-44d8-83df-28b0207a889f" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82CFDAE44" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/fa14ab19-ae4c-4351-829c-bce5cafa3b57" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C413638" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/786a4432-dda8-48e6-8586-b40bd4a9ab60" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82C3A4A9D" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/bfb4dda3-e69c-449a-b92f-fd4a90f6c8e9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B821118330" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/5a6b3b0c-e108-4955-9640-3024a1c5f9e2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B820712DA5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/7a37bf0b-942d-4c55-b0fa-78fe94b3cd4e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E12C6DF3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b27178c8-cffa-45ea-b6a0-17063adb546c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E12933E0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/eaa6c5e9-7fc8-4796-bdfc-36705586a000" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E9BC7D1B" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/f0df9591-72fa-4849-952c-2a3691095b80" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B78DA40ED6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/3956fa9e-e263-492c-a87a-0281a4ec65f2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71B212871" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/dbc3f154-a97c-49e4-9cdf-83bd468f7c43" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F77253E0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/7e264ad3-2af1-40d9-8ef0-2a5d815842e8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B74BB5C8E2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/696a5a66-9638-439d-b9b6-8816e2b295e2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E1AC67BB" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/3b60f8e4-ac5b-492c-92eb-7c19ffe3c5b6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A7D2A176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/aa00bdc3-e23e-4ac0-a985-e7700336bcd2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A829AE29" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/b004dace-0217-4dac-8480-703b50146eb5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B694C29EF7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/def4b61e-b505-41fa-8799-1ece39ba3e0d" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/7a30a3aa-fc78-4f84-97a3-7d55ffb86c13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B67C843460" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/09fdac7c-d9ee-40e7-901c-c85dc5c875a9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B665913120" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/28a85548-d4eb-47d2-b0a8-3d18d982ad97" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B658098BE8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/c1377277-c451-4317-a951-3c6aff99488f" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6454CA3D0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/56576865-071e-4b52-9874-cb250b5a3dbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B642E589EE" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/5e2d68d0-b34a-47a5-9ec6-940001d90f2e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B52C56E3B5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/1359e1c3-49cf-409e-be93-f46e10e92282" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4CA3192B0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/02d20f87-42e5-499b-af10-b50a9440b070" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B41681F13A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/1fff15ec-cc49-4779-9618-f5591df283cf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3FA721C13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/atti-amministrazioni-enti/51c1e6a0-db92-4fed-9fcf-5552cd70ebe5" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC8A2004/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F89"/>
+  <dimension ref="A1:F95"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12232</v>
+        <v>12831</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>12754</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>10938</v>
+        <v>12730</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>10663</v>
+        <v>12722</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>10059</v>
+        <v>12639</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>10048</v>
+        <v>12637</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>9391</v>
+        <v>12232</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>9383</v>
+        <v>11422</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>29</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B10">
-        <v>9178</v>
+        <v>10938</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>32</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B11">
-        <v>8862</v>
+        <v>10663</v>
       </c>
       <c r="C11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B12">
-        <v>8786</v>
+        <v>10059</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B13">
-        <v>8785</v>
+        <v>10048</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>8784</v>
+        <v>9391</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>42</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="B15">
-        <v>8619</v>
+        <v>9383</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>42</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="B16">
-        <v>8396</v>
+        <v>9178</v>
       </c>
       <c r="C16" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>42</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>8378</v>
+        <v>8862</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>42</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>8034</v>
+        <v>8786</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>51</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>8033</v>
+        <v>8785</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>79</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="B20">
-        <v>7717</v>
+        <v>8784</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>84</v>
+        <v>55</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>7714</v>
+        <v>8619</v>
       </c>
       <c r="C21" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>88</v>
+        <v>58</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>7422</v>
+        <v>8396</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>61</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B23">
-        <v>7352</v>
+        <v>8378</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>96</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>63</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="B24">
-        <v>7160</v>
+        <v>8034</v>
       </c>
       <c r="C24" t="s">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>66</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>7029</v>
+        <v>8033</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>68</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="B26">
-        <v>6897</v>
+        <v>7717</v>
       </c>
       <c r="C26" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>71</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="B27">
-        <v>6436</v>
+        <v>7714</v>
       </c>
       <c r="C27" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>73</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="B28">
-        <v>6323</v>
+        <v>7422</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>76</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>5222</v>
+        <v>7352</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>79</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="B30">
-        <v>4725</v>
+        <v>7160</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>81</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>82</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="B31">
-        <v>4689</v>
+        <v>7029</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="D31" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>85</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>86</v>
       </c>
       <c r="B32">
-        <v>3285</v>
+        <v>6897</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
+        <v>87</v>
       </c>
       <c r="D32" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>88</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>89</v>
       </c>
       <c r="B33">
-        <v>3072</v>
+        <v>6436</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>90</v>
       </c>
       <c r="D33" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>91</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>3029</v>
+        <v>6323</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
+        <v>93</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>151</v>
+        <v>94</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="B35">
-        <v>2640</v>
+        <v>5222</v>
       </c>
       <c r="C35" t="s">
-        <v>153</v>
+        <v>96</v>
       </c>
       <c r="D35" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>97</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="B36">
-        <v>2608</v>
+        <v>4725</v>
       </c>
       <c r="C36" t="s">
-        <v>157</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>100</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="B37">
-        <v>1546</v>
+        <v>4689</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>101</v>
       </c>
       <c r="D37" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>102</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="B38">
-        <v>1468</v>
+        <v>3285</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>104</v>
       </c>
       <c r="D38" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>105</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>171</v>
+        <v>106</v>
       </c>
       <c r="B39">
-        <v>1032</v>
+        <v>3072</v>
       </c>
       <c r="C39" t="s">
-        <v>172</v>
+        <v>107</v>
       </c>
       <c r="D39" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>108</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="B40">
-        <v>624</v>
+        <v>3029</v>
       </c>
       <c r="C40" t="s">
-        <v>177</v>
+        <v>109</v>
       </c>
       <c r="D40" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>110</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>111</v>
       </c>
       <c r="B41">
-        <v>608</v>
+        <v>2640</v>
       </c>
       <c r="C41" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>113</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="B42">
-        <v>305</v>
+        <v>2608</v>
       </c>
       <c r="C42" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="D42" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>189</v>
+        <v>115</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
       <c r="B43">
-        <v>21262</v>
+        <v>1546</v>
       </c>
       <c r="C43" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="D43" t="s">
-        <v>192</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>118</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>195</v>
+        <v>119</v>
       </c>
       <c r="B44">
-        <v>21229</v>
+        <v>1468</v>
       </c>
       <c r="C44" t="s">
-        <v>196</v>
+        <v>120</v>
       </c>
       <c r="D44" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>121</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="B45">
-        <v>19692</v>
+        <v>1032</v>
       </c>
       <c r="C45" t="s">
-        <v>201</v>
+        <v>123</v>
       </c>
       <c r="D45" t="s">
-        <v>202</v>
-[...5 lines deleted...]
-        <v>204</v>
+        <v>124</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>205</v>
+        <v>125</v>
       </c>
       <c r="B46">
-        <v>19623</v>
+        <v>624</v>
       </c>
       <c r="C46" t="s">
-        <v>206</v>
+        <v>126</v>
       </c>
       <c r="D46" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>127</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="B47">
-        <v>19550</v>
+        <v>608</v>
       </c>
       <c r="C47" t="s">
-        <v>211</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>129</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="B48">
-        <v>18968</v>
+        <v>305</v>
       </c>
       <c r="C48" t="s">
-        <v>216</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>132</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>220</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>18432</v>
+        <v>21262</v>
       </c>
       <c r="C49" t="s">
-        <v>221</v>
+        <v>134</v>
       </c>
       <c r="D49" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>135</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>225</v>
+        <v>136</v>
       </c>
       <c r="B50">
-        <v>17435</v>
+        <v>21229</v>
       </c>
       <c r="C50" t="s">
-        <v>226</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>138</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>230</v>
+        <v>139</v>
       </c>
       <c r="B51">
-        <v>17344</v>
+        <v>19692</v>
       </c>
       <c r="C51" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>141</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>235</v>
+        <v>142</v>
       </c>
       <c r="B52">
-        <v>17327</v>
+        <v>19623</v>
       </c>
       <c r="C52" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="D52" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>144</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>240</v>
+        <v>145</v>
       </c>
       <c r="B53">
-        <v>16843</v>
+        <v>19550</v>
       </c>
       <c r="C53" t="s">
-        <v>241</v>
+        <v>146</v>
       </c>
       <c r="D53" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>147</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>240</v>
+        <v>148</v>
       </c>
       <c r="B54">
-        <v>16813</v>
+        <v>18968</v>
       </c>
       <c r="C54" t="s">
-        <v>245</v>
+        <v>149</v>
       </c>
       <c r="D54" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>150</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>249</v>
+        <v>151</v>
       </c>
       <c r="B55">
-        <v>16201</v>
+        <v>18432</v>
       </c>
       <c r="C55" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="D55" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>153</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>249</v>
+        <v>154</v>
       </c>
       <c r="B56">
-        <v>16161</v>
+        <v>17435</v>
       </c>
       <c r="C56" t="s">
-        <v>254</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>258</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>15560</v>
+        <v>17344</v>
       </c>
       <c r="C57" t="s">
-        <v>259</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>263</v>
+        <v>160</v>
       </c>
       <c r="B58">
-        <v>14904</v>
+        <v>17327</v>
       </c>
       <c r="C58" t="s">
-        <v>264</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>268</v>
+        <v>163</v>
       </c>
       <c r="B59">
-        <v>14358</v>
+        <v>16843</v>
       </c>
       <c r="C59" t="s">
-        <v>269</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>165</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="B60">
-        <v>13195</v>
+        <v>16813</v>
       </c>
       <c r="C60" t="s">
-        <v>274</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>275</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>273</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>13171</v>
+        <v>16201</v>
       </c>
       <c r="C61" t="s">
-        <v>278</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>170</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>282</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>13095</v>
+        <v>16161</v>
       </c>
       <c r="C62" t="s">
-        <v>283</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>287</v>
+        <v>173</v>
       </c>
       <c r="B63">
-        <v>12922</v>
+        <v>15560</v>
       </c>
       <c r="C63" t="s">
-        <v>288</v>
+        <v>174</v>
       </c>
       <c r="D63" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>175</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>287</v>
+        <v>176</v>
       </c>
       <c r="B64">
-        <v>12885</v>
+        <v>14904</v>
       </c>
       <c r="C64" t="s">
-        <v>292</v>
+        <v>177</v>
       </c>
       <c r="D64" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>295</v>
+        <v>178</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>296</v>
+        <v>179</v>
       </c>
       <c r="B65">
-        <v>12090</v>
+        <v>14358</v>
       </c>
       <c r="C65" t="s">
-        <v>297</v>
+        <v>180</v>
       </c>
       <c r="D65" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>181</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>296</v>
+        <v>182</v>
       </c>
       <c r="B66">
-        <v>12086</v>
+        <v>13195</v>
       </c>
       <c r="C66" t="s">
-        <v>301</v>
+        <v>183</v>
       </c>
       <c r="D66" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>184</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>305</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>12077</v>
+        <v>13171</v>
       </c>
       <c r="C67" t="s">
-        <v>306</v>
+        <v>185</v>
       </c>
       <c r="D67" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>186</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>310</v>
+        <v>187</v>
       </c>
       <c r="B68">
-        <v>11506</v>
+        <v>13095</v>
       </c>
       <c r="C68" t="s">
-        <v>311</v>
+        <v>188</v>
       </c>
       <c r="D68" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>189</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>315</v>
+        <v>190</v>
       </c>
       <c r="B69">
-        <v>9429</v>
+        <v>12922</v>
       </c>
       <c r="C69" t="s">
-        <v>316</v>
+        <v>191</v>
       </c>
       <c r="D69" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>192</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>320</v>
+        <v>190</v>
       </c>
       <c r="B70">
-        <v>8822</v>
+        <v>12885</v>
       </c>
       <c r="C70" t="s">
-        <v>321</v>
+        <v>193</v>
       </c>
       <c r="D70" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>194</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>320</v>
+        <v>195</v>
       </c>
       <c r="B71">
-        <v>8821</v>
+        <v>12090</v>
       </c>
       <c r="C71" t="s">
-        <v>325</v>
+        <v>196</v>
       </c>
       <c r="D71" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>197</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>329</v>
+        <v>195</v>
       </c>
       <c r="B72">
-        <v>8388</v>
+        <v>12086</v>
       </c>
       <c r="C72" t="s">
-        <v>330</v>
+        <v>198</v>
       </c>
       <c r="D72" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>199</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>334</v>
+        <v>200</v>
       </c>
       <c r="B73">
-        <v>7442</v>
+        <v>12077</v>
       </c>
       <c r="C73" t="s">
-        <v>335</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>202</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>339</v>
+        <v>203</v>
       </c>
       <c r="B74">
-        <v>7313</v>
+        <v>11506</v>
       </c>
       <c r="C74" t="s">
-        <v>340</v>
+        <v>204</v>
       </c>
       <c r="D74" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>205</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>344</v>
+        <v>206</v>
       </c>
       <c r="B75">
-        <v>7058</v>
+        <v>9429</v>
       </c>
       <c r="C75" t="s">
-        <v>345</v>
+        <v>207</v>
       </c>
       <c r="D75" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>208</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>349</v>
+        <v>209</v>
       </c>
       <c r="B76">
-        <v>6971</v>
+        <v>8822</v>
       </c>
       <c r="C76" t="s">
-        <v>350</v>
+        <v>210</v>
       </c>
       <c r="D76" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>211</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>354</v>
+        <v>209</v>
       </c>
       <c r="B77">
-        <v>6712</v>
+        <v>8821</v>
       </c>
       <c r="C77" t="s">
-        <v>355</v>
+        <v>212</v>
       </c>
       <c r="D77" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>358</v>
+        <v>213</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>359</v>
+        <v>214</v>
       </c>
       <c r="B78">
-        <v>6319</v>
+        <v>8388</v>
       </c>
       <c r="C78" t="s">
-        <v>360</v>
+        <v>215</v>
       </c>
       <c r="D78" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-        <v>363</v>
+        <v>216</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>364</v>
+        <v>217</v>
       </c>
       <c r="B79">
-        <v>6015</v>
+        <v>7442</v>
       </c>
       <c r="C79" t="s">
-        <v>365</v>
+        <v>218</v>
       </c>
       <c r="D79" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-        <v>368</v>
+        <v>219</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>369</v>
+        <v>220</v>
       </c>
       <c r="B80">
-        <v>5619</v>
+        <v>7313</v>
       </c>
       <c r="C80" t="s">
-        <v>370</v>
+        <v>221</v>
       </c>
       <c r="D80" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>222</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>374</v>
+        <v>223</v>
       </c>
       <c r="B81">
-        <v>5580</v>
+        <v>7058</v>
       </c>
       <c r="C81" t="s">
-        <v>375</v>
+        <v>224</v>
       </c>
       <c r="D81" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>225</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>379</v>
+        <v>226</v>
       </c>
       <c r="B82">
-        <v>526</v>
+        <v>6971</v>
       </c>
       <c r="C82" t="s">
-        <v>380</v>
+        <v>227</v>
       </c>
       <c r="D82" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>228</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>384</v>
+        <v>229</v>
       </c>
       <c r="B83">
-        <v>360</v>
+        <v>6712</v>
       </c>
       <c r="C83" t="s">
-        <v>36</v>
+        <v>230</v>
       </c>
       <c r="D83" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>231</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>386</v>
+        <v>232</v>
       </c>
       <c r="B84">
-        <v>11381</v>
+        <v>6319</v>
       </c>
       <c r="C84" t="s">
-        <v>387</v>
+        <v>233</v>
       </c>
       <c r="D84" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>390</v>
+        <v>234</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>391</v>
+        <v>235</v>
       </c>
       <c r="B85">
-        <v>9177</v>
+        <v>6015</v>
       </c>
       <c r="C85" t="s">
-        <v>392</v>
+        <v>236</v>
       </c>
       <c r="D85" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>395</v>
+        <v>237</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>396</v>
+        <v>238</v>
       </c>
       <c r="B86">
-        <v>8897</v>
+        <v>5619</v>
       </c>
       <c r="C86" t="s">
-        <v>397</v>
+        <v>239</v>
       </c>
       <c r="D86" t="s">
-        <v>398</v>
-[...5 lines deleted...]
-        <v>400</v>
+        <v>240</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>401</v>
+        <v>241</v>
       </c>
       <c r="B87">
-        <v>8790</v>
+        <v>5580</v>
       </c>
       <c r="C87" t="s">
-        <v>36</v>
+        <v>242</v>
       </c>
       <c r="D87" t="s">
-        <v>402</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>243</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>401</v>
+        <v>244</v>
       </c>
       <c r="B88">
-        <v>8788</v>
+        <v>526</v>
       </c>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>245</v>
       </c>
       <c r="D88" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>246</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>401</v>
+        <v>247</v>
       </c>
       <c r="B89">
+        <v>360</v>
+      </c>
+      <c r="C89" t="s">
+        <v>42</v>
+      </c>
+      <c r="D89" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" t="s">
+        <v>42</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>249</v>
+      </c>
+      <c r="B90">
+        <v>11381</v>
+      </c>
+      <c r="C90" t="s">
+        <v>250</v>
+      </c>
+      <c r="D90" t="s">
+        <v>251</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>252</v>
+      </c>
+      <c r="B91">
+        <v>9177</v>
+      </c>
+      <c r="C91" t="s">
+        <v>253</v>
+      </c>
+      <c r="D91" t="s">
+        <v>254</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>255</v>
+      </c>
+      <c r="B92">
+        <v>8897</v>
+      </c>
+      <c r="C92" t="s">
+        <v>256</v>
+      </c>
+      <c r="D92" t="s">
+        <v>257</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>258</v>
+      </c>
+      <c r="B93">
+        <v>8790</v>
+      </c>
+      <c r="C93" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93" t="s">
+        <v>259</v>
+      </c>
+      <c r="E93" t="s">
+        <v>42</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>258</v>
+      </c>
+      <c r="B94">
         <v>8788</v>
       </c>
-      <c r="C89" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C94" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94" t="s">
+        <v>260</v>
+      </c>
+      <c r="E94" t="s">
+        <v>42</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B95">
+        <v>8788</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" t="s">
+        <v>261</v>
+      </c>
+      <c r="E95" t="s">
+        <v>42</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="F14" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="E23" r:id="rId39"/>
+    <hyperlink ref="F23" r:id="rId40"/>
+    <hyperlink ref="E24" r:id="rId41"/>
+    <hyperlink ref="F24" r:id="rId42"/>
+    <hyperlink ref="E25" r:id="rId43"/>
+    <hyperlink ref="F25" r:id="rId44"/>
+    <hyperlink ref="E26" r:id="rId45"/>
+    <hyperlink ref="F26" r:id="rId46"/>
+    <hyperlink ref="E27" r:id="rId47"/>
+    <hyperlink ref="F27" r:id="rId48"/>
+    <hyperlink ref="E28" r:id="rId49"/>
+    <hyperlink ref="F28" r:id="rId50"/>
+    <hyperlink ref="E29" r:id="rId51"/>
+    <hyperlink ref="F29" r:id="rId52"/>
+    <hyperlink ref="E30" r:id="rId53"/>
+    <hyperlink ref="F30" r:id="rId54"/>
+    <hyperlink ref="E31" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="E33" r:id="rId59"/>
+    <hyperlink ref="F33" r:id="rId60"/>
+    <hyperlink ref="E34" r:id="rId61"/>
+    <hyperlink ref="F34" r:id="rId62"/>
+    <hyperlink ref="E35" r:id="rId63"/>
+    <hyperlink ref="F35" r:id="rId64"/>
+    <hyperlink ref="E36" r:id="rId65"/>
+    <hyperlink ref="F36" r:id="rId66"/>
+    <hyperlink ref="E37" r:id="rId67"/>
+    <hyperlink ref="F37" r:id="rId68"/>
+    <hyperlink ref="E38" r:id="rId69"/>
+    <hyperlink ref="F38" r:id="rId70"/>
+    <hyperlink ref="E39" r:id="rId71"/>
+    <hyperlink ref="F39" r:id="rId72"/>
+    <hyperlink ref="E40" r:id="rId73"/>
+    <hyperlink ref="F40" r:id="rId74"/>
+    <hyperlink ref="E41" r:id="rId75"/>
+    <hyperlink ref="F41" r:id="rId76"/>
+    <hyperlink ref="E42" r:id="rId77"/>
+    <hyperlink ref="F42" r:id="rId78"/>
+    <hyperlink ref="E43" r:id="rId79"/>
+    <hyperlink ref="F43" r:id="rId80"/>
+    <hyperlink ref="E44" r:id="rId81"/>
+    <hyperlink ref="F44" r:id="rId82"/>
+    <hyperlink ref="E45" r:id="rId83"/>
+    <hyperlink ref="F45" r:id="rId84"/>
+    <hyperlink ref="E46" r:id="rId85"/>
+    <hyperlink ref="F46" r:id="rId86"/>
+    <hyperlink ref="E47" r:id="rId87"/>
+    <hyperlink ref="F47" r:id="rId88"/>
+    <hyperlink ref="E48" r:id="rId89"/>
+    <hyperlink ref="F48" r:id="rId90"/>
+    <hyperlink ref="E49" r:id="rId91"/>
+    <hyperlink ref="F49" r:id="rId92"/>
+    <hyperlink ref="E50" r:id="rId93"/>
+    <hyperlink ref="F50" r:id="rId94"/>
+    <hyperlink ref="E51" r:id="rId95"/>
+    <hyperlink ref="F51" r:id="rId96"/>
+    <hyperlink ref="E52" r:id="rId97"/>
+    <hyperlink ref="F52" r:id="rId98"/>
+    <hyperlink ref="E53" r:id="rId99"/>
+    <hyperlink ref="F53" r:id="rId100"/>
+    <hyperlink ref="E54" r:id="rId101"/>
+    <hyperlink ref="F54" r:id="rId102"/>
+    <hyperlink ref="E55" r:id="rId103"/>
+    <hyperlink ref="F55" r:id="rId104"/>
+    <hyperlink ref="E56" r:id="rId105"/>
+    <hyperlink ref="F56" r:id="rId106"/>
+    <hyperlink ref="E57" r:id="rId107"/>
+    <hyperlink ref="F57" r:id="rId108"/>
+    <hyperlink ref="E58" r:id="rId109"/>
+    <hyperlink ref="F58" r:id="rId110"/>
+    <hyperlink ref="E59" r:id="rId111"/>
+    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="E60" r:id="rId113"/>
+    <hyperlink ref="F60" r:id="rId114"/>
+    <hyperlink ref="E61" r:id="rId115"/>
+    <hyperlink ref="F61" r:id="rId116"/>
+    <hyperlink ref="E62" r:id="rId117"/>
+    <hyperlink ref="F62" r:id="rId118"/>
+    <hyperlink ref="E63" r:id="rId119"/>
+    <hyperlink ref="F63" r:id="rId120"/>
+    <hyperlink ref="E64" r:id="rId121"/>
+    <hyperlink ref="F64" r:id="rId122"/>
+    <hyperlink ref="E65" r:id="rId123"/>
+    <hyperlink ref="F65" r:id="rId124"/>
+    <hyperlink ref="E66" r:id="rId125"/>
+    <hyperlink ref="F66" r:id="rId126"/>
+    <hyperlink ref="E67" r:id="rId127"/>
+    <hyperlink ref="F67" r:id="rId128"/>
+    <hyperlink ref="E68" r:id="rId129"/>
+    <hyperlink ref="F68" r:id="rId130"/>
+    <hyperlink ref="E69" r:id="rId131"/>
+    <hyperlink ref="F69" r:id="rId132"/>
+    <hyperlink ref="E70" r:id="rId133"/>
+    <hyperlink ref="F70" r:id="rId134"/>
+    <hyperlink ref="E71" r:id="rId135"/>
+    <hyperlink ref="F71" r:id="rId136"/>
+    <hyperlink ref="E72" r:id="rId137"/>
+    <hyperlink ref="F72" r:id="rId138"/>
+    <hyperlink ref="E73" r:id="rId139"/>
+    <hyperlink ref="F73" r:id="rId140"/>
+    <hyperlink ref="E74" r:id="rId141"/>
+    <hyperlink ref="F74" r:id="rId142"/>
+    <hyperlink ref="E75" r:id="rId143"/>
+    <hyperlink ref="F75" r:id="rId144"/>
+    <hyperlink ref="E76" r:id="rId145"/>
+    <hyperlink ref="F76" r:id="rId146"/>
+    <hyperlink ref="E77" r:id="rId147"/>
+    <hyperlink ref="F77" r:id="rId148"/>
+    <hyperlink ref="E78" r:id="rId149"/>
+    <hyperlink ref="F78" r:id="rId150"/>
+    <hyperlink ref="E79" r:id="rId151"/>
+    <hyperlink ref="F79" r:id="rId152"/>
+    <hyperlink ref="E80" r:id="rId153"/>
+    <hyperlink ref="F80" r:id="rId154"/>
+    <hyperlink ref="E81" r:id="rId155"/>
+    <hyperlink ref="F81" r:id="rId156"/>
+    <hyperlink ref="E82" r:id="rId157"/>
+    <hyperlink ref="F82" r:id="rId158"/>
+    <hyperlink ref="E83" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="F89" r:id="rId171"/>
+    <hyperlink ref="E90" r:id="rId172"/>
+    <hyperlink ref="F90" r:id="rId173"/>
+    <hyperlink ref="E91" r:id="rId174"/>
+    <hyperlink ref="F91" r:id="rId175"/>
+    <hyperlink ref="E92" r:id="rId176"/>
+    <hyperlink ref="F92" r:id="rId177"/>
+    <hyperlink ref="F93" r:id="rId178"/>
+    <hyperlink ref="F94" r:id="rId179"/>
+    <hyperlink ref="F95" r:id="rId180"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>