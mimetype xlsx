--- v0 (2026-09-06)
+++ v1 (2026-10-22)
@@ -8,80 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="213">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>BD6AA9BB42</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA ATTIVITA LABORATORIALE DI EDUCAZIONE AMBIENTALE OSSERVATORIO ASTRONOMICO DI GAL HASSIN E PARCO AVVENTURA</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E1A637E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA A/R EDUCANDATO- MONTE PETROSO E RERRASINI</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3E4FB165</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACCORDO QUADRO ID 2919 LOTTO 1.4 FORNITURA VIAGGI DI ISTRUZIONE ANNO SCOLATICO 2026/2027</t>
+  </si>
+  <si>
+    <t>02/10/2026</t>
+  </si>
+  <si>
+    <t>BD33DC980F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - NOLEGGIO PULLMAN CON AUTISTA PER MONTE PELLEGRINO</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD36407706</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA SERVIZI ATTIVITA DIDATTICO LABORATORIALE GUIDA NATURALISTA</t>
+  </si>
+  <si>
+    <t>BD2F6E2562</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - ACQUISTO BIGLIETTI INGRESSO E ATTIVITA' DIDATTICA MUSEO GEMELLARO</t>
+  </si>
+  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC1E2DAB4F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI PER ALUNNI PARTECIPANTI AL PROGETTO MEP</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BC05DF4D72</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO BIGLIETTI AEREI PER AMSTERDAM PROGETTO ERASMUS</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBFB0D2DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DIZIONARI CON ESPANSIONE ON E OFF LINE</t>
   </si>
   <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBDAA68EB7</t>
   </si>
@@ -987,1478 +1038,1598 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E2DAB4F" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/c5d68fb6-4f40-41ad-b1de-93f63b119113" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC05DF4D72" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/3a238aef-5319-4572-8741-b93a217acab1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFB0D2DC6" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/29b4018d-4a1d-4c8e-9382-16b6d192a009" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDAA68EB7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e806c075-eab3-47fe-aa7b-ce6ad933ab88" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB812328DF" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/0e3c2785-c220-446f-8cd1-779bb84b93e7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6C8E2703" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/0c474a6f-96f5-46ad-9739-1394c5a7fea2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6CAFD3D0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/cc23ea7e-e3a0-4861-aa64-086d3882b0ed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6C9AAC0D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e3921871-8bbe-4129-99b2-8478728616b5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB49CDDF7E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e15e2010-9658-4235-8c6c-b61423c366a5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB158F608D" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/27459c87-0953-49a9-8ee7-b10ed2514885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4898ACE" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/fc2e8df4-8b50-48db-bd3b-f7bf78caee8a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7B07749" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/00f100e4-0ce6-4207-adfd-71b0150a5f59" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7BF8E28" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/1b306380-9a90-42e7-a667-4b33a34cdb88" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7CBE191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/c2428356-105a-4447-89d3-7773acbdfb4a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE79E14AC" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/ca30172b-f2c6-4bce-97a1-90842430d557" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB2A5AD5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/49d863bb-bfd9-445e-8287-054db616cd47" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23F286D4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/80bb5054-3929-4757-bca4-c007235b636a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB1F251B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/59694e72-8d35-4d72-8e91-769f915d1cf6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB95A0433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/db978a9d-b3e5-4b1f-8875-072c0b267fac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB933CB27" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/caada92f-3c00-4369-8bea-923ea1e555f8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2B46E90" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/524a07dd-32eb-42b9-bce0-0a7243204095" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80FDA81" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/6ee33a1d-db88-4856-bd68-884b8c3772dd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C90388" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e8f6b86c-dcf0-404b-9b53-26dd1221fd62" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96643A4A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f6859968-dfc6-479d-8662-7acfb2045302" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78ADFC45" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/8765a44a-0aa3-4ca2-afd7-b14978eeb0b2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7868DB92" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/b3917bf0-25e5-4a8d-8a93-7cd41a6f8319" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B69C04E" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/5b30e4a0-a452-4f5a-a420-ac88fb18607c" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F40B09E" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/fbe5d805-36d9-49b8-b34a-27e5e50dea25" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37167FB8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f585aa60-f0a0-40da-ac8c-08811910c4aa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA173ED0CC" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/286efeed-8d5e-4e16-8605-0efdfa5fc12f" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA171C15F7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/6cb495df-a917-4ebe-ace0-ffa8b185cc69" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC61E00E" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/1a0dece7-917c-4cdf-94aa-c55431196cf7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8970CBA85" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/5f79613e-9c10-40c7-9c7b-5ed901018483" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88CF713BD" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/b3d63e13-119a-47cf-8f68-3b719c266516" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83617DD2C" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/eb630883-e4fa-4fdb-8dfe-f81a7a765dda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C65E697" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/408f9efd-5a89-4935-a1a8-146ede123b5a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773BE6FCD" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/820f74be-4bab-41e5-8e23-dece22b9799d" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75EBC3C46" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/4c61875a-a357-45b8-9e65-52a668033691" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7493CD3D3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/53bec618-74e8-49eb-b80f-1b1092346835" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7495751B9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/cd3bfb59-99b9-4715-89ec-afdf5960aa02" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718483FD2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f2adde13-d55a-43d1-996c-3404559ae76e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF1B077" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/28672758-f9b4-4fb5-b722-326980cc2d01" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E99EA332" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/11b7ddd7-d451-4f2b-82e0-c66bffd6aafd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB358D63" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/5aa1c53f-8a13-4e22-9417-6de7934fdb54" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF85ADD0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f672dd3c-1e44-4a20-adc3-175fc5003169" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE1B297D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/7e386d14-5fbc-4438-a89b-0ea020d18610" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE5284A5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/86f6ce09-a9fa-4748-9b3c-1fca79c9e9b9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A76A60FC" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/966ad8fc-53e8-4c27-9975-ba07d733b692" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A62C8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/b9020cfd-b53b-4ca6-8cb1-bd47b6f59fe3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662C2D3F9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/67262294-356d-46dc-94d7-68dbaa01de3a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6480827BD" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/26c67a91-2829-448f-992f-158578c60013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6418FEB3E" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/6a33c450-0c8b-45d0-8d8c-c583aaba6077" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EC8AA27" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/2ba1f8bb-e449-4c64-83b3-651ac2e96e1b" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A739B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/79a355f2-ee19-4c44-95d5-f64590d76e47" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A4122" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/340bad11-eccc-45ec-837d-4b741cff91db" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60508FE02" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/fa950f97-1772-484a-99cf-33fa0fe1c4df" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60421079A" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/225b443d-f821-465a-995c-a249ab4a7e5e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F91E9A07" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/62220fe9-6cad-4412-84f2-ac202c5700c7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F75A56B2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/950a38da-df52-4c17-b314-2d5bf9323c2d" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7D12773" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/dba71fea-4edb-4656-a0fb-0e0b92da5ca0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C65CCCB1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e10bdafd-ecf2-4346-8466-074bcda68c4f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C63A01E1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/7aac379a-a0c9-4b6d-a0a5-d9be1c6d4eed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2A15374" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/2483d75d-d9ed-4fc0-b822-d26d6bcf852a" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A60997C" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/bee4fe95-7cf2-4efd-9df0-443575f5cc61" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A51F5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/103e7980-e858-4a98-9494-9750606b9d69" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57ADD32F5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/68722fc9-b183-4d07-8e5b-b2f7631efe4b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD6AA9BB42" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/c6570517-6ab5-4c2c-b957-9b7c800be7b8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E1A637E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/7a0134f6-b317-456f-9c7c-5e312dd9f7b0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3E4FB165" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/2745cb5c-a8f7-4fb4-b60e-acee94164518" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD33DC980F" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/415953fa-56eb-4c78-82cd-6ea42e651e43" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD36407706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/1fafd62c-7ab0-4963-a1e3-1d5971ab7b7c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2F6E2562" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/0a42272f-5658-4c29-86b6-147c5101077a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E2DAB4F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/c5d68fb6-4f40-41ad-b1de-93f63b119113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC05DF4D72" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/3a238aef-5319-4572-8741-b93a217acab1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBFB0D2DC6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/29b4018d-4a1d-4c8e-9382-16b6d192a009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBDAA68EB7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e806c075-eab3-47fe-aa7b-ce6ad933ab88" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB812328DF" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/0e3c2785-c220-446f-8cd1-779bb84b93e7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6C8E2703" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/0c474a6f-96f5-46ad-9739-1394c5a7fea2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6CAFD3D0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/cc23ea7e-e3a0-4861-aa64-086d3882b0ed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB6C9AAC0D" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e3921871-8bbe-4129-99b2-8478728616b5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB49CDDF7E" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e15e2010-9658-4235-8c6c-b61423c366a5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB158F608D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/27459c87-0953-49a9-8ee7-b10ed2514885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4898ACE" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/fc2e8df4-8b50-48db-bd3b-f7bf78caee8a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7B07749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/00f100e4-0ce6-4207-adfd-71b0150a5f59" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7BF8E28" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/1b306380-9a90-42e7-a667-4b33a34cdb88" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7CBE191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/c2428356-105a-4447-89d3-7773acbdfb4a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE79E14AC" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/ca30172b-f2c6-4bce-97a1-90842430d557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BADB2A5AD5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/49d863bb-bfd9-445e-8287-054db616cd47" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA23F286D4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/80bb5054-3929-4757-bca4-c007235b636a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACB1F251B" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/59694e72-8d35-4d72-8e91-769f915d1cf6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB95A0433" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/db978a9d-b3e5-4b1f-8875-072c0b267fac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB933CB27" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/caada92f-3c00-4369-8bea-923ea1e555f8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA2B46E90" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/524a07dd-32eb-42b9-bce0-0a7243204095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80FDA81" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/6ee33a1d-db88-4856-bd68-884b8c3772dd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA7C90388" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e8f6b86c-dcf0-404b-9b53-26dd1221fd62" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96643A4A" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f6859968-dfc6-479d-8662-7acfb2045302" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA78ADFC45" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/8765a44a-0aa3-4ca2-afd7-b14978eeb0b2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7868DB92" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/b3917bf0-25e5-4a8d-8a93-7cd41a6f8319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5B69C04E" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/5b30e4a0-a452-4f5a-a420-ac88fb18607c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F40B09E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/fbe5d805-36d9-49b8-b34a-27e5e50dea25" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37167FB8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f585aa60-f0a0-40da-ac8c-08811910c4aa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA173ED0CC" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/286efeed-8d5e-4e16-8605-0efdfa5fc12f" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA171C15F7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/6cb495df-a917-4ebe-ace0-ffa8b185cc69" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8FC61E00E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/1a0dece7-917c-4cdf-94aa-c55431196cf7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8970CBA85" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/5f79613e-9c10-40c7-9c7b-5ed901018483" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88CF713BD" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/b3d63e13-119a-47cf-8f68-3b719c266516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83617DD2C" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/eb630883-e4fa-4fdb-8dfe-f81a7a765dda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C65E697" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/408f9efd-5a89-4935-a1a8-146ede123b5a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B773BE6FCD" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/820f74be-4bab-41e5-8e23-dece22b9799d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75EBC3C46" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/4c61875a-a357-45b8-9e65-52a668033691" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7493CD3D3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/53bec618-74e8-49eb-b80f-1b1092346835" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7495751B9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/cd3bfb59-99b9-4715-89ec-afdf5960aa02" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B718483FD2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f2adde13-d55a-43d1-996c-3404559ae76e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70DF1B077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/28672758-f9b4-4fb5-b722-326980cc2d01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E99EA332" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/11b7ddd7-d451-4f2b-82e0-c66bffd6aafd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6DB358D63" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/5aa1c53f-8a13-4e22-9417-6de7934fdb54" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CF85ADD0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/f672dd3c-1e44-4a20-adc3-175fc5003169" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE1B297D" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/7e386d14-5fbc-4438-a89b-0ea020d18610" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE5284A5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/86f6ce09-a9fa-4748-9b3c-1fca79c9e9b9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A76A60FC" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/966ad8fc-53e8-4c27-9975-ba07d733b692" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A62C8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/b9020cfd-b53b-4ca6-8cb1-bd47b6f59fe3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662C2D3F9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/67262294-356d-46dc-94d7-68dbaa01de3a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6480827BD" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/26c67a91-2829-448f-992f-158578c60013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6418FEB3E" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/6a33c450-0c8b-45d0-8d8c-c583aaba6077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B62EC8AA27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/2ba1f8bb-e449-4c64-83b3-651ac2e96e1b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A739B" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/79a355f2-ee19-4c44-95d5-f64590d76e47" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A4122" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/340bad11-eccc-45ec-837d-4b741cff91db" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60508FE02" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/fa950f97-1772-484a-99cf-33fa0fe1c4df" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60421079A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/225b443d-f821-465a-995c-a249ab4a7e5e" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F91E9A07" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/62220fe9-6cad-4412-84f2-ac202c5700c7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F75A56B2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/950a38da-df52-4c17-b314-2d5bf9323c2d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F7D12773" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/dba71fea-4edb-4656-a0fb-0e0b92da5ca0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C65CCCB1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/e10bdafd-ecf2-4346-8466-074bcda68c4f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C63A01E1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/7aac379a-a0c9-4b6d-a0a5-d9be1c6d4eed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B2A15374" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/2483d75d-d9ed-4fc0-b822-d26d6bcf852a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59A60997C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/bee4fe95-7cf2-4efd-9df0-443575f5cc61" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53B1A51F5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/103e7980-e858-4a98-9494-9750606b9d69" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B57ADD32F5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/atti-amministrazioni-enti/68722fc9-b183-4d07-8e5b-b2f7631efe4b" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC89400L/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F71"/>
+  <dimension ref="A1:F77"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>22538</v>
+        <v>33595</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>21614</v>
+        <v>32327</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>21120</v>
+        <v>31266</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>19604</v>
+        <v>30997</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6">
-        <v>15046</v>
+        <v>30869</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>30842</v>
+      </c>
+      <c r="C7" t="s">
         <v>22</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>22538</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="B8">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9">
-        <v>14419</v>
+        <v>21614</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10">
-        <v>13533</v>
+        <v>21120</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11">
-        <v>11537</v>
+        <v>19604</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>10643</v>
+        <v>15046</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13">
-        <v>9876</v>
+        <v>14655</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
-        <v>9757</v>
+        <v>14458</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15">
-        <v>9731</v>
+        <v>14419</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>9686</v>
+        <v>13533</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>9262</v>
+        <v>11537</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>9204</v>
+        <v>10643</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>8687</v>
+        <v>9876</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>8028</v>
+        <v>9757</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B21">
-        <v>8019</v>
+        <v>9731</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>7504</v>
+        <v>9686</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>7448</v>
+        <v>9262</v>
       </c>
       <c r="C23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>7440</v>
+        <v>9204</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>6745</v>
+        <v>8687</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>6180</v>
+        <v>8028</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B27">
-        <v>6180</v>
+        <v>8019</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B28">
-        <v>5728</v>
+        <v>7504</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B29">
-        <v>5483</v>
+        <v>7448</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B30">
-        <v>4748</v>
+        <v>7440</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B31">
-        <v>4209</v>
+        <v>6745</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>3443</v>
+        <v>6180</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33">
+        <v>6180</v>
+      </c>
+      <c r="C33" t="s">
         <v>90</v>
       </c>
-      <c r="B33">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>2243</v>
+        <v>5728</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>94</v>
       </c>
-      <c r="E34" s="2" t="s">
-        <v>9</v>
+      <c r="E34" t="s">
+        <v>93</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>95</v>
       </c>
       <c r="B35">
-        <v>35325</v>
+        <v>5483</v>
       </c>
       <c r="C35" t="s">
         <v>96</v>
       </c>
       <c r="D35" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36">
-        <v>30977</v>
+        <v>4748</v>
       </c>
       <c r="C36" t="s">
         <v>99</v>
       </c>
       <c r="D36" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37">
-        <v>30484</v>
+        <v>4209</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" t="s">
         <v>103</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38">
-        <v>25973</v>
+        <v>3443</v>
       </c>
       <c r="C38" t="s">
         <v>105</v>
       </c>
       <c r="D38" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39">
-        <v>23832</v>
+        <v>2333</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40">
+        <v>2243</v>
+      </c>
+      <c r="C40" t="s">
         <v>110</v>
       </c>
-      <c r="B40">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41">
+        <v>35325</v>
+      </c>
+      <c r="C41" t="s">
         <v>113</v>
       </c>
-      <c r="B41">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42">
+        <v>30977</v>
+      </c>
+      <c r="C42" t="s">
         <v>116</v>
       </c>
-      <c r="B42">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>20160</v>
+        <v>30484</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44">
-        <v>18174</v>
+        <v>25973</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
       <c r="D44" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>124</v>
       </c>
       <c r="B45">
-        <v>17364</v>
+        <v>23832</v>
       </c>
       <c r="C45" t="s">
         <v>125</v>
       </c>
       <c r="D45" t="s">
         <v>126</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>127</v>
       </c>
       <c r="B46">
-        <v>16123</v>
+        <v>21322</v>
       </c>
       <c r="C46" t="s">
         <v>128</v>
       </c>
       <c r="D46" t="s">
         <v>129</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>130</v>
       </c>
       <c r="B47">
-        <v>15321</v>
+        <v>20826</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>133</v>
       </c>
       <c r="B48">
-        <v>14953</v>
+        <v>20162</v>
       </c>
       <c r="C48" t="s">
         <v>134</v>
       </c>
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49">
+        <v>20160</v>
+      </c>
+      <c r="C49" t="s">
         <v>136</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B50">
-        <v>14414</v>
+        <v>18174</v>
       </c>
       <c r="C50" t="s">
         <v>139</v>
       </c>
       <c r="D50" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>141</v>
       </c>
       <c r="B51">
-        <v>13543</v>
+        <v>17364</v>
       </c>
       <c r="C51" t="s">
         <v>142</v>
       </c>
       <c r="D51" t="s">
         <v>143</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>144</v>
       </c>
       <c r="B52">
-        <v>13379</v>
+        <v>16123</v>
       </c>
       <c r="C52" t="s">
         <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>146</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>147</v>
       </c>
       <c r="B53">
-        <v>11862</v>
+        <v>15321</v>
       </c>
       <c r="C53" t="s">
         <v>148</v>
       </c>
       <c r="D53" t="s">
         <v>149</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>150</v>
       </c>
       <c r="B54">
-        <v>11085</v>
+        <v>14953</v>
       </c>
       <c r="C54" t="s">
         <v>151</v>
       </c>
       <c r="D54" t="s">
         <v>152</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55">
-        <v>10661</v>
+        <v>14427</v>
       </c>
       <c r="C55" t="s">
         <v>154</v>
       </c>
       <c r="D55" t="s">
         <v>155</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>153</v>
+      </c>
+      <c r="B56">
+        <v>14414</v>
+      </c>
+      <c r="C56" t="s">
         <v>156</v>
       </c>
-      <c r="B56">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>158</v>
+      </c>
+      <c r="B57">
+        <v>13543</v>
+      </c>
+      <c r="C57" t="s">
         <v>159</v>
       </c>
-      <c r="B57">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>161</v>
+      </c>
+      <c r="B58">
+        <v>13379</v>
+      </c>
+      <c r="C58" t="s">
         <v>162</v>
       </c>
-      <c r="B58">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>164</v>
+      </c>
+      <c r="B59">
+        <v>11862</v>
+      </c>
+      <c r="C59" t="s">
         <v>165</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B60">
-        <v>8480</v>
+        <v>11085</v>
       </c>
       <c r="C60" t="s">
         <v>168</v>
       </c>
       <c r="D60" t="s">
         <v>169</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>170</v>
       </c>
       <c r="B61">
-        <v>8157</v>
+        <v>10661</v>
       </c>
       <c r="C61" t="s">
         <v>171</v>
       </c>
       <c r="D61" t="s">
         <v>172</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B62">
-        <v>8142</v>
+        <v>10069</v>
       </c>
       <c r="C62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B63">
-        <v>8063</v>
+        <v>9169</v>
       </c>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B64">
-        <v>6210</v>
+        <v>9129</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B65">
-        <v>6208</v>
+        <v>8502</v>
       </c>
       <c r="C65" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D65" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>182</v>
       </c>
       <c r="B66">
-        <v>5544</v>
+        <v>8480</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B67">
-        <v>4691</v>
+        <v>8157</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D67" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B68">
-        <v>3967</v>
+        <v>8142</v>
       </c>
       <c r="C68" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B69">
-        <v>3915</v>
+        <v>8063</v>
       </c>
       <c r="C69" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D69" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B70">
-        <v>20362</v>
+        <v>6210</v>
       </c>
       <c r="C70" t="s">
-        <v>76</v>
+        <v>195</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>196</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B71">
+        <v>6208</v>
+      </c>
+      <c r="C71" t="s">
+        <v>197</v>
+      </c>
+      <c r="D71" t="s">
+        <v>198</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>199</v>
+      </c>
+      <c r="B72">
+        <v>5544</v>
+      </c>
+      <c r="C72" t="s">
+        <v>200</v>
+      </c>
+      <c r="D72" t="s">
+        <v>201</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>202</v>
+      </c>
+      <c r="B73">
+        <v>4691</v>
+      </c>
+      <c r="C73" t="s">
+        <v>203</v>
+      </c>
+      <c r="D73" t="s">
+        <v>204</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>205</v>
+      </c>
+      <c r="B74">
+        <v>3967</v>
+      </c>
+      <c r="C74" t="s">
+        <v>206</v>
+      </c>
+      <c r="D74" t="s">
+        <v>207</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>205</v>
+      </c>
+      <c r="B75">
+        <v>3915</v>
+      </c>
+      <c r="C75" t="s">
+        <v>208</v>
+      </c>
+      <c r="D75" t="s">
+        <v>209</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>210</v>
+      </c>
+      <c r="B76">
+        <v>20362</v>
+      </c>
+      <c r="C76" t="s">
+        <v>93</v>
+      </c>
+      <c r="D76" t="s">
+        <v>211</v>
+      </c>
+      <c r="E76" t="s">
+        <v>93</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>210</v>
+      </c>
+      <c r="B77">
         <v>20353</v>
       </c>
-      <c r="C71" t="s">
-[...8 lines deleted...]
-      <c r="F71" s="2" t="s">
+      <c r="C77" t="s">
+        <v>93</v>
+      </c>
+      <c r="D77" t="s">
+        <v>212</v>
+      </c>
+      <c r="E77" t="s">
+        <v>93</v>
+      </c>
+      <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
     <hyperlink ref="E10" r:id="rId17"/>
     <hyperlink ref="F10" r:id="rId18"/>
     <hyperlink ref="E11" r:id="rId19"/>
     <hyperlink ref="F11" r:id="rId20"/>
@@ -2472,62 +2643,62 @@
     <hyperlink ref="F15" r:id="rId28"/>
     <hyperlink ref="E16" r:id="rId29"/>
     <hyperlink ref="F16" r:id="rId30"/>
     <hyperlink ref="E17" r:id="rId31"/>
     <hyperlink ref="F17" r:id="rId32"/>
     <hyperlink ref="E18" r:id="rId33"/>
     <hyperlink ref="F18" r:id="rId34"/>
     <hyperlink ref="E19" r:id="rId35"/>
     <hyperlink ref="F19" r:id="rId36"/>
     <hyperlink ref="E20" r:id="rId37"/>
     <hyperlink ref="F20" r:id="rId38"/>
     <hyperlink ref="E21" r:id="rId39"/>
     <hyperlink ref="F21" r:id="rId40"/>
     <hyperlink ref="E22" r:id="rId41"/>
     <hyperlink ref="F22" r:id="rId42"/>
     <hyperlink ref="E23" r:id="rId43"/>
     <hyperlink ref="F23" r:id="rId44"/>
     <hyperlink ref="E24" r:id="rId45"/>
     <hyperlink ref="F24" r:id="rId46"/>
     <hyperlink ref="E25" r:id="rId47"/>
     <hyperlink ref="F25" r:id="rId48"/>
     <hyperlink ref="E26" r:id="rId49"/>
     <hyperlink ref="F26" r:id="rId50"/>
     <hyperlink ref="E27" r:id="rId51"/>
     <hyperlink ref="F27" r:id="rId52"/>
-    <hyperlink ref="F28" r:id="rId53"/>
-[...10 lines deleted...]
-    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
     <hyperlink ref="F34" r:id="rId65"/>
     <hyperlink ref="E35" r:id="rId66"/>
     <hyperlink ref="F35" r:id="rId67"/>
     <hyperlink ref="E36" r:id="rId68"/>
     <hyperlink ref="F36" r:id="rId69"/>
     <hyperlink ref="E37" r:id="rId70"/>
     <hyperlink ref="F37" r:id="rId71"/>
     <hyperlink ref="E38" r:id="rId72"/>
     <hyperlink ref="F38" r:id="rId73"/>
     <hyperlink ref="E39" r:id="rId74"/>
     <hyperlink ref="F39" r:id="rId75"/>
     <hyperlink ref="E40" r:id="rId76"/>
     <hyperlink ref="F40" r:id="rId77"/>
     <hyperlink ref="E41" r:id="rId78"/>
     <hyperlink ref="F41" r:id="rId79"/>
     <hyperlink ref="E42" r:id="rId80"/>
     <hyperlink ref="F42" r:id="rId81"/>
     <hyperlink ref="E43" r:id="rId82"/>
     <hyperlink ref="F43" r:id="rId83"/>
     <hyperlink ref="E44" r:id="rId84"/>
     <hyperlink ref="F44" r:id="rId85"/>
     <hyperlink ref="E45" r:id="rId86"/>
     <hyperlink ref="F45" r:id="rId87"/>
     <hyperlink ref="E46" r:id="rId88"/>
     <hyperlink ref="F46" r:id="rId89"/>
@@ -2555,52 +2726,64 @@
     <hyperlink ref="F57" r:id="rId111"/>
     <hyperlink ref="E58" r:id="rId112"/>
     <hyperlink ref="F58" r:id="rId113"/>
     <hyperlink ref="E59" r:id="rId114"/>
     <hyperlink ref="F59" r:id="rId115"/>
     <hyperlink ref="E60" r:id="rId116"/>
     <hyperlink ref="F60" r:id="rId117"/>
     <hyperlink ref="E61" r:id="rId118"/>
     <hyperlink ref="F61" r:id="rId119"/>
     <hyperlink ref="E62" r:id="rId120"/>
     <hyperlink ref="F62" r:id="rId121"/>
     <hyperlink ref="E63" r:id="rId122"/>
     <hyperlink ref="F63" r:id="rId123"/>
     <hyperlink ref="E64" r:id="rId124"/>
     <hyperlink ref="F64" r:id="rId125"/>
     <hyperlink ref="E65" r:id="rId126"/>
     <hyperlink ref="F65" r:id="rId127"/>
     <hyperlink ref="E66" r:id="rId128"/>
     <hyperlink ref="F66" r:id="rId129"/>
     <hyperlink ref="E67" r:id="rId130"/>
     <hyperlink ref="F67" r:id="rId131"/>
     <hyperlink ref="E68" r:id="rId132"/>
     <hyperlink ref="F68" r:id="rId133"/>
     <hyperlink ref="E69" r:id="rId134"/>
     <hyperlink ref="F69" r:id="rId135"/>
-    <hyperlink ref="F70" r:id="rId136"/>
-    <hyperlink ref="F71" r:id="rId137"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="F77" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>