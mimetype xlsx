--- v0 (2026-07-27)
+++ v1 (2026-09-16)
@@ -8,378 +8,360 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="85">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
+    <t>ERASMUS + CALL 2026</t>
+  </si>
+  <si>
+    <t>F79I26000880006</t>
+  </si>
+  <si>
+    <t>€ 21.342,00</t>
+  </si>
+  <si>
+    <t>Europee</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>Link ai contenuti</t>
+  </si>
+  <si>
     <t>PN 2021/2027 INTERVENTI DI CUI AL DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO DELL’11 MAGGIO 2026, N. 79 – AVVISO  PROT. N. 112894 DELL’11/05/2026 – PIANO ESTATE 3^ EDIZIONE - TITOLO PROGETTO "ESPLORATORI D'ESTATE"</t>
   </si>
   <si>
     <t>F74D26002160007</t>
   </si>
   <si>
     <t>€ 79.944,00</t>
   </si>
   <si>
-    <t>Europee</t>
-[...1 lines deleted...]
-  <si>
     <t>18/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/657ed5fb-cef4-450a-a124-c798e1609a1a</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 2021/2027 INTERVENTI DI CUI AL DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO N. 38 DEL 6 MARZO 2026, AVVISO 95165 DEL 24/04/2026 –  TITOLO PROGETTO "GENERAZIONE DOCENTI"</t>
   </si>
   <si>
     <t>F74D26001640007</t>
   </si>
   <si>
     <t>€ 34.065,00</t>
   </si>
   <si>
     <t>17/06/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/88cf1457-b27a-4e56-ad2a-a8e852912376</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 2021/2027 INTERVENTI DI CUI AL DECRETO DEL MINISTRO DELL’ISTRUZIONE E DEL MERITO N. 175 DEL 9 SETTEMBRE 2025, AVVISO 53338 DEL 09/03/2026 – AGENDA SUD A.S. 2025-2026 E 2026-2027 - TITOLO PROGETTO "EDUSPRINT"</t>
   </si>
   <si>
     <t>F74D25002970007</t>
   </si>
   <si>
     <t>€ 121.785,00</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/172b1d8c-be96-429f-a6a2-964e0217253a</t>
-[...1 lines deleted...]
-  <si>
     <t>GIBELLINA CAPITALE DELL'ARTE CONTEMPORANEA 2026</t>
   </si>
   <si>
     <t>G72J25000140002</t>
   </si>
   <si>
     <t>€ 7.500,00</t>
   </si>
   <si>
     <t>Regione Sicilia</t>
   </si>
   <si>
     <t>14/02/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/84b16814-87a4-4338-9f8e-73646ca955e5</t>
-[...1 lines deleted...]
-  <si>
     <t>"ARTE DI OGNI GENERE - SECONDA EDIZIONE" - TITOLO PROGETTO "GENERIAMO"</t>
   </si>
   <si>
     <t>G79I25001920002</t>
   </si>
   <si>
     <t>€ 10.000,00</t>
   </si>
   <si>
     <t>Regionali</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/5e31999f-e0aa-4a7c-a82f-bfa7ec63ea71</t>
-[...1 lines deleted...]
-  <si>
     <t>"NON SOLO MIZZICA" EDIZIONE 2025. TITOLO PROGETTO "CUNTI, CANTI E CANTASTORIE: ALLA SCOPERTA DEL TESORO DEL DIALETTO SICILIANO"</t>
   </si>
   <si>
     <t>G79I25001290002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/8bfe72fe-c8ba-4ab7-8636-bb4a37239ae6</t>
-[...1 lines deleted...]
-  <si>
     <t>"EDUCARTE" - PNRR, MISSIONE 5 - COMPONENTE 3 - INVESTIMENTO 3 INTERVENTI SOCIO-EDUCATIVI STRUTTURATI PER COMBATTERE LA POVERTÀ EDUCATIVA NEL MEZZOGIORNO A SOSTEGNO DEL TERZO SETTORE - ANNUALITÀ 2024 DDG (AGENZIA PER LA COESIONE TERRITORIALE) DEL 29 N</t>
   </si>
   <si>
     <t>J74C25000630004</t>
   </si>
   <si>
     <t>€ 11.956,00</t>
   </si>
   <si>
     <t>Miste - PNRR</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/222cbc31-6239-4f99-9ef2-f7ffc1da4ff8</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 2021/2027 “PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI” (C.D. PIANO ESTATE) - "RE-STIAMO INSIEME"</t>
   </si>
   <si>
     <t>E34D25002460007</t>
   </si>
   <si>
     <t>€ 79.638,00</t>
   </si>
   <si>
     <t>Europei</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/4288f327-b8e3-43ed-9de9-fbad84e17c5c</t>
-[...1 lines deleted...]
-  <si>
     <t>ERASMUS + CALL 2025</t>
   </si>
   <si>
     <t>E79G25000120006</t>
   </si>
   <si>
     <t>€ 27.002,00</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/5f2aff7c-8958-4110-8e15-5d786c4f938b</t>
-[...1 lines deleted...]
-  <si>
     <t>PROGETTO ERASMUS - PNRR</t>
   </si>
   <si>
     <t>B56E23004900006</t>
   </si>
   <si>
     <t>€ 74.084,00</t>
   </si>
   <si>
     <t>EUROPEE</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/3bd9304a-c4ef-4ff0-a4ab-e1df922e3b20</t>
-[...1 lines deleted...]
-  <si>
     <t>PN 2021/2027 PERCORSI EDUCATIVI E FORMATIVI PER IL POTENZIAMENTO DELLE COMPETENZE, L’INCLUSIONE E LA SOCIALITÀ NEL PERIODO DI SOSPENSIONE ESTIVA DELLE LEZIONI NEGLI ANNI SCOLASTICI 2023-2024 E 2024-2025 "OLTRE I MURI UN'ALTRA SCUOLA"</t>
   </si>
   <si>
     <t>F74D24000650007</t>
   </si>
   <si>
     <t>€ 79.485,00</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/0d8d4034-99fa-4903-a81a-d19f5987baa4</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR - COMPETENZE STEM E MULTILINGUISTICHE NELLE SCUOLE STATALI - DM 65 DEL 2023 "VERSO IL FUTURO" (IC "GIOVANNI XXIII")</t>
   </si>
   <si>
     <t>F74D23003030006</t>
   </si>
   <si>
     <t>€ 90.084,67</t>
   </si>
   <si>
     <t>PNRR - EUROPEA</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/0b1b5905-2f58-4a97-85c9-d9ba32f6ba5e</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR - COMPETENZE STEM E MULTILINGUISTICHE NELLE SCUOLE STATALI - DM 65 DEL 2023 "SI-STEM-I DI APPRENDIMENTO" (EX DD "DON MILANI")</t>
   </si>
   <si>
     <t>E74D23003130006</t>
   </si>
   <si>
     <t>€ 64.998,00</t>
   </si>
   <si>
     <t>PNRR</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/21ac7ca8-a1fc-4e2e-bac0-cfea5d0be3fe</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR 4.0 (EX DD "DON MILANI")</t>
   </si>
   <si>
     <t>E74D22005360006</t>
   </si>
   <si>
     <t>€ 60.840,00</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/394221df-555a-40ff-95f2-bebf5c95955b</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR 4.0 (IC "GIOVANNI XXIII")</t>
   </si>
   <si>
     <t>F74D22003520006</t>
   </si>
   <si>
     <t>€ 166.296,00</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/f13fbe8a-9fb3-4335-968f-fe8b6272512d</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR ANIMATORE DIGITALE (EX DD "DON MILANI")</t>
   </si>
   <si>
     <t>E74D22003320006</t>
   </si>
   <si>
     <t>€ 2.000,00</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/80fa2563-060d-4f72-8d09-583c558085d2</t>
-[...1 lines deleted...]
-  <si>
     <t>PNRR ANIMATORE DIGITALE ("GIOVANNI XXIII")</t>
   </si>
   <si>
     <t>F74D22001850006</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/84f83276-4b78-4446-8b3a-67a2d685f314</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -677,419 +659,569 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/2ceeb001-1012-4b23-8231-3f6823aeb85a" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/657ed5fb-cef4-450a-a124-c798e1609a1a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/88cf1457-b27a-4e56-ad2a-a8e852912376" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/172b1d8c-be96-429f-a6a2-964e0217253a" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/84b16814-87a4-4338-9f8e-73646ca955e5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/5e31999f-e0aa-4a7c-a82f-bfa7ec63ea71" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/8bfe72fe-c8ba-4ab7-8636-bb4a37239ae6" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/222cbc31-6239-4f99-9ef2-f7ffc1da4ff8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/4288f327-b8e3-43ed-9de9-fbad84e17c5c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/5f2aff7c-8958-4110-8e15-5d786c4f938b" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/3bd9304a-c4ef-4ff0-a4ab-e1df922e3b20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/0d8d4034-99fa-4903-a81a-d19f5987baa4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/0b1b5905-2f58-4a97-85c9-d9ba32f6ba5e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/21ac7ca8-a1fc-4e2e-bac0-cfea5d0be3fe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/394221df-555a-40ff-95f2-bebf5c95955b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/f13fbe8a-9fb3-4335-968f-fe8b6272512d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/80fa2563-060d-4f72-8d09-583c558085d2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/progetto/84f83276-4b78-4446-8b3a-67a2d685f314" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F2" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C3" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>19</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
-[...43 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
-[...15 lines deleted...]
-        <v>55</v>
+      <c r="A10" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>33</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>37</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>42</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="E14" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>47</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>51</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D16" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1"/>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>66</v>
+      </c>
+      <c r="B22" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1"/>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>75</v>
+      </c>
+      <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" t="s">
+        <v>77</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29" t="s">
         <v>84</v>
       </c>
-      <c r="B16" t="s">
-[...52 lines deleted...]
-        <v>96</v>
+      <c r="C29" t="s">
+        <v>81</v>
+      </c>
+      <c r="D29" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" t="s">
+        <v>82</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A18:F18"/>
+    <mergeCell ref="A24:F24"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="F3" r:id="rId1"/>
+    <hyperlink ref="F4" r:id="rId2"/>
+    <hyperlink ref="F5" r:id="rId3"/>
+    <hyperlink ref="F6" r:id="rId4"/>
+    <hyperlink ref="F7" r:id="rId5"/>
+    <hyperlink ref="F11" r:id="rId6"/>
+    <hyperlink ref="F12" r:id="rId7"/>
+    <hyperlink ref="F13" r:id="rId8"/>
+    <hyperlink ref="F14" r:id="rId9"/>
+    <hyperlink ref="F15" r:id="rId10"/>
+    <hyperlink ref="F16" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
+    <hyperlink ref="F21" r:id="rId13"/>
+    <hyperlink ref="F22" r:id="rId14"/>
+    <hyperlink ref="F26" r:id="rId15"/>
+    <hyperlink ref="F27" r:id="rId16"/>
+    <hyperlink ref="F28" r:id="rId17"/>
+    <hyperlink ref="F29" r:id="rId18"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>