--- v0 (2026-07-27)
+++ v1 (2026-09-16)
@@ -8,274 +8,274 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1741" uniqueCount="606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1791" uniqueCount="501">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/09/2026</t>
+  </si>
+  <si>
+    <t>BCF406031E</t>
+  </si>
+  <si>
+    <t>Decisione di avvio e a contrarre n. 61 del 2026 per l'acquisto di tende ignifughe destinate agli ambienti scolastici del plesso Padre Cataldo e agli uffici del plesso centrale</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>12/09/2026</t>
+  </si>
+  <si>
+    <t>BCF3DE4645</t>
+  </si>
+  <si>
+    <t>Decisione di avvio e a contrarre n. 60 del 2026 per l'affidamento diretto finalizzato alla consulenza sistemistica informatica urgente per messa in sicurezza del sistema informatico dell’istituto scolastico</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE84A8A0B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n. 58 del 2026  Acquisto corsi di formazione sicurezza sul lavoro ex D.Lgs. 81 del 2008 (previa trattativa diretta su Mepa n. 6560540)</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCE056DB9A</t>
+  </si>
+  <si>
+    <t>Decisione n. 56 del 2026 di aggiudicazione del rinnovo del servizio di Amministrazione Trasparente (previa ODA su MEPA 1664931)</t>
+  </si>
+  <si>
+    <t>05/09/2026</t>
+  </si>
+  <si>
+    <t>BCE045A8AB</t>
+  </si>
+  <si>
+    <t>Decisione di avvio e a contrarre n. 54 del 2026 di affidamento diretto finalizzato all’intervento Tecnico per ripristino e aggiornamento software AXIOS retribuzione e gestione fiscale</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di assunzione incarico di direzione e coordinamento PN 21/27 Piano Estate 3^ edizione "Esploratori d'Estate"</t>
+  </si>
+  <si>
+    <t>Decreto di assunzione incarico di direzione e coordinamento PN 21/27 progetto formazione docenti "GenerAZIONE Docenti"</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>BC9200754F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre n. 53 del 2026 Acquisto libri progetto "Non solo Mizzica"</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7AC3B44A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 52 del 2026 Acquisto sedie ergonomiche per la scuola secondaria di primo grado (plesso Giovanni XXIII)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC7AC3B44A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2026</t>
   </si>
   <si>
     <t>BC223AEACE</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 51 del 2026 Acquisto targa pubblicitaria PN 21/27 Piano Estate 2^ edizione  progetto "Re-stiamo insieme"</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC223AEACE</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2026</t>
   </si>
   <si>
     <t>BC100471BB</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 50 del 2026 mediante ODA su MEPA per Rinnovo sito web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC100471BB</t>
-[...4 lines deleted...]
-  <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>BBF8E282BB</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 49 del 2026 Acquisto servizio di noleggio di bus con conducente per realizzazione moduli PN (Orienteering n. 1 e 2)_ visite guidate_22 e 25 giugno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF8E282BB</t>
-[...4 lines deleted...]
-  <si>
     <t>BBF81822A6</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 48 del 2026  Acquisto timbro esami primo ciclo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF81822A6</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t>BBEFF11DDC</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 47 del 2026 Acquisto laboratori con animali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFF11DDC</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE66F9ADC</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 46 del 2026 - Acquisto certificazioni lingua inglese Cambridge (Starters)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE66F9ADC</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCCBC769D</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 44 del 2026 - Acquisto software Argo esami I ciclo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCBC769D</t>
-[...7 lines deleted...]
-  <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Polizzi Giuseppina a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>Provvedimento di individuazione docente (EEEE)_Mistretta Antonina a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (AAAA)_Milazzo Rossella a.s. 2025/2026</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Cucchiara Francesca a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Bommarito Giacomo a.s. 2025/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
   </si>
   <si>
+    <t>Decreto di nomina  di assunzione incarico di direzione e coordinamento nell'ambito del progetto PN 21/27 Agenda Sud seconda edizione. Titolo Progetto "Edusprint"</t>
+  </si>
+  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione Collaboratore Scolastico_Cusimano Francesco a.s. 2025/2026 </t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (AAAA)_Iannazzo Anna Maria a.s. 2025/2026 </t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione Collaboratore Scolastico_Polizzi Giuseppina a.s. 2025/2026 </t>
   </si>
   <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>BBB0D3511F</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 43 del 2026 - servizio guida progetto Gibellina città dell'arte contemporanea 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0D3511F</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB047047C</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 42 del 2026 -  acquisto biglietti ingresso museo delle Trame Mediterranee 20-22 maggio (Progetto Gibellina)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB047047C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BBAEECD98D</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 41 del 2026 Acquisto biglietteria aerea e servizi alberghieri Erasmus call 2025_ mobilità Praga giugno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAEECD98D</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">	Provvedimento di individuazione Collaboratore Scolastico_Peri Vitalba a.s. 2025/2026</t>
   </si>
   <si>
     <t>14/05/2026</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor_Maniaci Filippa</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor_Vassallo Maurizio</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor_Spinosa Giorgio</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Candela Cristian a.s. 2025/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor_Briguglio Fara</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor_Lo Biundo Federica</t>
@@ -319,251 +319,191 @@
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Varvaro Paolo a.s. 2025/2026</t>
   </si>
   <si>
     <t>06/05/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Catarinicchia Flora a.s. 2025/2026</t>
   </si>
   <si>
     <t>05/05/2026</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Pecorella Valentina a.s. 2025/2026</t>
   </si>
   <si>
     <t>BB7D5629C0</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 40  del 2026 Acquisto certificazioni linguistiche (lingua inglese) - Trinity</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D5629C0</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2026</t>
   </si>
   <si>
     <t>BB79BEBDD8</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 39  del 2026 Noleggio bus con conducente progetto "Gibellina" visita guidata 22 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79BEBDD8</t>
-[...4 lines deleted...]
-  <si>
     <t>BB799037E2</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 38 del 2026 Noleggio bus con conducente progetto "Gibellina" visita guidata 20 maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB799037E2</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB69ECFE7E</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 36 del 2026 - Acquisto servizio spettacolo teatrale in lingua siciliana con marionette (previa trattativa diretta su MEPA)</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BB69ECFE7E</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - progetto "Arte di Ogni Genere"_Giannettino Fulvia</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto "Arte di Ogni Genere"_Giordano Rita</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto "Arte di Ogni Genere"_La Paglia Alice</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto "Arte di Ogni Genere"_Spinosa Giorgio</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto "Arte di Ogni Genere"_Briguglio Fara</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto "Arte di Ogni Genere"_Timoteo Patrizia</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Chiavetta Gioacchino a.s. 2025/2026</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (EEEE)_Raccuglia Gisella a.s. 2025/2026</t>
   </si>
   <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>21/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina componente unico istanze valutazione "Arte di ogni genere" n. 2</t>
   </si>
   <si>
     <t>BB57A9140A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 34 del 2026 aggiudicazione tramite trattativa diretta su MEPA per l’approvvigionamento di laboratori teatrali di lingua inglese</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A9140A</t>
-[...4 lines deleted...]
-  <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Provvedimento di individuazione Collaboratore Scolastico_Cossentino Maria Giusi a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Orlando Anna a.s. 2025/2026</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (AAAA)_Mistretta Antonina a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Fazzino Ignazio a.s. 2025/2026</t>
   </si>
   <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>BB31158AE1</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 33 del 2026 Acquisto biglietteria aerea e servizi alberghieri Erasmus Call 2025 - mobilità Valencia maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31158AE1</t>
-[...4 lines deleted...]
-  <si>
     <t>BB22EF58E7</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 32 del 2026 - Acquisto biglietteria aerea e servizi alberghieri mobilità Erasmus aprile/maggio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22EF58E7</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Claudia Notaro progetto "Arte di Ogni Genere"</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Maggio Rosaria a.s. 2025/2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0C339F24</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 30 del 2026 acquisto biglietti Teatro Massimo spettacolo Aida 28-29 aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C339F24</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0A8C0698</t>
   </si>
   <si>
     <t>Decisione a contrarre  n. 29 del 2026 Noleggio bus con conducente uscita didattica Museo Pitrè (progetto "Non solo Mizzica")</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A8C0698</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0A78202E</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 28 del 2026 acquisto toner stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A78202E</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione Collaboratore Scolastico_Calandri Rita a.s. 2025/2026 </t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_Maiorana Giuseppe</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_Orlando Loredana</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_La Paglia Alice</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_Giordinano Rita</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_Vitale Vincenza</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_Spinosa Giorgio</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale Italiana dell'Arte Contemporanea 2026" Incarico_Vultaggio Rosa Alba</t>
@@ -580,413 +520,305 @@
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione Collaboratore Scolastico_Calandri Rita a.s. 2025/2026	</t>
   </si>
   <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Progetto "Gibellina Capitale dell'Arte Contemporanea 2026" (personale interno procedura prot. 3119 del 26 febbraio 2026 - personale esterno procedura prot. 3120 del 26 febbraio 2026)</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Calandri Rita a.s. 2025/2026</t>
   </si>
   <si>
     <t>23/03/2026</t>
   </si>
   <si>
     <t>BAF4286868</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 25 del 2026 Approvvigionamento di materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4286868</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Liparoto Salvatore a.s. 2025/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (AM12)_Passalacqua Claudia a.s. 2025/2026 </t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADEE)_Zami Clara a.s. 2025/2026 </t>
   </si>
   <si>
     <t>BAD34E87A2</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 23 del 2026 Acquisto materiale didattico (centro didattico Lombardo)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD34E87A2</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (A028)_Fiorello Antonina a.s. 2025/2026 </t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADEE)_Palermo Maria Antonietta a.s. 2025/2026 </t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Cardile Dario a.s. 2025/2026</t>
   </si>
   <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD7C51598</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 22 del 2026 Acquisto biglietti Teatro Savio 19 marzo 2026 (Pinocchio) 11 e 14 maggio 2026 (Alladin)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7C51598</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (EEEE)_Nuccio Rosaria a.s. 2025/2026 </t>
   </si>
   <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Avara Mariano a.s. 2025/2026</t>
   </si>
   <si>
     <t>09/03/2026</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (EEEE)_Vallone Anna Maria a.s. 2025/2026 </t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>BA9F98B49F</t>
   </si>
   <si>
     <t>Decisione a contrarre  n. 20 del 2026 Noleggio bus con conducente uscita didattica Teatro Massimo Palermo-aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F98B49F</t>
-[...4 lines deleted...]
-  <si>
     <t>Provvedimento di individuazione docente (AAAA)_Badalamenti Laura a.s. 2025/2026</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA974FBFBC</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 19 del 2026 Acquisto biglietti di ingresso e spettacolo teatrale al Museo Pasqualino di Palermo (data 2 marzo 2026)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA974FBFBC</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2026</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADEE)_Gaglio Alessandra a.s. 2025/2026 </t>
   </si>
   <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (EEEE)_De Luca Domenica a.s. 2025/2026 </t>
   </si>
   <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA812695F9</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 18 del 2026 Servizio annuale di sorveglianza sanitaria (2026)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA812695F9</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7A1F37B6</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 17 del 2026 noleggio bus con conducente uscita didattica Museo Pasqualino  marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A1F37B6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7B9D2AAA</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 16 del 2026 Acquisto biglietti di ingresso e attività laboratoriali al Museo Gemellaro di Palermo febbraio/marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B9D2AAA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADEE)_Morello Angela a.s. 2025/2026 </t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>BA73A4CE54</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 15 del 2026 Rinnovo firma digitale Axios (per DSGA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73A4CE54</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADEE)_Costantino Francesco a.s. 2025/2026 </t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA696376B7</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 12  del 2026 Acquisto di biglietti ingresso e spettacolo teatrale al Museo Pasqualino di Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA696376B7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6840312B</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 11  del 2026 Noleggio bus con conducente uscita didattica presso Piazza Indipendenza e dintorni Palermo -febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6840312B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA684B75B4</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 10  del 2026 noleggio bus con conducente uscita didattica "Castelli" Carini/Palermo (PON ESTATE)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA684B75B4</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6836B3BB</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 9 del 2026  Noleggio bus con conducente uscita didattica marzo/maggio 2026 direzione Teatro Savio- Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6836B3BB</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6827698B</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 8 del 2026 - Noleggio bus con conducente Museo di Paleontologia Gemellaro (Palermo) febbraio/marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6827698B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA67FD917A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 7 del 2026 Noleggio bus con conducente uscita didattica Palazzina Cinese e museo Pasqualino 18-20-24-26 febbraio 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67FD917A</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Enea Antonina a.s. 2025/2026</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>BA571F69C5</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 6 del 2026 Corso di formazione per n. 2 RLS - Aggiornamento (8 ore)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA571F69C5</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (A028)_Madonia Benedetto a.s. 2025/2026 </t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (AB25)_Gori Claudia a.s. 2025/2026 </t>
   </si>
   <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADEE)_Randazzo Francesca a.s. 2025/2026 </t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (AAAA)_Milazzo Rossella a.s. 2025/2026 </t>
   </si>
   <si>
     <t>Lettera di Incarico dott.ssa Vinciguerra Rosaria - psicologo progetto "Arte di ogni genere"</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA37E733FD</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 5  del 2026 Approvvigionamento del servizio di manutenzione - canone annuale 2026 - allarme Don Milani</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37E733FD</t>
-[...4 lines deleted...]
-  <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>Incarico a titolo gratuito Dott.ssa Roberta Egidi_supporto Osservatorio di Area n. 8</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA2F1452AB</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 4 del 2026  Contratto al supporto di manutenzione e canone Applicativi Argo, per il periodo dal 01/01/2026 al 31/12/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F1452AB</t>
-[...4 lines deleted...]
-  <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Palazzolo Anna Maria a.s. 2025/2026</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina tutor progetto "Non solo Mizzica"_Timoteo Patrizia</t>
   </si>
   <si>
     <t>Decreto di nomina tutor progetto "Non solo Mizzica"_Giordano Rita</t>
   </si>
   <si>
     <t>Decreto di nomina tutor progetto "Non solo Mizzica"_Tortomasi Marianna</t>
   </si>
   <si>
     <t xml:space="preserve">	Decreto di nomina tutor progetto "Non solo Mizzica"_Vultaggio Rosalba</t>
   </si>
   <si>
     <t>Decreto di nomina tutor progetto "Non solo Mizzica"_Rubino Laura</t>
   </si>
   <si>
     <t>Decreto di nomina tutor progetto "Non solo Mizzica"_Briguglio Fara</t>
   </si>
   <si>
     <t>Decreto di nomina tutor progetto "Non solo Mizzica"_Aiello Rosaria</t>
@@ -1000,350 +832,269 @@
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Nania Francesca a.s. 2025/2026</t>
   </si>
   <si>
     <t>22/01/2026</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA04C7C278</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 3 del 2026 acquisto del servizio di formazione portale ARGO - Alunni</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04C7C278</t>
-[...4 lines deleted...]
-  <si>
     <t>14/01/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Lo Biundo Piermassimo a.s. 2025/2026</t>
   </si>
   <si>
     <t>B9F2D636D2</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 2 del 2026 tramite trattativa diretta per l'acquisto n. 1 corso di formazione per RLS (32 ore)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2D636D2</t>
-[...4 lines deleted...]
-  <si>
     <t>B9E8A39122</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 1 del 2026 per l'acquisto tramite RDA su MEPA - Software ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E8A39122</t>
-[...4 lines deleted...]
-  <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>11/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - RUP progetto "Non solo mizzica" seconda edizione</t>
   </si>
   <si>
     <t>09/01/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (EEEE)_Impastato Giuseppina a.s. 2025/2026</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto EDUCARTE_Incarico collaboratore scolastico_Varvaro Anna</t>
   </si>
   <si>
     <t>Decreto di nomina - progetto EDUCARTE_Incarico collaboratore scolastico_Mannino Mario</t>
   </si>
   <si>
     <t>Decreto di nomina - Timoteo Patrizia progetto "Educarte" - supporto didattico educativo</t>
   </si>
   <si>
     <t>Decreto di nomina - Salvia Franca progetto "Educarte" supporto didattico educativo</t>
   </si>
   <si>
     <t>Decreto di nomina - Maniaci Filippa progetto "Educarte" supporto didattico educativo</t>
   </si>
   <si>
     <t>Decreto di nomina - Maltese Maria Antonietta progetto "Educarte" supporto didattico educativo</t>
   </si>
   <si>
     <t>Decreto di nomina - Maltese Maria Antonietta progetto "Educarte" - supporto al Dirigente Scolastico per il “raccordo con le istituzioni del distretto e divulgazione prassi”</t>
   </si>
   <si>
+    <t>Decreto di nomina - Progetto PON/FSE PN 4.6.A4 -SI - 2025-634 "RE-STIAMO INSIEME"_nomina collaboratore scolastico Varvaro Anna</t>
+  </si>
+  <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico collaboratore scolastico_Manzella Lidia</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico collaboratore scolastico_Mannino Mario</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico collaboratore scolastico_Maniaci Giuseppe</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Assistente Amministrativo_Mannino Annalisa</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Assistente Amministrativo_Gorgone Laura</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Assistente Amministrativo_Orlando Loredana</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B98F6E1F7F</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 106 VIAGGI DI ISTRUZIONE_CLASSI TERZE SCUOLA SECONDARIA DI PRIMO GRADO (META UMBRIA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F6E1F7F</t>
-[...4 lines deleted...]
-  <si>
     <t>B98F6E0EAC</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 105 VIAGGI DI ISTRUZIONE_CLASSI SECONDE SCUOLA SECONDARIA DI PRIMO GRADO (META RAGUSA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F6E0EAC</t>
-[...4 lines deleted...]
-  <si>
     <t>B98F6DFDD9</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 104 Viaggi di istruzione_classi prime scuola secondaria di primo grado (meta Siracusa)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F6DFDD9</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B36EBC4B</t>
   </si>
   <si>
     <t>Decisione a contrarre n.103- Rinnovo programmi Axios anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B36EBC4B</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Spica Noemi a.s. 2025/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor (modulo "Scopriamo l'intelligenza artificiale")_Di Maggio Anna</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico - FIGURE PROFESSIONALI DOCENTI (INTERNO) NEL RUOLO DI TUTOR PER LA REALIZZAZIONE DEL PROGETTO PN/FSE “RE-STIAMO INSIEME” – PN21-27 CNP: ESO4.6.A4.A-FSEPN-SI-2025-634 - MODULO SCOPRIAMO L'INTELLIGENZA ARTIFICIALE</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (EEEE)_Lucchese Vincenza a.s. 2025/2026</t>
   </si>
   <si>
     <t>13/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Esperto (modulo "Scopriamo l'intelligenza artificiale")_Grimaldi Mario</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico - FIGURE PROFESSIONALI DOCENTI (COLLABORAZIONE PLURIMA) NEL RUOLO DI ESPERTO PER LA REALIZZAZIONE DEL PROGETTO PN/FSE “RE-STIAMO INSIEME” – PN21-27 CNP: ESO4.6.A4.A-FSEPN-SI-2025-634 - MODULO SCOPRIAMO L'INTELLIGENZA ARTIFICIALE</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>B9833EFFC3</t>
   </si>
   <si>
     <t>Decisione a contrarre n.102 - Noleggio bus uscita didattica 16 dicembre 2025 ditta Badalamenti bus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9833EFFC3</t>
-[...4 lines deleted...]
-  <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_La Fata Pamela a.s. 2025/2026</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>B960B81EA3</t>
   </si>
   <si>
     <t>Decisione a contrarre n.101 - Noleggio bus con conducente visite guidate 9/10/12 dicembre 2025 ditta Taormina Bus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960B81EA3</t>
-[...4 lines deleted...]
-  <si>
     <t>B960B99275</t>
   </si>
   <si>
     <t>Decisione a contrarre n.100 - Incarico di manutenzione ordinaria sistemi informatici diversi plessi IC Giovanni XXIII- Ditta DGCOMP di Greco Dario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960B99275</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  “Responsabile della protezione dei dati personali” (Data Protection Officer- DPO) per gli adempimenti previsti dal Regolamento U.E 2016/679_a.s. 2025/2026_Mario Grimaldi</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93E72E0D7</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 99 del 2025 ACQUISTO MATERIALI PULIZIA IGIENICO SANITARI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E72E0D7</t>
-[...4 lines deleted...]
-  <si>
     <t>B93E714B5F</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 98 del 2025 NOLEGGIO PULLMAN DITTA ANTONINO EVOLA  servizi Transfer &amp; NCC- USCITA 26 e 27 NOVEMBRE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E714B5F</t>
-[...4 lines deleted...]
-  <si>
     <t>Provvedimento di individuazione docente (ADAA)_Russo Francesca a.s. 2025/2026</t>
   </si>
   <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADAA)_Cassarà Rosanna a.s. 2025/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Provvedimento di individuazione docente (ADMM)_Militello Brigitta a.s. 2025/2026	</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADMM)_Tranchina Vita a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (EEEE)_Anatra Vincenza a.s. 2025/2026</t>
   </si>
   <si>
     <t>0000000002</t>
   </si>
   <si>
     <t>PNRR ANIMATORE DIGITALE (GIOVANNI XXIII)_DECRETO DI ANCITIPO DI CASSA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002</t>
-[...4 lines deleted...]
-  <si>
     <t>0000000001</t>
   </si>
   <si>
     <t>PNRR Animatore Digitale (ex DD Don Milani)_decreto di ancitipo di Cassa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina  per lo svolgimento delle “Attività di raccordo con le istituzioni del distretto e divulgazione delle prassi”_ Progetto Educarte </t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADMM)_Militello Brigitta a.s. 2025/2026</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>16/11/2025</t>
   </si>
   <si>
     <t>Nomina RUP - Progetto EDUCARTE</t>
   </si>
   <si>
     <t>15/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Tutor Davì Marco (modulo "Imparo con la Gamification")</t>
@@ -1366,269 +1117,215 @@
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Esperto (modulo "English Lab. Starters")/Tutor (modulo "Alla scoperta dei castelli siciliani")_ Terranova Mariateresa</t>
   </si>
   <si>
     <t>Decreto di conferimento incarico - FIGURE PROFESSIONALI DOCENTI (INTERNI) NEL RUOLO DI ESPERTI, TUTOR PER LA REALIZZAZIONE DEL PROGETTO PN/FSE “RE-STIAMO INSIEME” – PN21-27 CNP: ESO4.6.A4.A-FSEPN-SI-2025-634 - 1^tranche</t>
   </si>
   <si>
     <t>Decreto di nomina - PON/FSE PN 4.6.A4 - SI-2025-634 “RE-STIAMO INSIEME”_Incarico Esperto (modulo "Più forti in matematica")/Tutor (modulo "Più forti in imatematica")_Leone Fabio</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Bertolino Rosalia a.s. 2025/2026</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8F0490618</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 97 del 2025 Acquisto biglietteria aerea progetto Erasmus previa RDO semplice su Mepa (5777891)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0490618</t>
-[...4 lines deleted...]
-  <si>
     <t>B900C7296A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 96 del 2025 - noleggio pullman ditta Badalamenti Giuseppe uscita 14 novembre 2025 (Modulo Pon "A scuola di cinema")</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900C7296A</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - RUP_PNRR Animatori Digitali ("Giovanni XXIII")</t>
   </si>
   <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F52F9ADA</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 95 del 2025 Ripristino connessione ADSL TIM e sistemazione rete WI-FI Plesso Padre Cataldo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F52F9ADA</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - RUP_PNRR Animatori Digitali (ex DD "Don Milani")</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADEE)_Ferro Gabriella a.s. 2025/2026</t>
   </si>
   <si>
     <t>B8F1ED0F9A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 94 del 2025 Acquisto laboratorio di cinema a valere su PN Estate n. 1_modulo "Cinema a scuola"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1ED0F9A</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (AAAA)_D'Aleo Mariangela a.s. 2025/2026</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADMM)_Rimini Emilio a.s. 2025/2026</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>B8DDBD1425</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 92 del 2025 - Servizio dei pacchetti di distribuzione dei dati inviati in conservazione a norma (per migrazione)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DDBD1425</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADMM)_Lima Maria Cristina a.s. 2025/2026</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Genovese Giuseppina a.s. 2025/2026</t>
   </si>
   <si>
     <t>22/10/2025</t>
   </si>
   <si>
     <t>0000000000</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 91 del 2025 Selezione RSPP - Collaborazione plurima</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di assunzione dell'incarico di direzione e coordinamento per il PROGETTO PN/FSE “RE-STIAMO INSIEME” – PN21-27 CNP: ESO4.6.A4.A-FSEPN-SI-2025-634 </t>
   </si>
   <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8A0259819</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 90 Acquisto servizio di esportazione dati da portale AXIOS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A0259819</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>Nomina collaboratore scolastico - (PN 2021/2027 - Piano Estate 2024/2025)</t>
   </si>
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>Atto di nomina del Responsabile della gestione flussi documentale</t>
   </si>
   <si>
     <t>07/10/2025</t>
   </si>
   <si>
     <t>B87B6EB4F3</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 89 del 2025  Acquisto registro decreti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B6EB4F3</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADEE)_Ciolino Concetta a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (ADEE)_Puleo Antonina a.s. 2025/2026</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Bifara Gioacchina a.s. 2025/2026</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (classe di concorso A12)_Lombardo Francesca a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Lentini Antonino a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (AAAA)_Piediscalzi Rosa a.s. 2025/2026</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (classe di concorso AM2B - inglese)_Genova Giuseppe a.s. 2025/2026</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Collaboratore Scolastico_Bartolotta Liliana a.s. 2025/2026</t>
   </si>
   <si>
     <t>16/09/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione Assistente Amministrativo_Mannino Annalisa a.s. 2025/2026</t>
   </si>
   <si>
     <t>B83DC03938</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 88 del 2025 Approvvigionamento servizi per amministrazione trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DC03938</t>
-[...4 lines deleted...]
-  <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>Provvedimento di individuazione docente (classe di concorso A-56)_D'Arpa Maria a.s. 2025/2026</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - tutor Davì Marco (PN 2021/2027 - Piano Estate 2024/2025) - 3^ tranche</t>
   </si>
   <si>
     <t>Decreto di nomina - esperto Bica Antonino (PN 2021/2027 - Piano Estate 2024/2025) - 3^ tranche</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - tutor Maniaci Filippa (PN 2021/2027 - Piano Estate 2024/2025) - 1^ tranche</t>
   </si>
   <si>
     <t>Decreto di nomina - esperto Davì Marco (PN 2021/2027 - Piano Estate 2024/2025) - 1^ tranche</t>
   </si>
   <si>
     <t>11/06/2025</t>
@@ -1747,167 +1444,166 @@
   <si>
     <t>Decreto di nomina La Paglia Alice (gruppo di supporto PNRR Stem e Multilinguismo IC "Giovanni XXIII" - linea A)</t>
   </si>
   <si>
     <t>Decreto di nomina La Paglia Alice (gruppo di supporto PNRR Stem e Multilinguismo IC "Giovanni XXIII" - linea B)</t>
   </si>
   <si>
     <t>Decreto di nomina Spinosa Giorgio (gruppo di supporto PNRR Stem e Multilinguismo IC "Giovanni XXIII" - linea A)</t>
   </si>
   <si>
     <t>Decreto di nomina Maltese Maria Antonietta (gruppo di supporto PNRR Stem e Multilinguismo IC "Giovanni XXIII" - linea A)</t>
   </si>
   <si>
     <t>Decreto di nomina Vitale Vincenza (gruppo di supporto PNRR Stem e Multilinguismo IC "Giovanni XXIII" - linea A)</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>B4FBFFF1C4</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 25 del 2024 SERVIZIO DI FORMAZIONE PER IL POTENZIAMENTO DELLE COMPETENZE STEM E MIULTILINGUISTICHE (IC "GIOVANNI XXIII")</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FBFFF1C4</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Sparla Marta tutor percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani)</t>
   </si>
   <si>
     <t>Decreto di nomina - Riccobono Provvidenza tutor percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani)</t>
   </si>
   <si>
     <t>Decreto di nomina - Vitale Gabriella esperto percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani)</t>
   </si>
   <si>
     <t>Decreto di nomina - Di Fatta Rosanna esperto percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani)</t>
   </si>
   <si>
     <t>Decreto di nomina - Arcuri Gaspare esperto percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani)</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Cavataio Roberta tutor percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani)</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina RUP (PNRR STEM e Multilinguismo IC "Giovanni XXIII")</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>B4FBBBBC9B</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 16  del 2024 SERVIZIO DI FORMAZIONE PER IL POTENZIAMENTO DELLE COMPETENZE STEM E MULTILINGUISTICHE (ex DD "Don Milani")</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/0411f7a2-27e5-44d3-a220-0e35a4aadcaf</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Salvia Franca  gruppo di supporto per la linea di intervento B (PNRR Stem e Multilinguismo ex DD "Don Milani")
 </t>
   </si>
   <si>
     <t>Decreto di nomina - Timoteo Patrizia gruppo di supporto per la linea di intervento B (PNRR Stem e Multilinguismo ex DD "Don Milani")</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Timoteo Patrizia gruppo di supporto per la linea di intervento A (PNRR Stem e Multilinguismo ex DD "Don Milani")</t>
   </si>
   <si>
     <t>Decreto di nomina - Salvia Franca gruppo di supporto per la linea di intervento A (PNRR Stem e Multilinguismo ex DD "Don Milani")</t>
   </si>
   <si>
     <t>Decreto di nomina - Di Ranno Pietro gruppo di supporto per la linea di intervento A (PNRR Stem e Multilinguismo ex DD "Don Milani")</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Guidone Vita tutor percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani")</t>
   </si>
   <si>
     <t>Decreto di nomina - Sicula Silvia esperto percorsi co-curricolari pomeridiani di STEM per la scuola primaria (PNRR Stem e Multilinguismo ex DD "Don Milani")</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2205,7019 +1901,7652 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF406031E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/3e9663c2-7bae-47dc-8e7f-3587b38daf92" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCF3DE4645" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/0251bcad-839a-48b7-b847-38229b9649ef" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE84A8A0B" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/1df75db3-f13d-46aa-8c84-80d07e8a8c4c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE056DB9A" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/856909ca-05b9-462b-b444-a709584e0ba9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE045A8AB" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5fac16de-9a11-49fd-9eea-e44aca8b1939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9200754F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/4cd643f5-7c16-4f90-a0f9-24ac779e9b98" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7AC3B44A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/b21648e1-d11e-4c29-a8d4-bce0a91883e8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC223AEACE" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5f0aa274-149e-47eb-9ace-41677d80a097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC100471BB" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/e4fd6e59-5bac-457c-ad55-4b6a22f2fb9f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF8E282BB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/f3655e09-92ea-459a-9f1c-2060bb7d1419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF81822A6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/2f79d681-def4-4f83-bf3f-6056b5801ba0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEFF11DDC" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/770e2b5e-da8d-4246-a8cb-6b7fcf5f0265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE66F9ADC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5535ce6a-a413-4ff0-82e4-a6792b662c48" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCCBC769D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/b5d2a3e0-7fd9-4674-bfc5-72805b91e55f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0D3511F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/e0609280-a51c-47ea-a35a-2b75be157e36" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB047047C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5253af4c-6fdf-4665-a576-bcd2f3a5be41" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAEECD98D" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/6b645893-3d55-4d6c-a753-0aceb68b414d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7D5629C0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/fffc3f23-5c16-4ba2-a32b-7e7cd2c4e742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB79BEBDD8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/e648da9a-c21c-4850-a7d1-12a911afc9b1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB799037E2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/ed74d61f-ae33-40a4-8967-17273b83a3d4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BB69ECFE7E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/be852cdc-58b6-4864-8dd4-b4f5580d11c4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB57A9140A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/07d8cd58-cae4-46c8-9549-d6a676e70e80" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB31158AE1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/47a46f87-c45c-42cd-a5af-7934e2672e57" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB22EF58E7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/20a175ee-4a0c-40d4-847a-67a7d6a6ee7f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0C339F24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/55b6bf6b-5f68-4f64-800e-399351dbd86c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A8C0698" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5acaa675-5d73-4d1d-b5c2-7194b5d21eae" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0A78202E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/eb9ead0a-05aa-44f6-927a-2dae451c4e22" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF4286868" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/7ee45e1a-3db5-4d9a-8c50-ab1a56b8ffc7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD34E87A2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/77bf7917-0d8a-4086-99c1-54a71094e0cc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD7C51598" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/1cec446b-46c8-4775-b4e8-a948a6e58e70" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9F98B49F" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/41c48d2f-3c65-4cee-a497-1363946cf264" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA974FBFBC" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/d03eb480-a9ae-4a4a-9846-fc980cf8de2f" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA812695F9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/ff911dcc-a3e7-45f0-be76-9aa6aa183d46" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7A1F37B6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/8c368db2-46af-4bd9-84e8-59a0dad52955" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7B9D2AAA" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/38f1df5c-af99-4a13-906d-80a177cd29e1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA73A4CE54" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/964eae4c-bc46-4031-9aee-e72452ccea37" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA696376B7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/00e5a683-df2d-486b-8e0e-44fcedb74eb3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6840312B" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/a801f35b-1d7b-4204-bb5e-99aff270a291" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA684B75B4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/69e1d5ce-117e-4074-9f2e-3cddba9d9cd8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6836B3BB" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/cf5ad1bb-1cd7-4014-b855-ac1a78f69f41" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6827698B" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/3b161ef8-4247-4410-9e6c-6d681fec78cb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA67FD917A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5e9eb67c-ceec-4748-a1ef-0e5f862dacb5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA571F69C5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/19fac7e1-91e0-4c03-bb2e-a9dada87d01d" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37E733FD" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/f51c195b-cf18-4aa7-9cc8-5652dfae7dfa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F1452AB" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5896a9c6-5b19-4cc4-9ba3-d74135c24eb7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04C7C278" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/ecc65c9f-efad-42ee-938c-a3f53e27d1e7" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F2D636D2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/c7b4e383-d9ff-496f-8c67-6cbbb4bb5866" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9E8A39122" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/98f4f118-1963-4198-9e46-c591bf3d3820" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F6E1F7F" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/adf16bd3-7802-4659-a065-e64e59105f26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F6E0EAC" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/606e1a98-0c84-4bf2-826c-649e9018049b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98F6DFDD9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/e895cabe-eb25-4cf0-9153-ef2597f5d69d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B36EBC4B" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/148a7c13-8454-4466-b458-e4a9ba347cf7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9833EFFC3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/b52d96d0-f201-46aa-b411-0fcfe57e46c9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960B81EA3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/bb24ba5c-fdf6-4284-8d09-66aabb985589" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B960B99275" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/bc70ff43-576d-4b1e-be3c-7a5809d8e153" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E72E0D7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/088f3f81-995a-40a2-9280-15b8294024a5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93E714B5F" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/c3ab6827-2454-4fc2-960e-131f3a2481fc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/4d1fcb75-6e58-47ca-a0ec-fc9256bc98fa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/b6cdd408-4da3-4a02-bb24-19ae125a55b9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F0490618" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/ba714d7f-fe3c-40f3-8d3f-bd89a544ebbd" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B900C7296A" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/20ce12f2-c27a-40c2-9abc-e0c996178f62" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F52F9ADA" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/5e467d1c-fb28-473a-a165-24b94f2cf1f4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F1ED0F9A" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/78a32486-9ee7-4073-a026-3cfc52cb0053" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DDBD1425" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/9cce8986-105e-4695-92a9-d07b180b0e1e" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/9cf58c0f-7054-434a-a0cd-fefd84c63f49" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A0259819" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/d073097b-2828-4884-8f1d-8a852ea48886" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87B6EB4F3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/a5ab371a-1e0a-4a1b-8825-9ded4476003a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83DC03938" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/24f23deb-4973-4705-acdb-8748a26b0e89" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FBFFF1C4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/88c226ec-6a6e-421c-8bef-689f336a4dbb" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4FBBBBC9B" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/atti-amministrazioni-enti/0411f7a2-27e5-44d3-a220-0e35a4aadcaf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88700D/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F348"/>
+  <dimension ref="A1:F358"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>10769</v>
+        <v>11594</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>11581</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>9905</v>
+        <v>11432</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>9600</v>
+        <v>11414</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6">
+        <v>11341</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="B6">
-[...12 lines deleted...]
-        <v>29</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>9163</v>
+        <v>10950</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>23</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>8693</v>
+        <v>10946</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>23</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>8286</v>
+        <v>10827</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>8280</v>
+        <v>10769</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>8279</v>
+        <v>10119</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>8278</v>
+        <v>9905</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>8161</v>
+        <v>9600</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B14">
-        <v>8072</v>
+        <v>9597</v>
       </c>
       <c r="C14" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>42</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B15">
-        <v>8070</v>
+        <v>9163</v>
       </c>
       <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
         <v>45</v>
       </c>
-      <c r="D15" t="s">
-[...6 lines deleted...]
-        <v>47</v>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B16">
-        <v>8067</v>
+        <v>8693</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17">
+        <v>8286</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
         <v>51</v>
       </c>
-      <c r="B17">
-[...12 lines deleted...]
-        <v>47</v>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B18">
-        <v>7949</v>
+        <v>8280</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B19">
-        <v>7889</v>
+        <v>8279</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B20">
-        <v>7888</v>
+        <v>8278</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B21">
-        <v>7828</v>
+        <v>8161</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22">
+        <v>8072</v>
+      </c>
+      <c r="C22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" t="s">
         <v>57</v>
       </c>
-      <c r="B22">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>7819</v>
+        <v>8070</v>
       </c>
       <c r="C23" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E23" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B24">
-        <v>7776</v>
+        <v>8067</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>23</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B25">
-        <v>7737</v>
+        <v>8064</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="E25" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>23</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B26">
-        <v>7703</v>
+        <v>7949</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>23</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="B27">
-        <v>7690</v>
+        <v>7938</v>
       </c>
       <c r="C27" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="B28">
-        <v>7622</v>
+        <v>7889</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="B29">
-        <v>7621</v>
+        <v>7888</v>
       </c>
       <c r="C29" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B30">
-        <v>7568</v>
+        <v>7828</v>
       </c>
       <c r="C30" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B31">
-        <v>7563</v>
+        <v>7824</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B32">
-        <v>7561</v>
+        <v>7819</v>
       </c>
       <c r="C32" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="B33">
-        <v>7560</v>
+        <v>7776</v>
       </c>
       <c r="C33" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>68</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="B34">
-        <v>7559</v>
+        <v>7737</v>
       </c>
       <c r="C34" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>70</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B35">
-        <v>7558</v>
+        <v>7703</v>
       </c>
       <c r="C35" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>73</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B36">
-        <v>7552</v>
+        <v>7690</v>
       </c>
       <c r="C36" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D36" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B37">
-        <v>7551</v>
+        <v>7622</v>
       </c>
       <c r="C37" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="E37" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B38">
-        <v>7549</v>
+        <v>7621</v>
       </c>
       <c r="C38" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>76</v>
       </c>
       <c r="B39">
-        <v>7548</v>
+        <v>7568</v>
       </c>
       <c r="C39" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E39" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>76</v>
       </c>
       <c r="B40">
-        <v>7546</v>
+        <v>7563</v>
       </c>
       <c r="C40" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D40" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>76</v>
       </c>
       <c r="B41">
-        <v>7537</v>
+        <v>7561</v>
       </c>
       <c r="C41" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D41" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>76</v>
       </c>
       <c r="B42">
-        <v>7530</v>
+        <v>7560</v>
       </c>
       <c r="C42" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D42" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="E42" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="B43">
-        <v>7320</v>
+        <v>7559</v>
       </c>
       <c r="C43" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D43" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="E43" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="B44">
-        <v>7235</v>
+        <v>7558</v>
       </c>
       <c r="C44" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D44" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="E44" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="B45">
-        <v>7224</v>
+        <v>7552</v>
       </c>
       <c r="C45" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D45" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="E45" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="B46">
-        <v>7221</v>
+        <v>7551</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D46" t="s">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="B47">
-        <v>7172</v>
+        <v>7549</v>
       </c>
       <c r="C47" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D47" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="E47" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="B48">
-        <v>7171</v>
+        <v>7548</v>
       </c>
       <c r="C48" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D48" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="E48" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="B49">
-        <v>7112</v>
+        <v>7546</v>
       </c>
       <c r="C49" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D49" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="B50">
-        <v>7096</v>
+        <v>7537</v>
       </c>
       <c r="C50" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D50" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="E50" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="B51">
-        <v>7016</v>
+        <v>7530</v>
       </c>
       <c r="C51" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D51" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="E51" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="B52">
-        <v>7015</v>
+        <v>7320</v>
       </c>
       <c r="C52" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D52" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B53">
-        <v>6916</v>
+        <v>7235</v>
       </c>
       <c r="C53" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D53" t="s">
-        <v>100</v>
+        <v>62</v>
       </c>
       <c r="E53" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B54">
-        <v>6912</v>
+        <v>7224</v>
       </c>
       <c r="C54" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D54" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="E54" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="B55">
-        <v>6907</v>
+        <v>7221</v>
       </c>
       <c r="C55" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="D55" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="E55" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>23</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B56">
-        <v>6832</v>
+        <v>7172</v>
       </c>
       <c r="C56" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="D56" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="E56" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>23</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="B57">
-        <v>6831</v>
+        <v>7171</v>
       </c>
       <c r="C57" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
       <c r="D57" t="s">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E57" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>23</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="B58">
-        <v>6808</v>
+        <v>7112</v>
       </c>
       <c r="C58" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D58" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E58" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="B59">
-        <v>6756</v>
+        <v>7096</v>
       </c>
       <c r="C59" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D59" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="E59" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="B60">
-        <v>6553</v>
+        <v>7016</v>
       </c>
       <c r="C60" t="s">
-        <v>116</v>
+        <v>23</v>
       </c>
       <c r="D60" t="s">
-        <v>117</v>
+        <v>58</v>
       </c>
       <c r="E60" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>23</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>115</v>
+        <v>98</v>
       </c>
       <c r="B61">
-        <v>6551</v>
+        <v>7015</v>
       </c>
       <c r="C61" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D61" t="s">
-        <v>120</v>
+        <v>54</v>
       </c>
       <c r="E61" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B62">
-        <v>6548</v>
+        <v>6916</v>
       </c>
       <c r="C62" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D62" t="s">
-        <v>121</v>
+        <v>100</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B63">
-        <v>6543</v>
+        <v>6912</v>
       </c>
       <c r="C63" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D63" t="s">
-        <v>122</v>
+        <v>54</v>
       </c>
       <c r="E63" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="B64">
-        <v>6541</v>
+        <v>6907</v>
       </c>
       <c r="C64" t="s">
-        <v>45</v>
+        <v>101</v>
       </c>
       <c r="D64" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>102</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B65">
-        <v>6540</v>
+        <v>6832</v>
       </c>
       <c r="C65" t="s">
-        <v>45</v>
+        <v>104</v>
       </c>
       <c r="D65" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>105</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B66">
-        <v>6538</v>
+        <v>6831</v>
       </c>
       <c r="C66" t="s">
-        <v>45</v>
+        <v>106</v>
       </c>
       <c r="D66" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>107</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>115</v>
+        <v>103</v>
       </c>
       <c r="B67">
-        <v>6536</v>
+        <v>6808</v>
       </c>
       <c r="C67" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D67" t="s">
-        <v>125</v>
+        <v>92</v>
       </c>
       <c r="E67" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="B68">
-        <v>6458</v>
+        <v>6756</v>
       </c>
       <c r="C68" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D68" t="s">
-        <v>127</v>
+        <v>54</v>
       </c>
       <c r="E68" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="B69">
-        <v>6457</v>
+        <v>6553</v>
       </c>
       <c r="C69" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="D69" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>111</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="B70">
-        <v>6422</v>
+        <v>6551</v>
       </c>
       <c r="C70" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D70" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
       <c r="E70" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="B71">
-        <v>6413</v>
+        <v>6548</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D71" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="E71" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>130</v>
+        <v>109</v>
       </c>
       <c r="B72">
-        <v>6344</v>
+        <v>6543</v>
       </c>
       <c r="C72" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D72" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="E72" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="B73">
-        <v>6311</v>
+        <v>6541</v>
       </c>
       <c r="C73" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D73" t="s">
-        <v>132</v>
+        <v>115</v>
       </c>
       <c r="E73" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="B74">
-        <v>6293</v>
+        <v>6540</v>
       </c>
       <c r="C74" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="D74" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="E74" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>23</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>131</v>
+        <v>109</v>
       </c>
       <c r="B75">
-        <v>6278</v>
+        <v>6538</v>
       </c>
       <c r="C75" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D75" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E75" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="B76">
-        <v>6108</v>
+        <v>6536</v>
       </c>
       <c r="C76" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D76" t="s">
-        <v>138</v>
+        <v>117</v>
       </c>
       <c r="E76" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="B77">
-        <v>6107</v>
+        <v>6458</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D77" t="s">
-        <v>53</v>
+        <v>119</v>
       </c>
       <c r="E77" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
       <c r="B78">
-        <v>6106</v>
+        <v>6457</v>
       </c>
       <c r="C78" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D78" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="E78" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="B79">
-        <v>6010</v>
+        <v>6422</v>
       </c>
       <c r="C79" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D79" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="E79" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="B80">
-        <v>5995</v>
+        <v>6413</v>
       </c>
       <c r="C80" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D80" t="s">
-        <v>142</v>
+        <v>54</v>
       </c>
       <c r="E80" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>143</v>
+        <v>122</v>
       </c>
       <c r="B81">
-        <v>5864</v>
+        <v>6344</v>
       </c>
       <c r="C81" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D81" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="E81" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="B82">
-        <v>5750</v>
+        <v>6311</v>
       </c>
       <c r="C82" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="D82" t="s">
-        <v>146</v>
+        <v>124</v>
       </c>
       <c r="E82" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>23</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="B83">
-        <v>5722</v>
+        <v>6293</v>
       </c>
       <c r="C83" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="D83" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>126</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>144</v>
+        <v>123</v>
       </c>
       <c r="B84">
-        <v>5720</v>
+        <v>6278</v>
       </c>
       <c r="C84" t="s">
-        <v>149</v>
+        <v>23</v>
       </c>
       <c r="D84" t="s">
-        <v>150</v>
+        <v>54</v>
       </c>
       <c r="E84" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>23</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>153</v>
+        <v>127</v>
       </c>
       <c r="B85">
-        <v>5584</v>
+        <v>6108</v>
       </c>
       <c r="C85" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D85" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
       <c r="E85" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>155</v>
+        <v>127</v>
       </c>
       <c r="B86">
-        <v>5371</v>
+        <v>6107</v>
       </c>
       <c r="C86" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D86" t="s">
-        <v>156</v>
+        <v>58</v>
       </c>
       <c r="E86" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="B87">
-        <v>5138</v>
+        <v>6106</v>
       </c>
       <c r="C87" t="s">
-        <v>158</v>
+        <v>23</v>
       </c>
       <c r="D87" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="E87" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>23</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="B88">
-        <v>5128</v>
+        <v>6010</v>
       </c>
       <c r="C88" t="s">
-        <v>162</v>
+        <v>23</v>
       </c>
       <c r="D88" t="s">
-        <v>163</v>
+        <v>131</v>
       </c>
       <c r="E88" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>23</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>157</v>
+        <v>130</v>
       </c>
       <c r="B89">
-        <v>5096</v>
+        <v>5995</v>
       </c>
       <c r="C89" t="s">
-        <v>166</v>
+        <v>23</v>
       </c>
       <c r="D89" t="s">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="E89" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>23</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>170</v>
+        <v>133</v>
       </c>
       <c r="B90">
-        <v>4964</v>
+        <v>5864</v>
       </c>
       <c r="C90" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D90" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="E90" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="B91">
-        <v>4961</v>
+        <v>5750</v>
       </c>
       <c r="C91" t="s">
-        <v>45</v>
+        <v>135</v>
       </c>
       <c r="D91" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>136</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="B92">
-        <v>4886</v>
+        <v>5722</v>
       </c>
       <c r="C92" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D92" t="s">
-        <v>172</v>
+        <v>54</v>
       </c>
       <c r="E92" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="B93">
-        <v>4885</v>
+        <v>5720</v>
       </c>
       <c r="C93" t="s">
-        <v>45</v>
+        <v>137</v>
       </c>
       <c r="D93" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>138</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
       <c r="B94">
-        <v>4884</v>
+        <v>5584</v>
       </c>
       <c r="C94" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D94" t="s">
-        <v>174</v>
+        <v>140</v>
       </c>
       <c r="E94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>170</v>
+        <v>141</v>
       </c>
       <c r="B95">
-        <v>4883</v>
+        <v>5371</v>
       </c>
       <c r="C95" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D95" t="s">
-        <v>175</v>
+        <v>142</v>
       </c>
       <c r="E95" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="B96">
-        <v>4882</v>
+        <v>5138</v>
       </c>
       <c r="C96" t="s">
-        <v>45</v>
+        <v>144</v>
       </c>
       <c r="D96" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>145</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="B97">
-        <v>4881</v>
+        <v>5128</v>
       </c>
       <c r="C97" t="s">
-        <v>45</v>
+        <v>146</v>
       </c>
       <c r="D97" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>147</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="B98">
-        <v>4880</v>
+        <v>5096</v>
       </c>
       <c r="C98" t="s">
-        <v>45</v>
+        <v>148</v>
       </c>
       <c r="D98" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>149</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="B99">
-        <v>4879</v>
+        <v>4964</v>
       </c>
       <c r="C99" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D99" t="s">
-        <v>179</v>
+        <v>62</v>
       </c>
       <c r="E99" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="B100">
-        <v>4878</v>
+        <v>4961</v>
       </c>
       <c r="C100" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D100" t="s">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="E100" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="B101">
-        <v>4876</v>
+        <v>4886</v>
       </c>
       <c r="C101" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D101" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="E101" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>182</v>
+        <v>150</v>
       </c>
       <c r="B102">
-        <v>4778</v>
+        <v>4885</v>
       </c>
       <c r="C102" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D102" t="s">
-        <v>183</v>
+        <v>153</v>
       </c>
       <c r="E102" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="B103">
-        <v>4757</v>
+        <v>4884</v>
       </c>
       <c r="C103" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D103" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="E103" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="B104">
-        <v>4695</v>
+        <v>4883</v>
       </c>
       <c r="C104" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D104" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="E104" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>187</v>
+        <v>150</v>
       </c>
       <c r="B105">
-        <v>4542</v>
+        <v>4882</v>
       </c>
       <c r="C105" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="D105" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="E105" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>23</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="B106">
-        <v>4412</v>
+        <v>4881</v>
       </c>
       <c r="C106" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D106" t="s">
-        <v>193</v>
+        <v>157</v>
       </c>
       <c r="E106" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>192</v>
+        <v>150</v>
       </c>
       <c r="B107">
-        <v>4390</v>
+        <v>4880</v>
       </c>
       <c r="C107" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D107" t="s">
-        <v>194</v>
+        <v>158</v>
       </c>
       <c r="E107" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="B108">
-        <v>4333</v>
+        <v>4879</v>
       </c>
       <c r="C108" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D108" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="E108" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="B109">
-        <v>4327</v>
+        <v>4878</v>
       </c>
       <c r="C109" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D109" t="s">
-        <v>196</v>
+        <v>160</v>
       </c>
       <c r="E109" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="B110">
-        <v>4320</v>
+        <v>4876</v>
       </c>
       <c r="C110" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="D110" t="s">
-        <v>198</v>
+        <v>161</v>
       </c>
       <c r="E110" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>23</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>201</v>
+        <v>162</v>
       </c>
       <c r="B111">
-        <v>4250</v>
+        <v>4778</v>
       </c>
       <c r="C111" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D111" t="s">
-        <v>202</v>
+        <v>163</v>
       </c>
       <c r="E111" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>203</v>
+        <v>164</v>
       </c>
       <c r="B112">
-        <v>4199</v>
+        <v>4757</v>
       </c>
       <c r="C112" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D112" t="s">
-        <v>204</v>
+        <v>165</v>
       </c>
       <c r="E112" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>203</v>
+        <v>164</v>
       </c>
       <c r="B113">
-        <v>4187</v>
+        <v>4695</v>
       </c>
       <c r="C113" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D113" t="s">
-        <v>205</v>
+        <v>166</v>
       </c>
       <c r="E113" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>206</v>
+        <v>167</v>
       </c>
       <c r="B114">
-        <v>4024</v>
+        <v>4542</v>
       </c>
       <c r="C114" t="s">
-        <v>207</v>
+        <v>168</v>
       </c>
       <c r="D114" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>169</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>206</v>
+        <v>170</v>
       </c>
       <c r="B115">
-        <v>3985</v>
+        <v>4412</v>
       </c>
       <c r="C115" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D115" t="s">
-        <v>211</v>
+        <v>171</v>
       </c>
       <c r="E115" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>212</v>
+        <v>170</v>
       </c>
       <c r="B116">
-        <v>3962</v>
+        <v>4390</v>
       </c>
       <c r="C116" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D116" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="E116" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>213</v>
+        <v>173</v>
       </c>
       <c r="B117">
-        <v>3866</v>
+        <v>4333</v>
       </c>
       <c r="C117" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D117" t="s">
-        <v>58</v>
+        <v>129</v>
       </c>
       <c r="E117" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>213</v>
+        <v>173</v>
       </c>
       <c r="B118">
-        <v>3860</v>
+        <v>4327</v>
       </c>
       <c r="C118" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D118" t="s">
-        <v>214</v>
+        <v>174</v>
       </c>
       <c r="E118" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="B119">
-        <v>3684</v>
+        <v>4320</v>
       </c>
       <c r="C119" t="s">
-        <v>45</v>
+        <v>175</v>
       </c>
       <c r="D119" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>176</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>216</v>
+        <v>177</v>
       </c>
       <c r="B120">
-        <v>3579</v>
+        <v>4250</v>
       </c>
       <c r="C120" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D120" t="s">
-        <v>58</v>
+        <v>178</v>
       </c>
       <c r="E120" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>217</v>
+        <v>179</v>
       </c>
       <c r="B121">
-        <v>3413</v>
+        <v>4199</v>
       </c>
       <c r="C121" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D121" t="s">
-        <v>218</v>
+        <v>180</v>
       </c>
       <c r="E121" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>219</v>
+        <v>179</v>
       </c>
       <c r="B122">
-        <v>3271</v>
+        <v>4187</v>
       </c>
       <c r="C122" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D122" t="s">
-        <v>156</v>
+        <v>181</v>
       </c>
       <c r="E122" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>220</v>
+        <v>182</v>
       </c>
       <c r="B123">
-        <v>3155</v>
+        <v>4024</v>
       </c>
       <c r="C123" t="s">
-        <v>221</v>
+        <v>183</v>
       </c>
       <c r="D123" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>184</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>220</v>
+        <v>182</v>
       </c>
       <c r="B124">
-        <v>3144</v>
+        <v>3985</v>
       </c>
       <c r="C124" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D124" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="E124" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>220</v>
+        <v>186</v>
       </c>
       <c r="B125">
-        <v>3138</v>
+        <v>3962</v>
       </c>
       <c r="C125" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D125" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="E125" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="B126">
-        <v>3081</v>
+        <v>3866</v>
       </c>
       <c r="C126" t="s">
-        <v>227</v>
+        <v>23</v>
       </c>
       <c r="D126" t="s">
-        <v>228</v>
+        <v>64</v>
       </c>
       <c r="E126" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>23</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="B127">
-        <v>3067</v>
+        <v>3860</v>
       </c>
       <c r="C127" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D127" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="E127" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>231</v>
+        <v>189</v>
       </c>
       <c r="B128">
-        <v>2960</v>
+        <v>3684</v>
       </c>
       <c r="C128" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D128" t="s">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="E128" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>231</v>
+        <v>190</v>
       </c>
       <c r="B129">
-        <v>2925</v>
+        <v>3579</v>
       </c>
       <c r="C129" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D129" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="E129" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>232</v>
+        <v>191</v>
       </c>
       <c r="B130">
-        <v>2870</v>
+        <v>3413</v>
       </c>
       <c r="C130" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D130" t="s">
-        <v>58</v>
+        <v>192</v>
       </c>
       <c r="E130" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>232</v>
+        <v>193</v>
       </c>
       <c r="B131">
-        <v>2861</v>
+        <v>3271</v>
       </c>
       <c r="C131" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D131" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="E131" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>234</v>
+        <v>194</v>
       </c>
       <c r="B132">
-        <v>2799</v>
+        <v>3155</v>
       </c>
       <c r="C132" t="s">
-        <v>45</v>
+        <v>195</v>
       </c>
       <c r="D132" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>196</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>236</v>
+        <v>194</v>
       </c>
       <c r="B133">
-        <v>2679</v>
+        <v>3144</v>
       </c>
       <c r="C133" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D133" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="E133" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>236</v>
+        <v>194</v>
       </c>
       <c r="B134">
-        <v>2649</v>
+        <v>3138</v>
       </c>
       <c r="C134" t="s">
-        <v>237</v>
+        <v>23</v>
       </c>
       <c r="D134" t="s">
-        <v>238</v>
+        <v>181</v>
       </c>
       <c r="E134" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>23</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>241</v>
+        <v>198</v>
       </c>
       <c r="B135">
-        <v>2602</v>
+        <v>3081</v>
       </c>
       <c r="C135" t="s">
-        <v>242</v>
+        <v>199</v>
       </c>
       <c r="D135" t="s">
-        <v>243</v>
-[...5 lines deleted...]
-        <v>245</v>
+        <v>200</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>241</v>
+        <v>198</v>
       </c>
       <c r="B136">
-        <v>2597</v>
+        <v>3067</v>
       </c>
       <c r="C136" t="s">
-        <v>246</v>
+        <v>23</v>
       </c>
       <c r="D136" t="s">
-        <v>247</v>
+        <v>181</v>
       </c>
       <c r="E136" t="s">
-        <v>248</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>23</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>241</v>
+        <v>201</v>
       </c>
       <c r="B137">
-        <v>2588</v>
+        <v>2960</v>
       </c>
       <c r="C137" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D137" t="s">
-        <v>95</v>
+        <v>132</v>
       </c>
       <c r="E137" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>241</v>
+        <v>201</v>
       </c>
       <c r="B138">
-        <v>2586</v>
+        <v>2925</v>
       </c>
       <c r="C138" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D138" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E138" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>241</v>
+        <v>202</v>
       </c>
       <c r="B139">
-        <v>2584</v>
+        <v>2870</v>
       </c>
       <c r="C139" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D139" t="s">
-        <v>250</v>
+        <v>64</v>
       </c>
       <c r="E139" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>251</v>
+        <v>202</v>
       </c>
       <c r="B140">
-        <v>2462</v>
+        <v>2861</v>
       </c>
       <c r="C140" t="s">
-        <v>252</v>
+        <v>23</v>
       </c>
       <c r="D140" t="s">
-        <v>253</v>
+        <v>203</v>
       </c>
       <c r="E140" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>23</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>251</v>
+        <v>204</v>
       </c>
       <c r="B141">
-        <v>2438</v>
+        <v>2799</v>
       </c>
       <c r="C141" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D141" t="s">
-        <v>256</v>
+        <v>205</v>
       </c>
       <c r="E141" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>257</v>
+        <v>206</v>
       </c>
       <c r="B142">
-        <v>2355</v>
+        <v>2679</v>
       </c>
       <c r="C142" t="s">
-        <v>258</v>
+        <v>23</v>
       </c>
       <c r="D142" t="s">
-        <v>259</v>
+        <v>188</v>
       </c>
       <c r="E142" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>23</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>257</v>
+        <v>206</v>
       </c>
       <c r="B143">
-        <v>2354</v>
+        <v>2649</v>
       </c>
       <c r="C143" t="s">
-        <v>262</v>
+        <v>207</v>
       </c>
       <c r="D143" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>265</v>
+        <v>208</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>257</v>
+        <v>209</v>
       </c>
       <c r="B144">
-        <v>2351</v>
+        <v>2602</v>
       </c>
       <c r="C144" t="s">
-        <v>266</v>
+        <v>210</v>
       </c>
       <c r="D144" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>211</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>270</v>
+        <v>209</v>
       </c>
       <c r="B145">
-        <v>2202</v>
+        <v>2597</v>
       </c>
       <c r="C145" t="s">
-        <v>271</v>
+        <v>212</v>
       </c>
       <c r="D145" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>213</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>270</v>
+        <v>209</v>
       </c>
       <c r="B146">
-        <v>2201</v>
+        <v>2588</v>
       </c>
       <c r="C146" t="s">
-        <v>275</v>
+        <v>23</v>
       </c>
       <c r="D146" t="s">
-        <v>276</v>
+        <v>95</v>
       </c>
       <c r="E146" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>23</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>270</v>
+        <v>209</v>
       </c>
       <c r="B147">
-        <v>2199</v>
+        <v>2586</v>
       </c>
       <c r="C147" t="s">
-        <v>279</v>
+        <v>23</v>
       </c>
       <c r="D147" t="s">
-        <v>280</v>
+        <v>58</v>
       </c>
       <c r="E147" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>23</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>283</v>
+        <v>209</v>
       </c>
       <c r="B148">
-        <v>2079</v>
+        <v>2584</v>
       </c>
       <c r="C148" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D148" t="s">
-        <v>58</v>
+        <v>214</v>
       </c>
       <c r="E148" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>284</v>
+        <v>215</v>
       </c>
       <c r="B149">
-        <v>2006</v>
+        <v>2462</v>
       </c>
       <c r="C149" t="s">
-        <v>45</v>
+        <v>216</v>
       </c>
       <c r="D149" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>217</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>284</v>
+        <v>215</v>
       </c>
       <c r="B150">
-        <v>1986</v>
+        <v>2438</v>
       </c>
       <c r="C150" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D150" t="s">
-        <v>285</v>
+        <v>218</v>
       </c>
       <c r="E150" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>286</v>
+        <v>219</v>
       </c>
       <c r="B151">
-        <v>1915</v>
+        <v>2355</v>
       </c>
       <c r="C151" t="s">
-        <v>45</v>
+        <v>220</v>
       </c>
       <c r="D151" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>221</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>287</v>
+        <v>219</v>
       </c>
       <c r="B152">
-        <v>1887</v>
+        <v>2354</v>
       </c>
       <c r="C152" t="s">
-        <v>288</v>
+        <v>222</v>
       </c>
       <c r="D152" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>291</v>
+        <v>223</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>287</v>
+        <v>219</v>
       </c>
       <c r="B153">
-        <v>1823</v>
+        <v>2351</v>
       </c>
       <c r="C153" t="s">
-        <v>45</v>
+        <v>224</v>
       </c>
       <c r="D153" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>225</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>287</v>
+        <v>226</v>
       </c>
       <c r="B154">
-        <v>1809</v>
+        <v>2202</v>
       </c>
       <c r="C154" t="s">
-        <v>45</v>
+        <v>227</v>
       </c>
       <c r="D154" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>228</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>294</v>
+        <v>226</v>
       </c>
       <c r="B155">
-        <v>1830</v>
+        <v>2201</v>
       </c>
       <c r="C155" t="s">
-        <v>45</v>
+        <v>229</v>
       </c>
       <c r="D155" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>230</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>294</v>
+        <v>226</v>
       </c>
       <c r="B156">
-        <v>1459</v>
+        <v>2199</v>
       </c>
       <c r="C156" t="s">
-        <v>45</v>
+        <v>231</v>
       </c>
       <c r="D156" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>232</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>294</v>
+        <v>233</v>
       </c>
       <c r="B157">
-        <v>1441</v>
+        <v>2079</v>
       </c>
       <c r="C157" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D157" t="s">
-        <v>296</v>
+        <v>64</v>
       </c>
       <c r="E157" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>294</v>
+        <v>234</v>
       </c>
       <c r="B158">
-        <v>1407</v>
+        <v>2006</v>
       </c>
       <c r="C158" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D158" t="s">
-        <v>297</v>
+        <v>132</v>
       </c>
       <c r="E158" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>298</v>
+        <v>234</v>
       </c>
       <c r="B159">
-        <v>1359</v>
+        <v>1986</v>
       </c>
       <c r="C159" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D159" t="s">
-        <v>296</v>
+        <v>235</v>
       </c>
       <c r="E159" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>299</v>
+        <v>236</v>
       </c>
       <c r="B160">
-        <v>1254</v>
+        <v>1915</v>
       </c>
       <c r="C160" t="s">
-        <v>300</v>
+        <v>23</v>
       </c>
       <c r="D160" t="s">
-        <v>301</v>
+        <v>64</v>
       </c>
       <c r="E160" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>23</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>304</v>
+        <v>237</v>
       </c>
       <c r="B161">
-        <v>1190</v>
+        <v>1887</v>
       </c>
       <c r="C161" t="s">
-        <v>45</v>
+        <v>238</v>
       </c>
       <c r="D161" t="s">
-        <v>305</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>239</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>306</v>
+        <v>237</v>
       </c>
       <c r="B162">
-        <v>1126</v>
+        <v>1823</v>
       </c>
       <c r="C162" t="s">
-        <v>307</v>
+        <v>23</v>
       </c>
       <c r="D162" t="s">
-        <v>308</v>
+        <v>240</v>
       </c>
       <c r="E162" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>23</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>306</v>
+        <v>237</v>
       </c>
       <c r="B163">
-        <v>1104</v>
+        <v>1809</v>
       </c>
       <c r="C163" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D163" t="s">
-        <v>58</v>
+        <v>241</v>
       </c>
       <c r="E163" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>306</v>
+        <v>242</v>
       </c>
       <c r="B164">
-        <v>1103</v>
+        <v>1830</v>
       </c>
       <c r="C164" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D164" t="s">
-        <v>311</v>
+        <v>132</v>
       </c>
       <c r="E164" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>312</v>
+        <v>242</v>
       </c>
       <c r="B165">
-        <v>1065</v>
+        <v>1459</v>
       </c>
       <c r="C165" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D165" t="s">
-        <v>313</v>
+        <v>243</v>
       </c>
       <c r="E165" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>312</v>
+        <v>242</v>
       </c>
       <c r="B166">
-        <v>1063</v>
+        <v>1441</v>
       </c>
       <c r="C166" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D166" t="s">
-        <v>314</v>
+        <v>244</v>
       </c>
       <c r="E166" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>312</v>
+        <v>242</v>
       </c>
       <c r="B167">
-        <v>1062</v>
+        <v>1407</v>
       </c>
       <c r="C167" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D167" t="s">
-        <v>315</v>
+        <v>245</v>
       </c>
       <c r="E167" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>312</v>
+        <v>246</v>
       </c>
       <c r="B168">
-        <v>1061</v>
+        <v>1359</v>
       </c>
       <c r="C168" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D168" t="s">
-        <v>316</v>
+        <v>244</v>
       </c>
       <c r="E168" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>312</v>
+        <v>247</v>
       </c>
       <c r="B169">
-        <v>1060</v>
+        <v>1254</v>
       </c>
       <c r="C169" t="s">
-        <v>45</v>
+        <v>248</v>
       </c>
       <c r="D169" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>249</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>312</v>
+        <v>250</v>
       </c>
       <c r="B170">
-        <v>1058</v>
+        <v>1190</v>
       </c>
       <c r="C170" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D170" t="s">
-        <v>318</v>
+        <v>251</v>
       </c>
       <c r="E170" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>312</v>
+        <v>252</v>
       </c>
       <c r="B171">
-        <v>1055</v>
+        <v>1126</v>
       </c>
       <c r="C171" t="s">
-        <v>45</v>
+        <v>253</v>
       </c>
       <c r="D171" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>254</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>312</v>
+        <v>252</v>
       </c>
       <c r="B172">
-        <v>1048</v>
+        <v>1104</v>
       </c>
       <c r="C172" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D172" t="s">
-        <v>320</v>
+        <v>64</v>
       </c>
       <c r="E172" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>312</v>
+        <v>252</v>
       </c>
       <c r="B173">
-        <v>1044</v>
+        <v>1103</v>
       </c>
       <c r="C173" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D173" t="s">
-        <v>53</v>
+        <v>255</v>
       </c>
       <c r="E173" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>312</v>
+        <v>256</v>
       </c>
       <c r="B174">
-        <v>1028</v>
+        <v>1065</v>
       </c>
       <c r="C174" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D174" t="s">
-        <v>95</v>
+        <v>257</v>
       </c>
       <c r="E174" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>321</v>
+        <v>256</v>
       </c>
       <c r="B175">
-        <v>906</v>
+        <v>1063</v>
       </c>
       <c r="C175" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D175" t="s">
-        <v>296</v>
+        <v>258</v>
       </c>
       <c r="E175" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>322</v>
+        <v>256</v>
       </c>
       <c r="B176">
-        <v>872</v>
+        <v>1062</v>
       </c>
       <c r="C176" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D176" t="s">
-        <v>205</v>
+        <v>259</v>
       </c>
       <c r="E176" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>323</v>
+        <v>256</v>
       </c>
       <c r="B177">
-        <v>791</v>
+        <v>1061</v>
       </c>
       <c r="C177" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D177" t="s">
-        <v>324</v>
+        <v>260</v>
       </c>
       <c r="E177" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>323</v>
+        <v>256</v>
       </c>
       <c r="B178">
-        <v>788</v>
+        <v>1060</v>
       </c>
       <c r="C178" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D178" t="s">
-        <v>58</v>
+        <v>261</v>
       </c>
       <c r="E178" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
       <c r="B179">
-        <v>742</v>
+        <v>1058</v>
       </c>
       <c r="C179" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D179" t="s">
-        <v>296</v>
+        <v>262</v>
       </c>
       <c r="E179" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>325</v>
+        <v>256</v>
       </c>
       <c r="B180">
-        <v>739</v>
+        <v>1055</v>
       </c>
       <c r="C180" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D180" t="s">
-        <v>58</v>
+        <v>263</v>
       </c>
       <c r="E180" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>326</v>
+        <v>256</v>
       </c>
       <c r="B181">
-        <v>662</v>
+        <v>1048</v>
       </c>
       <c r="C181" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D181" t="s">
-        <v>205</v>
+        <v>264</v>
       </c>
       <c r="E181" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>327</v>
+        <v>256</v>
       </c>
       <c r="B182">
-        <v>576</v>
+        <v>1044</v>
       </c>
       <c r="C182" t="s">
-        <v>328</v>
+        <v>23</v>
       </c>
       <c r="D182" t="s">
-        <v>329</v>
+        <v>58</v>
       </c>
       <c r="E182" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>23</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>332</v>
+        <v>256</v>
       </c>
       <c r="B183">
-        <v>320</v>
+        <v>1028</v>
       </c>
       <c r="C183" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D183" t="s">
-        <v>333</v>
+        <v>95</v>
       </c>
       <c r="E183" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>332</v>
+        <v>265</v>
       </c>
       <c r="B184">
-        <v>318</v>
+        <v>906</v>
       </c>
       <c r="C184" t="s">
-        <v>334</v>
+        <v>23</v>
       </c>
       <c r="D184" t="s">
-        <v>335</v>
+        <v>244</v>
       </c>
       <c r="E184" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>337</v>
+        <v>23</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>332</v>
+        <v>266</v>
       </c>
       <c r="B185">
-        <v>315</v>
+        <v>872</v>
       </c>
       <c r="C185" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="D185" t="s">
-        <v>339</v>
+        <v>181</v>
       </c>
       <c r="E185" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>23</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>342</v>
+        <v>267</v>
       </c>
       <c r="B186">
-        <v>212</v>
+        <v>791</v>
       </c>
       <c r="C186" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D186" t="s">
-        <v>58</v>
+        <v>268</v>
       </c>
       <c r="E186" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>343</v>
+        <v>267</v>
       </c>
       <c r="B187">
-        <v>180</v>
+        <v>788</v>
       </c>
       <c r="C187" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D187" t="s">
-        <v>344</v>
+        <v>64</v>
       </c>
       <c r="E187" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>345</v>
+        <v>269</v>
       </c>
       <c r="B188">
-        <v>151</v>
+        <v>742</v>
       </c>
       <c r="C188" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D188" t="s">
-        <v>296</v>
+        <v>244</v>
       </c>
       <c r="E188" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>345</v>
+        <v>269</v>
       </c>
       <c r="B189">
-        <v>144</v>
+        <v>739</v>
       </c>
       <c r="C189" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D189" t="s">
-        <v>346</v>
+        <v>64</v>
       </c>
       <c r="E189" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>347</v>
+        <v>270</v>
       </c>
       <c r="B190">
-        <v>101</v>
+        <v>662</v>
       </c>
       <c r="C190" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D190" t="s">
-        <v>156</v>
+        <v>181</v>
       </c>
       <c r="E190" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>348</v>
+        <v>271</v>
       </c>
       <c r="B191">
-        <v>26</v>
+        <v>576</v>
       </c>
       <c r="C191" t="s">
-        <v>45</v>
+        <v>272</v>
       </c>
       <c r="D191" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>273</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>348</v>
+        <v>274</v>
       </c>
       <c r="B192">
-        <v>25</v>
+        <v>320</v>
       </c>
       <c r="C192" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D192" t="s">
-        <v>350</v>
+        <v>275</v>
       </c>
       <c r="E192" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>348</v>
+        <v>274</v>
       </c>
       <c r="B193">
-        <v>24</v>
+        <v>318</v>
       </c>
       <c r="C193" t="s">
-        <v>45</v>
+        <v>276</v>
       </c>
       <c r="D193" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>277</v>
+      </c>
+      <c r="E193" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>348</v>
+        <v>274</v>
       </c>
       <c r="B194">
-        <v>23</v>
+        <v>315</v>
       </c>
       <c r="C194" t="s">
-        <v>45</v>
+        <v>278</v>
       </c>
       <c r="D194" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>279</v>
+      </c>
+      <c r="E194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>348</v>
+        <v>280</v>
       </c>
       <c r="B195">
-        <v>22</v>
+        <v>212</v>
       </c>
       <c r="C195" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D195" t="s">
-        <v>353</v>
+        <v>64</v>
       </c>
       <c r="E195" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>348</v>
+        <v>281</v>
       </c>
       <c r="B196">
-        <v>21</v>
+        <v>180</v>
       </c>
       <c r="C196" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D196" t="s">
-        <v>354</v>
+        <v>282</v>
       </c>
       <c r="E196" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="B197">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="C197" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D197" t="s">
-        <v>355</v>
+        <v>244</v>
       </c>
       <c r="E197" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="B198">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="C198" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D198" t="s">
-        <v>356</v>
+        <v>284</v>
       </c>
       <c r="E198" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>348</v>
+        <v>285</v>
       </c>
       <c r="B199">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="C199" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D199" t="s">
-        <v>357</v>
+        <v>142</v>
       </c>
       <c r="E199" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>348</v>
+        <v>286</v>
       </c>
       <c r="B200">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="C200" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D200" t="s">
-        <v>358</v>
+        <v>287</v>
       </c>
       <c r="E200" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>348</v>
+        <v>286</v>
       </c>
       <c r="B201">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C201" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D201" t="s">
-        <v>359</v>
+        <v>288</v>
       </c>
       <c r="E201" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>348</v>
+        <v>286</v>
       </c>
       <c r="B202">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C202" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D202" t="s">
-        <v>360</v>
+        <v>289</v>
       </c>
       <c r="E202" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>348</v>
+        <v>286</v>
       </c>
       <c r="B203">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C203" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D203" t="s">
-        <v>361</v>
+        <v>290</v>
       </c>
       <c r="E203" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>362</v>
+        <v>286</v>
       </c>
       <c r="B204">
-        <v>13897</v>
+        <v>22</v>
       </c>
       <c r="C204" t="s">
-        <v>363</v>
+        <v>23</v>
       </c>
       <c r="D204" t="s">
-        <v>364</v>
+        <v>291</v>
       </c>
       <c r="E204" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>23</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>362</v>
+        <v>286</v>
       </c>
       <c r="B205">
-        <v>13896</v>
+        <v>21</v>
       </c>
       <c r="C205" t="s">
-        <v>367</v>
+        <v>23</v>
       </c>
       <c r="D205" t="s">
-        <v>368</v>
+        <v>292</v>
       </c>
       <c r="E205" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>23</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>362</v>
+        <v>286</v>
       </c>
       <c r="B206">
-        <v>13893</v>
+        <v>19</v>
       </c>
       <c r="C206" t="s">
-        <v>371</v>
+        <v>23</v>
       </c>
       <c r="D206" t="s">
-        <v>372</v>
+        <v>293</v>
       </c>
       <c r="E206" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>23</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>375</v>
+        <v>286</v>
       </c>
       <c r="B207">
-        <v>13777</v>
+        <v>18</v>
       </c>
       <c r="C207" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D207" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="E207" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>375</v>
+        <v>286</v>
       </c>
       <c r="B208">
-        <v>13769</v>
+        <v>17</v>
       </c>
       <c r="C208" t="s">
-        <v>376</v>
+        <v>23</v>
       </c>
       <c r="D208" t="s">
-        <v>377</v>
+        <v>295</v>
       </c>
       <c r="E208" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>23</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>375</v>
+        <v>286</v>
       </c>
       <c r="B209">
-        <v>13733</v>
+        <v>16</v>
       </c>
       <c r="C209" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D209" t="s">
-        <v>156</v>
+        <v>296</v>
       </c>
       <c r="E209" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="210" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>380</v>
+        <v>286</v>
       </c>
       <c r="B210">
-        <v>13681</v>
+        <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D210" t="s">
-        <v>381</v>
+        <v>297</v>
       </c>
       <c r="E210" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="211" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>380</v>
+        <v>286</v>
       </c>
       <c r="B211">
-        <v>13661</v>
+        <v>14</v>
       </c>
       <c r="C211" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D211" t="s">
-        <v>382</v>
+        <v>298</v>
       </c>
       <c r="E211" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="212" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>380</v>
+        <v>286</v>
       </c>
       <c r="B212">
-        <v>13660</v>
+        <v>13</v>
       </c>
       <c r="C212" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D212" t="s">
-        <v>383</v>
+        <v>299</v>
       </c>
       <c r="E212" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="213" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>384</v>
+        <v>286</v>
       </c>
       <c r="B213">
-        <v>13588</v>
+        <v>12</v>
       </c>
       <c r="C213" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D213" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E213" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="214" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>384</v>
+        <v>301</v>
       </c>
       <c r="B214">
-        <v>13566</v>
+        <v>13897</v>
       </c>
       <c r="C214" t="s">
-        <v>45</v>
+        <v>302</v>
       </c>
       <c r="D214" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>303</v>
+      </c>
+      <c r="E214" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="215" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>386</v>
+        <v>301</v>
       </c>
       <c r="B215">
-        <v>13491</v>
+        <v>13896</v>
       </c>
       <c r="C215" t="s">
-        <v>45</v>
+        <v>304</v>
       </c>
       <c r="D215" t="s">
-        <v>387</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>305</v>
+      </c>
+      <c r="E215" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="216" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>386</v>
+        <v>301</v>
       </c>
       <c r="B216">
-        <v>13490</v>
+        <v>13893</v>
       </c>
       <c r="C216" t="s">
-        <v>45</v>
+        <v>306</v>
       </c>
       <c r="D216" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>307</v>
+      </c>
+      <c r="E216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="217" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>389</v>
+        <v>308</v>
       </c>
       <c r="B217">
-        <v>13326</v>
+        <v>13777</v>
       </c>
       <c r="C217" t="s">
-        <v>390</v>
+        <v>23</v>
       </c>
       <c r="D217" t="s">
-        <v>391</v>
+        <v>131</v>
       </c>
       <c r="E217" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>393</v>
+        <v>23</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="218" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>389</v>
+        <v>308</v>
       </c>
       <c r="B218">
-        <v>13324</v>
+        <v>13769</v>
       </c>
       <c r="C218" t="s">
-        <v>45</v>
+        <v>309</v>
       </c>
       <c r="D218" t="s">
-        <v>385</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>310</v>
+      </c>
+      <c r="E218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="219" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>394</v>
+        <v>308</v>
       </c>
       <c r="B219">
-        <v>13184</v>
+        <v>13733</v>
       </c>
       <c r="C219" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D219" t="s">
-        <v>395</v>
+        <v>142</v>
       </c>
       <c r="E219" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="220" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>396</v>
+        <v>311</v>
       </c>
       <c r="B220">
-        <v>13083</v>
+        <v>13681</v>
       </c>
       <c r="C220" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D220" t="s">
-        <v>285</v>
+        <v>312</v>
       </c>
       <c r="E220" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="221" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>396</v>
+        <v>311</v>
       </c>
       <c r="B221">
-        <v>13059</v>
+        <v>13661</v>
       </c>
       <c r="C221" t="s">
-        <v>397</v>
+        <v>23</v>
       </c>
       <c r="D221" t="s">
-        <v>398</v>
+        <v>313</v>
       </c>
       <c r="E221" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>23</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="222" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>396</v>
+        <v>311</v>
       </c>
       <c r="B222">
-        <v>13055</v>
+        <v>13660</v>
       </c>
       <c r="C222" t="s">
-        <v>401</v>
+        <v>23</v>
       </c>
       <c r="D222" t="s">
-        <v>402</v>
+        <v>314</v>
       </c>
       <c r="E222" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>23</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="223" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>405</v>
+        <v>315</v>
       </c>
       <c r="B223">
-        <v>13033</v>
+        <v>13588</v>
       </c>
       <c r="C223" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D223" t="s">
-        <v>406</v>
+        <v>244</v>
       </c>
       <c r="E223" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="224" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>407</v>
+        <v>315</v>
       </c>
       <c r="B224">
-        <v>12751</v>
+        <v>13566</v>
       </c>
       <c r="C224" t="s">
-        <v>408</v>
+        <v>23</v>
       </c>
       <c r="D224" t="s">
-        <v>409</v>
+        <v>316</v>
       </c>
       <c r="E224" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>23</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>407</v>
+        <v>317</v>
       </c>
       <c r="B225">
-        <v>12748</v>
+        <v>13491</v>
       </c>
       <c r="C225" t="s">
-        <v>412</v>
+        <v>23</v>
       </c>
       <c r="D225" t="s">
-        <v>413</v>
+        <v>318</v>
       </c>
       <c r="E225" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>23</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>407</v>
+        <v>317</v>
       </c>
       <c r="B226">
-        <v>12741</v>
+        <v>13490</v>
       </c>
       <c r="C226" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D226" t="s">
-        <v>416</v>
+        <v>319</v>
       </c>
       <c r="E226" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>407</v>
+        <v>320</v>
       </c>
       <c r="B227">
-        <v>12737</v>
+        <v>13326</v>
       </c>
       <c r="C227" t="s">
-        <v>45</v>
+        <v>321</v>
       </c>
       <c r="D227" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>322</v>
+      </c>
+      <c r="E227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>417</v>
+        <v>320</v>
       </c>
       <c r="B228">
-        <v>12585</v>
+        <v>13324</v>
       </c>
       <c r="C228" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D228" t="s">
-        <v>418</v>
+        <v>316</v>
       </c>
       <c r="E228" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>417</v>
+        <v>323</v>
       </c>
       <c r="B229">
-        <v>12572</v>
+        <v>13184</v>
       </c>
       <c r="C229" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D229" t="s">
-        <v>419</v>
+        <v>324</v>
       </c>
       <c r="E229" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>417</v>
+        <v>325</v>
       </c>
       <c r="B230">
-        <v>12571</v>
+        <v>13083</v>
       </c>
       <c r="C230" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D230" t="s">
-        <v>420</v>
+        <v>235</v>
       </c>
       <c r="E230" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>417</v>
+        <v>325</v>
       </c>
       <c r="B231">
-        <v>12570</v>
+        <v>13059</v>
       </c>
       <c r="C231" t="s">
-        <v>45</v>
+        <v>326</v>
       </c>
       <c r="D231" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>327</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>417</v>
+        <v>325</v>
       </c>
       <c r="B232">
-        <v>12561</v>
+        <v>13055</v>
       </c>
       <c r="C232" t="s">
-        <v>45</v>
+        <v>328</v>
       </c>
       <c r="D232" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>329</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>417</v>
+        <v>330</v>
       </c>
       <c r="B233">
-        <v>12536</v>
+        <v>13033</v>
       </c>
       <c r="C233" t="s">
-        <v>422</v>
+        <v>23</v>
       </c>
       <c r="D233" t="s">
-        <v>423</v>
+        <v>331</v>
       </c>
       <c r="E233" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>23</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>417</v>
+        <v>332</v>
       </c>
       <c r="B234">
-        <v>12534</v>
+        <v>12751</v>
       </c>
       <c r="C234" t="s">
-        <v>426</v>
+        <v>333</v>
       </c>
       <c r="D234" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>429</v>
+        <v>334</v>
+      </c>
+      <c r="E234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>430</v>
+        <v>332</v>
       </c>
       <c r="B235">
-        <v>12520</v>
+        <v>12748</v>
       </c>
       <c r="C235" t="s">
-        <v>45</v>
+        <v>335</v>
       </c>
       <c r="D235" t="s">
-        <v>431</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>336</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>432</v>
+        <v>332</v>
       </c>
       <c r="B236">
-        <v>12297</v>
+        <v>12741</v>
       </c>
       <c r="C236" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D236" t="s">
-        <v>433</v>
+        <v>337</v>
       </c>
       <c r="E236" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>434</v>
+        <v>332</v>
       </c>
       <c r="B237">
-        <v>12214</v>
+        <v>12737</v>
       </c>
       <c r="C237" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D237" t="s">
-        <v>156</v>
+        <v>129</v>
       </c>
       <c r="E237" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>435</v>
+        <v>338</v>
       </c>
       <c r="B238">
-        <v>12050</v>
+        <v>12585</v>
       </c>
       <c r="C238" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D238" t="s">
-        <v>436</v>
+        <v>339</v>
       </c>
       <c r="E238" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="B239">
-        <v>12046</v>
+        <v>12572</v>
       </c>
       <c r="C239" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D239" t="s">
-        <v>438</v>
+        <v>340</v>
       </c>
       <c r="E239" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="B240">
-        <v>12044</v>
+        <v>12571</v>
       </c>
       <c r="C240" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D240" t="s">
-        <v>439</v>
+        <v>341</v>
       </c>
       <c r="E240" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="B241">
-        <v>12043</v>
+        <v>12570</v>
       </c>
       <c r="C241" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D241" t="s">
-        <v>440</v>
+        <v>342</v>
       </c>
       <c r="E241" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="B242">
-        <v>12042</v>
+        <v>12561</v>
       </c>
       <c r="C242" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D242" t="s">
-        <v>441</v>
+        <v>54</v>
       </c>
       <c r="E242" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="B243">
-        <v>12041</v>
+        <v>12536</v>
       </c>
       <c r="C243" t="s">
-        <v>45</v>
+        <v>343</v>
       </c>
       <c r="D243" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>344</v>
+      </c>
+      <c r="E243" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>437</v>
+        <v>338</v>
       </c>
       <c r="B244">
-        <v>12040</v>
+        <v>12534</v>
       </c>
       <c r="C244" t="s">
-        <v>45</v>
+        <v>345</v>
       </c>
       <c r="D244" t="s">
-        <v>443</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>346</v>
+      </c>
+      <c r="E244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>437</v>
+        <v>347</v>
       </c>
       <c r="B245">
-        <v>12039</v>
+        <v>12520</v>
       </c>
       <c r="C245" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D245" t="s">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="E245" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>437</v>
+        <v>349</v>
       </c>
       <c r="B246">
-        <v>12038</v>
+        <v>12297</v>
       </c>
       <c r="C246" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D246" t="s">
-        <v>445</v>
+        <v>350</v>
       </c>
       <c r="E246" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>437</v>
+        <v>351</v>
       </c>
       <c r="B247">
-        <v>11045</v>
+        <v>12214</v>
       </c>
       <c r="C247" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D247" t="s">
-        <v>446</v>
+        <v>142</v>
       </c>
       <c r="E247" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>447</v>
+        <v>352</v>
       </c>
       <c r="B248">
-        <v>11920</v>
+        <v>12050</v>
       </c>
       <c r="C248" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D248" t="s">
-        <v>448</v>
+        <v>353</v>
       </c>
       <c r="E248" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>449</v>
+        <v>354</v>
       </c>
       <c r="B249">
-        <v>11800</v>
+        <v>12046</v>
       </c>
       <c r="C249" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="D249" t="s">
-        <v>451</v>
+        <v>355</v>
       </c>
       <c r="E249" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>23</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>449</v>
+        <v>354</v>
       </c>
       <c r="B250">
-        <v>11791</v>
+        <v>12044</v>
       </c>
       <c r="C250" t="s">
-        <v>454</v>
+        <v>23</v>
       </c>
       <c r="D250" t="s">
-        <v>455</v>
+        <v>356</v>
       </c>
       <c r="E250" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>23</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>449</v>
+        <v>354</v>
       </c>
       <c r="B251">
-        <v>11790</v>
+        <v>12043</v>
       </c>
       <c r="C251" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D251" t="s">
-        <v>49</v>
+        <v>357</v>
       </c>
       <c r="E251" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>449</v>
+        <v>354</v>
       </c>
       <c r="B252">
-        <v>11787</v>
+        <v>12042</v>
       </c>
       <c r="C252" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D252" t="s">
-        <v>458</v>
+        <v>358</v>
       </c>
       <c r="E252" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>459</v>
+        <v>354</v>
       </c>
       <c r="B253">
-        <v>11748</v>
+        <v>12041</v>
       </c>
       <c r="C253" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D253" t="s">
-        <v>97</v>
+        <v>359</v>
       </c>
       <c r="E253" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>459</v>
+        <v>354</v>
       </c>
       <c r="B254">
-        <v>11721</v>
+        <v>12040</v>
       </c>
       <c r="C254" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
       <c r="D254" t="s">
-        <v>461</v>
+        <v>360</v>
       </c>
       <c r="E254" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>23</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>464</v>
+        <v>354</v>
       </c>
       <c r="B255">
-        <v>11713</v>
+        <v>12039</v>
       </c>
       <c r="C255" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D255" t="s">
-        <v>465</v>
+        <v>361</v>
       </c>
       <c r="E255" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="B256">
-        <v>11698</v>
+        <v>12038</v>
       </c>
       <c r="C256" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D256" t="s">
-        <v>467</v>
+        <v>362</v>
       </c>
       <c r="E256" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>466</v>
+        <v>354</v>
       </c>
       <c r="B257">
-        <v>11651</v>
+        <v>11045</v>
       </c>
       <c r="C257" t="s">
-        <v>468</v>
+        <v>23</v>
       </c>
       <c r="D257" t="s">
-        <v>469</v>
+        <v>363</v>
       </c>
       <c r="E257" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>23</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>472</v>
+        <v>364</v>
       </c>
       <c r="B258">
-        <v>11453</v>
+        <v>11920</v>
       </c>
       <c r="C258" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D258" t="s">
-        <v>473</v>
+        <v>365</v>
       </c>
       <c r="E258" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>474</v>
+        <v>366</v>
       </c>
       <c r="B259">
-        <v>11395</v>
+        <v>11800</v>
       </c>
       <c r="C259" t="s">
-        <v>45</v>
+        <v>367</v>
       </c>
       <c r="D259" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>368</v>
+      </c>
+      <c r="E259" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>474</v>
+        <v>366</v>
       </c>
       <c r="B260">
-        <v>11387</v>
+        <v>11791</v>
       </c>
       <c r="C260" t="s">
-        <v>45</v>
+        <v>369</v>
       </c>
       <c r="D260" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>370</v>
+      </c>
+      <c r="E260" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>476</v>
+        <v>366</v>
       </c>
       <c r="B261">
-        <v>11360</v>
+        <v>11790</v>
       </c>
       <c r="C261" t="s">
-        <v>477</v>
+        <v>23</v>
       </c>
       <c r="D261" t="s">
-        <v>478</v>
+        <v>54</v>
       </c>
       <c r="E261" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>23</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>481</v>
+        <v>366</v>
       </c>
       <c r="B262">
-        <v>11275</v>
+        <v>11787</v>
       </c>
       <c r="C262" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D262" t="s">
-        <v>473</v>
+        <v>371</v>
       </c>
       <c r="E262" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>482</v>
+        <v>372</v>
       </c>
       <c r="B263">
-        <v>11184</v>
+        <v>11748</v>
       </c>
       <c r="C263" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D263" t="s">
-        <v>186</v>
+        <v>97</v>
       </c>
       <c r="E263" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>483</v>
+        <v>372</v>
       </c>
       <c r="B264">
-        <v>11105</v>
+        <v>11721</v>
       </c>
       <c r="C264" t="s">
-        <v>45</v>
+        <v>373</v>
       </c>
       <c r="D264" t="s">
-        <v>484</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>374</v>
+      </c>
+      <c r="E264" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>485</v>
+        <v>375</v>
       </c>
       <c r="B265">
-        <v>11038</v>
+        <v>11713</v>
       </c>
       <c r="C265" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D265" t="s">
-        <v>486</v>
+        <v>376</v>
       </c>
       <c r="E265" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>485</v>
+        <v>377</v>
       </c>
       <c r="B266">
-        <v>11021</v>
+        <v>11698</v>
       </c>
       <c r="C266" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D266" t="s">
-        <v>420</v>
+        <v>378</v>
       </c>
       <c r="E266" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>487</v>
+        <v>377</v>
       </c>
       <c r="B267">
-        <v>10996</v>
+        <v>11651</v>
       </c>
       <c r="C267" t="s">
-        <v>488</v>
+        <v>379</v>
       </c>
       <c r="D267" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>380</v>
+      </c>
+      <c r="E267" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>487</v>
+        <v>381</v>
       </c>
       <c r="B268">
-        <v>10959</v>
+        <v>11453</v>
       </c>
       <c r="C268" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D268" t="s">
-        <v>97</v>
+        <v>382</v>
       </c>
       <c r="E268" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>487</v>
+        <v>383</v>
       </c>
       <c r="B269">
-        <v>10930</v>
+        <v>11395</v>
       </c>
       <c r="C269" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D269" t="s">
-        <v>492</v>
+        <v>95</v>
       </c>
       <c r="E269" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>493</v>
+        <v>383</v>
       </c>
       <c r="B270">
-        <v>10747</v>
+        <v>11387</v>
       </c>
       <c r="C270" t="s">
-        <v>494</v>
+        <v>23</v>
       </c>
       <c r="D270" t="s">
-        <v>495</v>
+        <v>384</v>
       </c>
       <c r="E270" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>23</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>498</v>
+        <v>385</v>
       </c>
       <c r="B271">
-        <v>10626</v>
+        <v>11360</v>
       </c>
       <c r="C271" t="s">
-        <v>45</v>
+        <v>386</v>
       </c>
       <c r="D271" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>387</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>500</v>
+        <v>388</v>
       </c>
       <c r="B272">
-        <v>10004</v>
+        <v>11275</v>
       </c>
       <c r="C272" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D272" t="s">
-        <v>501</v>
+        <v>382</v>
       </c>
       <c r="E272" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>500</v>
+        <v>389</v>
       </c>
       <c r="B273">
-        <v>9988</v>
+        <v>11184</v>
       </c>
       <c r="C273" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D273" t="s">
-        <v>467</v>
+        <v>166</v>
       </c>
       <c r="E273" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>502</v>
+        <v>390</v>
       </c>
       <c r="B274">
-        <v>9889</v>
+        <v>11105</v>
       </c>
       <c r="C274" t="s">
-        <v>503</v>
+        <v>23</v>
       </c>
       <c r="D274" t="s">
-        <v>504</v>
+        <v>391</v>
       </c>
       <c r="E274" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>23</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>507</v>
+        <v>392</v>
       </c>
       <c r="B275">
-        <v>9788</v>
+        <v>11038</v>
       </c>
       <c r="C275" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D275" t="s">
-        <v>508</v>
+        <v>393</v>
       </c>
       <c r="E275" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>507</v>
+        <v>392</v>
       </c>
       <c r="B276">
-        <v>9769</v>
+        <v>11021</v>
       </c>
       <c r="C276" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D276" t="s">
-        <v>509</v>
+        <v>341</v>
       </c>
       <c r="E276" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>510</v>
+        <v>394</v>
       </c>
       <c r="B277">
-        <v>9418</v>
+        <v>10996</v>
       </c>
       <c r="C277" t="s">
-        <v>45</v>
+        <v>395</v>
       </c>
       <c r="D277" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>396</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>512</v>
+        <v>394</v>
       </c>
       <c r="B278">
-        <v>9330</v>
+        <v>10959</v>
       </c>
       <c r="C278" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D278" t="s">
-        <v>513</v>
+        <v>97</v>
       </c>
       <c r="E278" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>512</v>
+        <v>394</v>
       </c>
       <c r="B279">
-        <v>9301</v>
+        <v>10930</v>
       </c>
       <c r="C279" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D279" t="s">
-        <v>514</v>
+        <v>397</v>
       </c>
       <c r="E279" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>512</v>
+        <v>398</v>
       </c>
       <c r="B280">
-        <v>9300</v>
+        <v>10747</v>
       </c>
       <c r="C280" t="s">
-        <v>45</v>
+        <v>399</v>
       </c>
       <c r="D280" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>400</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>512</v>
+        <v>401</v>
       </c>
       <c r="B281">
-        <v>9282</v>
+        <v>10626</v>
       </c>
       <c r="C281" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D281" t="s">
-        <v>516</v>
+        <v>402</v>
       </c>
       <c r="E281" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>517</v>
+        <v>403</v>
       </c>
       <c r="B282">
-        <v>8703</v>
+        <v>10004</v>
       </c>
       <c r="C282" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D282" t="s">
-        <v>518</v>
+        <v>404</v>
       </c>
       <c r="E282" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>519</v>
+        <v>403</v>
       </c>
       <c r="B283">
-        <v>8585</v>
+        <v>9988</v>
       </c>
       <c r="C283" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D283" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="E283" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>519</v>
+        <v>405</v>
       </c>
       <c r="B284">
-        <v>8581</v>
+        <v>9889</v>
       </c>
       <c r="C284" t="s">
-        <v>45</v>
+        <v>406</v>
       </c>
       <c r="D284" t="s">
-        <v>520</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>407</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>519</v>
+        <v>408</v>
       </c>
       <c r="B285">
-        <v>8568</v>
+        <v>9788</v>
       </c>
       <c r="C285" t="s">
-        <v>521</v>
+        <v>23</v>
       </c>
       <c r="D285" t="s">
-        <v>522</v>
+        <v>409</v>
       </c>
       <c r="E285" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>23</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>525</v>
+        <v>408</v>
       </c>
       <c r="B286">
-        <v>8477</v>
+        <v>9769</v>
       </c>
       <c r="C286" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D286" t="s">
-        <v>526</v>
+        <v>410</v>
       </c>
       <c r="E286" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="287" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>527</v>
+        <v>411</v>
       </c>
       <c r="B287">
-        <v>7430</v>
+        <v>9418</v>
       </c>
       <c r="C287" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D287" t="s">
-        <v>528</v>
+        <v>412</v>
       </c>
       <c r="E287" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="288" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>527</v>
+        <v>413</v>
       </c>
       <c r="B288">
-        <v>7429</v>
+        <v>9330</v>
       </c>
       <c r="C288" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D288" t="s">
-        <v>529</v>
+        <v>414</v>
       </c>
       <c r="E288" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="289" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>530</v>
+        <v>413</v>
       </c>
       <c r="B289">
-        <v>7175</v>
+        <v>9301</v>
       </c>
       <c r="C289" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D289" t="s">
-        <v>531</v>
+        <v>415</v>
       </c>
       <c r="E289" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="290" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>530</v>
+        <v>413</v>
       </c>
       <c r="B290">
-        <v>7174</v>
+        <v>9300</v>
       </c>
       <c r="C290" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D290" t="s">
-        <v>531</v>
+        <v>416</v>
       </c>
       <c r="E290" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="291" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>530</v>
+        <v>413</v>
       </c>
       <c r="B291">
-        <v>7173</v>
+        <v>9282</v>
       </c>
       <c r="C291" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D291" t="s">
-        <v>532</v>
+        <v>417</v>
       </c>
       <c r="E291" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="292" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>530</v>
+        <v>418</v>
       </c>
       <c r="B292">
-        <v>7172</v>
+        <v>8703</v>
       </c>
       <c r="C292" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D292" t="s">
-        <v>532</v>
+        <v>419</v>
       </c>
       <c r="E292" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="293" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>533</v>
+        <v>420</v>
       </c>
       <c r="B293">
-        <v>6980</v>
+        <v>8585</v>
       </c>
       <c r="C293" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D293" t="s">
-        <v>534</v>
+        <v>324</v>
       </c>
       <c r="E293" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="294" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>533</v>
+        <v>420</v>
       </c>
       <c r="B294">
-        <v>6979</v>
+        <v>8581</v>
       </c>
       <c r="C294" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D294" t="s">
-        <v>535</v>
+        <v>421</v>
       </c>
       <c r="E294" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="295" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>533</v>
+        <v>420</v>
       </c>
       <c r="B295">
-        <v>6978</v>
+        <v>8568</v>
       </c>
       <c r="C295" t="s">
-        <v>45</v>
+        <v>422</v>
       </c>
       <c r="D295" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>423</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="296" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>533</v>
+        <v>424</v>
       </c>
       <c r="B296">
-        <v>6977</v>
+        <v>8477</v>
       </c>
       <c r="C296" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D296" t="s">
-        <v>536</v>
+        <v>425</v>
       </c>
       <c r="E296" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="297" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>533</v>
+        <v>426</v>
       </c>
       <c r="B297">
-        <v>6976</v>
+        <v>7430</v>
       </c>
       <c r="C297" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D297" t="s">
-        <v>536</v>
+        <v>427</v>
       </c>
       <c r="E297" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>533</v>
+        <v>426</v>
       </c>
       <c r="B298">
-        <v>6975</v>
+        <v>7429</v>
       </c>
       <c r="C298" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D298" t="s">
-        <v>537</v>
+        <v>428</v>
       </c>
       <c r="E298" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>533</v>
+        <v>429</v>
       </c>
       <c r="B299">
-        <v>6973</v>
+        <v>7175</v>
       </c>
       <c r="C299" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D299" t="s">
-        <v>538</v>
+        <v>430</v>
       </c>
       <c r="E299" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>533</v>
+        <v>429</v>
       </c>
       <c r="B300">
-        <v>6972</v>
+        <v>7174</v>
       </c>
       <c r="C300" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D300" t="s">
-        <v>539</v>
+        <v>430</v>
       </c>
       <c r="E300" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>533</v>
+        <v>429</v>
       </c>
       <c r="B301">
-        <v>6971</v>
+        <v>7173</v>
       </c>
       <c r="C301" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D301" t="s">
-        <v>540</v>
+        <v>431</v>
       </c>
       <c r="E301" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="302" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>533</v>
+        <v>429</v>
       </c>
       <c r="B302">
-        <v>6970</v>
+        <v>7172</v>
       </c>
       <c r="C302" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D302" t="s">
-        <v>541</v>
+        <v>431</v>
       </c>
       <c r="E302" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>542</v>
+        <v>432</v>
       </c>
       <c r="B303">
-        <v>6934</v>
+        <v>6980</v>
       </c>
       <c r="C303" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D303" t="s">
-        <v>543</v>
+        <v>433</v>
       </c>
       <c r="E303" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>542</v>
+        <v>432</v>
       </c>
       <c r="B304">
-        <v>6922</v>
+        <v>6979</v>
       </c>
       <c r="C304" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D304" t="s">
-        <v>544</v>
+        <v>434</v>
       </c>
       <c r="E304" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>545</v>
+        <v>432</v>
       </c>
       <c r="B305">
-        <v>1344</v>
+        <v>6978</v>
       </c>
       <c r="C305" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D305" t="s">
-        <v>546</v>
+        <v>434</v>
       </c>
       <c r="E305" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B306">
-        <v>1360</v>
+        <v>6977</v>
       </c>
       <c r="C306" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D306" t="s">
-        <v>548</v>
+        <v>435</v>
       </c>
       <c r="E306" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B307">
-        <v>1359</v>
+        <v>6976</v>
       </c>
       <c r="C307" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D307" t="s">
-        <v>549</v>
+        <v>435</v>
       </c>
       <c r="E307" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B308">
-        <v>1357</v>
+        <v>6975</v>
       </c>
       <c r="C308" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D308" t="s">
-        <v>550</v>
+        <v>436</v>
       </c>
       <c r="E308" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B309">
-        <v>1356</v>
+        <v>6973</v>
       </c>
       <c r="C309" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D309" t="s">
-        <v>551</v>
+        <v>437</v>
       </c>
       <c r="E309" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B310">
-        <v>1355</v>
+        <v>6972</v>
       </c>
       <c r="C310" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D310" t="s">
-        <v>552</v>
+        <v>438</v>
       </c>
       <c r="E310" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B311">
-        <v>1354</v>
+        <v>6971</v>
       </c>
       <c r="C311" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D311" t="s">
-        <v>553</v>
+        <v>439</v>
       </c>
       <c r="E311" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>547</v>
+        <v>432</v>
       </c>
       <c r="B312">
-        <v>1352</v>
+        <v>6970</v>
       </c>
       <c r="C312" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D312" t="s">
-        <v>554</v>
+        <v>440</v>
       </c>
       <c r="E312" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>547</v>
+        <v>441</v>
       </c>
       <c r="B313">
-        <v>1347</v>
+        <v>6934</v>
       </c>
       <c r="C313" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D313" t="s">
-        <v>555</v>
+        <v>442</v>
       </c>
       <c r="E313" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>547</v>
+        <v>441</v>
       </c>
       <c r="B314">
-        <v>1345</v>
+        <v>6922</v>
       </c>
       <c r="C314" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D314" t="s">
-        <v>556</v>
+        <v>443</v>
       </c>
       <c r="E314" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>547</v>
+        <v>444</v>
       </c>
       <c r="B315">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="C315" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D315" t="s">
-        <v>557</v>
+        <v>445</v>
       </c>
       <c r="E315" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>547</v>
+        <v>446</v>
       </c>
       <c r="B316">
-        <v>1339</v>
+        <v>1360</v>
       </c>
       <c r="C316" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D316" t="s">
-        <v>558</v>
+        <v>447</v>
       </c>
       <c r="E316" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>547</v>
+        <v>446</v>
       </c>
       <c r="B317">
-        <v>1333</v>
+        <v>1359</v>
       </c>
       <c r="C317" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D317" t="s">
-        <v>559</v>
+        <v>448</v>
       </c>
       <c r="E317" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>547</v>
+        <v>446</v>
       </c>
       <c r="B318">
-        <v>1332</v>
+        <v>1357</v>
       </c>
       <c r="C318" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D318" t="s">
-        <v>560</v>
+        <v>449</v>
       </c>
       <c r="E318" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="319" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>547</v>
+        <v>446</v>
       </c>
       <c r="B319">
-        <v>1331</v>
+        <v>1356</v>
       </c>
       <c r="C319" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D319" t="s">
-        <v>561</v>
+        <v>450</v>
       </c>
       <c r="E319" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="320" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>547</v>
+        <v>446</v>
       </c>
       <c r="B320">
-        <v>1330</v>
+        <v>1355</v>
       </c>
       <c r="C320" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D320" t="s">
-        <v>562</v>
+        <v>451</v>
       </c>
       <c r="E320" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="321" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>547</v>
+        <v>446</v>
       </c>
       <c r="B321">
-        <v>1328</v>
+        <v>1354</v>
       </c>
       <c r="C321" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D321" t="s">
-        <v>563</v>
+        <v>452</v>
       </c>
       <c r="E321" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="322" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B322">
-        <v>427</v>
+        <v>1352</v>
       </c>
       <c r="C322" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D322" t="s">
-        <v>565</v>
+        <v>453</v>
       </c>
       <c r="E322" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="323" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B323">
-        <v>426</v>
+        <v>1347</v>
       </c>
       <c r="C323" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D323" t="s">
-        <v>566</v>
+        <v>454</v>
       </c>
       <c r="E323" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="324" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B324">
-        <v>425</v>
+        <v>1345</v>
       </c>
       <c r="C324" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D324" t="s">
-        <v>567</v>
+        <v>455</v>
       </c>
       <c r="E324" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="325" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B325">
-        <v>423</v>
+        <v>1341</v>
       </c>
       <c r="C325" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D325" t="s">
-        <v>568</v>
+        <v>456</v>
       </c>
       <c r="E325" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="326" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B326">
-        <v>422</v>
+        <v>1339</v>
       </c>
       <c r="C326" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D326" t="s">
-        <v>569</v>
+        <v>457</v>
       </c>
       <c r="E326" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="327" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B327">
-        <v>421</v>
+        <v>1333</v>
       </c>
       <c r="C327" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D327" t="s">
-        <v>570</v>
+        <v>458</v>
       </c>
       <c r="E327" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="328" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B328">
-        <v>419</v>
+        <v>1332</v>
       </c>
       <c r="C328" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D328" t="s">
-        <v>571</v>
+        <v>459</v>
       </c>
       <c r="E328" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="329" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B329">
-        <v>418</v>
+        <v>1331</v>
       </c>
       <c r="C329" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D329" t="s">
-        <v>572</v>
+        <v>460</v>
       </c>
       <c r="E329" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="330" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B330">
-        <v>417</v>
+        <v>1330</v>
       </c>
       <c r="C330" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D330" t="s">
-        <v>573</v>
+        <v>461</v>
       </c>
       <c r="E330" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="331" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>564</v>
+        <v>446</v>
       </c>
       <c r="B331">
-        <v>416</v>
+        <v>1328</v>
       </c>
       <c r="C331" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D331" t="s">
-        <v>574</v>
+        <v>462</v>
       </c>
       <c r="E331" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="332" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>564</v>
+        <v>463</v>
       </c>
       <c r="B332">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="C332" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D332" t="s">
-        <v>575</v>
+        <v>464</v>
       </c>
       <c r="E332" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="333" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>576</v>
+        <v>463</v>
       </c>
       <c r="B333">
-        <v>9564</v>
+        <v>426</v>
       </c>
       <c r="C333" t="s">
-        <v>577</v>
+        <v>23</v>
       </c>
       <c r="D333" t="s">
-        <v>578</v>
+        <v>465</v>
       </c>
       <c r="E333" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>23</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="334" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>581</v>
+        <v>463</v>
       </c>
       <c r="B334">
-        <v>8695</v>
+        <v>425</v>
       </c>
       <c r="C334" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D334" t="s">
-        <v>582</v>
+        <v>466</v>
       </c>
       <c r="E334" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="335" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>581</v>
+        <v>463</v>
       </c>
       <c r="B335">
-        <v>8693</v>
+        <v>423</v>
       </c>
       <c r="C335" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D335" t="s">
-        <v>583</v>
+        <v>467</v>
       </c>
       <c r="E335" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>581</v>
+        <v>463</v>
       </c>
       <c r="B336">
-        <v>8689</v>
+        <v>422</v>
       </c>
       <c r="C336" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D336" t="s">
-        <v>584</v>
+        <v>468</v>
       </c>
       <c r="E336" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="337" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>581</v>
+        <v>463</v>
       </c>
       <c r="B337">
-        <v>8688</v>
+        <v>421</v>
       </c>
       <c r="C337" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D337" t="s">
-        <v>585</v>
+        <v>469</v>
       </c>
       <c r="E337" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="338" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>581</v>
+        <v>463</v>
       </c>
       <c r="B338">
-        <v>8687</v>
+        <v>419</v>
       </c>
       <c r="C338" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D338" t="s">
-        <v>586</v>
+        <v>470</v>
       </c>
       <c r="E338" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="339" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>587</v>
+        <v>463</v>
       </c>
       <c r="B339">
-        <v>8692</v>
+        <v>418</v>
       </c>
       <c r="C339" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D339" t="s">
-        <v>588</v>
+        <v>471</v>
       </c>
       <c r="E339" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="340" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>589</v>
+        <v>463</v>
       </c>
       <c r="B340">
-        <v>7749</v>
+        <v>417</v>
       </c>
       <c r="C340" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D340" t="s">
-        <v>590</v>
+        <v>472</v>
       </c>
       <c r="E340" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="341" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>591</v>
+        <v>463</v>
       </c>
       <c r="B341">
-        <v>7585</v>
+        <v>416</v>
       </c>
       <c r="C341" t="s">
-        <v>592</v>
+        <v>23</v>
       </c>
       <c r="D341" t="s">
-        <v>593</v>
+        <v>473</v>
       </c>
       <c r="E341" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>23</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="342" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>596</v>
+        <v>463</v>
       </c>
       <c r="B342">
-        <v>3297</v>
+        <v>414</v>
       </c>
       <c r="C342" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D342" t="s">
-        <v>597</v>
+        <v>474</v>
       </c>
       <c r="E342" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="343" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>596</v>
+        <v>475</v>
       </c>
       <c r="B343">
-        <v>3293</v>
+        <v>9564</v>
       </c>
       <c r="C343" t="s">
-        <v>45</v>
+        <v>476</v>
       </c>
       <c r="D343" t="s">
-        <v>598</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>477</v>
+      </c>
+      <c r="E343" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="344" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>599</v>
+        <v>478</v>
       </c>
       <c r="B344">
-        <v>2845</v>
+        <v>8695</v>
       </c>
       <c r="C344" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D344" t="s">
-        <v>600</v>
+        <v>479</v>
       </c>
       <c r="E344" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="345" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>599</v>
+        <v>478</v>
       </c>
       <c r="B345">
-        <v>2844</v>
+        <v>8693</v>
       </c>
       <c r="C345" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D345" t="s">
-        <v>601</v>
+        <v>480</v>
       </c>
       <c r="E345" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>599</v>
+        <v>478</v>
       </c>
       <c r="B346">
-        <v>2843</v>
+        <v>8689</v>
       </c>
       <c r="C346" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D346" t="s">
-        <v>602</v>
+        <v>481</v>
       </c>
       <c r="E346" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>603</v>
+        <v>478</v>
       </c>
       <c r="B347">
-        <v>2818</v>
+        <v>8688</v>
       </c>
       <c r="C347" t="s">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="D347" t="s">
-        <v>604</v>
+        <v>482</v>
       </c>
       <c r="E347" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>23</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="348" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>603</v>
+        <v>478</v>
       </c>
       <c r="B348">
+        <v>8687</v>
+      </c>
+      <c r="C348" t="s">
+        <v>23</v>
+      </c>
+      <c r="D348" t="s">
+        <v>483</v>
+      </c>
+      <c r="E348" t="s">
+        <v>23</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>484</v>
+      </c>
+      <c r="B349">
+        <v>8692</v>
+      </c>
+      <c r="C349" t="s">
+        <v>23</v>
+      </c>
+      <c r="D349" t="s">
+        <v>485</v>
+      </c>
+      <c r="E349" t="s">
+        <v>23</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>486</v>
+      </c>
+      <c r="B350">
+        <v>7749</v>
+      </c>
+      <c r="C350" t="s">
+        <v>23</v>
+      </c>
+      <c r="D350" t="s">
+        <v>487</v>
+      </c>
+      <c r="E350" t="s">
+        <v>23</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>488</v>
+      </c>
+      <c r="B351">
+        <v>7585</v>
+      </c>
+      <c r="C351" t="s">
+        <v>489</v>
+      </c>
+      <c r="D351" t="s">
+        <v>490</v>
+      </c>
+      <c r="E351" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>491</v>
+      </c>
+      <c r="B352">
+        <v>3297</v>
+      </c>
+      <c r="C352" t="s">
+        <v>23</v>
+      </c>
+      <c r="D352" t="s">
+        <v>492</v>
+      </c>
+      <c r="E352" t="s">
+        <v>23</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>491</v>
+      </c>
+      <c r="B353">
+        <v>3293</v>
+      </c>
+      <c r="C353" t="s">
+        <v>23</v>
+      </c>
+      <c r="D353" t="s">
+        <v>493</v>
+      </c>
+      <c r="E353" t="s">
+        <v>23</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>494</v>
+      </c>
+      <c r="B354">
+        <v>2845</v>
+      </c>
+      <c r="C354" t="s">
+        <v>23</v>
+      </c>
+      <c r="D354" t="s">
+        <v>495</v>
+      </c>
+      <c r="E354" t="s">
+        <v>23</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>494</v>
+      </c>
+      <c r="B355">
+        <v>2844</v>
+      </c>
+      <c r="C355" t="s">
+        <v>23</v>
+      </c>
+      <c r="D355" t="s">
+        <v>496</v>
+      </c>
+      <c r="E355" t="s">
+        <v>23</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>494</v>
+      </c>
+      <c r="B356">
+        <v>2843</v>
+      </c>
+      <c r="C356" t="s">
+        <v>23</v>
+      </c>
+      <c r="D356" t="s">
+        <v>497</v>
+      </c>
+      <c r="E356" t="s">
+        <v>23</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>498</v>
+      </c>
+      <c r="B357">
+        <v>2818</v>
+      </c>
+      <c r="C357" t="s">
+        <v>23</v>
+      </c>
+      <c r="D357" t="s">
+        <v>499</v>
+      </c>
+      <c r="E357" t="s">
+        <v>23</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>498</v>
+      </c>
+      <c r="B358">
         <v>2817</v>
       </c>
-      <c r="C348" t="s">
-[...9 lines deleted...]
-        <v>47</v>
+      <c r="C358" t="s">
+        <v>23</v>
+      </c>
+      <c r="D358" t="s">
+        <v>500</v>
+      </c>
+      <c r="E358" t="s">
+        <v>23</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="E9" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="E10" r:id="rId15"/>
+    <hyperlink ref="F10" r:id="rId16"/>
+    <hyperlink ref="E11" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="E12" r:id="rId19"/>
+    <hyperlink ref="F12" r:id="rId20"/>
+    <hyperlink ref="E13" r:id="rId21"/>
+    <hyperlink ref="F13" r:id="rId22"/>
+    <hyperlink ref="E14" r:id="rId23"/>
+    <hyperlink ref="F14" r:id="rId24"/>
+    <hyperlink ref="E15" r:id="rId25"/>
+    <hyperlink ref="F15" r:id="rId26"/>
+    <hyperlink ref="E16" r:id="rId27"/>
+    <hyperlink ref="F16" r:id="rId28"/>
+    <hyperlink ref="E17" r:id="rId29"/>
+    <hyperlink ref="F17" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="F22" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
+    <hyperlink ref="F25" r:id="rId38"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="F27" r:id="rId40"/>
+    <hyperlink ref="F28" r:id="rId41"/>
+    <hyperlink ref="F29" r:id="rId42"/>
+    <hyperlink ref="F30" r:id="rId43"/>
+    <hyperlink ref="F31" r:id="rId44"/>
+    <hyperlink ref="F32" r:id="rId45"/>
+    <hyperlink ref="E33" r:id="rId46"/>
+    <hyperlink ref="F33" r:id="rId47"/>
+    <hyperlink ref="E34" r:id="rId48"/>
+    <hyperlink ref="F34" r:id="rId49"/>
+    <hyperlink ref="E35" r:id="rId50"/>
+    <hyperlink ref="F35" r:id="rId51"/>
+    <hyperlink ref="F36" r:id="rId52"/>
+    <hyperlink ref="F37" r:id="rId53"/>
+    <hyperlink ref="F38" r:id="rId54"/>
+    <hyperlink ref="F39" r:id="rId55"/>
+    <hyperlink ref="F40" r:id="rId56"/>
+    <hyperlink ref="F41" r:id="rId57"/>
+    <hyperlink ref="F42" r:id="rId58"/>
+    <hyperlink ref="F43" r:id="rId59"/>
+    <hyperlink ref="F44" r:id="rId60"/>
+    <hyperlink ref="F45" r:id="rId61"/>
+    <hyperlink ref="F46" r:id="rId62"/>
+    <hyperlink ref="F47" r:id="rId63"/>
+    <hyperlink ref="F48" r:id="rId64"/>
+    <hyperlink ref="F49" r:id="rId65"/>
+    <hyperlink ref="F50" r:id="rId66"/>
+    <hyperlink ref="F51" r:id="rId67"/>
+    <hyperlink ref="F52" r:id="rId68"/>
+    <hyperlink ref="F53" r:id="rId69"/>
+    <hyperlink ref="F54" r:id="rId70"/>
+    <hyperlink ref="F55" r:id="rId71"/>
+    <hyperlink ref="F56" r:id="rId72"/>
+    <hyperlink ref="F57" r:id="rId73"/>
+    <hyperlink ref="F58" r:id="rId74"/>
+    <hyperlink ref="F59" r:id="rId75"/>
+    <hyperlink ref="F60" r:id="rId76"/>
+    <hyperlink ref="F61" r:id="rId77"/>
+    <hyperlink ref="F62" r:id="rId78"/>
+    <hyperlink ref="F63" r:id="rId79"/>
+    <hyperlink ref="E64" r:id="rId80"/>
+    <hyperlink ref="F64" r:id="rId81"/>
+    <hyperlink ref="E65" r:id="rId82"/>
+    <hyperlink ref="F65" r:id="rId83"/>
+    <hyperlink ref="E66" r:id="rId84"/>
+    <hyperlink ref="F66" r:id="rId85"/>
+    <hyperlink ref="F67" r:id="rId86"/>
+    <hyperlink ref="F68" r:id="rId87"/>
+    <hyperlink ref="E69" r:id="rId88"/>
+    <hyperlink ref="F69" r:id="rId89"/>
+    <hyperlink ref="F70" r:id="rId90"/>
+    <hyperlink ref="F71" r:id="rId91"/>
+    <hyperlink ref="F72" r:id="rId92"/>
+    <hyperlink ref="F73" r:id="rId93"/>
+    <hyperlink ref="F74" r:id="rId94"/>
+    <hyperlink ref="F75" r:id="rId95"/>
+    <hyperlink ref="F76" r:id="rId96"/>
+    <hyperlink ref="F77" r:id="rId97"/>
+    <hyperlink ref="F78" r:id="rId98"/>
+    <hyperlink ref="F79" r:id="rId99"/>
+    <hyperlink ref="F80" r:id="rId100"/>
+    <hyperlink ref="F81" r:id="rId101"/>
+    <hyperlink ref="F82" r:id="rId102"/>
+    <hyperlink ref="E83" r:id="rId103"/>
+    <hyperlink ref="F83" r:id="rId104"/>
+    <hyperlink ref="F84" r:id="rId105"/>
+    <hyperlink ref="F85" r:id="rId106"/>
+    <hyperlink ref="F86" r:id="rId107"/>
+    <hyperlink ref="F87" r:id="rId108"/>
+    <hyperlink ref="F88" r:id="rId109"/>
+    <hyperlink ref="F89" r:id="rId110"/>
+    <hyperlink ref="F90" r:id="rId111"/>
+    <hyperlink ref="E91" r:id="rId112"/>
+    <hyperlink ref="F91" r:id="rId113"/>
+    <hyperlink ref="F92" r:id="rId114"/>
+    <hyperlink ref="E93" r:id="rId115"/>
+    <hyperlink ref="F93" r:id="rId116"/>
+    <hyperlink ref="F94" r:id="rId117"/>
+    <hyperlink ref="F95" r:id="rId118"/>
+    <hyperlink ref="E96" r:id="rId119"/>
+    <hyperlink ref="F96" r:id="rId120"/>
+    <hyperlink ref="E97" r:id="rId121"/>
+    <hyperlink ref="F97" r:id="rId122"/>
+    <hyperlink ref="E98" r:id="rId123"/>
+    <hyperlink ref="F98" r:id="rId124"/>
+    <hyperlink ref="F99" r:id="rId125"/>
+    <hyperlink ref="F100" r:id="rId126"/>
+    <hyperlink ref="F101" r:id="rId127"/>
+    <hyperlink ref="F102" r:id="rId128"/>
+    <hyperlink ref="F103" r:id="rId129"/>
+    <hyperlink ref="F104" r:id="rId130"/>
+    <hyperlink ref="F105" r:id="rId131"/>
+    <hyperlink ref="F106" r:id="rId132"/>
+    <hyperlink ref="F107" r:id="rId133"/>
+    <hyperlink ref="F108" r:id="rId134"/>
+    <hyperlink ref="F109" r:id="rId135"/>
+    <hyperlink ref="F110" r:id="rId136"/>
+    <hyperlink ref="F111" r:id="rId137"/>
+    <hyperlink ref="F112" r:id="rId138"/>
+    <hyperlink ref="F113" r:id="rId139"/>
+    <hyperlink ref="E114" r:id="rId140"/>
+    <hyperlink ref="F114" r:id="rId141"/>
+    <hyperlink ref="F115" r:id="rId142"/>
+    <hyperlink ref="F116" r:id="rId143"/>
+    <hyperlink ref="F117" r:id="rId144"/>
+    <hyperlink ref="F118" r:id="rId145"/>
+    <hyperlink ref="E119" r:id="rId146"/>
+    <hyperlink ref="F119" r:id="rId147"/>
+    <hyperlink ref="F120" r:id="rId148"/>
+    <hyperlink ref="F121" r:id="rId149"/>
+    <hyperlink ref="F122" r:id="rId150"/>
+    <hyperlink ref="E123" r:id="rId151"/>
+    <hyperlink ref="F123" r:id="rId152"/>
+    <hyperlink ref="F124" r:id="rId153"/>
+    <hyperlink ref="F125" r:id="rId154"/>
+    <hyperlink ref="F126" r:id="rId155"/>
+    <hyperlink ref="F127" r:id="rId156"/>
+    <hyperlink ref="F128" r:id="rId157"/>
+    <hyperlink ref="F129" r:id="rId158"/>
+    <hyperlink ref="F130" r:id="rId159"/>
+    <hyperlink ref="F131" r:id="rId160"/>
+    <hyperlink ref="E132" r:id="rId161"/>
+    <hyperlink ref="F132" r:id="rId162"/>
+    <hyperlink ref="F133" r:id="rId163"/>
+    <hyperlink ref="F134" r:id="rId164"/>
+    <hyperlink ref="E135" r:id="rId165"/>
+    <hyperlink ref="F135" r:id="rId166"/>
+    <hyperlink ref="F136" r:id="rId167"/>
+    <hyperlink ref="F137" r:id="rId168"/>
+    <hyperlink ref="F138" r:id="rId169"/>
+    <hyperlink ref="F139" r:id="rId170"/>
+    <hyperlink ref="F140" r:id="rId171"/>
+    <hyperlink ref="F141" r:id="rId172"/>
+    <hyperlink ref="F142" r:id="rId173"/>
+    <hyperlink ref="E143" r:id="rId174"/>
+    <hyperlink ref="F143" r:id="rId175"/>
+    <hyperlink ref="E144" r:id="rId176"/>
+    <hyperlink ref="F144" r:id="rId177"/>
+    <hyperlink ref="E145" r:id="rId178"/>
+    <hyperlink ref="F145" r:id="rId179"/>
+    <hyperlink ref="F146" r:id="rId180"/>
+    <hyperlink ref="F147" r:id="rId181"/>
+    <hyperlink ref="F148" r:id="rId182"/>
+    <hyperlink ref="E149" r:id="rId183"/>
+    <hyperlink ref="F149" r:id="rId184"/>
+    <hyperlink ref="F150" r:id="rId185"/>
+    <hyperlink ref="E151" r:id="rId186"/>
+    <hyperlink ref="F151" r:id="rId187"/>
+    <hyperlink ref="E152" r:id="rId188"/>
+    <hyperlink ref="F152" r:id="rId189"/>
+    <hyperlink ref="E153" r:id="rId190"/>
+    <hyperlink ref="F153" r:id="rId191"/>
+    <hyperlink ref="E154" r:id="rId192"/>
+    <hyperlink ref="F154" r:id="rId193"/>
+    <hyperlink ref="E155" r:id="rId194"/>
+    <hyperlink ref="F155" r:id="rId195"/>
+    <hyperlink ref="E156" r:id="rId196"/>
+    <hyperlink ref="F156" r:id="rId197"/>
+    <hyperlink ref="F157" r:id="rId198"/>
+    <hyperlink ref="F158" r:id="rId199"/>
+    <hyperlink ref="F159" r:id="rId200"/>
+    <hyperlink ref="F160" r:id="rId201"/>
+    <hyperlink ref="E161" r:id="rId202"/>
+    <hyperlink ref="F161" r:id="rId203"/>
+    <hyperlink ref="F162" r:id="rId204"/>
+    <hyperlink ref="F163" r:id="rId205"/>
+    <hyperlink ref="F164" r:id="rId206"/>
+    <hyperlink ref="F165" r:id="rId207"/>
+    <hyperlink ref="F166" r:id="rId208"/>
+    <hyperlink ref="F167" r:id="rId209"/>
+    <hyperlink ref="F168" r:id="rId210"/>
+    <hyperlink ref="E169" r:id="rId211"/>
+    <hyperlink ref="F169" r:id="rId212"/>
+    <hyperlink ref="F170" r:id="rId213"/>
+    <hyperlink ref="E171" r:id="rId214"/>
+    <hyperlink ref="F171" r:id="rId215"/>
+    <hyperlink ref="F172" r:id="rId216"/>
+    <hyperlink ref="F173" r:id="rId217"/>
+    <hyperlink ref="F174" r:id="rId218"/>
+    <hyperlink ref="F175" r:id="rId219"/>
+    <hyperlink ref="F176" r:id="rId220"/>
+    <hyperlink ref="F177" r:id="rId221"/>
+    <hyperlink ref="F178" r:id="rId222"/>
+    <hyperlink ref="F179" r:id="rId223"/>
+    <hyperlink ref="F180" r:id="rId224"/>
+    <hyperlink ref="F181" r:id="rId225"/>
+    <hyperlink ref="F182" r:id="rId226"/>
+    <hyperlink ref="F183" r:id="rId227"/>
+    <hyperlink ref="F184" r:id="rId228"/>
+    <hyperlink ref="F185" r:id="rId229"/>
+    <hyperlink ref="F186" r:id="rId230"/>
+    <hyperlink ref="F187" r:id="rId231"/>
+    <hyperlink ref="F188" r:id="rId232"/>
+    <hyperlink ref="F189" r:id="rId233"/>
+    <hyperlink ref="F190" r:id="rId234"/>
+    <hyperlink ref="E191" r:id="rId235"/>
+    <hyperlink ref="F191" r:id="rId236"/>
+    <hyperlink ref="F192" r:id="rId237"/>
+    <hyperlink ref="E193" r:id="rId238"/>
+    <hyperlink ref="F193" r:id="rId239"/>
+    <hyperlink ref="E194" r:id="rId240"/>
+    <hyperlink ref="F194" r:id="rId241"/>
+    <hyperlink ref="F195" r:id="rId242"/>
+    <hyperlink ref="F196" r:id="rId243"/>
+    <hyperlink ref="F197" r:id="rId244"/>
+    <hyperlink ref="F198" r:id="rId245"/>
+    <hyperlink ref="F199" r:id="rId246"/>
+    <hyperlink ref="F200" r:id="rId247"/>
+    <hyperlink ref="F201" r:id="rId248"/>
+    <hyperlink ref="F202" r:id="rId249"/>
+    <hyperlink ref="F203" r:id="rId250"/>
+    <hyperlink ref="F204" r:id="rId251"/>
+    <hyperlink ref="F205" r:id="rId252"/>
+    <hyperlink ref="F206" r:id="rId253"/>
+    <hyperlink ref="F207" r:id="rId254"/>
+    <hyperlink ref="F208" r:id="rId255"/>
+    <hyperlink ref="F209" r:id="rId256"/>
+    <hyperlink ref="F210" r:id="rId257"/>
+    <hyperlink ref="F211" r:id="rId258"/>
+    <hyperlink ref="F212" r:id="rId259"/>
+    <hyperlink ref="F213" r:id="rId260"/>
+    <hyperlink ref="E214" r:id="rId261"/>
+    <hyperlink ref="F214" r:id="rId262"/>
+    <hyperlink ref="E215" r:id="rId263"/>
+    <hyperlink ref="F215" r:id="rId264"/>
+    <hyperlink ref="E216" r:id="rId265"/>
+    <hyperlink ref="F216" r:id="rId266"/>
+    <hyperlink ref="F217" r:id="rId267"/>
+    <hyperlink ref="E218" r:id="rId268"/>
+    <hyperlink ref="F218" r:id="rId269"/>
+    <hyperlink ref="F219" r:id="rId270"/>
+    <hyperlink ref="F220" r:id="rId271"/>
+    <hyperlink ref="F221" r:id="rId272"/>
+    <hyperlink ref="F222" r:id="rId273"/>
+    <hyperlink ref="F223" r:id="rId274"/>
+    <hyperlink ref="F224" r:id="rId275"/>
+    <hyperlink ref="F225" r:id="rId276"/>
+    <hyperlink ref="F226" r:id="rId277"/>
+    <hyperlink ref="E227" r:id="rId278"/>
+    <hyperlink ref="F227" r:id="rId279"/>
+    <hyperlink ref="F228" r:id="rId280"/>
+    <hyperlink ref="F229" r:id="rId281"/>
+    <hyperlink ref="F230" r:id="rId282"/>
+    <hyperlink ref="E231" r:id="rId283"/>
+    <hyperlink ref="F231" r:id="rId284"/>
+    <hyperlink ref="E232" r:id="rId285"/>
+    <hyperlink ref="F232" r:id="rId286"/>
+    <hyperlink ref="F233" r:id="rId287"/>
+    <hyperlink ref="E234" r:id="rId288"/>
+    <hyperlink ref="F234" r:id="rId289"/>
+    <hyperlink ref="E235" r:id="rId290"/>
+    <hyperlink ref="F235" r:id="rId291"/>
+    <hyperlink ref="F236" r:id="rId292"/>
+    <hyperlink ref="F237" r:id="rId293"/>
+    <hyperlink ref="F238" r:id="rId294"/>
+    <hyperlink ref="F239" r:id="rId295"/>
+    <hyperlink ref="F240" r:id="rId296"/>
+    <hyperlink ref="F241" r:id="rId297"/>
+    <hyperlink ref="F242" r:id="rId298"/>
+    <hyperlink ref="E243" r:id="rId299"/>
+    <hyperlink ref="F243" r:id="rId300"/>
+    <hyperlink ref="E244" r:id="rId301"/>
+    <hyperlink ref="F244" r:id="rId302"/>
+    <hyperlink ref="F245" r:id="rId303"/>
+    <hyperlink ref="F246" r:id="rId304"/>
+    <hyperlink ref="F247" r:id="rId305"/>
+    <hyperlink ref="F248" r:id="rId306"/>
+    <hyperlink ref="F249" r:id="rId307"/>
+    <hyperlink ref="F250" r:id="rId308"/>
+    <hyperlink ref="F251" r:id="rId309"/>
+    <hyperlink ref="F252" r:id="rId310"/>
+    <hyperlink ref="F253" r:id="rId311"/>
+    <hyperlink ref="F254" r:id="rId312"/>
+    <hyperlink ref="F255" r:id="rId313"/>
+    <hyperlink ref="F256" r:id="rId314"/>
+    <hyperlink ref="F257" r:id="rId315"/>
+    <hyperlink ref="F258" r:id="rId316"/>
+    <hyperlink ref="E259" r:id="rId317"/>
+    <hyperlink ref="F259" r:id="rId318"/>
+    <hyperlink ref="E260" r:id="rId319"/>
+    <hyperlink ref="F260" r:id="rId320"/>
+    <hyperlink ref="F261" r:id="rId321"/>
+    <hyperlink ref="F262" r:id="rId322"/>
+    <hyperlink ref="F263" r:id="rId323"/>
+    <hyperlink ref="E264" r:id="rId324"/>
+    <hyperlink ref="F264" r:id="rId325"/>
+    <hyperlink ref="F265" r:id="rId326"/>
+    <hyperlink ref="F266" r:id="rId327"/>
+    <hyperlink ref="E267" r:id="rId328"/>
+    <hyperlink ref="F267" r:id="rId329"/>
+    <hyperlink ref="F268" r:id="rId330"/>
+    <hyperlink ref="F269" r:id="rId331"/>
+    <hyperlink ref="F270" r:id="rId332"/>
+    <hyperlink ref="E271" r:id="rId333"/>
+    <hyperlink ref="F271" r:id="rId334"/>
+    <hyperlink ref="F272" r:id="rId335"/>
+    <hyperlink ref="F273" r:id="rId336"/>
+    <hyperlink ref="F274" r:id="rId337"/>
+    <hyperlink ref="F275" r:id="rId338"/>
+    <hyperlink ref="F276" r:id="rId339"/>
+    <hyperlink ref="E277" r:id="rId340"/>
+    <hyperlink ref="F277" r:id="rId341"/>
+    <hyperlink ref="F278" r:id="rId342"/>
+    <hyperlink ref="F279" r:id="rId343"/>
+    <hyperlink ref="E280" r:id="rId344"/>
+    <hyperlink ref="F280" r:id="rId345"/>
+    <hyperlink ref="F281" r:id="rId346"/>
+    <hyperlink ref="F282" r:id="rId347"/>
+    <hyperlink ref="F283" r:id="rId348"/>
+    <hyperlink ref="E284" r:id="rId349"/>
+    <hyperlink ref="F284" r:id="rId350"/>
+    <hyperlink ref="F285" r:id="rId351"/>
+    <hyperlink ref="F286" r:id="rId352"/>
+    <hyperlink ref="F287" r:id="rId353"/>
+    <hyperlink ref="F288" r:id="rId354"/>
+    <hyperlink ref="F289" r:id="rId355"/>
+    <hyperlink ref="F290" r:id="rId356"/>
+    <hyperlink ref="F291" r:id="rId357"/>
+    <hyperlink ref="F292" r:id="rId358"/>
+    <hyperlink ref="F293" r:id="rId359"/>
+    <hyperlink ref="F294" r:id="rId360"/>
+    <hyperlink ref="E295" r:id="rId361"/>
+    <hyperlink ref="F295" r:id="rId362"/>
+    <hyperlink ref="F296" r:id="rId363"/>
+    <hyperlink ref="F297" r:id="rId364"/>
+    <hyperlink ref="F298" r:id="rId365"/>
+    <hyperlink ref="F299" r:id="rId366"/>
+    <hyperlink ref="F300" r:id="rId367"/>
+    <hyperlink ref="F301" r:id="rId368"/>
+    <hyperlink ref="F302" r:id="rId369"/>
+    <hyperlink ref="F303" r:id="rId370"/>
+    <hyperlink ref="F304" r:id="rId371"/>
+    <hyperlink ref="F305" r:id="rId372"/>
+    <hyperlink ref="F306" r:id="rId373"/>
+    <hyperlink ref="F307" r:id="rId374"/>
+    <hyperlink ref="F308" r:id="rId375"/>
+    <hyperlink ref="F309" r:id="rId376"/>
+    <hyperlink ref="F310" r:id="rId377"/>
+    <hyperlink ref="F311" r:id="rId378"/>
+    <hyperlink ref="F312" r:id="rId379"/>
+    <hyperlink ref="F313" r:id="rId380"/>
+    <hyperlink ref="F314" r:id="rId381"/>
+    <hyperlink ref="F315" r:id="rId382"/>
+    <hyperlink ref="F316" r:id="rId383"/>
+    <hyperlink ref="F317" r:id="rId384"/>
+    <hyperlink ref="F318" r:id="rId385"/>
+    <hyperlink ref="F319" r:id="rId386"/>
+    <hyperlink ref="F320" r:id="rId387"/>
+    <hyperlink ref="F321" r:id="rId388"/>
+    <hyperlink ref="F322" r:id="rId389"/>
+    <hyperlink ref="F323" r:id="rId390"/>
+    <hyperlink ref="F324" r:id="rId391"/>
+    <hyperlink ref="F325" r:id="rId392"/>
+    <hyperlink ref="F326" r:id="rId393"/>
+    <hyperlink ref="F327" r:id="rId394"/>
+    <hyperlink ref="F328" r:id="rId395"/>
+    <hyperlink ref="F329" r:id="rId396"/>
+    <hyperlink ref="F330" r:id="rId397"/>
+    <hyperlink ref="F331" r:id="rId398"/>
+    <hyperlink ref="F332" r:id="rId399"/>
+    <hyperlink ref="F333" r:id="rId400"/>
+    <hyperlink ref="F334" r:id="rId401"/>
+    <hyperlink ref="F335" r:id="rId402"/>
+    <hyperlink ref="F336" r:id="rId403"/>
+    <hyperlink ref="F337" r:id="rId404"/>
+    <hyperlink ref="F338" r:id="rId405"/>
+    <hyperlink ref="F339" r:id="rId406"/>
+    <hyperlink ref="F340" r:id="rId407"/>
+    <hyperlink ref="F341" r:id="rId408"/>
+    <hyperlink ref="F342" r:id="rId409"/>
+    <hyperlink ref="E343" r:id="rId410"/>
+    <hyperlink ref="F343" r:id="rId411"/>
+    <hyperlink ref="F344" r:id="rId412"/>
+    <hyperlink ref="F345" r:id="rId413"/>
+    <hyperlink ref="F346" r:id="rId414"/>
+    <hyperlink ref="F347" r:id="rId415"/>
+    <hyperlink ref="F348" r:id="rId416"/>
+    <hyperlink ref="F349" r:id="rId417"/>
+    <hyperlink ref="F350" r:id="rId418"/>
+    <hyperlink ref="E351" r:id="rId419"/>
+    <hyperlink ref="F351" r:id="rId420"/>
+    <hyperlink ref="F352" r:id="rId421"/>
+    <hyperlink ref="F353" r:id="rId422"/>
+    <hyperlink ref="F354" r:id="rId423"/>
+    <hyperlink ref="F355" r:id="rId424"/>
+    <hyperlink ref="F356" r:id="rId425"/>
+    <hyperlink ref="F357" r:id="rId426"/>
+    <hyperlink ref="F358" r:id="rId427"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>