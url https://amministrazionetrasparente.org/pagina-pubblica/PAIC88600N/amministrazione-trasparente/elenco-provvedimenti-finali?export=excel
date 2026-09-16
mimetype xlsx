--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -8,744 +8,518 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="140">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>BCC0B308C7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto programma per la determinazione/organizzazione dell’orario scolastico – a.s. 2026/27</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>BCBF051C0B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Philips Heartstart FRx chiave pediatrica</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>BC613DF726</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto cappellini</t>
+  </si>
+  <si>
     <t>14/07/2026</t>
   </si>
   <si>
     <t>BC61212AB7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Costo copie eccedenti</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC61212AB7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBED5638B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto Toner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED5638B4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE9250EBD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Esami per formazione/accertamento addetti antincendio d.lgs 81/2008</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9250EBD</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>BBE4555804</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per esami di 1 ciclo A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4555804</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>BBD9C4DAD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con autista per visita Fattoria S. Onofrio di Trabia del 04.06.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C4DAD4</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBD9DA3510</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio estintori per manifestazione del 29.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9DA3510</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BBBD038EDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Pagamento SIAE per manifestazione del 29.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD038EDE</t>
-[...4 lines deleted...]
-  <si>
     <t>BBBCE34510</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio attrezzature  servizio audio per manifestazione del 29.05.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCE34510</t>
-[...4 lines deleted...]
-  <si>
     <t>BBB2B125F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman per visita al Museo  Gemellaro (PA) del 03.06.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2B125F8</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBC82986F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di Formazione BLSD per n. 12 dipendenti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC82986F</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BB256C96E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dispositivi per effettuazione esami idoneità addetti antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB256C96E9</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB90326021</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con autisti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90326021</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB8090024C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto batteria ed elettrodi per defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8090024C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Contratto di prestazione d’opera intellettuale per l’espletamento dell’incarico di medico competente. - Periodo dal 04/05/2026 al 03/05/2027</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>BB6C16BDFF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Medico competente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C16BDFF</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5C753BB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione per addetti alla prevenzione incendi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C753BB9</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5C63D651</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con autista per visita Cefalù Isnello del 07/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C63D651</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB4783C55C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Verifica annuale defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4783C55C</t>
-[...4 lines deleted...]
-  <si>
     <t>14/04/2026</t>
   </si>
   <si>
     <t>BB3A435CE7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto, montaggio ed istallazione n. 1 vetrocamera trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A435CE7</t>
-[...4 lines deleted...]
-  <si>
     <t>BB257B9CF5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assicurazione personale docente A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB257B9CF5</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB34756928</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale igienico sanitario con affidamento diretto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34756928</t>
-[...4 lines deleted...]
-  <si>
     <t>BB25EBD712</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto centralino voip</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25EBD712</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2026</t>
   </si>
   <si>
     <t>BB2558E2F8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con autista per visita guidata a Catania del 13.04.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2558E2F8</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>BAE7939A07</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno per uscite didattiche del 27, 28 30 e 31 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7939A07</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE61C2CE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - montaggio n. 4 kit completi di bandiere</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE61C2CE4</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE6A4FB50</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6A4FB50</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>BAE10BC011</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto n. 4 Kit completo di 3 bandiere – 3 aste – 3 pomoli e 1 supporto con 3 sedi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE10BC011</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAD6908B72</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con autista per visita guidata Cefalù e Isnello del 27 e 30 marzo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6908B72</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BAC6F1ABD4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto biglietti treno per visita guidata</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6F1ABD4</t>
-[...4 lines deleted...]
-  <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>BAC6CCA34E</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO PITTURA  PER MANUTENZIONE ORDINARIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6CCA34E</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAA80E0295</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assicurazione personale Docente ed ATA A.S. 2025/26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80E0295</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA8A0DE525</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto toner per stampanti</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A0DE525</t>
-[...4 lines deleted...]
-  <si>
     <t>BA8445EFC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale per manutenzione ordinaria immobili</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8445EFC7</t>
-[...4 lines deleted...]
-  <si>
     <t>BA845EE9E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento di fornitura e posa in opera di n. 5 cilindri per porte</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA845EE9E0</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA8435EC86</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto per manifestazione del 23.02.2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8435EC86</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>BA6918AAEA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto mute per chitarre</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6918AAEA</t>
-[...4 lines deleted...]
-  <si>
     <t>BA69D27053</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69D27053</t>
-[...4 lines deleted...]
-  <si>
     <t>BA6944F402</t>
   </si>
   <si>
     <t>Decisione a contrarre - DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6944F402</t>
-[...4 lines deleted...]
-  <si>
     <t>05/02/2026</t>
   </si>
   <si>
     <t>BA4ABF323E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto "Aula Miri con struttura Cubica-scuola base"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4ABF323E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>BA1E5653F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Spedizioni postali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E5653F6</t>
-[...4 lines deleted...]
-  <si>
     <t>BA1E44FE89</t>
   </si>
   <si>
     <t>Decisione a contrarre - Gestione sito web</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E44FE89</t>
-[...4 lines deleted...]
-  <si>
     <t>BA29620BA8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto climatizzatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29620BA8</t>
-[...4 lines deleted...]
-  <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>BA1E1F803E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio bus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E1F803E</t>
-[...4 lines deleted...]
-  <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>B9FFDB2DA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - Corso di formazione sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFDB2DA5</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B8F62055A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - affidamento diretto – costo copie eccedenti canone fotocopiatrice Kyocera Taskalfa 3511</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/3fd67fc6-226e-48f6-b839-85fd7b4af87d</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1043,979 +817,1140 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC0B308C7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/066070ac-3e13-4f52-a2b7-28c6070c029c" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCBF051C0B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/79837201-ad6b-4656-97e0-65e52185cde2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC613DF726" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/ab8adfa8-3bd7-4ead-b850-4becccaf3208" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC61212AB7" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/a79cd262-b6e6-48b7-ad96-53e7bedaae51" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBED5638B4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/1bf67e5d-a706-4bb1-9b36-b10d2d5c13e9" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE9250EBD" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/fd234f72-ebf6-49d7-9f95-b000e07016d6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4555804" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/72f26b64-a253-4074-9555-2dc617c44f44" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9C4DAD4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/62e91d95-8ca6-46be-8c13-36e09a26fe27" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD9DA3510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/bf34fcd1-5f39-4795-94a0-1d7b09c29b10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBD038EDE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/8b924d29-b5d7-4541-9c05-a01c773958b7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBCE34510" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/ee802718-f378-4717-ba4a-24367483ff5c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB2B125F8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/629eadc4-b83a-40bd-8bbb-0c68ada063ec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBC82986F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/856bf451-f0be-48aa-8600-a3a8b179bf22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB256C96E9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/00f71878-2e0b-47f1-82b7-e5645b845105" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB90326021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/46cc2108-666c-4ca4-87d8-639bc0430725" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8090024C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/8956cb51-473f-4274-9251-cd3e686d2524" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6C16BDFF" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/72a63424-77ce-4f9e-92ab-e91d6f10e5ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C753BB9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/206784c2-46b1-4ae9-bdcd-99634ca89ee4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5C63D651" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/10e7ad54-6827-475f-807e-ef5f0bb6a7c7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4783C55C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/27e41e94-231f-46cc-8e6c-6d8a5b6cf84f" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3A435CE7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/f983e782-187d-43b3-92e7-24585f6c9709" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB257B9CF5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/6ead54ea-a2c3-4c86-ba41-757b90ac35de" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB34756928" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/cee94b18-29dd-431b-a86b-26be8997c939" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB25EBD712" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/ada21ad1-dc31-417e-856d-e6eeab0f5f43" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB2558E2F8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/62054d6a-83da-4250-b100-63ea0f7ec12f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE7939A07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/222bc07d-a743-4f72-a7a4-3d85a49bc0c3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE61C2CE4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/5dbb923a-757f-413e-bb9b-da02bc9d75bf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE6A4FB50" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/ffa21c47-c641-483a-8738-89ce5d72c3fd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE10BC011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/7ed79660-10ad-4bee-964a-e1c0b94f22d1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD6908B72" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/74b92e5e-3c5d-48e3-8e83-d4650fc1eac4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6F1ABD4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/f18bb660-db18-41e9-a8a9-208fcf0349db" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC6CCA34E" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/f9149f60-2350-4afd-b2c9-abacd6abbc56" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA80E0295" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/f54edff5-460e-488c-9306-56fc42a516a3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A0DE525" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/d10948fd-55bd-4c69-ad1c-950fffaeae2b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8445EFC7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/303ae595-ea65-4531-8d7f-fa74d4d4fe9b" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA845EE9E0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/acf43513-872e-4762-88f8-d92db2f25290" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8435EC86" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/4d4c0e99-c887-49fc-8d60-948269686704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6918AAEA" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/39f08bad-9486-435b-962b-c53d8f449e95" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA69D27053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/7e6b20a6-7756-4961-8f4d-9aabb07ee1d0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6944F402" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/c0f6d9ac-d5b3-4332-a34e-98ea3135e646" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4ABF323E" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/8f790c31-e1cb-4943-8acd-e58b18784180" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E5653F6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/d087ea4f-058f-48c4-942b-d91f887f55d8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E44FE89" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/58b4501a-c59e-4108-8ff0-e3c72301989a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA29620BA8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/366268aa-a20b-43e4-ac31-f2c0ba084ff8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1E1F803E" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/c86b2c0f-aec5-43d5-8f96-e3f643054289" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9FFDB2DA5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/7cc08ea0-85e7-4817-88a3-976c33651c08" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F62055A1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC88600N/amministrazione-trasparente/atti-amministrazioni-enti/3fd67fc6-226e-48f6-b839-85fd7b4af87d" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F49"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>11413</v>
+        <v>11754</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3">
+        <v>11733</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>15</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>9551</v>
+        <v>11590</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>9466</v>
+        <v>11413</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>9178</v>
+        <v>9680</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="B7">
-        <v>9084</v>
+        <v>9551</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>24</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B8">
-        <v>8747</v>
+        <v>9466</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>27</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>8745</v>
+        <v>9178</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>30</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B10">
-        <v>8741</v>
+        <v>9084</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>33</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="B11">
-        <v>8717</v>
+        <v>8747</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>36</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="B12">
-        <v>8331</v>
+        <v>8745</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>38</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>7970</v>
+        <v>8741</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>7582</v>
+        <v>8717</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>7041</v>
+        <v>8331</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>6972</v>
+        <v>7970</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="B17">
-        <v>6743</v>
+        <v>7582</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>52</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="B18">
-        <v>6680</v>
+        <v>7041</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="D18" t="s">
-        <v>85</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>54</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="B19">
-        <v>6311</v>
+        <v>6972</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>58</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="B20">
-        <v>6155</v>
+        <v>6743</v>
       </c>
       <c r="C20" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>61</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="B21">
-        <v>6153</v>
+        <v>6680</v>
       </c>
       <c r="C21" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>99</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>64</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>65</v>
       </c>
       <c r="B22">
-        <v>5954</v>
+        <v>6311</v>
       </c>
       <c r="C22" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-        <v>106</v>
+        <v>67</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B23">
-        <v>5925</v>
+        <v>6155</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>70</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>5793</v>
+        <v>6153</v>
       </c>
       <c r="C24" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-        <v>115</v>
+        <v>72</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>73</v>
       </c>
       <c r="B25">
-        <v>4875</v>
+        <v>5954</v>
       </c>
       <c r="C25" t="s">
-        <v>117</v>
+        <v>74</v>
       </c>
       <c r="D25" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>75</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>73</v>
       </c>
       <c r="B26">
-        <v>4833</v>
+        <v>5925</v>
       </c>
       <c r="C26" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>125</v>
+        <v>77</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>78</v>
       </c>
       <c r="B27">
-        <v>4831</v>
+        <v>5793</v>
       </c>
       <c r="C27" t="s">
-        <v>126</v>
+        <v>79</v>
       </c>
       <c r="D27" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>80</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>81</v>
       </c>
       <c r="B28">
-        <v>4745</v>
+        <v>4875</v>
       </c>
       <c r="C28" t="s">
-        <v>131</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>83</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="B29">
-        <v>4538</v>
+        <v>4833</v>
       </c>
       <c r="C29" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>86</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>4242</v>
+        <v>4831</v>
       </c>
       <c r="C30" t="s">
-        <v>141</v>
+        <v>87</v>
       </c>
       <c r="D30" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>88</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>89</v>
       </c>
       <c r="B31">
-        <v>4386</v>
+        <v>4745</v>
       </c>
       <c r="C31" t="s">
-        <v>146</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>91</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>92</v>
       </c>
       <c r="B32">
-        <v>3911</v>
+        <v>4538</v>
       </c>
       <c r="C32" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="D32" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>94</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>155</v>
+        <v>95</v>
       </c>
       <c r="B33">
-        <v>3242</v>
+        <v>4242</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="B34">
-        <v>3207</v>
+        <v>4386</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="D34" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>100</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="B35">
-        <v>3205</v>
+        <v>3911</v>
       </c>
       <c r="C35" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>168</v>
+        <v>104</v>
       </c>
       <c r="B36">
-        <v>3164</v>
+        <v>3242</v>
       </c>
       <c r="C36" t="s">
-        <v>169</v>
+        <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>106</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>173</v>
+        <v>104</v>
       </c>
       <c r="B37">
-        <v>2608</v>
+        <v>3207</v>
       </c>
       <c r="C37" t="s">
-        <v>174</v>
+        <v>107</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>104</v>
       </c>
       <c r="B38">
-        <v>2606</v>
+        <v>3205</v>
       </c>
       <c r="C38" t="s">
-        <v>178</v>
+        <v>109</v>
       </c>
       <c r="D38" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>111</v>
       </c>
       <c r="B39">
-        <v>2603</v>
+        <v>3164</v>
       </c>
       <c r="C39" t="s">
-        <v>182</v>
+        <v>112</v>
       </c>
       <c r="D39" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="B40">
-        <v>1924</v>
+        <v>2608</v>
       </c>
       <c r="C40" t="s">
-        <v>187</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>116</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B41">
-        <v>1485</v>
+        <v>2606</v>
       </c>
       <c r="C41" t="s">
-        <v>192</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>118</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B42">
-        <v>1482</v>
+        <v>2603</v>
       </c>
       <c r="C42" t="s">
-        <v>196</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>120</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>191</v>
+        <v>121</v>
       </c>
       <c r="B43">
-        <v>1429</v>
+        <v>1924</v>
       </c>
       <c r="C43" t="s">
-        <v>200</v>
+        <v>122</v>
       </c>
       <c r="D43" t="s">
-        <v>201</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>123</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>204</v>
+        <v>124</v>
       </c>
       <c r="B44">
-        <v>1081</v>
+        <v>1485</v>
       </c>
       <c r="C44" t="s">
-        <v>205</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>209</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>739</v>
+        <v>1482</v>
       </c>
       <c r="C45" t="s">
-        <v>210</v>
+        <v>127</v>
       </c>
       <c r="D45" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>128</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>214</v>
+        <v>124</v>
       </c>
       <c r="B46">
+        <v>1429</v>
+      </c>
+      <c r="C46" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" t="s">
+        <v>130</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47">
+        <v>1081</v>
+      </c>
+      <c r="C47" t="s">
+        <v>132</v>
+      </c>
+      <c r="D47" t="s">
+        <v>133</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48">
+        <v>739</v>
+      </c>
+      <c r="C48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D48" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>137</v>
+      </c>
+      <c r="B49">
         <v>17543</v>
       </c>
-      <c r="C46" t="s">
-[...9 lines deleted...]
-        <v>218</v>
+      <c r="C49" t="s">
+        <v>138</v>
+      </c>
+      <c r="D49" t="s">
+        <v>139</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="F18" r:id="rId33"/>
+    <hyperlink ref="E19" r:id="rId34"/>
+    <hyperlink ref="F19" r:id="rId35"/>
+    <hyperlink ref="E20" r:id="rId36"/>
+    <hyperlink ref="F20" r:id="rId37"/>
+    <hyperlink ref="E21" r:id="rId38"/>
+    <hyperlink ref="F21" r:id="rId39"/>
+    <hyperlink ref="E22" r:id="rId40"/>
+    <hyperlink ref="F22" r:id="rId41"/>
+    <hyperlink ref="E23" r:id="rId42"/>
+    <hyperlink ref="F23" r:id="rId43"/>
+    <hyperlink ref="E24" r:id="rId44"/>
+    <hyperlink ref="F24" r:id="rId45"/>
+    <hyperlink ref="E25" r:id="rId46"/>
+    <hyperlink ref="F25" r:id="rId47"/>
+    <hyperlink ref="E26" r:id="rId48"/>
+    <hyperlink ref="F26" r:id="rId49"/>
+    <hyperlink ref="E27" r:id="rId50"/>
+    <hyperlink ref="F27" r:id="rId51"/>
+    <hyperlink ref="E28" r:id="rId52"/>
+    <hyperlink ref="F28" r:id="rId53"/>
+    <hyperlink ref="E29" r:id="rId54"/>
+    <hyperlink ref="F29" r:id="rId55"/>
+    <hyperlink ref="E30" r:id="rId56"/>
+    <hyperlink ref="F30" r:id="rId57"/>
+    <hyperlink ref="E31" r:id="rId58"/>
+    <hyperlink ref="F31" r:id="rId59"/>
+    <hyperlink ref="E32" r:id="rId60"/>
+    <hyperlink ref="F32" r:id="rId61"/>
+    <hyperlink ref="E33" r:id="rId62"/>
+    <hyperlink ref="F33" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId64"/>
+    <hyperlink ref="F34" r:id="rId65"/>
+    <hyperlink ref="E35" r:id="rId66"/>
+    <hyperlink ref="F35" r:id="rId67"/>
+    <hyperlink ref="E36" r:id="rId68"/>
+    <hyperlink ref="F36" r:id="rId69"/>
+    <hyperlink ref="E37" r:id="rId70"/>
+    <hyperlink ref="F37" r:id="rId71"/>
+    <hyperlink ref="E38" r:id="rId72"/>
+    <hyperlink ref="F38" r:id="rId73"/>
+    <hyperlink ref="E39" r:id="rId74"/>
+    <hyperlink ref="F39" r:id="rId75"/>
+    <hyperlink ref="E40" r:id="rId76"/>
+    <hyperlink ref="F40" r:id="rId77"/>
+    <hyperlink ref="E41" r:id="rId78"/>
+    <hyperlink ref="F41" r:id="rId79"/>
+    <hyperlink ref="E42" r:id="rId80"/>
+    <hyperlink ref="F42" r:id="rId81"/>
+    <hyperlink ref="E43" r:id="rId82"/>
+    <hyperlink ref="F43" r:id="rId83"/>
+    <hyperlink ref="E44" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>