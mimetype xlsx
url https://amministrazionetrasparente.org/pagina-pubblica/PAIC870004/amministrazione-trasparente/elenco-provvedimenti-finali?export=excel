--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -8,1815 +8,1294 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="575">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="397">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BCFAC6EE82</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura batteria Defibrillatore Plesso di Via Smith</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>BD064070FA</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura app Unica</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - DECRETO GRADUATORIA DEFINITIVA E CONTESTUALE ASSEGNAZIONE INCARICO A 
+VALERE SUL PROGETTO</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCE85A9E1F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura batterie per lavapavimenti</t>
+  </si>
+  <si>
+    <t>05/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Decreto conferimento incarico di figura aggiuntiva per supporto 
+didattico/gestionale – Progetto Armonie</t>
+  </si>
+  <si>
+    <t>29/08/2026</t>
+  </si>
+  <si>
+    <t>BCC77B6736</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Prestazioni rese dai vv.ff. per accertamento addetti antincendio</t>
+  </si>
+  <si>
+    <t>23/08/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto di affidamento incarico Figure di supporto didattico gestionale - PN 2127 -Progetto Mattoni per il futuro</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>BC9BD94926</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto Dispositivi DM38- Progetto Dispositivi digitali</t>
+  </si>
+  <si>
+    <t>30/07/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO DI ASSUNZIONE INCARICO DS DIREZIONE E COORDINAMENTO Piano estate 2026 2027 Progetto Armonie</t>
+  </si>
+  <si>
+    <t>29/07/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO INCARICO DSGA DIREZIONE AMMINISTRATIVA - PN Piano estate 2026 2027 - Progetto Armonie</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Decreto conferimento incarico Direzione Direzione amministrativa al DSGA - POC DM 38 - Progetto Dispositivi digitali</t>
+  </si>
+  <si>
     <t>25/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...5 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale</t>
+    <t>Decreto di nomina -Decreto di assunzione incarico di Direzione e coordinamento POC DM 38 Progetto Dispositivi digitali</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>BC706789D0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Automazione cancello e impianto citofonico</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC706789D0</t>
-[...4 lines deleted...]
-  <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC414926D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Assistenza informatica e firma remota OTP</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC414926D4</t>
-[...4 lines deleted...]
-  <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC38FB1F1A</t>
   </si>
   <si>
     <t>Decisione a contrarre - 'Fornitura sedie per uffici'</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC38FB1F1A</t>
-[...4 lines deleted...]
-  <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>BBF4DCF8C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione semestrale impianto antincendio + centralina plesso Smith 17</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4DCF8C6</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>BBE4F2D796</t>
   </si>
   <si>
     <t>Decisione a contrarre - Polizza R.C. Infortuni per Alunni ed Operatori scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4F2D796</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2026</t>
   </si>
   <si>
     <t>BBC613EC37</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batterie</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC613EC37</t>
-[...4 lines deleted...]
-  <si>
     <t>BBC59A5728</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59A5728</t>
-[...4 lines deleted...]
-  <si>
     <t>18/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO INCARICO DIREZIONE AMMINISTRATIVA Progetto Mattoni per il futuro</t>
   </si>
   <si>
     <t>17/05/2026</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Coordinamento e Direzione  DS - DM 175 ESO4.6.A1.B-FSEPNSI-2026-660 - Mattoni per il futuro</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto Assunzione Incarico RUP PN 2127 D.M. 175 Mattoni per il futuro</t>
   </si>
   <si>
     <t>BBADB882B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Riattivazione allarme antincendio zona laboratori Plesso De Gobbis</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADB882B8</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2026</t>
   </si>
   <si>
     <t>BBA165DD6B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Iscrizione XXXI° Concorso Musicale “Città di Palermo”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA165DD6B</t>
-[...4 lines deleted...]
-  <si>
     <t>BBAE16DFF8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di manutenzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE16DFF8</t>
-[...4 lines deleted...]
-  <si>
     <t>BBADF5ED14</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio mini pullman Erice 20 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADF5ED14</t>
-[...4 lines deleted...]
-  <si>
     <t>15/05/2026</t>
   </si>
   <si>
     <t>BB9905E9B1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio Pullman - Serradifalco</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9905E9B1</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BB9CD4F40D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman Erice 20 maggio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CD4F40D</t>
-[...4 lines deleted...]
-  <si>
     <t>12/05/2026</t>
   </si>
   <si>
     <t>BB9C5D47BD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura banner</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C5D47BD</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2026</t>
   </si>
   <si>
     <t>BB913C24FC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman visite didattiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB913C24FC</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB8AF8C2A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Partecipazione Bando dell’11° Concorso Musicale Nazionale “Serradifalco Città della Musica”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF8C2A3</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7FC8A9D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura t-shirt per concorso musicale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FC8A9D1</t>
-[...4 lines deleted...]
-  <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>BB74C8584E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura e posa in opera di n. 12 tende a rullo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74C8584E</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB369405C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori di installazione di impianti di climatizzazione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB369405C6</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>BB1A3BF77F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura giro turistico in trenino</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A3BF77F</t>
-[...4 lines deleted...]
-  <si>
     <t>25/03/2026</t>
   </si>
   <si>
     <t>BAF646E360</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE ANTINCENDIO - REVISIONE - SOSTITUZIONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF646E360</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>BAF5EA5D34</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale igienico sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5EA5D34</t>
-[...4 lines deleted...]
-  <si>
     <t>BAE5942934</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale didattico per esami e facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5942934</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2026</t>
   </si>
   <si>
     <t>BAE3A33055</t>
   </si>
   <si>
     <t>Decisione a contrarre - Intervento urgente derattizzazione locali San Lorenzo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3A33055</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>BAE4AD51A7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di assistenza e consulenza per Amministrazione trasparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4AD51A7</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BAC0B79472</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento Servizio di cassa 2026-2030</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0B79472</t>
-[...4 lines deleted...]
-  <si>
     <t>BAC13E46CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura catenaccioli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC13E46CE</t>
-[...4 lines deleted...]
-  <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>BAA464126A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Deambulatore Dynamico per uso esterno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA464126A</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA809E6FCB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura strumenti musicali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA809E6FCB</t>
-[...4 lines deleted...]
-  <si>
     <t>15/02/2026</t>
   </si>
   <si>
     <t>BA5095B70B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi di formazione corsi BLS-D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5095B70B</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA37334C27</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo contratto di assistenza Argo 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37334C27</t>
-[...4 lines deleted...]
-  <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>BA0ED2465D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman -  Di Fulgo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0ED2465D</t>
-[...4 lines deleted...]
-  <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>B9D4EA331D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto Sistema - Associazione amici della musica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4EA331D</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B9C9E9D0C7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria - Lombardo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C9E9D0C7</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>B9A200981B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura Corsi di Formazione e Aggiornamento Sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A200981B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B977EA4435</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria CEP</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977EA4435</t>
-[...4 lines deleted...]
-  <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>B948E5D7AF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale e intervento sicurezza antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E5D7AF</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>B9484E140A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura rilevatori di presenza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484E140A</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B9385227A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura targa PNRR DM66 2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9385227A8</t>
-[...4 lines deleted...]
-  <si>
     <t>B937F9315E</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937F9315E</t>
-[...4 lines deleted...]
-  <si>
     <t>B937AAA40E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione condizionatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937AAA40E</t>
-[...4 lines deleted...]
-  <si>
     <t>B93776A577</t>
   </si>
   <si>
     <t>Decisione a contrarre - Manutenzione impianto di allarme</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93776A577</t>
-[...4 lines deleted...]
-  <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>B9207EA033</t>
   </si>
   <si>
     <t>Decisione a contrarre - 60 Acquisto materiale sostegno</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9207EA033</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>B8F95A824C</t>
   </si>
   <si>
     <t>Decisione a contrarre - 60 Fornitura materiale di pulizia LOTUS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F95A824C</t>
-[...4 lines deleted...]
-  <si>
     <t>06/11/2025</t>
   </si>
   <si>
     <t>B8F8ABE09E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di pulizia NASTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8ABE09E</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2025</t>
   </si>
   <si>
     <t>B8F35792C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto materiale di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F35792C1</t>
-[...4 lines deleted...]
-  <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>B8E84FCE33</t>
   </si>
   <si>
     <t>Decisione a contrarre - Lavori urgenti di manutenzione ordinaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E84FCE33</t>
-[...4 lines deleted...]
-  <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>B8E8083D51</t>
   </si>
   <si>
     <t>55 Decisione a contrarre - Fornitura dispositivi per la sicurezza</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8083D51</t>
-[...4 lines deleted...]
-  <si>
     <t>16/10/2025</t>
   </si>
   <si>
     <t>B8A8E80065</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 43-  Affidamento servizio di manutenzione semestrale impianto antincendio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8E80065</t>
-[...4 lines deleted...]
-  <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>B89FB5A220</t>
   </si>
   <si>
     <t>53 Decisione a contrarre - DECISIONE A CONTRARRE PER FORNITURA N.8 TONER PER STAMPANTI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FB5A220</t>
-[...4 lines deleted...]
-  <si>
     <t>B89DEA3FDF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre ODA MEPA per acquisizione fornitura registri firme personale docente - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DEA3FDF</t>
-[...4 lines deleted...]
-  <si>
     <t>02/10/2025</t>
   </si>
   <si>
     <t>B87935357D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Proroga tecnica Convenzione di cassa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87935357D</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84B187C13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto attraverso OdA MEPA per rinnovo licenza Portale Cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84B187C13</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO  INCARICO DSGA SUPPORTO TECNICO ORGANIZZATIVO DM 66 PNRR</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Ampliamento ore incarico Componenti del team dispersione PNRR DM 19 2024</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73FFB09BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Trattativa diretta Smontaggio e montaggio monitor digitali - Plesso Smith 15</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FFB09BB</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>B738D296EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre Servizio copertura assicurativa a.s. 2025 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738D296EB</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>Decreto conferimento incarico individuale Esperto Cocurriculari a seguito di rinuncia</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>B703F2D60D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio di abbonamento Italia Scuola Argento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703F2D60D</t>
-[...4 lines deleted...]
-  <si>
     <t>B70354CF0B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio trasporto arredi scolastici e materiale didattico dal plesso Smith 15 al plesso Smith 17 per conse3gna edificio scolastico al Comune di Palermo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70354CF0B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico aggiuntivo Mentoring a seguito di rinuncia PNRR 1.4 D.M. 19/2024</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>B6CB270BEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenza portale cloud</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB270BEB</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AE7CC07C</t>
   </si>
   <si>
     <t xml:space="preserve"> Decisione a contrarre - Servizio si manutenzione impianto antintrusione Plesso de Gobbis e Smith</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE7CC07C</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico Collaboratori scolastici PNRR 1.4 D.M. 19 2024</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B662A99694</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio pullman con conducente per visite didattiche a.s. 2024 -2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662A99694</t>
-[...4 lines deleted...]
-  <si>
     <t>B650F79232</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio noleggio software gestione contenuti Amministrazione traparente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650F79232</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>B650728549</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiali di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650728549</t>
-[...4 lines deleted...]
-  <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Conferimento incarichi Esperti e tutor Laboratori cocurriculari PNRR 1.4 D.M. 19 2024</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>Decreto assegnazione incarichi "Competenze di base" secondo avviso - PNRR 1.4 D.M. 19 del 2024</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5CBAB3CFB</t>
   </si>
   <si>
     <t>Decisione a contrarre - LAVORI DI MANUTENZIONE E RIPARAZIONE IMPIANTO ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBAB3CFB</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Assegnazione incarichi esperti "Competenze di base" PNRR D.M. 19 - 2024</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>B5B664B37D</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI FIREWALL COMPRESA INSTATLLAZIONE E ALLACCIO FIBRA OTTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B664B37D</t>
-[...4 lines deleted...]
-  <si>
     <t>B5B5702660</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura di n. 15  Alimentatore Compatibile per Lenovo AC 19V 3.42A 65W</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5702660</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Mentoring PNRR Divari D.M. 19/2024</t>
   </si>
   <si>
     <t>B59D9D8A75</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio noleggio n. 2 pullman con conducente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D9D8A75</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B58B88F0B3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiali di facile consumo PNRR 3.1 D.M. 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B88F0B3</t>
-[...4 lines deleted...]
-  <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>B586B83BED</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura elettrodi per n. 2 defibrillatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586B83BED</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - INCARICO DSGA SUPPORTO TECNICO ORGANIZZATIVO</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>B55ACDC317</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo licenza Argo Software</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5c5c706c-7afb-4df8-8850-9c3d20a3644c</t>
   </si>
   <si>
     <t>Decreto per il conferimento di N.4 incarichi individuali in qualità di componente del team per la prevenzione della dispersione scolastica. - PNRR D.M. 19/2024</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di conferimento incarico ATA per attività operative strumentali alla gestione dei percorsi formativi
 finalizzate al raggiungimento degli obiettivi”  </t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Supporto al RUP per attività specialistiche di supporto
 tecnico e organizzativo finalizzato al raggiungimento degli obiettivi</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>B4F00ADFD3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI CALZATURE ANTINFORTUNISTICA E GHIACCIO SINTETICO MONOUSO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F00ADFD3</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>B4C3AFFA67</t>
   </si>
   <si>
     <t>Decisione a contrarre - AFFIDAMENTO DIRETTO N. 8 PERCORSI DI FORMAZIONE ALLA TRANSIZIONE DIGITALE-PNRR 2.1</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C3AFFA67</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B49ECF2D85</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TOKEN ARUBA FIRMA DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49ECF2D85</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B480412ED2</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CORSI FORMAZIONE PNRR 2.1 - D.M. 66</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480412ED2</t>
-[...4 lines deleted...]
-  <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - ASSUNZIONE INCARICO DIREZIONE TECNICA DEI PERCORSI FORMATIVI I74D21000310006</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina -  INCARICO RUP</t>
   </si>
   <si>
     <t>11/11/2024</t>
   </si>
   <si>
     <t>B4337C4DC6</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO SORVEGLIANZA SANITARIA - INCARICO MEDICO COPETENTE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4337C4DC6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/11/2024</t>
   </si>
   <si>
     <t>B420457BA8</t>
   </si>
   <si>
     <t>Determina di affidamento - PNRR 3.1 INTERVENTO B: REALIZZAZIONE DI PERCORSI FORMATIVI DI LINGUA E DI METODOLOGIA DI DURATA ANNUALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420457BA8</t>
-[...4 lines deleted...]
-  <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Esperti e tutor per percorsi formativi CLIL  e per i percorsi formativi STEM - Avviso n. 2 </t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>B2C105A8D5</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SERVIZIO DI MANUTENZIONE IDRANTI ANTINCENDIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C105A8D5</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>B207AE0888</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per servizio noleggio n. 2 fotocopiatrici multifunzioni A3 monocromatiche per gruppi di medie dimensioni - Plessi scolastici Smith 17 e De Gobbis, ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888</t>
-[...4 lines deleted...]
-  <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE N. 40 AVVIO TRATTATIVA DIRETTA NOLEGGIO N. 2 STAMPANTI MULTIFUNZIONI A3 MONOCROMATICHE</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>B1C384CF4C</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione fornitura di lavori di manutenzione plessi scolastici – Ripristino in funzionamento del pulsante di sgancio dell’energia elettrica plesso succursale Smith 17 - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2024</t>
   </si>
   <si>
     <t>B1CDDB6057</t>
   </si>
   <si>
     <t>Decisione Affidamento diretto fornitura servizio analisi prevenzione rischi legionellosi plessi scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDDB6057</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>B1C8B70B6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina di pagamento delle spettanze V.V.F. di Palermo per definizione pratica presentazione SCIA antincendio - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8B70B6A</t>
-[...4 lines deleted...]
-  <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione fornitura di lavori di manutenzione plessi scolastici – Ripristino in funzionamento del pulsante di sgancio dell’energia elettrica plesso succursale Smith 17 - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>B18EB9D13F</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione fornitura lavori di manutenzione ordinaria plessi scolastici - ai sensi dell’art.50 del D. Lgs. 36/2023 – Contributo Comune di Palermo 2023/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F</t>
-[...4 lines deleted...]
-  <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>B1973AC8B0</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 comma 1, lettera b) del Decreto Legislativo n. 36/2023, mediante Ordine Diretto sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per l’approvvigionamento di materiale igienico sanitario per un importo contrattuale pari a € 292,41 IVA esclusa - Contributo manutenzione ordinaria Comune di Palermo a.s. 2023/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1973AC8B0</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>B1924FA7AF</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 comma 1, lettera b) del Decreto Legislativo n. 36/2023, mediante Ordine Diretto sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per l’approvvigionamento di materiale didattico e di cancelleria per un importo contrattuale pari a € 630,47 IVA esclusa - Contributo manutenzione ordinaria Comune di Palermo a.s. 2023/24</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1924FA7AF</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione fornitura di lavori di manutenzione plessi scolastici ai sensi dell’art.50 del D. Lgs. 36/2023 - Contributo manutenzione Comune di Palermo a.s. 2023/24</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>B161A92B39</t>
   </si>
   <si>
     <t>Affidamento diretto fornitura biglietti di ingresso mostra Fondazione Sant'Elia - progetto LibertyL@b - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B161A92B39</t>
-[...4 lines deleted...]
-  <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>B158E28BA5</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 comma 1, lettera b) del Decreto Legislativo n. 36/2023, mediante Ordine Diretto sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per Servizio di noleggio software per l’automatizzazione dei contenuti tabellari e per la generazione di promemoria automatici e vademecum pubblicazione in AT, pari a € 480,00 IVA esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B158E28BA5</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>B143C84A67</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione di servizio noleggio pullman con conducente ai sensi dell’art.50 del D. Lgs. 36/2023 per la realizzazione di visite didattiche</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione di servizio noleggio pullman con conducente ai sensi dell’art.50 del D. Lgs. 36/2023 per la realizzazione di visite didattiche</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>B1171BCF39</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta per acquisizione forniture materiali didattici per i laboratori formativi – ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39</t>
-[...4 lines deleted...]
-  <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione forniture materiali didattici per i laboratori formativi –Codice progetto: M4C1I3.1-2023-1143-P-29732 Competenze STEM e multilinguismo ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
     <t>BOEC27EDE5</t>
   </si>
   <si>
     <t>Determina revoca RDO MEPA n. 4191547 -Competenze STEM e multilinguistiche nelle scuole statali (D.M. 65/2023) Codice progetto M4C1I3.1-2023-1143-P-29732</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOEC27EDE5</t>
-[...4 lines deleted...]
-  <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>B0C3DDE7CA</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione forniture materiali e attrezzature musicali per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA</t>
-[...4 lines deleted...]
-  <si>
     <t>21/03/2024</t>
   </si>
   <si>
     <t>B0EC27EDE5</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione forniture materiali didattici per i laboratori formativi – ai sensi dell’art.50 del D. Lgs. 36/2023 Codice CUP: I74D23001750006 Codice progetto: M4C1I3.1-2023-1143-P-29732</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EC27EDE5</t>
-[...4 lines deleted...]
-  <si>
     <t>B0CD371686</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione della fornitura materiale pubblicitario e divulgativo – Progetto LibertyL@b - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>B0C7589816</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione forniture strumenti musicali per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816</t>
-[...4 lines deleted...]
-  <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>Decreto di nomina -  GRUPPO di LAVORO STEM e multilinguismo</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione del materiale pubblicitario/divulgativo – Progetto LibertyL@b - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
     <t>B0C15586E5</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione forniture dei materiali e attrezzature sportive per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5</t>
-[...4 lines deleted...]
-  <si>
     <t>B0C1D23539</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione forniture materiali didattici e di cancelleria per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione forniture attrezzature musicali per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione forniture strumenti e materiali musicali per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione forniture materiali didattici e di cancelleria per i laboratori formativi co-curriculari – ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione attrezzature sportive per i laboratori formativi co-curriculari, ai sensi dell’art.50 del D. Lgs. 36/2023 CNP: PAIC870004 - M4C1I1.4-2022-981-P-15152</t>
   </si>
   <si>
     <t>Decreto di nomina - Esperti e tutor per percorsi formativi CLIL e per percorsi Formativi STEM - Avviso n. 1</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>B0A992AAEF</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per acquisizione di servizio noleggio pullman con conducente – Progetto LibertyL@b - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>Decisione di avvio di trattativa diretta MEPA per acquisizione di servizio noleggio pullman con conducente – Progetto LibertyL@b - ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>B0A637159B</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 comma 1, lettera b) del Decreto Legislativo n. 36/2023, mediante Ordine Diretto sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per l’approvvigionamento di materiali per alunni DVA per un importo contrattuale pari a € 810,45 IVA inclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A637159B</t>
-[...4 lines deleted...]
-  <si>
     <t>B0A44F3BE2</t>
   </si>
   <si>
     <t>Decisione di aggiudicazione di trattativa diretta MEPA per l’approvvigionamento di materiali didattici e di cancelleria progetto LibertyL@b</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A44F3BE2</t>
-[...4 lines deleted...]
-  <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>B076D43A2A</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 comma 1, lettera b) del Decreto Legislativo n. 36/2023, mediante Ordine Diretto sul Mercato Elettronico della Pubblica Amministrazione (MEPA), per l’approvvigionamento di materiale igienico sanitario per un importo contrattuale pari a € 7.286,00 IVA esclusa.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B076D43A2A</t>
-[...4 lines deleted...]
-  <si>
     <t>14/02/2024</t>
   </si>
   <si>
     <t>Decreto di nomina -Decreto incarichi personale ATA</t>
   </si>
   <si>
     <t>11/02/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Coordinamento generale del progetto e direzione dei percorsi formativi.</t>
   </si>
   <si>
     <t>07/02/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico RUP</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>B0170F283F</t>
   </si>
   <si>
     <t>Decisione a contrarre ai sensi dell’art. 50 del D. Lgs. 36/2023 per l’approvvigionamento di servizi di attuazione del Regolamento U.E. 679/2016 e nomina del DPO</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e86600e6-b12d-4566-a670-26054b53b290</t>
   </si>
   <si>
     <t>13/12/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto assegnazione incarico di verificatore della conformità</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>994200848B</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre - PICCOLI INTERVENTI DI CARATTERE EDILIZIO STRETTAMENTE 
 Ambienti di apprendimento innovativi Next generation classroom PNRR 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=994200848B</t>
-[...4 lines deleted...]
-  <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>9867262232</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURE DOTAZIONI DIGITALI – PROGETTO COLL@BOR PNRR 4.0</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9867262232</t>
-[...4 lines deleted...]
-  <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>98708356B9</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURE ARREDI – PROGETTO COLL@BOR PNRR 4.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8cd44b83-8918-4c77-bcca-f9debfed4f76</t>
   </si>
   <si>
     <t>30/05/2023</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto per il conferimento incarico attività di supporto tecnico e organizzativo al RUP </t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto per il conferimento di n. 2 incarichi progettisti</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Decreto affidamento incarico consulente pedagogico</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>Decreto di nomina: Decreto per il conferimento di n. 2 incarichi individuali aventi ad oggetto – Formatori interni</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>Decreto di nomina - Responsabile unico del procedimento</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2114,2959 +1593,3458 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAC6EE82" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fe2e3f33-67e5-47c9-8c5b-b63cc48c2f1a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD064070FA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e1fed89d-2647-4f80-83ba-963abf10be80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE85A9E1F" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/472169c0-da53-4eaa-859b-8d450350e072" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC77B6736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/52652911-f754-43e7-adf8-873f4510e360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9BD94926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/564f5221-753d-41ad-b340-e2ae39c92b3f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC706789D0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3bf227f0-7103-4aa3-8860-6451b50dfdfc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC414926D4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/59c42bed-6851-463a-8602-bd6609f3a055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC38FB1F1A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8237d1fd-ccb3-4089-b697-cb08e1006afe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4DCF8C6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d3d7ac55-c575-4c26-95f6-b636300c7358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4F2D796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/00d8ffaa-0cef-4333-92e1-ccf835069869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC613EC37" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/df0ee405-a355-4c94-99f3-a03108adfbf7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59A5728" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d163c93f-3541-4a57-8a26-ccf61509658a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADB882B8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/26b5bc73-4521-4138-9b33-ea0a7c700290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA165DD6B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/612bf5e7-0472-4b99-9e9c-95c0b5b4c298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE16DFF8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/25ba9e37-30b5-4142-9e88-302eb5c2c53e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADF5ED14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d5772a3e-7d7a-4823-8751-0d0fab6e4ff5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9905E9B1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/aa958251-b641-4848-917f-1513dadd74ad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CD4F40D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/71f9700a-caae-456b-854e-fdec120d44b3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C5D47BD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/97ead4ed-4bb1-4efe-9fa9-b86ae8a84894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB913C24FC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4f081fab-88b2-49e1-b3c7-b39e41d818ee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF8C2A3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/55b4cfab-f74a-422a-8fc2-38ec1ec3b23f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FC8A9D1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8a5b0f75-6534-4cdd-ac98-114f752d514e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74C8584E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2438ff55-af52-4cea-847c-18367481d54d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB369405C6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7184d925-de61-4616-a04e-c67a503fb2e7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A3BF77F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7055d75b-e52a-496f-97f8-a416a314329d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF646E360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/f0b437c0-eb71-482a-ba40-53607f620516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5EA5D34" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fcc40bac-7185-415c-9c3c-29ad923d36a3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5942934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e7499080-4f5f-4eb6-b142-730263ecc408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3A33055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e6bdd6e0-01f5-427b-aad9-5d00da4657d3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4AD51A7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b7a5d100-d3dc-4e71-a3eb-ab6cb7974d8d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0B79472" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3b5c03da-278a-401b-9dab-7ce865d676ca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC13E46CE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c4624548-c0a4-4d63-9913-53f4a458e426" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA464126A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/831d1630-2016-44f6-a13b-4c179461d6b5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA809E6FCB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2d2cfda8-9648-4d3d-9e10-21cbde9ba12a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5095B70B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8313bea7-c920-4719-aa99-5175e9627186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37334C27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/570f4d71-1ace-4de6-8826-b6eac0d573fe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0ED2465D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/0e93666c-ddf9-4922-90f9-104ee54b661d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4EA331D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/181a7151-ccba-4afb-b3d1-b1740212973b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C9E9D0C7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/77358027-f27f-446d-8aad-58dd523e03a9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A200981B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d3820760-2cb1-41a0-8483-21a290a61998" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977EA4435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/70ad5723-f1b2-4ec1-b21b-5fc56f062ad7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E5D7AF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3849acef-ca0a-4e7c-9afb-78513f048372" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484E140A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7faa780b-2245-496c-b44b-0524e9713190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9385227A8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/624bff2c-19c7-4814-a87c-474f1a018a91" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937F9315E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7ade8f94-8e09-46cc-8482-087dcb88ba49" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937AAA40E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c5936faf-91c3-444a-a4b6-879a3eb0c978" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93776A577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/21c28f1d-7de0-40c3-9f39-5c1ac474f990" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9207EA033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/dfcffc92-63de-4e0c-9385-b9abc7fc3a76" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F95A824C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/6bacff59-37a7-4f4b-94c6-c307e84877c8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8ABE09E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/9811c3bb-0746-434d-9193-4831b8c228e6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F35792C1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/73f8c18d-13ee-4055-b121-2759854bf0a9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E84FCE33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8858a06b-03c7-4a3d-8bef-00e91470edfd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8083D51" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/89527689-fd3d-4bb7-a97a-b7f958837331" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8E80065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/17a7e93d-e66b-4cba-a54b-cf96ef132048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FB5A220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/da356494-ce85-4a12-a2a8-deac4611ba5f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DEA3FDF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/cbc20f1d-02b1-44fd-bc70-8f4e0be8e047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87935357D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/edc87679-867a-4b0b-bc00-ef6a1a36bb67" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84B187C13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2ecfdbe0-2eeb-4472-919d-8547473a38ad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FFB09BB" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/afd47dda-68f0-4803-87a1-17f2bcc93d65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738D296EB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3f5afd30-0112-444f-b1c4-a77f67c9838f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703F2D60D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/1b982f25-acde-47f0-a47e-baa83b605faf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70354CF0B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d5fd385e-8807-4e99-8935-39be3b3940b5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB270BEB" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ce5771b5-1c49-46b3-8633-6188196e2d34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE7CC07C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/43ad2546-0a39-4efa-a287-a8c79fae1904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662A99694" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/001ae722-2fe7-409d-b80f-0614204df5fb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650F79232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de6b339c-7310-4302-b5e1-2f4f6e024c51" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650728549" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/addef054-d039-4177-ad01-1594047eee22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBAB3CFB" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a69712f9-6f97-4042-8eab-291c90b6952f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B664B37D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3ca529ca-b901-44f2-a000-a630adf2bc26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5702660" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ef7d4d38-7316-4a2f-998c-2b04ee066e9e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D9D8A75" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a97b475c-86ab-425c-b0e5-206fb4adfd84" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B88F0B3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/971aa370-e44c-4497-9674-d887fb7be58f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586B83BED" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2386179d-1044-4f24-9a6e-38c5472291b3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55ACDC317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5c5c706c-7afb-4df8-8850-9c3d20a3644c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F00ADFD3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ce22bba0-32ca-4fc6-8aa5-62300c07e497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C3AFFA67" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5b2ff350-63b7-4968-9e38-62539209f468" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49ECF2D85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/41b5b828-79d9-4a87-8e68-2075ec4eff26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480412ED2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/bb77c183-abe6-4d31-90fe-4f97f2fb81c4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4337C4DC6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/688a5057-05f5-4d4c-b76d-a498430bdb77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420457BA8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/9d8a4186-0cb3-4ed6-969d-6bf53a72757c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C105A8D5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/deb8018d-d07f-4168-85f1-2ddfa85c85ac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d422f15b-0914-4342-8921-6148d582d984" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d422f15b-0914-4342-8921-6148d582d984" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de7cad4a-d40d-4f67-a1e1-bc9b8785ad2d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDDB6057" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3e2b8814-1a6b-4a2b-bef2-f05cb449f82c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8B70B6A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/57b33b67-d9ac-48fe-b68f-e6e063886dde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de7cad4a-d40d-4f67-a1e1-bc9b8785ad2d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fd692629-e45c-4377-8fb3-f1be0f9170c3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1973AC8B0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2842f5e5-6a87-4c52-bb33-23846c86ca0c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1924FA7AF" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8b76d646-0307-4396-b6e7-4ec0caa8050e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fd692629-e45c-4377-8fb3-f1be0f9170c3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B161A92B39" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/679a1a2b-901f-4b89-aebf-0c53341c387d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B158E28BA5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/1ed51c1b-465c-44dd-a7db-a4490d30b41a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d49c7ab6-173d-4553-aeac-f19a443a60f6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d49c7ab6-173d-4553-aeac-f19a443a60f6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4151104d-bbb4-4e46-8f5e-46c62d68cca6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4151104d-bbb4-4e46-8f5e-46c62d68cca6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOEC27EDE5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b24acf20-5134-4b35-91be-6db70a3837f4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b2c2e060-647f-42aa-b7f3-b9e82d914607" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EC27EDE5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67f4a519-9c0c-429d-9464-32c727e37124" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a9c7ba05-2d72-401b-94eb-bdfcb3aa584a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/63a13348-1874-413f-bc3b-eb71335f7e24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a9c7ba05-2d72-401b-94eb-bdfcb3aa584a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67630d64-68e8-4c73-814b-b4d2270479dc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8daf7adf-acd4-47d0-9fde-ee6c3da8f8da" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b2c2e060-647f-42aa-b7f3-b9e82d914607" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/63a13348-1874-413f-bc3b-eb71335f7e24" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8daf7adf-acd4-47d0-9fde-ee6c3da8f8da" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67630d64-68e8-4c73-814b-b4d2270479dc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c372ed09-53d7-4f3f-911f-403a1665402d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c372ed09-53d7-4f3f-911f-403a1665402d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A637159B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/deba3bc1-0653-4963-88d0-de32887fef91" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A44F3BE2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a8e4f18f-d724-42f2-ad08-878d2a975987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B076D43A2A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/aa58d5f6-e752-4970-a207-4c60664524da" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0170F283F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e86600e6-b12d-4566-a670-26054b53b290" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=994200848B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/21112292-97e8-4eb5-bcf1-6431060f0689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9867262232" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8a01c278-0403-44df-a151-73ccf7da2391" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98708356B9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8cd44b83-8918-4c77-bcca-f9debfed4f76" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F145"/>
+  <dimension ref="A1:F156"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>12716</v>
+        <v>14723</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3">
+        <v>14719</v>
+      </c>
+      <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="B3">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B4">
-        <v>12155</v>
+        <v>14414</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>12099</v>
+        <v>13903</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>17</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B6">
-        <v>10752</v>
+        <v>13677</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>13</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="B7">
-        <v>10231</v>
+        <v>13209</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>22</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>9827</v>
+        <v>13078</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>13</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>9823</v>
+        <v>12964</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>27</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>8978</v>
+        <v>12803</v>
       </c>
       <c r="C10" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="B11">
-        <v>8970</v>
+        <v>12785</v>
       </c>
       <c r="C11" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>8968</v>
+        <v>12743</v>
       </c>
       <c r="C12" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>8966</v>
+        <v>12716</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>13</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="B14">
-        <v>8963</v>
+        <v>12642</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>38</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="B15">
-        <v>8962</v>
+        <v>12155</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>41</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B16">
-        <v>8961</v>
+        <v>12099</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>44</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="B17">
-        <v>8800</v>
+        <v>10752</v>
       </c>
       <c r="C17" t="s">
-        <v>67</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>47</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="B18">
-        <v>8505</v>
+        <v>10231</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>50</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B19">
-        <v>8477</v>
+        <v>9827</v>
       </c>
       <c r="C19" t="s">
-        <v>77</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>53</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B20">
-        <v>8310</v>
+        <v>9823</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>55</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>8203</v>
+        <v>8978</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>13</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="B22">
-        <v>8107</v>
+        <v>8970</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>13</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="B23">
-        <v>7818</v>
+        <v>8968</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>13</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="B24">
-        <v>6827</v>
+        <v>8966</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="D24" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>62</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>105</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>6147</v>
+        <v>8963</v>
       </c>
       <c r="C25" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>107</v>
-[...5 lines deleted...]
-        <v>109</v>
+        <v>65</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="B26">
-        <v>5521</v>
+        <v>8962</v>
       </c>
       <c r="C26" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="D26" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>67</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="B27">
-        <v>5418</v>
+        <v>8961</v>
       </c>
       <c r="C27" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>69</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="B28">
-        <v>5381</v>
+        <v>8800</v>
       </c>
       <c r="C28" t="s">
-        <v>120</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>72</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>5226</v>
+        <v>8505</v>
       </c>
       <c r="C29" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>75</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>76</v>
       </c>
       <c r="B30">
-        <v>5051</v>
+        <v>8477</v>
       </c>
       <c r="C30" t="s">
-        <v>130</v>
+        <v>77</v>
       </c>
       <c r="D30" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>78</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="B31">
-        <v>4701</v>
+        <v>8310</v>
       </c>
       <c r="C31" t="s">
-        <v>135</v>
+        <v>80</v>
       </c>
       <c r="D31" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>81</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>4681</v>
+        <v>8203</v>
       </c>
       <c r="C32" t="s">
-        <v>139</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>84</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>143</v>
+        <v>82</v>
       </c>
       <c r="B33">
-        <v>3894</v>
+        <v>8107</v>
       </c>
       <c r="C33" t="s">
-        <v>144</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>147</v>
+        <v>86</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>87</v>
       </c>
       <c r="B34">
-        <v>3257</v>
+        <v>7818</v>
       </c>
       <c r="C34" t="s">
-        <v>149</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>89</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>2797</v>
+        <v>6827</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>157</v>
+        <v>92</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>158</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>1911</v>
+        <v>6147</v>
       </c>
       <c r="C36" t="s">
-        <v>159</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>95</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>163</v>
+        <v>96</v>
       </c>
       <c r="B37">
-        <v>1292</v>
+        <v>5521</v>
       </c>
       <c r="C37" t="s">
-        <v>164</v>
+        <v>97</v>
       </c>
       <c r="D37" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>167</v>
+        <v>98</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>168</v>
+        <v>99</v>
       </c>
       <c r="B38">
-        <v>20812</v>
+        <v>5418</v>
       </c>
       <c r="C38" t="s">
-        <v>169</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>101</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>99</v>
       </c>
       <c r="B39">
-        <v>20556</v>
+        <v>5381</v>
       </c>
       <c r="C39" t="s">
-        <v>174</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>103</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>178</v>
+        <v>104</v>
       </c>
       <c r="B40">
-        <v>20312</v>
+        <v>5226</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>105</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>106</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>183</v>
+        <v>107</v>
       </c>
       <c r="B41">
-        <v>19517</v>
+        <v>5051</v>
       </c>
       <c r="C41" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="D41" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>109</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>188</v>
+        <v>110</v>
       </c>
       <c r="B42">
-        <v>19412</v>
+        <v>4701</v>
       </c>
       <c r="C42" t="s">
-        <v>189</v>
+        <v>111</v>
       </c>
       <c r="D42" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>112</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>193</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>18918</v>
+        <v>4681</v>
       </c>
       <c r="C43" t="s">
-        <v>194</v>
+        <v>113</v>
       </c>
       <c r="D43" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>114</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>198</v>
+        <v>115</v>
       </c>
       <c r="B44">
-        <v>18220</v>
+        <v>3894</v>
       </c>
       <c r="C44" t="s">
-        <v>199</v>
+        <v>116</v>
       </c>
       <c r="D44" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>117</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="B45">
-        <v>18214</v>
+        <v>3257</v>
       </c>
       <c r="C45" t="s">
-        <v>203</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>120</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>198</v>
+        <v>121</v>
       </c>
       <c r="B46">
-        <v>18212</v>
+        <v>2797</v>
       </c>
       <c r="C46" t="s">
-        <v>206</v>
+        <v>122</v>
       </c>
       <c r="D46" t="s">
-        <v>207</v>
-[...5 lines deleted...]
-        <v>209</v>
+        <v>123</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>198</v>
+        <v>124</v>
       </c>
       <c r="B47">
-        <v>18210</v>
+        <v>1911</v>
       </c>
       <c r="C47" t="s">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="D47" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>213</v>
+        <v>126</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="B48">
-        <v>17832</v>
+        <v>1292</v>
       </c>
       <c r="C48" t="s">
-        <v>215</v>
+        <v>128</v>
       </c>
       <c r="D48" t="s">
-        <v>216</v>
-[...5 lines deleted...]
-        <v>218</v>
+        <v>129</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>219</v>
+        <v>130</v>
       </c>
       <c r="B49">
-        <v>17217</v>
+        <v>20812</v>
       </c>
       <c r="C49" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>221</v>
-[...5 lines deleted...]
-        <v>223</v>
+        <v>132</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>224</v>
+        <v>133</v>
       </c>
       <c r="B50">
-        <v>17136</v>
+        <v>20556</v>
       </c>
       <c r="C50" t="s">
-        <v>225</v>
+        <v>134</v>
       </c>
       <c r="D50" t="s">
-        <v>226</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>135</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>229</v>
+        <v>136</v>
       </c>
       <c r="B51">
-        <v>17037</v>
+        <v>20312</v>
       </c>
       <c r="C51" t="s">
-        <v>230</v>
+        <v>137</v>
       </c>
       <c r="D51" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>233</v>
+        <v>138</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="B52">
-        <v>16842</v>
+        <v>19517</v>
       </c>
       <c r="C52" t="s">
-        <v>235</v>
+        <v>140</v>
       </c>
       <c r="D52" t="s">
-        <v>236</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>141</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>239</v>
+        <v>142</v>
       </c>
       <c r="B53">
-        <v>16822</v>
+        <v>19412</v>
       </c>
       <c r="C53" t="s">
-        <v>240</v>
+        <v>143</v>
       </c>
       <c r="D53" t="s">
-        <v>241</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>144</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="B54">
-        <v>15707</v>
+        <v>18918</v>
       </c>
       <c r="C54" t="s">
-        <v>245</v>
+        <v>146</v>
       </c>
       <c r="D54" t="s">
-        <v>246</v>
-[...5 lines deleted...]
-        <v>248</v>
+        <v>147</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="B55">
-        <v>15527</v>
+        <v>18220</v>
       </c>
       <c r="C55" t="s">
-        <v>250</v>
+        <v>149</v>
       </c>
       <c r="D55" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>150</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>249</v>
+        <v>148</v>
       </c>
       <c r="B56">
-        <v>15515</v>
+        <v>18214</v>
       </c>
       <c r="C56" t="s">
-        <v>254</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-        <v>257</v>
+        <v>120</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>258</v>
+        <v>148</v>
       </c>
       <c r="B57">
-        <v>14619</v>
+        <v>18212</v>
       </c>
       <c r="C57" t="s">
-        <v>259</v>
+        <v>152</v>
       </c>
       <c r="D57" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>262</v>
+        <v>153</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>263</v>
+        <v>148</v>
       </c>
       <c r="B58">
-        <v>13593</v>
+        <v>18210</v>
       </c>
       <c r="C58" t="s">
-        <v>264</v>
+        <v>154</v>
       </c>
       <c r="D58" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-        <v>267</v>
+        <v>155</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>268</v>
+        <v>156</v>
       </c>
       <c r="B59">
-        <v>11592</v>
+        <v>17832</v>
       </c>
       <c r="C59" t="s">
-        <v>7</v>
+        <v>157</v>
       </c>
       <c r="D59" t="s">
-        <v>269</v>
-[...4 lines deleted...]
-      <c r="F59" t="s">
+        <v>158</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>270</v>
+        <v>159</v>
       </c>
       <c r="B60">
-        <v>9800</v>
+        <v>17217</v>
       </c>
       <c r="C60" t="s">
-        <v>7</v>
+        <v>160</v>
       </c>
       <c r="D60" t="s">
-        <v>271</v>
-[...4 lines deleted...]
-      <c r="F60" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>272</v>
+        <v>162</v>
       </c>
       <c r="B61">
-        <v>9758</v>
+        <v>17136</v>
       </c>
       <c r="C61" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="D61" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>164</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>277</v>
+        <v>165</v>
       </c>
       <c r="B62">
-        <v>9652</v>
+        <v>17037</v>
       </c>
       <c r="C62" t="s">
-        <v>278</v>
+        <v>166</v>
       </c>
       <c r="D62" t="s">
-        <v>279</v>
-[...5 lines deleted...]
-        <v>281</v>
+        <v>167</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>282</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>9629</v>
+        <v>16842</v>
       </c>
       <c r="C63" t="s">
-        <v>7</v>
+        <v>169</v>
       </c>
       <c r="D63" t="s">
-        <v>283</v>
-[...4 lines deleted...]
-      <c r="F63" t="s">
+        <v>170</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>284</v>
+        <v>171</v>
       </c>
       <c r="B64">
-        <v>8691</v>
+        <v>16822</v>
       </c>
       <c r="C64" t="s">
-        <v>285</v>
+        <v>172</v>
       </c>
       <c r="D64" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>173</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>284</v>
+        <v>174</v>
       </c>
       <c r="B65">
-        <v>8671</v>
+        <v>15707</v>
       </c>
       <c r="C65" t="s">
-        <v>289</v>
+        <v>175</v>
       </c>
       <c r="D65" t="s">
-        <v>290</v>
-[...5 lines deleted...]
-        <v>292</v>
+        <v>176</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>293</v>
+        <v>177</v>
       </c>
       <c r="B66">
-        <v>8235</v>
+        <v>15527</v>
       </c>
       <c r="C66" t="s">
-        <v>7</v>
+        <v>178</v>
       </c>
       <c r="D66" t="s">
-        <v>294</v>
-[...4 lines deleted...]
-      <c r="F66" t="s">
+        <v>179</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>295</v>
+        <v>177</v>
       </c>
       <c r="B67">
-        <v>7760</v>
+        <v>15515</v>
       </c>
       <c r="C67" t="s">
-        <v>296</v>
+        <v>180</v>
       </c>
       <c r="D67" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>181</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>300</v>
+        <v>182</v>
       </c>
       <c r="B68">
-        <v>7317</v>
+        <v>14619</v>
       </c>
       <c r="C68" t="s">
-        <v>301</v>
+        <v>183</v>
       </c>
       <c r="D68" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>184</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>305</v>
+        <v>185</v>
       </c>
       <c r="B69">
-        <v>6593</v>
+        <v>13593</v>
       </c>
       <c r="C69" t="s">
-        <v>7</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>306</v>
-[...4 lines deleted...]
-      <c r="F69" t="s">
+        <v>187</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>307</v>
+        <v>188</v>
       </c>
       <c r="B70">
-        <v>6184</v>
+        <v>11592</v>
       </c>
       <c r="C70" t="s">
-        <v>308</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>309</v>
+        <v>189</v>
       </c>
       <c r="E70" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>13</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>307</v>
+        <v>190</v>
       </c>
       <c r="B71">
-        <v>6145</v>
+        <v>9800</v>
       </c>
       <c r="C71" t="s">
-        <v>312</v>
+        <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>313</v>
+        <v>191</v>
       </c>
       <c r="E71" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>13</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>316</v>
+        <v>192</v>
       </c>
       <c r="B72">
-        <v>5788</v>
+        <v>9758</v>
       </c>
       <c r="C72" t="s">
-        <v>317</v>
+        <v>193</v>
       </c>
       <c r="D72" t="s">
-        <v>318</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>194</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>321</v>
+        <v>195</v>
       </c>
       <c r="B73">
-        <v>5535</v>
+        <v>9652</v>
       </c>
       <c r="C73" t="s">
-        <v>7</v>
+        <v>196</v>
       </c>
       <c r="D73" t="s">
-        <v>322</v>
-[...4 lines deleted...]
-      <c r="F73" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>323</v>
+        <v>198</v>
       </c>
       <c r="B74">
-        <v>5075</v>
+        <v>9629</v>
       </c>
       <c r="C74" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>324</v>
+        <v>199</v>
       </c>
       <c r="E74" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>325</v>
+        <v>200</v>
       </c>
       <c r="B75">
-        <v>3434</v>
+        <v>8691</v>
       </c>
       <c r="C75" t="s">
-        <v>326</v>
+        <v>201</v>
       </c>
       <c r="D75" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>202</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>330</v>
+        <v>200</v>
       </c>
       <c r="B76">
-        <v>3218</v>
+        <v>8671</v>
       </c>
       <c r="C76" t="s">
-        <v>7</v>
+        <v>203</v>
       </c>
       <c r="D76" t="s">
-        <v>331</v>
-[...4 lines deleted...]
-      <c r="F76" t="s">
+        <v>204</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>332</v>
+        <v>205</v>
       </c>
       <c r="B77">
-        <v>3064</v>
+        <v>8235</v>
       </c>
       <c r="C77" t="s">
-        <v>333</v>
+        <v>13</v>
       </c>
       <c r="D77" t="s">
-        <v>334</v>
+        <v>206</v>
       </c>
       <c r="E77" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>13</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>332</v>
+        <v>207</v>
       </c>
       <c r="B78">
-        <v>3048</v>
+        <v>7760</v>
       </c>
       <c r="C78" t="s">
-        <v>337</v>
+        <v>208</v>
       </c>
       <c r="D78" t="s">
-        <v>338</v>
-[...5 lines deleted...]
-        <v>340</v>
+        <v>209</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="B79">
-        <v>2514</v>
+        <v>7317</v>
       </c>
       <c r="C79" t="s">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="D79" t="s">
-        <v>342</v>
-[...4 lines deleted...]
-      <c r="F79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>341</v>
+        <v>213</v>
       </c>
       <c r="B80">
-        <v>2510</v>
+        <v>6593</v>
       </c>
       <c r="C80" t="s">
-        <v>343</v>
+        <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>344</v>
+        <v>214</v>
       </c>
       <c r="E80" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>13</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>347</v>
+        <v>215</v>
       </c>
       <c r="B81">
-        <v>2172</v>
+        <v>6184</v>
       </c>
       <c r="C81" t="s">
-        <v>348</v>
+        <v>216</v>
       </c>
       <c r="D81" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>217</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="B82">
-        <v>2078</v>
+        <v>6145</v>
       </c>
       <c r="C82" t="s">
-        <v>353</v>
+        <v>218</v>
       </c>
       <c r="D82" t="s">
-        <v>354</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>219</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>357</v>
+        <v>220</v>
       </c>
       <c r="B83">
-        <v>1769</v>
+        <v>5788</v>
       </c>
       <c r="C83" t="s">
-        <v>7</v>
+        <v>221</v>
       </c>
       <c r="D83" t="s">
-        <v>358</v>
-[...4 lines deleted...]
-      <c r="F83" t="s">
+        <v>222</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>359</v>
+        <v>223</v>
       </c>
       <c r="B84">
-        <v>1317</v>
+        <v>5535</v>
       </c>
       <c r="C84" t="s">
-        <v>360</v>
+        <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>361</v>
+        <v>224</v>
       </c>
       <c r="E84" t="s">
-        <v>362</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>13</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>359</v>
+        <v>225</v>
       </c>
       <c r="B85">
-        <v>1253</v>
+        <v>5075</v>
       </c>
       <c r="C85" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>364</v>
+        <v>226</v>
       </c>
       <c r="E85" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>365</v>
+        <v>227</v>
       </c>
       <c r="B86">
-        <v>1248</v>
+        <v>3434</v>
       </c>
       <c r="C86" t="s">
-        <v>7</v>
+        <v>228</v>
       </c>
       <c r="D86" t="s">
-        <v>366</v>
-[...4 lines deleted...]
-      <c r="F86" t="s">
+        <v>229</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>367</v>
+        <v>230</v>
       </c>
       <c r="B87">
-        <v>19834</v>
+        <v>3218</v>
       </c>
       <c r="C87" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>368</v>
+        <v>231</v>
       </c>
       <c r="E87" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>369</v>
+        <v>232</v>
       </c>
       <c r="B88">
-        <v>19719</v>
+        <v>3064</v>
       </c>
       <c r="C88" t="s">
-        <v>370</v>
+        <v>233</v>
       </c>
       <c r="D88" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>373</v>
+        <v>234</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>374</v>
+        <v>232</v>
       </c>
       <c r="B89">
-        <v>19240</v>
+        <v>3048</v>
       </c>
       <c r="C89" t="s">
-        <v>375</v>
+        <v>235</v>
       </c>
       <c r="D89" t="s">
-        <v>376</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>236</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>379</v>
+        <v>237</v>
       </c>
       <c r="B90">
-        <v>18867</v>
+        <v>2514</v>
       </c>
       <c r="C90" t="s">
-        <v>380</v>
+        <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>381</v>
+        <v>238</v>
       </c>
       <c r="E90" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>13</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>384</v>
+        <v>237</v>
       </c>
       <c r="B91">
-        <v>18421</v>
+        <v>2510</v>
       </c>
       <c r="C91" t="s">
-        <v>385</v>
+        <v>239</v>
       </c>
       <c r="D91" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>240</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>389</v>
+        <v>241</v>
       </c>
       <c r="B92">
-        <v>18112</v>
+        <v>2172</v>
       </c>
       <c r="C92" t="s">
-        <v>7</v>
+        <v>242</v>
       </c>
       <c r="D92" t="s">
-        <v>390</v>
-[...4 lines deleted...]
-      <c r="F92" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>391</v>
+        <v>244</v>
       </c>
       <c r="B93">
-        <v>17602</v>
+        <v>2078</v>
       </c>
       <c r="C93" t="s">
-        <v>7</v>
+        <v>245</v>
       </c>
       <c r="D93" t="s">
-        <v>392</v>
-[...4 lines deleted...]
-      <c r="F93" t="s">
+        <v>246</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>393</v>
+        <v>247</v>
       </c>
       <c r="B94">
-        <v>17126</v>
+        <v>1769</v>
       </c>
       <c r="C94" t="s">
-        <v>394</v>
+        <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>395</v>
+        <v>248</v>
       </c>
       <c r="E94" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>13</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>398</v>
+        <v>249</v>
       </c>
       <c r="B95">
-        <v>16720</v>
+        <v>1317</v>
       </c>
       <c r="C95" t="s">
-        <v>399</v>
+        <v>250</v>
       </c>
       <c r="D95" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>251</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>403</v>
+        <v>249</v>
       </c>
       <c r="B96">
-        <v>15232</v>
+        <v>1253</v>
       </c>
       <c r="C96" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>404</v>
+        <v>252</v>
       </c>
       <c r="E96" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F96" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>405</v>
+        <v>253</v>
       </c>
       <c r="B97">
-        <v>12392</v>
+        <v>1248</v>
       </c>
       <c r="C97" t="s">
-        <v>406</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>407</v>
+        <v>254</v>
       </c>
       <c r="E97" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>13</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>410</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>10047</v>
+        <v>19834</v>
       </c>
       <c r="C98" t="s">
-        <v>411</v>
+        <v>13</v>
       </c>
       <c r="D98" t="s">
-        <v>412</v>
+        <v>256</v>
       </c>
       <c r="E98" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>13</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>415</v>
+        <v>257</v>
       </c>
       <c r="B99">
-        <v>9778</v>
+        <v>19719</v>
       </c>
       <c r="C99" t="s">
-        <v>411</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>259</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>417</v>
+        <v>260</v>
       </c>
       <c r="B100">
-        <v>9364</v>
+        <v>19240</v>
       </c>
       <c r="C100" t="s">
-        <v>418</v>
+        <v>261</v>
       </c>
       <c r="D100" t="s">
-        <v>419</v>
-[...5 lines deleted...]
-        <v>421</v>
+        <v>262</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>422</v>
+        <v>263</v>
       </c>
       <c r="B101">
-        <v>8662</v>
+        <v>18867</v>
       </c>
       <c r="C101" t="s">
-        <v>423</v>
+        <v>264</v>
       </c>
       <c r="D101" t="s">
-        <v>424</v>
-[...5 lines deleted...]
-        <v>426</v>
+        <v>265</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>427</v>
+        <v>266</v>
       </c>
       <c r="B102">
-        <v>8530</v>
+        <v>18421</v>
       </c>
       <c r="C102" t="s">
-        <v>428</v>
+        <v>267</v>
       </c>
       <c r="D102" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>268</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>427</v>
+        <v>269</v>
       </c>
       <c r="B103">
-        <v>8501</v>
+        <v>18112</v>
       </c>
       <c r="C103" t="s">
-        <v>418</v>
+        <v>13</v>
       </c>
       <c r="D103" t="s">
-        <v>432</v>
+        <v>270</v>
       </c>
       <c r="E103" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>13</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>433</v>
+        <v>271</v>
       </c>
       <c r="B104">
-        <v>8023</v>
+        <v>17602</v>
       </c>
       <c r="C104" t="s">
-        <v>434</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>435</v>
+        <v>272</v>
       </c>
       <c r="E104" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>13</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>438</v>
+        <v>273</v>
       </c>
       <c r="B105">
-        <v>7758</v>
+        <v>17126</v>
       </c>
       <c r="C105" t="s">
-        <v>439</v>
+        <v>274</v>
       </c>
       <c r="D105" t="s">
-        <v>440</v>
-[...5 lines deleted...]
-        <v>442</v>
+        <v>275</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>443</v>
+        <v>276</v>
       </c>
       <c r="B106">
-        <v>7646</v>
+        <v>16720</v>
       </c>
       <c r="C106" t="s">
-        <v>444</v>
+        <v>277</v>
       </c>
       <c r="D106" t="s">
-        <v>445</v>
-[...5 lines deleted...]
-        <v>447</v>
+        <v>278</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>448</v>
+        <v>279</v>
       </c>
       <c r="B107">
-        <v>7579</v>
+        <v>15232</v>
       </c>
       <c r="C107" t="s">
-        <v>434</v>
+        <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>449</v>
+        <v>280</v>
       </c>
       <c r="E107" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>13</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>450</v>
+        <v>281</v>
       </c>
       <c r="B108">
-        <v>6983</v>
+        <v>12392</v>
       </c>
       <c r="C108" t="s">
-        <v>451</v>
+        <v>282</v>
       </c>
       <c r="D108" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>283</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>455</v>
+        <v>284</v>
       </c>
       <c r="B109">
-        <v>6818</v>
+        <v>10047</v>
       </c>
       <c r="C109" t="s">
-        <v>456</v>
+        <v>285</v>
       </c>
       <c r="D109" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>286</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>460</v>
+        <v>287</v>
       </c>
       <c r="B110">
-        <v>6503</v>
+        <v>9778</v>
       </c>
       <c r="C110" t="s">
-        <v>461</v>
+        <v>285</v>
       </c>
       <c r="D110" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>288</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>465</v>
+        <v>289</v>
       </c>
       <c r="B111">
-        <v>6408</v>
+        <v>9364</v>
       </c>
       <c r="C111" t="s">
-        <v>461</v>
+        <v>290</v>
       </c>
       <c r="D111" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>291</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>467</v>
+        <v>292</v>
       </c>
       <c r="B112">
-        <v>5951</v>
+        <v>8662</v>
       </c>
       <c r="C112" t="s">
-        <v>468</v>
+        <v>293</v>
       </c>
       <c r="D112" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>294</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>472</v>
+        <v>295</v>
       </c>
       <c r="B113">
-        <v>5648</v>
+        <v>8530</v>
       </c>
       <c r="C113" t="s">
-        <v>468</v>
+        <v>296</v>
       </c>
       <c r="D113" t="s">
-        <v>473</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>297</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>472</v>
+        <v>295</v>
       </c>
       <c r="B114">
-        <v>5646</v>
+        <v>8501</v>
       </c>
       <c r="C114" t="s">
-        <v>474</v>
+        <v>290</v>
       </c>
       <c r="D114" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>298</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>478</v>
+        <v>299</v>
       </c>
       <c r="B115">
-        <v>5108</v>
+        <v>8023</v>
       </c>
       <c r="C115" t="s">
-        <v>479</v>
+        <v>300</v>
       </c>
       <c r="D115" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>301</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>483</v>
+        <v>302</v>
       </c>
       <c r="B116">
-        <v>5028</v>
+        <v>7758</v>
       </c>
       <c r="C116" t="s">
-        <v>484</v>
+        <v>303</v>
       </c>
       <c r="D116" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>304</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>483</v>
+        <v>305</v>
       </c>
       <c r="B117">
-        <v>5026</v>
+        <v>7646</v>
       </c>
       <c r="C117" t="s">
-        <v>488</v>
+        <v>306</v>
       </c>
       <c r="D117" t="s">
-        <v>489</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>307</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>492</v>
+        <v>308</v>
       </c>
       <c r="B118">
-        <v>4977</v>
+        <v>7579</v>
       </c>
       <c r="C118" t="s">
-        <v>493</v>
+        <v>300</v>
       </c>
       <c r="D118" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>309</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>497</v>
+        <v>310</v>
       </c>
       <c r="B119">
-        <v>4769</v>
+        <v>6983</v>
       </c>
       <c r="C119" t="s">
-        <v>7</v>
+        <v>311</v>
       </c>
       <c r="D119" t="s">
-        <v>498</v>
-[...4 lines deleted...]
-      <c r="F119" t="s">
+        <v>312</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>499</v>
+        <v>313</v>
       </c>
       <c r="B120">
-        <v>4601</v>
+        <v>6818</v>
       </c>
       <c r="C120" t="s">
-        <v>488</v>
+        <v>314</v>
       </c>
       <c r="D120" t="s">
-        <v>500</v>
-[...5 lines deleted...]
-        <v>491</v>
+        <v>315</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>499</v>
+        <v>316</v>
       </c>
       <c r="B121">
-        <v>4589</v>
+        <v>6503</v>
       </c>
       <c r="C121" t="s">
-        <v>501</v>
+        <v>317</v>
       </c>
       <c r="D121" t="s">
-        <v>502</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>318</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>499</v>
+        <v>319</v>
       </c>
       <c r="B122">
-        <v>4588</v>
+        <v>6408</v>
       </c>
       <c r="C122" t="s">
-        <v>505</v>
+        <v>317</v>
       </c>
       <c r="D122" t="s">
-        <v>506</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>320</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>509</v>
+        <v>321</v>
       </c>
       <c r="B123">
-        <v>4498</v>
+        <v>5951</v>
       </c>
       <c r="C123" t="s">
-        <v>479</v>
+        <v>322</v>
       </c>
       <c r="D123" t="s">
-        <v>510</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>323</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>509</v>
+        <v>324</v>
       </c>
       <c r="B124">
-        <v>4484</v>
+        <v>5648</v>
       </c>
       <c r="C124" t="s">
-        <v>493</v>
+        <v>322</v>
       </c>
       <c r="D124" t="s">
-        <v>511</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>325</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>512</v>
+        <v>324</v>
       </c>
       <c r="B125">
-        <v>4381</v>
+        <v>5646</v>
       </c>
       <c r="C125" t="s">
-        <v>505</v>
+        <v>326</v>
       </c>
       <c r="D125" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>508</v>
+        <v>327</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>512</v>
+        <v>328</v>
       </c>
       <c r="B126">
-        <v>4362</v>
+        <v>5108</v>
       </c>
       <c r="C126" t="s">
-        <v>501</v>
+        <v>329</v>
       </c>
       <c r="D126" t="s">
-        <v>514</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>330</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>512</v>
+        <v>331</v>
       </c>
       <c r="B127">
-        <v>4338</v>
+        <v>5028</v>
       </c>
       <c r="C127" t="s">
-        <v>7</v>
+        <v>332</v>
       </c>
       <c r="D127" t="s">
-        <v>515</v>
-[...4 lines deleted...]
-      <c r="F127" t="s">
+        <v>333</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>516</v>
+        <v>331</v>
       </c>
       <c r="B128">
-        <v>4193</v>
+        <v>5026</v>
       </c>
       <c r="C128" t="s">
-        <v>517</v>
+        <v>334</v>
       </c>
       <c r="D128" t="s">
-        <v>518</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>335</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>521</v>
+        <v>336</v>
       </c>
       <c r="B129">
-        <v>3963</v>
+        <v>4977</v>
       </c>
       <c r="C129" t="s">
-        <v>517</v>
+        <v>337</v>
       </c>
       <c r="D129" t="s">
-        <v>522</v>
-[...5 lines deleted...]
-        <v>520</v>
+        <v>338</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>523</v>
+        <v>339</v>
       </c>
       <c r="B130">
-        <v>3908</v>
+        <v>4769</v>
       </c>
       <c r="C130" t="s">
-        <v>524</v>
+        <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>525</v>
+        <v>340</v>
       </c>
       <c r="E130" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>13</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>523</v>
+        <v>341</v>
       </c>
       <c r="B131">
-        <v>3873</v>
+        <v>4601</v>
       </c>
       <c r="C131" t="s">
-        <v>528</v>
+        <v>334</v>
       </c>
       <c r="D131" t="s">
-        <v>529</v>
-[...5 lines deleted...]
-        <v>531</v>
+        <v>342</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>532</v>
+        <v>341</v>
       </c>
       <c r="B132">
-        <v>3094</v>
+        <v>4589</v>
       </c>
       <c r="C132" t="s">
-        <v>533</v>
+        <v>343</v>
       </c>
       <c r="D132" t="s">
-        <v>534</v>
-[...5 lines deleted...]
-        <v>536</v>
+        <v>344</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>537</v>
+        <v>341</v>
       </c>
       <c r="B133">
-        <v>2716</v>
+        <v>4588</v>
       </c>
       <c r="C133" t="s">
-        <v>7</v>
+        <v>345</v>
       </c>
       <c r="D133" t="s">
-        <v>538</v>
-[...4 lines deleted...]
-      <c r="F133" t="s">
+        <v>346</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>539</v>
+        <v>347</v>
       </c>
       <c r="B134">
-        <v>2494</v>
+        <v>4498</v>
       </c>
       <c r="C134" t="s">
-        <v>7</v>
+        <v>329</v>
       </c>
       <c r="D134" t="s">
-        <v>540</v>
-[...4 lines deleted...]
-      <c r="F134" t="s">
+        <v>348</v>
+      </c>
+      <c r="E134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>541</v>
+        <v>347</v>
       </c>
       <c r="B135">
-        <v>2301</v>
+        <v>4484</v>
       </c>
       <c r="C135" t="s">
-        <v>7</v>
+        <v>337</v>
       </c>
       <c r="D135" t="s">
-        <v>542</v>
-[...4 lines deleted...]
-      <c r="F135" t="s">
+        <v>349</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>543</v>
+        <v>350</v>
       </c>
       <c r="B136">
-        <v>1424</v>
+        <v>4381</v>
       </c>
       <c r="C136" t="s">
-        <v>544</v>
+        <v>345</v>
       </c>
       <c r="D136" t="s">
-        <v>545</v>
-[...5 lines deleted...]
-        <v>547</v>
+        <v>351</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>548</v>
+        <v>350</v>
       </c>
       <c r="B137">
-        <v>16447</v>
+        <v>4362</v>
       </c>
       <c r="C137" t="s">
-        <v>7</v>
+        <v>343</v>
       </c>
       <c r="D137" t="s">
-        <v>549</v>
-[...4 lines deleted...]
-      <c r="F137" t="s">
+        <v>352</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>550</v>
+        <v>350</v>
       </c>
       <c r="B138">
-        <v>11949</v>
+        <v>4338</v>
       </c>
       <c r="C138" t="s">
-        <v>551</v>
+        <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>552</v>
+        <v>353</v>
       </c>
       <c r="E138" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>554</v>
+        <v>13</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>555</v>
+        <v>354</v>
       </c>
       <c r="B139">
-        <v>7945</v>
+        <v>4193</v>
       </c>
       <c r="C139" t="s">
-        <v>556</v>
+        <v>355</v>
       </c>
       <c r="D139" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-        <v>559</v>
+        <v>356</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>560</v>
+        <v>357</v>
       </c>
       <c r="B140">
-        <v>7846</v>
+        <v>3963</v>
       </c>
       <c r="C140" t="s">
-        <v>561</v>
+        <v>355</v>
       </c>
       <c r="D140" t="s">
-        <v>562</v>
-[...5 lines deleted...]
-        <v>564</v>
+        <v>358</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>565</v>
+        <v>359</v>
       </c>
       <c r="B141">
-        <v>6686</v>
+        <v>3908</v>
       </c>
       <c r="C141" t="s">
-        <v>7</v>
+        <v>360</v>
       </c>
       <c r="D141" t="s">
-        <v>566</v>
-[...4 lines deleted...]
-      <c r="F141" t="s">
+        <v>361</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>567</v>
+        <v>359</v>
       </c>
       <c r="B142">
-        <v>6620</v>
+        <v>3873</v>
       </c>
       <c r="C142" t="s">
-        <v>7</v>
+        <v>362</v>
       </c>
       <c r="D142" t="s">
-        <v>568</v>
-[...4 lines deleted...]
-      <c r="F142" t="s">
+        <v>363</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>569</v>
+        <v>364</v>
       </c>
       <c r="B143">
-        <v>5902</v>
+        <v>3094</v>
       </c>
       <c r="C143" t="s">
-        <v>7</v>
+        <v>365</v>
       </c>
       <c r="D143" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-      <c r="F143" t="s">
+        <v>366</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>571</v>
+        <v>367</v>
       </c>
       <c r="B144">
-        <v>5590</v>
+        <v>2716</v>
       </c>
       <c r="C144" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>572</v>
+        <v>368</v>
       </c>
       <c r="E144" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F144" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>573</v>
+        <v>369</v>
       </c>
       <c r="B145">
+        <v>2494</v>
+      </c>
+      <c r="C145" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145" t="s">
+        <v>370</v>
+      </c>
+      <c r="E145" t="s">
+        <v>13</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>371</v>
+      </c>
+      <c r="B146">
+        <v>2301</v>
+      </c>
+      <c r="C146" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146" t="s">
+        <v>372</v>
+      </c>
+      <c r="E146" t="s">
+        <v>13</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>373</v>
+      </c>
+      <c r="B147">
+        <v>1424</v>
+      </c>
+      <c r="C147" t="s">
+        <v>374</v>
+      </c>
+      <c r="D147" t="s">
+        <v>375</v>
+      </c>
+      <c r="E147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>376</v>
+      </c>
+      <c r="B148">
+        <v>16447</v>
+      </c>
+      <c r="C148" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" t="s">
+        <v>377</v>
+      </c>
+      <c r="E148" t="s">
+        <v>13</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>378</v>
+      </c>
+      <c r="B149">
+        <v>11949</v>
+      </c>
+      <c r="C149" t="s">
+        <v>379</v>
+      </c>
+      <c r="D149" t="s">
+        <v>380</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>381</v>
+      </c>
+      <c r="B150">
+        <v>7945</v>
+      </c>
+      <c r="C150" t="s">
+        <v>382</v>
+      </c>
+      <c r="D150" t="s">
+        <v>383</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>384</v>
+      </c>
+      <c r="B151">
+        <v>7846</v>
+      </c>
+      <c r="C151" t="s">
+        <v>385</v>
+      </c>
+      <c r="D151" t="s">
+        <v>386</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>387</v>
+      </c>
+      <c r="B152">
+        <v>6686</v>
+      </c>
+      <c r="C152" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152" t="s">
+        <v>388</v>
+      </c>
+      <c r="E152" t="s">
+        <v>13</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>389</v>
+      </c>
+      <c r="B153">
+        <v>6620</v>
+      </c>
+      <c r="C153" t="s">
+        <v>13</v>
+      </c>
+      <c r="D153" t="s">
+        <v>390</v>
+      </c>
+      <c r="E153" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>391</v>
+      </c>
+      <c r="B154">
+        <v>5902</v>
+      </c>
+      <c r="C154" t="s">
+        <v>13</v>
+      </c>
+      <c r="D154" t="s">
+        <v>392</v>
+      </c>
+      <c r="E154" t="s">
+        <v>13</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>393</v>
+      </c>
+      <c r="B155">
+        <v>5590</v>
+      </c>
+      <c r="C155" t="s">
+        <v>13</v>
+      </c>
+      <c r="D155" t="s">
+        <v>394</v>
+      </c>
+      <c r="E155" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>395</v>
+      </c>
+      <c r="B156">
         <v>4123</v>
       </c>
-      <c r="C145" t="s">
-[...8 lines deleted...]
-      <c r="F145" t="s">
+      <c r="C156" t="s">
+        <v>13</v>
+      </c>
+      <c r="D156" t="s">
+        <v>396</v>
+      </c>
+      <c r="E156" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="F6" r:id="rId8"/>
+    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="F8" r:id="rId11"/>
+    <hyperlink ref="E9" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="F13" r:id="rId17"/>
+    <hyperlink ref="E14" r:id="rId18"/>
+    <hyperlink ref="F14" r:id="rId19"/>
+    <hyperlink ref="E15" r:id="rId20"/>
+    <hyperlink ref="F15" r:id="rId21"/>
+    <hyperlink ref="E16" r:id="rId22"/>
+    <hyperlink ref="F16" r:id="rId23"/>
+    <hyperlink ref="E17" r:id="rId24"/>
+    <hyperlink ref="F17" r:id="rId25"/>
+    <hyperlink ref="E18" r:id="rId26"/>
+    <hyperlink ref="F18" r:id="rId27"/>
+    <hyperlink ref="E19" r:id="rId28"/>
+    <hyperlink ref="F19" r:id="rId29"/>
+    <hyperlink ref="E20" r:id="rId30"/>
+    <hyperlink ref="F20" r:id="rId31"/>
+    <hyperlink ref="F21" r:id="rId32"/>
+    <hyperlink ref="F22" r:id="rId33"/>
+    <hyperlink ref="F23" r:id="rId34"/>
+    <hyperlink ref="E24" r:id="rId35"/>
+    <hyperlink ref="F24" r:id="rId36"/>
+    <hyperlink ref="E25" r:id="rId37"/>
+    <hyperlink ref="F25" r:id="rId38"/>
+    <hyperlink ref="E26" r:id="rId39"/>
+    <hyperlink ref="F26" r:id="rId40"/>
+    <hyperlink ref="E27" r:id="rId41"/>
+    <hyperlink ref="F27" r:id="rId42"/>
+    <hyperlink ref="E28" r:id="rId43"/>
+    <hyperlink ref="F28" r:id="rId44"/>
+    <hyperlink ref="E29" r:id="rId45"/>
+    <hyperlink ref="F29" r:id="rId46"/>
+    <hyperlink ref="E30" r:id="rId47"/>
+    <hyperlink ref="F30" r:id="rId48"/>
+    <hyperlink ref="E31" r:id="rId49"/>
+    <hyperlink ref="F31" r:id="rId50"/>
+    <hyperlink ref="E32" r:id="rId51"/>
+    <hyperlink ref="F32" r:id="rId52"/>
+    <hyperlink ref="E33" r:id="rId53"/>
+    <hyperlink ref="F33" r:id="rId54"/>
+    <hyperlink ref="E34" r:id="rId55"/>
+    <hyperlink ref="F34" r:id="rId56"/>
+    <hyperlink ref="E35" r:id="rId57"/>
+    <hyperlink ref="F35" r:id="rId58"/>
+    <hyperlink ref="E36" r:id="rId59"/>
+    <hyperlink ref="F36" r:id="rId60"/>
+    <hyperlink ref="E37" r:id="rId61"/>
+    <hyperlink ref="F37" r:id="rId62"/>
+    <hyperlink ref="E38" r:id="rId63"/>
+    <hyperlink ref="F38" r:id="rId64"/>
+    <hyperlink ref="E39" r:id="rId65"/>
+    <hyperlink ref="F39" r:id="rId66"/>
+    <hyperlink ref="E40" r:id="rId67"/>
+    <hyperlink ref="F40" r:id="rId68"/>
+    <hyperlink ref="E41" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="E42" r:id="rId71"/>
+    <hyperlink ref="F42" r:id="rId72"/>
+    <hyperlink ref="E43" r:id="rId73"/>
+    <hyperlink ref="F43" r:id="rId74"/>
+    <hyperlink ref="E44" r:id="rId75"/>
+    <hyperlink ref="F44" r:id="rId76"/>
+    <hyperlink ref="E45" r:id="rId77"/>
+    <hyperlink ref="F45" r:id="rId78"/>
+    <hyperlink ref="E46" r:id="rId79"/>
+    <hyperlink ref="F46" r:id="rId80"/>
+    <hyperlink ref="E47" r:id="rId81"/>
+    <hyperlink ref="F47" r:id="rId82"/>
+    <hyperlink ref="E48" r:id="rId83"/>
+    <hyperlink ref="F48" r:id="rId84"/>
+    <hyperlink ref="E49" r:id="rId85"/>
+    <hyperlink ref="F49" r:id="rId86"/>
+    <hyperlink ref="E50" r:id="rId87"/>
+    <hyperlink ref="F50" r:id="rId88"/>
+    <hyperlink ref="E51" r:id="rId89"/>
+    <hyperlink ref="F51" r:id="rId90"/>
+    <hyperlink ref="E52" r:id="rId91"/>
+    <hyperlink ref="F52" r:id="rId92"/>
+    <hyperlink ref="E53" r:id="rId93"/>
+    <hyperlink ref="F53" r:id="rId94"/>
+    <hyperlink ref="E54" r:id="rId95"/>
+    <hyperlink ref="F54" r:id="rId96"/>
+    <hyperlink ref="E55" r:id="rId97"/>
+    <hyperlink ref="F55" r:id="rId98"/>
+    <hyperlink ref="E56" r:id="rId99"/>
+    <hyperlink ref="F56" r:id="rId100"/>
+    <hyperlink ref="E57" r:id="rId101"/>
+    <hyperlink ref="F57" r:id="rId102"/>
+    <hyperlink ref="E58" r:id="rId103"/>
+    <hyperlink ref="F58" r:id="rId104"/>
+    <hyperlink ref="E59" r:id="rId105"/>
+    <hyperlink ref="F59" r:id="rId106"/>
+    <hyperlink ref="E60" r:id="rId107"/>
+    <hyperlink ref="F60" r:id="rId108"/>
+    <hyperlink ref="E61" r:id="rId109"/>
+    <hyperlink ref="F61" r:id="rId110"/>
+    <hyperlink ref="E62" r:id="rId111"/>
+    <hyperlink ref="F62" r:id="rId112"/>
+    <hyperlink ref="E63" r:id="rId113"/>
+    <hyperlink ref="F63" r:id="rId114"/>
+    <hyperlink ref="E64" r:id="rId115"/>
+    <hyperlink ref="F64" r:id="rId116"/>
+    <hyperlink ref="E65" r:id="rId117"/>
+    <hyperlink ref="F65" r:id="rId118"/>
+    <hyperlink ref="E66" r:id="rId119"/>
+    <hyperlink ref="F66" r:id="rId120"/>
+    <hyperlink ref="E67" r:id="rId121"/>
+    <hyperlink ref="F67" r:id="rId122"/>
+    <hyperlink ref="E68" r:id="rId123"/>
+    <hyperlink ref="F68" r:id="rId124"/>
+    <hyperlink ref="E69" r:id="rId125"/>
+    <hyperlink ref="F69" r:id="rId126"/>
+    <hyperlink ref="F70" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="E73" r:id="rId131"/>
+    <hyperlink ref="F73" r:id="rId132"/>
+    <hyperlink ref="F74" r:id="rId133"/>
+    <hyperlink ref="E75" r:id="rId134"/>
+    <hyperlink ref="F75" r:id="rId135"/>
+    <hyperlink ref="E76" r:id="rId136"/>
+    <hyperlink ref="F76" r:id="rId137"/>
+    <hyperlink ref="F77" r:id="rId138"/>
+    <hyperlink ref="E78" r:id="rId139"/>
+    <hyperlink ref="F78" r:id="rId140"/>
+    <hyperlink ref="E79" r:id="rId141"/>
+    <hyperlink ref="F79" r:id="rId142"/>
+    <hyperlink ref="F80" r:id="rId143"/>
+    <hyperlink ref="E81" r:id="rId144"/>
+    <hyperlink ref="F81" r:id="rId145"/>
+    <hyperlink ref="E82" r:id="rId146"/>
+    <hyperlink ref="F82" r:id="rId147"/>
+    <hyperlink ref="E83" r:id="rId148"/>
+    <hyperlink ref="F83" r:id="rId149"/>
+    <hyperlink ref="F84" r:id="rId150"/>
+    <hyperlink ref="F85" r:id="rId151"/>
+    <hyperlink ref="E86" r:id="rId152"/>
+    <hyperlink ref="F86" r:id="rId153"/>
+    <hyperlink ref="F87" r:id="rId154"/>
+    <hyperlink ref="E88" r:id="rId155"/>
+    <hyperlink ref="F88" r:id="rId156"/>
+    <hyperlink ref="E89" r:id="rId157"/>
+    <hyperlink ref="F89" r:id="rId158"/>
+    <hyperlink ref="F90" r:id="rId159"/>
+    <hyperlink ref="E91" r:id="rId160"/>
+    <hyperlink ref="F91" r:id="rId161"/>
+    <hyperlink ref="E92" r:id="rId162"/>
+    <hyperlink ref="F92" r:id="rId163"/>
+    <hyperlink ref="E93" r:id="rId164"/>
+    <hyperlink ref="F93" r:id="rId165"/>
+    <hyperlink ref="F94" r:id="rId166"/>
+    <hyperlink ref="E95" r:id="rId167"/>
+    <hyperlink ref="F95" r:id="rId168"/>
+    <hyperlink ref="F96" r:id="rId169"/>
+    <hyperlink ref="F97" r:id="rId170"/>
+    <hyperlink ref="F98" r:id="rId171"/>
+    <hyperlink ref="E99" r:id="rId172"/>
+    <hyperlink ref="F99" r:id="rId173"/>
+    <hyperlink ref="E100" r:id="rId174"/>
+    <hyperlink ref="F100" r:id="rId175"/>
+    <hyperlink ref="E101" r:id="rId176"/>
+    <hyperlink ref="F101" r:id="rId177"/>
+    <hyperlink ref="E102" r:id="rId178"/>
+    <hyperlink ref="F102" r:id="rId179"/>
+    <hyperlink ref="F103" r:id="rId180"/>
+    <hyperlink ref="F104" r:id="rId181"/>
+    <hyperlink ref="E105" r:id="rId182"/>
+    <hyperlink ref="F105" r:id="rId183"/>
+    <hyperlink ref="E106" r:id="rId184"/>
+    <hyperlink ref="F106" r:id="rId185"/>
+    <hyperlink ref="F107" r:id="rId186"/>
+    <hyperlink ref="E108" r:id="rId187"/>
+    <hyperlink ref="F108" r:id="rId188"/>
+    <hyperlink ref="E109" r:id="rId189"/>
+    <hyperlink ref="F109" r:id="rId190"/>
+    <hyperlink ref="E110" r:id="rId191"/>
+    <hyperlink ref="F110" r:id="rId192"/>
+    <hyperlink ref="E111" r:id="rId193"/>
+    <hyperlink ref="F111" r:id="rId194"/>
+    <hyperlink ref="E112" r:id="rId195"/>
+    <hyperlink ref="F112" r:id="rId196"/>
+    <hyperlink ref="E113" r:id="rId197"/>
+    <hyperlink ref="F113" r:id="rId198"/>
+    <hyperlink ref="E114" r:id="rId199"/>
+    <hyperlink ref="F114" r:id="rId200"/>
+    <hyperlink ref="E115" r:id="rId201"/>
+    <hyperlink ref="F115" r:id="rId202"/>
+    <hyperlink ref="E116" r:id="rId203"/>
+    <hyperlink ref="F116" r:id="rId204"/>
+    <hyperlink ref="E117" r:id="rId205"/>
+    <hyperlink ref="F117" r:id="rId206"/>
+    <hyperlink ref="E118" r:id="rId207"/>
+    <hyperlink ref="F118" r:id="rId208"/>
+    <hyperlink ref="E119" r:id="rId209"/>
+    <hyperlink ref="F119" r:id="rId210"/>
+    <hyperlink ref="E120" r:id="rId211"/>
+    <hyperlink ref="F120" r:id="rId212"/>
+    <hyperlink ref="E121" r:id="rId213"/>
+    <hyperlink ref="F121" r:id="rId214"/>
+    <hyperlink ref="E122" r:id="rId215"/>
+    <hyperlink ref="F122" r:id="rId216"/>
+    <hyperlink ref="E123" r:id="rId217"/>
+    <hyperlink ref="F123" r:id="rId218"/>
+    <hyperlink ref="E124" r:id="rId219"/>
+    <hyperlink ref="F124" r:id="rId220"/>
+    <hyperlink ref="E125" r:id="rId221"/>
+    <hyperlink ref="F125" r:id="rId222"/>
+    <hyperlink ref="E126" r:id="rId223"/>
+    <hyperlink ref="F126" r:id="rId224"/>
+    <hyperlink ref="E127" r:id="rId225"/>
+    <hyperlink ref="F127" r:id="rId226"/>
+    <hyperlink ref="E128" r:id="rId227"/>
+    <hyperlink ref="F128" r:id="rId228"/>
+    <hyperlink ref="E129" r:id="rId229"/>
+    <hyperlink ref="F129" r:id="rId230"/>
+    <hyperlink ref="F130" r:id="rId231"/>
+    <hyperlink ref="E131" r:id="rId232"/>
+    <hyperlink ref="F131" r:id="rId233"/>
+    <hyperlink ref="E132" r:id="rId234"/>
+    <hyperlink ref="F132" r:id="rId235"/>
+    <hyperlink ref="E133" r:id="rId236"/>
+    <hyperlink ref="F133" r:id="rId237"/>
+    <hyperlink ref="E134" r:id="rId238"/>
+    <hyperlink ref="F134" r:id="rId239"/>
+    <hyperlink ref="E135" r:id="rId240"/>
+    <hyperlink ref="F135" r:id="rId241"/>
+    <hyperlink ref="E136" r:id="rId242"/>
+    <hyperlink ref="F136" r:id="rId243"/>
+    <hyperlink ref="E137" r:id="rId244"/>
+    <hyperlink ref="F137" r:id="rId245"/>
+    <hyperlink ref="F138" r:id="rId246"/>
+    <hyperlink ref="E139" r:id="rId247"/>
+    <hyperlink ref="F139" r:id="rId248"/>
+    <hyperlink ref="E140" r:id="rId249"/>
+    <hyperlink ref="F140" r:id="rId250"/>
+    <hyperlink ref="E141" r:id="rId251"/>
+    <hyperlink ref="F141" r:id="rId252"/>
+    <hyperlink ref="E142" r:id="rId253"/>
+    <hyperlink ref="F142" r:id="rId254"/>
+    <hyperlink ref="E143" r:id="rId255"/>
+    <hyperlink ref="F143" r:id="rId256"/>
+    <hyperlink ref="F144" r:id="rId257"/>
+    <hyperlink ref="F145" r:id="rId258"/>
+    <hyperlink ref="F146" r:id="rId259"/>
+    <hyperlink ref="E147" r:id="rId260"/>
+    <hyperlink ref="F147" r:id="rId261"/>
+    <hyperlink ref="F148" r:id="rId262"/>
+    <hyperlink ref="E149" r:id="rId263"/>
+    <hyperlink ref="F149" r:id="rId264"/>
+    <hyperlink ref="E150" r:id="rId265"/>
+    <hyperlink ref="F150" r:id="rId266"/>
+    <hyperlink ref="E151" r:id="rId267"/>
+    <hyperlink ref="F151" r:id="rId268"/>
+    <hyperlink ref="F152" r:id="rId269"/>
+    <hyperlink ref="F153" r:id="rId270"/>
+    <hyperlink ref="F154" r:id="rId271"/>
+    <hyperlink ref="F155" r:id="rId272"/>
+    <hyperlink ref="F156" r:id="rId273"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>