--- v1 (2026-09-20)
+++ v2 (2026-11-06)
@@ -8,96 +8,201 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="432">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>29/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Referente per la valutazione- Progetto Mattoni per il futuro</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - DECRETO ASSEGNAZIONE INCARICHII DOCENTI ESPERTI  E TUTOR INTERNI PN 2127 Piano estate 2026 2027 Progetto Armonie</t>
+  </si>
+  <si>
+    <t>23/10/2026</t>
+  </si>
+  <si>
+    <t>BD7CC8CFA9</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura Licenze teaching and learning</t>
+  </si>
+  <si>
+    <t>20/10/2026</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarichi ATA - PN2127 Mattoni per il futuro</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>BD68E9F359</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo servizio portale scuola cloud</t>
+  </si>
+  <si>
+    <t>18/10/2026</t>
+  </si>
+  <si>
+    <t>Annullamento in autotutela del Decreto assegnazione incarichi esperti e tutor - Piano Estate 2026 Progetto Armonie</t>
+  </si>
+  <si>
+    <t>14/10/2026</t>
+  </si>
+  <si>
+    <t>09/10/2026</t>
+  </si>
+  <si>
+    <t>BD4E88C4D7</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia - Nasta</t>
+  </si>
+  <si>
+    <t>BD4E657297</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura materiale di pulizia - Ecocarta</t>
+  </si>
+  <si>
+    <t>BD4C1099AC</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura scarpe antinfortunistiche e materiale e attrezzature per lavori di manutenzione</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico docenti tutor ed esperti - PN 2127 Progetto Mattoni per il futuro</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3A3ADD40</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Campionamento per prevenzione Legionellosi</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2A8AEC59</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Materiale di pubblicità DM 38-2026 10.8.6A-FDRPOC-SI-2026-164</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
+  </si>
+  <si>
+    <t>BD22DF88B3</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento di Accessori Musicali</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0A464E36</t>
+  </si>
+  <si>
+    <t>108 Decisione a contrarre - Lavori di sistemazione bagni sede centrale</t>
+  </si>
+  <si>
     <t>18/09/2026</t>
   </si>
   <si>
     <t>BCFAC6EE82</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batteria Defibrillatore Plesso di Via Smith</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>BD064070FA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura app Unica</t>
   </si>
   <si>
     <t>15/09/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Decreto di nomina - DECRETO GRADUATORIA DEFINITIVA E CONTESTUALE ASSEGNAZIONE INCARICO A 
-VALERE SUL PROGETTO</t>
+VALERE SUL PROGETTO D.M. 38 Dispositivi</t>
   </si>
   <si>
     <t>09/09/2026</t>
   </si>
   <si>
     <t>BCE85A9E1F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura batterie per lavapavimenti</t>
   </si>
   <si>
     <t>05/09/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Decreto conferimento incarico di figura aggiuntiva per supporto 
 didattico/gestionale – Progetto Armonie</t>
   </si>
   <si>
     <t>29/08/2026</t>
   </si>
   <si>
     <t>BCC77B6736</t>
   </si>
   <si>
     <t>Decisione a contrarre - Prestazioni rese dai vv.ff. per accertamento addetti antincendio</t>
@@ -1594,3456 +1699,3780 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAC6EE82" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fe2e3f33-67e5-47c9-8c5b-b63cc48c2f1a" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD064070FA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e1fed89d-2647-4f80-83ba-963abf10be80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE85A9E1F" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/472169c0-da53-4eaa-859b-8d450350e072" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC77B6736" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/52652911-f754-43e7-adf8-873f4510e360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9BD94926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/564f5221-753d-41ad-b340-e2ae39c92b3f" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC706789D0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3bf227f0-7103-4aa3-8860-6451b50dfdfc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC414926D4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/59c42bed-6851-463a-8602-bd6609f3a055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC38FB1F1A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8237d1fd-ccb3-4089-b697-cb08e1006afe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4DCF8C6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d3d7ac55-c575-4c26-95f6-b636300c7358" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4F2D796" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/00d8ffaa-0cef-4333-92e1-ccf835069869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC613EC37" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/df0ee405-a355-4c94-99f3-a03108adfbf7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59A5728" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d163c93f-3541-4a57-8a26-ccf61509658a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADB882B8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/26b5bc73-4521-4138-9b33-ea0a7c700290" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA165DD6B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/612bf5e7-0472-4b99-9e9c-95c0b5b4c298" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE16DFF8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/25ba9e37-30b5-4142-9e88-302eb5c2c53e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADF5ED14" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d5772a3e-7d7a-4823-8751-0d0fab6e4ff5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9905E9B1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/aa958251-b641-4848-917f-1513dadd74ad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CD4F40D" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/71f9700a-caae-456b-854e-fdec120d44b3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C5D47BD" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/97ead4ed-4bb1-4efe-9fa9-b86ae8a84894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB913C24FC" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4f081fab-88b2-49e1-b3c7-b39e41d818ee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF8C2A3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/55b4cfab-f74a-422a-8fc2-38ec1ec3b23f" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FC8A9D1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8a5b0f75-6534-4cdd-ac98-114f752d514e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74C8584E" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2438ff55-af52-4cea-847c-18367481d54d" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB369405C6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7184d925-de61-4616-a04e-c67a503fb2e7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A3BF77F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7055d75b-e52a-496f-97f8-a416a314329d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF646E360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/f0b437c0-eb71-482a-ba40-53607f620516" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5EA5D34" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fcc40bac-7185-415c-9c3c-29ad923d36a3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5942934" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e7499080-4f5f-4eb6-b142-730263ecc408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3A33055" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e6bdd6e0-01f5-427b-aad9-5d00da4657d3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4AD51A7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b7a5d100-d3dc-4e71-a3eb-ab6cb7974d8d" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0B79472" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3b5c03da-278a-401b-9dab-7ce865d676ca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC13E46CE" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c4624548-c0a4-4d63-9913-53f4a458e426" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA464126A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/831d1630-2016-44f6-a13b-4c179461d6b5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA809E6FCB" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2d2cfda8-9648-4d3d-9e10-21cbde9ba12a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5095B70B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8313bea7-c920-4719-aa99-5175e9627186" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37334C27" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/570f4d71-1ace-4de6-8826-b6eac0d573fe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0ED2465D" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/0e93666c-ddf9-4922-90f9-104ee54b661d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4EA331D" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/181a7151-ccba-4afb-b3d1-b1740212973b" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C9E9D0C7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/77358027-f27f-446d-8aad-58dd523e03a9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A200981B" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d3820760-2cb1-41a0-8483-21a290a61998" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977EA4435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/70ad5723-f1b2-4ec1-b21b-5fc56f062ad7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E5D7AF" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3849acef-ca0a-4e7c-9afb-78513f048372" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484E140A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7faa780b-2245-496c-b44b-0524e9713190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9385227A8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/624bff2c-19c7-4814-a87c-474f1a018a91" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937F9315E" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7ade8f94-8e09-46cc-8482-087dcb88ba49" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937AAA40E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c5936faf-91c3-444a-a4b6-879a3eb0c978" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93776A577" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/21c28f1d-7de0-40c3-9f39-5c1ac474f990" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9207EA033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/dfcffc92-63de-4e0c-9385-b9abc7fc3a76" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F95A824C" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/6bacff59-37a7-4f4b-94c6-c307e84877c8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8ABE09E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/9811c3bb-0746-434d-9193-4831b8c228e6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F35792C1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/73f8c18d-13ee-4055-b121-2759854bf0a9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E84FCE33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8858a06b-03c7-4a3d-8bef-00e91470edfd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8083D51" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/89527689-fd3d-4bb7-a97a-b7f958837331" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8E80065" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/17a7e93d-e66b-4cba-a54b-cf96ef132048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FB5A220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/da356494-ce85-4a12-a2a8-deac4611ba5f" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DEA3FDF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/cbc20f1d-02b1-44fd-bc70-8f4e0be8e047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87935357D" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/edc87679-867a-4b0b-bc00-ef6a1a36bb67" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84B187C13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2ecfdbe0-2eeb-4472-919d-8547473a38ad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FFB09BB" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/afd47dda-68f0-4803-87a1-17f2bcc93d65" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738D296EB" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3f5afd30-0112-444f-b1c4-a77f67c9838f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703F2D60D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/1b982f25-acde-47f0-a47e-baa83b605faf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70354CF0B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d5fd385e-8807-4e99-8935-39be3b3940b5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB270BEB" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ce5771b5-1c49-46b3-8633-6188196e2d34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE7CC07C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/43ad2546-0a39-4efa-a287-a8c79fae1904" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662A99694" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/001ae722-2fe7-409d-b80f-0614204df5fb" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650F79232" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de6b339c-7310-4302-b5e1-2f4f6e024c51" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650728549" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/addef054-d039-4177-ad01-1594047eee22" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBAB3CFB" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a69712f9-6f97-4042-8eab-291c90b6952f" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B664B37D" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3ca529ca-b901-44f2-a000-a630adf2bc26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5702660" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ef7d4d38-7316-4a2f-998c-2b04ee066e9e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D9D8A75" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a97b475c-86ab-425c-b0e5-206fb4adfd84" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B88F0B3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/971aa370-e44c-4497-9674-d887fb7be58f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586B83BED" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2386179d-1044-4f24-9a6e-38c5472291b3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55ACDC317" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5c5c706c-7afb-4df8-8850-9c3d20a3644c" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F00ADFD3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ce22bba0-32ca-4fc6-8aa5-62300c07e497" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C3AFFA67" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5b2ff350-63b7-4968-9e38-62539209f468" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49ECF2D85" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/41b5b828-79d9-4a87-8e68-2075ec4eff26" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480412ED2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/bb77c183-abe6-4d31-90fe-4f97f2fb81c4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4337C4DC6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/688a5057-05f5-4d4c-b76d-a498430bdb77" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420457BA8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/9d8a4186-0cb3-4ed6-969d-6bf53a72757c" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C105A8D5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/deb8018d-d07f-4168-85f1-2ddfa85c85ac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d422f15b-0914-4342-8921-6148d582d984" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d422f15b-0914-4342-8921-6148d582d984" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de7cad4a-d40d-4f67-a1e1-bc9b8785ad2d" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDDB6057" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3e2b8814-1a6b-4a2b-bef2-f05cb449f82c" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8B70B6A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/57b33b67-d9ac-48fe-b68f-e6e063886dde" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de7cad4a-d40d-4f67-a1e1-bc9b8785ad2d" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fd692629-e45c-4377-8fb3-f1be0f9170c3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1973AC8B0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2842f5e5-6a87-4c52-bb33-23846c86ca0c" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1924FA7AF" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8b76d646-0307-4396-b6e7-4ec0caa8050e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fd692629-e45c-4377-8fb3-f1be0f9170c3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B161A92B39" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/679a1a2b-901f-4b89-aebf-0c53341c387d" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B158E28BA5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/1ed51c1b-465c-44dd-a7db-a4490d30b41a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d49c7ab6-173d-4553-aeac-f19a443a60f6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d49c7ab6-173d-4553-aeac-f19a443a60f6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4151104d-bbb4-4e46-8f5e-46c62d68cca6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4151104d-bbb4-4e46-8f5e-46c62d68cca6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOEC27EDE5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b24acf20-5134-4b35-91be-6db70a3837f4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b2c2e060-647f-42aa-b7f3-b9e82d914607" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EC27EDE5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67f4a519-9c0c-429d-9464-32c727e37124" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a9c7ba05-2d72-401b-94eb-bdfcb3aa584a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/63a13348-1874-413f-bc3b-eb71335f7e24" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a9c7ba05-2d72-401b-94eb-bdfcb3aa584a" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67630d64-68e8-4c73-814b-b4d2270479dc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8daf7adf-acd4-47d0-9fde-ee6c3da8f8da" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b2c2e060-647f-42aa-b7f3-b9e82d914607" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/63a13348-1874-413f-bc3b-eb71335f7e24" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8daf7adf-acd4-47d0-9fde-ee6c3da8f8da" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67630d64-68e8-4c73-814b-b4d2270479dc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c372ed09-53d7-4f3f-911f-403a1665402d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c372ed09-53d7-4f3f-911f-403a1665402d" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A637159B" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/deba3bc1-0653-4963-88d0-de32887fef91" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A44F3BE2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a8e4f18f-d724-42f2-ad08-878d2a975987" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B076D43A2A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/aa58d5f6-e752-4970-a207-4c60664524da" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0170F283F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e86600e6-b12d-4566-a670-26054b53b290" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=994200848B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/21112292-97e8-4eb5-bcf1-6431060f0689" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9867262232" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8a01c278-0403-44df-a151-73ccf7da2391" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98708356B9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8cd44b83-8918-4c77-bcca-f9debfed4f76" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD7CC8CFA9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/dc320ff8-731e-450c-ac03-2794b3ee0f41" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD68E9F359" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/93fb8187-059f-4e1e-b66b-0e7cd003cf5c" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E88C4D7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/267df373-24c1-4f64-9045-11c29cb7bdbd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4E657297" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/16c1ef6e-b595-436d-a7f7-c4d075c43e9e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD4C1099AC" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fbd4c906-d8e5-4154-b2db-f0befbbda5f1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3A3ADD40" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8cc2da67-c6d2-487f-9520-20654d778aa7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2A8AEC59" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b5984161-4f42-4466-986f-87ac3d3b29bc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD22DF88B3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/42f446f7-c677-4568-bbea-40a149bb212a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0A464E36" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5d12fe35-51f2-4ce8-8ead-770afc849b0a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCFAC6EE82" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fe2e3f33-67e5-47c9-8c5b-b63cc48c2f1a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD064070FA" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e1fed89d-2647-4f80-83ba-963abf10be80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCE85A9E1F" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/472169c0-da53-4eaa-859b-8d450350e072" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC77B6736" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/52652911-f754-43e7-adf8-873f4510e360" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9BD94926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/564f5221-753d-41ad-b340-e2ae39c92b3f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC706789D0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3bf227f0-7103-4aa3-8860-6451b50dfdfc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC414926D4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/59c42bed-6851-463a-8602-bd6609f3a055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC38FB1F1A" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8237d1fd-ccb3-4089-b697-cb08e1006afe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF4DCF8C6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d3d7ac55-c575-4c26-95f6-b636300c7358" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE4F2D796" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/00d8ffaa-0cef-4333-92e1-ccf835069869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC613EC37" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/df0ee405-a355-4c94-99f3-a03108adfbf7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC59A5728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d163c93f-3541-4a57-8a26-ccf61509658a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADB882B8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/26b5bc73-4521-4138-9b33-ea0a7c700290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA165DD6B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/612bf5e7-0472-4b99-9e9c-95c0b5b4c298" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAE16DFF8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/25ba9e37-30b5-4142-9e88-302eb5c2c53e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBADF5ED14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d5772a3e-7d7a-4823-8751-0d0fab6e4ff5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9905E9B1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/aa958251-b641-4848-917f-1513dadd74ad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9CD4F40D" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/71f9700a-caae-456b-854e-fdec120d44b3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB9C5D47BD" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/97ead4ed-4bb1-4efe-9fa9-b86ae8a84894" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB913C24FC" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4f081fab-88b2-49e1-b3c7-b39e41d818ee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8AF8C2A3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/55b4cfab-f74a-422a-8fc2-38ec1ec3b23f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7FC8A9D1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8a5b0f75-6534-4cdd-ac98-114f752d514e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74C8584E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2438ff55-af52-4cea-847c-18367481d54d" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB369405C6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7184d925-de61-4616-a04e-c67a503fb2e7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A3BF77F" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7055d75b-e52a-496f-97f8-a416a314329d" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF646E360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/f0b437c0-eb71-482a-ba40-53607f620516" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAF5EA5D34" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fcc40bac-7185-415c-9c3c-29ad923d36a3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5942934" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e7499080-4f5f-4eb6-b142-730263ecc408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE3A33055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e6bdd6e0-01f5-427b-aad9-5d00da4657d3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE4AD51A7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b7a5d100-d3dc-4e71-a3eb-ab6cb7974d8d" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC0B79472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3b5c03da-278a-401b-9dab-7ce865d676ca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC13E46CE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c4624548-c0a4-4d63-9913-53f4a458e426" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA464126A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/831d1630-2016-44f6-a13b-4c179461d6b5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA809E6FCB" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2d2cfda8-9648-4d3d-9e10-21cbde9ba12a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA5095B70B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8313bea7-c920-4719-aa99-5175e9627186" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA37334C27" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/570f4d71-1ace-4de6-8826-b6eac0d573fe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA0ED2465D" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/0e93666c-ddf9-4922-90f9-104ee54b661d" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9D4EA331D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/181a7151-ccba-4afb-b3d1-b1740212973b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9C9E9D0C7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/77358027-f27f-446d-8aad-58dd523e03a9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9A200981B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d3820760-2cb1-41a0-8483-21a290a61998" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B977EA4435" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/70ad5723-f1b2-4ec1-b21b-5fc56f062ad7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B948E5D7AF" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3849acef-ca0a-4e7c-9afb-78513f048372" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9484E140A" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7faa780b-2245-496c-b44b-0524e9713190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9385227A8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/624bff2c-19c7-4814-a87c-474f1a018a91" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937F9315E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/7ade8f94-8e09-46cc-8482-087dcb88ba49" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B937AAA40E" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c5936faf-91c3-444a-a4b6-879a3eb0c978" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93776A577" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/21c28f1d-7de0-40c3-9f39-5c1ac474f990" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9207EA033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/dfcffc92-63de-4e0c-9385-b9abc7fc3a76" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F95A824C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/6bacff59-37a7-4f4b-94c6-c307e84877c8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F8ABE09E" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/9811c3bb-0746-434d-9193-4831b8c228e6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F35792C1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/73f8c18d-13ee-4055-b121-2759854bf0a9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E84FCE33" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8858a06b-03c7-4a3d-8bef-00e91470edfd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8E8083D51" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/89527689-fd3d-4bb7-a97a-b7f958837331" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8E80065" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/17a7e93d-e66b-4cba-a54b-cf96ef132048" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89FB5A220" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/da356494-ce85-4a12-a2a8-deac4611ba5f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89DEA3FDF" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/cbc20f1d-02b1-44fd-bc70-8f4e0be8e047" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B87935357D" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/edc87679-867a-4b0b-bc00-ef6a1a36bb67" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84B187C13" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2ecfdbe0-2eeb-4472-919d-8547473a38ad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FFB09BB" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/afd47dda-68f0-4803-87a1-17f2bcc93d65" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B738D296EB" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3f5afd30-0112-444f-b1c4-a77f67c9838f" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B703F2D60D" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/1b982f25-acde-47f0-a47e-baa83b605faf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70354CF0B" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d5fd385e-8807-4e99-8935-39be3b3940b5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CB270BEB" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ce5771b5-1c49-46b3-8633-6188196e2d34" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AE7CC07C" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/43ad2546-0a39-4efa-a287-a8c79fae1904" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B662A99694" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/001ae722-2fe7-409d-b80f-0614204df5fb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650F79232" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de6b339c-7310-4302-b5e1-2f4f6e024c51" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B650728549" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/addef054-d039-4177-ad01-1594047eee22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CBAB3CFB" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a69712f9-6f97-4042-8eab-291c90b6952f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B664B37D" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3ca529ca-b901-44f2-a000-a630adf2bc26" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B5702660" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ef7d4d38-7316-4a2f-998c-2b04ee066e9e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59D9D8A75" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a97b475c-86ab-425c-b0e5-206fb4adfd84" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58B88F0B3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/971aa370-e44c-4497-9674-d887fb7be58f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B586B83BED" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2386179d-1044-4f24-9a6e-38c5472291b3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B55ACDC317" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5c5c706c-7afb-4df8-8850-9c3d20a3644c" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F00ADFD3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/ce22bba0-32ca-4fc6-8aa5-62300c07e497" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4C3AFFA67" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/5b2ff350-63b7-4968-9e38-62539209f468" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B49ECF2D85" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/41b5b828-79d9-4a87-8e68-2075ec4eff26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B480412ED2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/bb77c183-abe6-4d31-90fe-4f97f2fb81c4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4337C4DC6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/688a5057-05f5-4d4c-b76d-a498430bdb77" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B420457BA8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/9d8a4186-0cb3-4ed6-969d-6bf53a72757c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C105A8D5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/deb8018d-d07f-4168-85f1-2ddfa85c85ac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d422f15b-0914-4342-8921-6148d582d984" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B207AE0888" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d422f15b-0914-4342-8921-6148d582d984" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de7cad4a-d40d-4f67-a1e1-bc9b8785ad2d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1CDDB6057" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/3e2b8814-1a6b-4a2b-bef2-f05cb449f82c" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C8B70B6A" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/57b33b67-d9ac-48fe-b68f-e6e063886dde" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1C384CF4C" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/de7cad4a-d40d-4f67-a1e1-bc9b8785ad2d" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fd692629-e45c-4377-8fb3-f1be0f9170c3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1973AC8B0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/2842f5e5-6a87-4c52-bb33-23846c86ca0c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1924FA7AF" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8b76d646-0307-4396-b6e7-4ec0caa8050e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18EB9D13F" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/fd692629-e45c-4377-8fb3-f1be0f9170c3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B161A92B39" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/679a1a2b-901f-4b89-aebf-0c53341c387d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B158E28BA5" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/1ed51c1b-465c-44dd-a7db-a4490d30b41a" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d49c7ab6-173d-4553-aeac-f19a443a60f6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B143C84A67" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/d49c7ab6-173d-4553-aeac-f19a443a60f6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4151104d-bbb4-4e46-8f5e-46c62d68cca6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1171BCF39" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/4151104d-bbb4-4e46-8f5e-46c62d68cca6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BOEC27EDE5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b24acf20-5134-4b35-91be-6db70a3837f4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b2c2e060-647f-42aa-b7f3-b9e82d914607" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0EC27EDE5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67f4a519-9c0c-429d-9464-32c727e37124" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a9c7ba05-2d72-401b-94eb-bdfcb3aa584a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/63a13348-1874-413f-bc3b-eb71335f7e24" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0CD371686" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a9c7ba05-2d72-401b-94eb-bdfcb3aa584a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67630d64-68e8-4c73-814b-b4d2270479dc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8daf7adf-acd4-47d0-9fde-ee6c3da8f8da" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C3DDE7CA" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/b2c2e060-647f-42aa-b7f3-b9e82d914607" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C7589816" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/63a13348-1874-413f-bc3b-eb71335f7e24" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C1D23539" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8daf7adf-acd4-47d0-9fde-ee6c3da8f8da" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0C15586E5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/67630d64-68e8-4c73-814b-b4d2270479dc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c372ed09-53d7-4f3f-911f-403a1665402d" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A992AAEF" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/c372ed09-53d7-4f3f-911f-403a1665402d" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A637159B" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/deba3bc1-0653-4963-88d0-de32887fef91" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0A44F3BE2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/a8e4f18f-d724-42f2-ad08-878d2a975987" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B076D43A2A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/aa58d5f6-e752-4970-a207-4c60664524da" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0170F283F" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/e86600e6-b12d-4566-a670-26054b53b290" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=994200848B" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/21112292-97e8-4eb5-bcf1-6431060f0689" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=9867262232" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8a01c278-0403-44df-a151-73ccf7da2391" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=98708356B9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/atti-amministrazioni-enti/8cd44b83-8918-4c77-bcca-f9debfed4f76" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC870004/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F156"/>
+  <dimension ref="A1:F171"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>14723</v>
+        <v>17540</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>14719</v>
+        <v>17508</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="2" t="s">
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4">
-        <v>14414</v>
+        <v>17211</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-        <v>13</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>13903</v>
+        <v>17012</v>
       </c>
       <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6">
+        <v>16902</v>
+      </c>
+      <c r="C6" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-        <v>13</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
-        <v>13209</v>
+        <v>16838</v>
       </c>
       <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>13078</v>
+        <v>16607</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9">
+        <v>16275</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>12803</v>
+        <v>16271</v>
       </c>
       <c r="C10" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>27</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B11">
-        <v>12785</v>
+        <v>16240</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>29</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="B12">
-        <v>12743</v>
+        <v>16212</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>12716</v>
+        <v>15943</v>
       </c>
       <c r="C13" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>33</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14">
+        <v>15627</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15">
+        <v>15435</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16">
+        <v>14909</v>
+      </c>
+      <c r="C16" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17">
+        <v>14723</v>
+      </c>
+      <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B18">
-        <v>10231</v>
+        <v>14719</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B19">
-        <v>9827</v>
+        <v>14414</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>49</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20">
+        <v>13903</v>
+      </c>
+      <c r="C20" t="s">
         <v>51</v>
       </c>
-      <c r="B20">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>8978</v>
+        <v>13677</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="B22">
-        <v>8970</v>
+        <v>13209</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>57</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>58</v>
       </c>
       <c r="B23">
-        <v>8968</v>
+        <v>13078</v>
       </c>
       <c r="C23" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B24">
-        <v>8966</v>
+        <v>12964</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24" t="s">
         <v>62</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>63</v>
       </c>
       <c r="B25">
-        <v>8963</v>
+        <v>12803</v>
       </c>
       <c r="C25" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" t="s">
         <v>64</v>
       </c>
-      <c r="D25" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E25" t="s">
+        <v>7</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B26">
-        <v>8962</v>
+        <v>12785</v>
       </c>
       <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" t="s">
         <v>66</v>
       </c>
-      <c r="D26" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E26" t="s">
+        <v>7</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B27">
-        <v>8961</v>
+        <v>12743</v>
       </c>
       <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" t="s">
         <v>68</v>
       </c>
-      <c r="D27" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E27" t="s">
+        <v>7</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28">
+        <v>12716</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" t="s">
         <v>70</v>
       </c>
-      <c r="B28">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E28" t="s">
+        <v>7</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29">
+        <v>12642</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
         <v>73</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B30">
+        <v>12155</v>
+      </c>
+      <c r="C30" t="s">
+        <v>75</v>
+      </c>
+      <c r="D30" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>77</v>
+      </c>
+      <c r="B31">
+        <v>12099</v>
+      </c>
+      <c r="C31" t="s">
+        <v>78</v>
+      </c>
+      <c r="D31" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32">
+        <v>10752</v>
+      </c>
+      <c r="C32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D32" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>8107</v>
+        <v>10231</v>
       </c>
       <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34">
+        <v>9827</v>
+      </c>
+      <c r="C34" t="s">
         <v>87</v>
       </c>
-      <c r="B34">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>86</v>
+      </c>
+      <c r="B35">
+        <v>9823</v>
+      </c>
+      <c r="C35" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" t="s">
         <v>90</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>6147</v>
+        <v>8978</v>
       </c>
       <c r="C36" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>5521</v>
+        <v>8970</v>
       </c>
       <c r="C37" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>94</v>
+      </c>
+      <c r="E37" t="s">
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B38">
-        <v>5418</v>
+        <v>8968</v>
       </c>
       <c r="C38" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>95</v>
+      </c>
+      <c r="E38" t="s">
+        <v>7</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B39">
-        <v>5381</v>
+        <v>8966</v>
       </c>
       <c r="C39" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="B40">
-        <v>5226</v>
+        <v>8963</v>
       </c>
       <c r="C40" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B41">
-        <v>5051</v>
+        <v>8962</v>
       </c>
       <c r="C41" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D41" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="B42">
-        <v>4701</v>
+        <v>8961</v>
       </c>
       <c r="C42" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B43">
-        <v>4681</v>
+        <v>8800</v>
       </c>
       <c r="C43" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B44">
-        <v>3894</v>
+        <v>8505</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B45">
-        <v>3257</v>
+        <v>8477</v>
       </c>
       <c r="C45" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D45" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="B46">
-        <v>2797</v>
+        <v>8310</v>
       </c>
       <c r="C46" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="D46" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="B47">
-        <v>1911</v>
+        <v>8203</v>
       </c>
       <c r="C47" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B48">
-        <v>1292</v>
+        <v>8107</v>
       </c>
       <c r="C48" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="B49">
-        <v>20812</v>
+        <v>7818</v>
       </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="D49" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B50">
-        <v>20556</v>
+        <v>6827</v>
       </c>
       <c r="C50" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="D50" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="B51">
-        <v>20312</v>
+        <v>6147</v>
       </c>
       <c r="C51" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D51" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="B52">
-        <v>19517</v>
+        <v>5521</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="B53">
-        <v>19412</v>
+        <v>5418</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
       <c r="B54">
-        <v>18918</v>
+        <v>5381</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="B55">
-        <v>18220</v>
+        <v>5226</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="B56">
-        <v>18214</v>
+        <v>5051</v>
       </c>
       <c r="C56" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B57">
-        <v>18212</v>
+        <v>4701</v>
       </c>
       <c r="C57" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58">
+        <v>4681</v>
+      </c>
+      <c r="C58" t="s">
         <v>148</v>
       </c>
-      <c r="B58">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B59">
-        <v>17832</v>
+        <v>3894</v>
       </c>
       <c r="C59" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="B60">
-        <v>17217</v>
+        <v>3257</v>
       </c>
       <c r="C60" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D60" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="B61">
-        <v>17136</v>
+        <v>2797</v>
       </c>
       <c r="C61" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="B62">
-        <v>17037</v>
+        <v>1911</v>
       </c>
       <c r="C62" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="B63">
-        <v>16842</v>
+        <v>1292</v>
       </c>
       <c r="C63" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="D63" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B64">
-        <v>16822</v>
+        <v>20812</v>
       </c>
       <c r="C64" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="D64" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>15707</v>
+        <v>20556</v>
       </c>
       <c r="C65" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D65" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="B66">
-        <v>15527</v>
+        <v>20312</v>
       </c>
       <c r="C66" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D66" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B67">
-        <v>15515</v>
+        <v>19517</v>
       </c>
       <c r="C67" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B68">
-        <v>14619</v>
+        <v>19412</v>
       </c>
       <c r="C68" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B69">
-        <v>13593</v>
+        <v>18918</v>
       </c>
       <c r="C69" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="D69" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B70">
-        <v>11592</v>
+        <v>18220</v>
       </c>
       <c r="C70" t="s">
-        <v>13</v>
+        <v>184</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>185</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="B71">
-        <v>9800</v>
+        <v>18214</v>
       </c>
       <c r="C71" t="s">
-        <v>13</v>
+        <v>186</v>
       </c>
       <c r="D71" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>155</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B72">
-        <v>9758</v>
+        <v>18212</v>
       </c>
       <c r="C72" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="D72" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="B73">
-        <v>9652</v>
+        <v>18210</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D73" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B74">
-        <v>9629</v>
+        <v>17832</v>
       </c>
       <c r="C74" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
       <c r="D74" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>193</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B75">
-        <v>8691</v>
+        <v>17217</v>
       </c>
       <c r="C75" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D75" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B76">
-        <v>8671</v>
+        <v>17136</v>
       </c>
       <c r="C76" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="D76" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="B77">
-        <v>8235</v>
+        <v>17037</v>
       </c>
       <c r="C77" t="s">
-        <v>13</v>
+        <v>201</v>
       </c>
       <c r="D77" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>202</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B78">
-        <v>7760</v>
+        <v>16842</v>
       </c>
       <c r="C78" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D78" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B79">
-        <v>7317</v>
+        <v>16822</v>
       </c>
       <c r="C79" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D79" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B80">
-        <v>6593</v>
+        <v>15707</v>
       </c>
       <c r="C80" t="s">
-        <v>13</v>
+        <v>210</v>
       </c>
       <c r="D80" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>211</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B81">
-        <v>6184</v>
+        <v>15527</v>
       </c>
       <c r="C81" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D81" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
+        <v>212</v>
+      </c>
+      <c r="B82">
+        <v>15515</v>
+      </c>
+      <c r="C82" t="s">
         <v>215</v>
       </c>
-      <c r="B82">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B83">
-        <v>5788</v>
+        <v>14619</v>
       </c>
       <c r="C83" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="D83" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="B84">
-        <v>5535</v>
+        <v>13593</v>
       </c>
       <c r="C84" t="s">
-        <v>13</v>
+        <v>221</v>
       </c>
       <c r="D84" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>222</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B85">
-        <v>5075</v>
+        <v>11592</v>
       </c>
       <c r="C85" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D85" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E85" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B86">
-        <v>3434</v>
+        <v>9800</v>
       </c>
       <c r="C86" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="D86" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>226</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B87">
-        <v>3218</v>
+        <v>9758</v>
       </c>
       <c r="C87" t="s">
-        <v>13</v>
+        <v>228</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>229</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>230</v>
+      </c>
+      <c r="B88">
+        <v>9652</v>
+      </c>
+      <c r="C88" t="s">
+        <v>231</v>
+      </c>
+      <c r="D88" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B89">
-        <v>3048</v>
+        <v>9629</v>
       </c>
       <c r="C89" t="s">
-        <v>235</v>
+        <v>7</v>
       </c>
       <c r="D89" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>234</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
+        <v>235</v>
+      </c>
+      <c r="B90">
+        <v>8691</v>
+      </c>
+      <c r="C90" t="s">
+        <v>236</v>
+      </c>
+      <c r="D90" t="s">
         <v>237</v>
       </c>
-      <c r="B90">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B91">
-        <v>2510</v>
+        <v>8671</v>
       </c>
       <c r="C91" t="s">
+        <v>238</v>
+      </c>
+      <c r="D91" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>240</v>
+      </c>
+      <c r="B92">
+        <v>8235</v>
+      </c>
+      <c r="C92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" t="s">
         <v>241</v>
       </c>
-      <c r="B92">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E92" t="s">
+        <v>7</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>242</v>
+      </c>
+      <c r="B93">
+        <v>7760</v>
+      </c>
+      <c r="C93" t="s">
+        <v>243</v>
+      </c>
+      <c r="D93" t="s">
         <v>244</v>
-      </c>
-[...7 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>245</v>
+      </c>
+      <c r="B94">
+        <v>7317</v>
+      </c>
+      <c r="C94" t="s">
+        <v>246</v>
+      </c>
+      <c r="D94" t="s">
         <v>247</v>
       </c>
-      <c r="B94">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>248</v>
+      </c>
+      <c r="B95">
+        <v>6593</v>
+      </c>
+      <c r="C95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" t="s">
         <v>249</v>
       </c>
-      <c r="B95">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E95" t="s">
+        <v>7</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B96">
-        <v>1253</v>
+        <v>6184</v>
       </c>
       <c r="C96" t="s">
-        <v>13</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
         <v>252</v>
       </c>
-      <c r="E96" t="s">
-        <v>13</v>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>250</v>
+      </c>
+      <c r="B97">
+        <v>6145</v>
+      </c>
+      <c r="C97" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D97" t="s">
         <v>254</v>
       </c>
-      <c r="E97" t="s">
-        <v>13</v>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>255</v>
       </c>
       <c r="B98">
-        <v>19834</v>
+        <v>5788</v>
       </c>
       <c r="C98" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>257</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B99">
-        <v>19719</v>
+        <v>5535</v>
       </c>
       <c r="C99" t="s">
-        <v>258</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
         <v>259</v>
       </c>
-      <c r="E99" s="2" t="s">
-        <v>9</v>
+      <c r="E99" t="s">
+        <v>7</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>260</v>
       </c>
       <c r="B100">
-        <v>19240</v>
+        <v>5075</v>
       </c>
       <c r="C100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" t="s">
         <v>261</v>
       </c>
-      <c r="D100" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E100" t="s">
+        <v>7</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>262</v>
+      </c>
+      <c r="B101">
+        <v>3434</v>
+      </c>
+      <c r="C101" t="s">
         <v>263</v>
       </c>
-      <c r="B101">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>265</v>
+      </c>
+      <c r="B102">
+        <v>3218</v>
+      </c>
+      <c r="C102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" t="s">
         <v>266</v>
       </c>
-      <c r="B102">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E102" t="s">
+        <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>267</v>
+      </c>
+      <c r="B103">
+        <v>3064</v>
+      </c>
+      <c r="C103" t="s">
+        <v>268</v>
+      </c>
+      <c r="D103" t="s">
         <v>269</v>
       </c>
-      <c r="B103">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>267</v>
+      </c>
+      <c r="B104">
+        <v>3048</v>
+      </c>
+      <c r="C104" t="s">
+        <v>270</v>
+      </c>
+      <c r="D104" t="s">
         <v>271</v>
       </c>
-      <c r="B104">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>272</v>
+      </c>
+      <c r="B105">
+        <v>2514</v>
+      </c>
+      <c r="C105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" t="s">
         <v>273</v>
       </c>
-      <c r="B105">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E105" t="s">
+        <v>7</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B106">
-        <v>16720</v>
+        <v>2510</v>
       </c>
       <c r="C106" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="D106" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B107">
-        <v>15232</v>
+        <v>2172</v>
       </c>
       <c r="C107" t="s">
-        <v>13</v>
+        <v>277</v>
       </c>
       <c r="D107" t="s">
-        <v>280</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>278</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>279</v>
+      </c>
+      <c r="B108">
+        <v>2078</v>
+      </c>
+      <c r="C108" t="s">
+        <v>280</v>
+      </c>
+      <c r="D108" t="s">
         <v>281</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B109">
-        <v>10047</v>
+        <v>1769</v>
       </c>
       <c r="C109" t="s">
-        <v>285</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>283</v>
+      </c>
+      <c r="E109" t="s">
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B110">
-        <v>9778</v>
+        <v>1317</v>
       </c>
       <c r="C110" t="s">
         <v>285</v>
       </c>
       <c r="D110" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B111">
-        <v>9364</v>
+        <v>1253</v>
       </c>
       <c r="C111" t="s">
-        <v>290</v>
+        <v>7</v>
       </c>
       <c r="D111" t="s">
-        <v>291</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>287</v>
+      </c>
+      <c r="E111" t="s">
+        <v>7</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B112">
-        <v>8662</v>
+        <v>1248</v>
       </c>
       <c r="C112" t="s">
-        <v>293</v>
+        <v>7</v>
       </c>
       <c r="D112" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>289</v>
+      </c>
+      <c r="E112" t="s">
+        <v>7</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B113">
-        <v>8530</v>
+        <v>19834</v>
       </c>
       <c r="C113" t="s">
-        <v>296</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>291</v>
+      </c>
+      <c r="E113" t="s">
+        <v>7</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B114">
-        <v>8501</v>
+        <v>19719</v>
       </c>
       <c r="C114" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D114" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B115">
-        <v>8023</v>
+        <v>19240</v>
       </c>
       <c r="C115" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D115" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B116">
-        <v>7758</v>
+        <v>18867</v>
       </c>
       <c r="C116" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="D116" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B117">
-        <v>7646</v>
+        <v>18421</v>
       </c>
       <c r="C117" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D117" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B118">
-        <v>7579</v>
+        <v>18112</v>
       </c>
       <c r="C118" t="s">
-        <v>300</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>305</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B119">
-        <v>6983</v>
+        <v>17602</v>
       </c>
       <c r="C119" t="s">
-        <v>311</v>
+        <v>7</v>
       </c>
       <c r="D119" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>307</v>
+      </c>
+      <c r="E119" t="s">
+        <v>7</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B120">
-        <v>6818</v>
+        <v>17126</v>
       </c>
       <c r="C120" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="D120" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
       <c r="B121">
-        <v>6503</v>
+        <v>16720</v>
       </c>
       <c r="C121" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="D121" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B122">
-        <v>6408</v>
+        <v>15232</v>
       </c>
       <c r="C122" t="s">
-        <v>317</v>
+        <v>7</v>
       </c>
       <c r="D122" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>315</v>
+      </c>
+      <c r="E122" t="s">
+        <v>7</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B123">
-        <v>5951</v>
+        <v>12392</v>
       </c>
       <c r="C123" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D123" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B124">
-        <v>5648</v>
+        <v>10047</v>
       </c>
       <c r="C124" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D124" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B125">
-        <v>5646</v>
+        <v>9778</v>
       </c>
       <c r="C125" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="D125" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B126">
-        <v>5108</v>
+        <v>9364</v>
       </c>
       <c r="C126" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="D126" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B127">
-        <v>5028</v>
+        <v>8662</v>
       </c>
       <c r="C127" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="D127" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>330</v>
+      </c>
+      <c r="B128">
+        <v>8530</v>
+      </c>
+      <c r="C128" t="s">
         <v>331</v>
       </c>
-      <c r="B128">
-[...4 lines deleted...]
-      </c>
       <c r="D128" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B129">
-        <v>4977</v>
+        <v>8501</v>
       </c>
       <c r="C129" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="D129" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B130">
-        <v>4769</v>
+        <v>8023</v>
       </c>
       <c r="C130" t="s">
-        <v>13</v>
+        <v>335</v>
       </c>
       <c r="D130" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>336</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="B131">
-        <v>4601</v>
+        <v>7758</v>
       </c>
       <c r="C131" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D131" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
+        <v>340</v>
+      </c>
+      <c r="B132">
+        <v>7646</v>
+      </c>
+      <c r="C132" t="s">
         <v>341</v>
       </c>
-      <c r="B132">
-[...4 lines deleted...]
-      </c>
       <c r="D132" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="B133">
-        <v>4588</v>
+        <v>7579</v>
       </c>
       <c r="C133" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D133" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>345</v>
+      </c>
+      <c r="B134">
+        <v>6983</v>
+      </c>
+      <c r="C134" t="s">
+        <v>346</v>
+      </c>
+      <c r="D134" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B135">
-        <v>4484</v>
+        <v>6818</v>
       </c>
       <c r="C135" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="D135" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B136">
-        <v>4381</v>
+        <v>6503</v>
       </c>
       <c r="C136" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="D136" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="B137">
-        <v>4362</v>
+        <v>6408</v>
       </c>
       <c r="C137" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="D137" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B138">
-        <v>4338</v>
+        <v>5951</v>
       </c>
       <c r="C138" t="s">
-        <v>13</v>
+        <v>357</v>
       </c>
       <c r="D138" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>358</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="B139">
-        <v>4193</v>
+        <v>5648</v>
       </c>
       <c r="C139" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D139" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="B140">
-        <v>3963</v>
+        <v>5646</v>
       </c>
       <c r="C140" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D140" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B141">
-        <v>3908</v>
+        <v>5108</v>
       </c>
       <c r="C141" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D141" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>359</v>
+        <v>366</v>
       </c>
       <c r="B142">
-        <v>3873</v>
+        <v>5028</v>
       </c>
       <c r="C142" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="D142" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B143">
-        <v>3094</v>
+        <v>5026</v>
       </c>
       <c r="C143" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D143" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B144">
-        <v>2716</v>
+        <v>4977</v>
       </c>
       <c r="C144" t="s">
-        <v>13</v>
+        <v>372</v>
       </c>
       <c r="D144" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>373</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="B145">
-        <v>2494</v>
+        <v>4769</v>
       </c>
       <c r="C145" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D145" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="E145" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="B146">
-        <v>2301</v>
+        <v>4601</v>
       </c>
       <c r="C146" t="s">
-        <v>13</v>
+        <v>369</v>
       </c>
       <c r="D146" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>377</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="B147">
-        <v>1424</v>
+        <v>4589</v>
       </c>
       <c r="C147" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="D147" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>376</v>
       </c>
       <c r="B148">
-        <v>16447</v>
+        <v>4588</v>
       </c>
       <c r="C148" t="s">
-        <v>13</v>
+        <v>380</v>
       </c>
       <c r="D148" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>381</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="B149">
-        <v>11949</v>
+        <v>4498</v>
       </c>
       <c r="C149" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="D149" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B150">
-        <v>7945</v>
+        <v>4484</v>
       </c>
       <c r="C150" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="D150" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B151">
-        <v>7846</v>
+        <v>4381</v>
       </c>
       <c r="C151" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="D151" t="s">
         <v>386</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>385</v>
+      </c>
+      <c r="B152">
+        <v>4362</v>
+      </c>
+      <c r="C152" t="s">
+        <v>378</v>
+      </c>
+      <c r="D152" t="s">
         <v>387</v>
       </c>
-      <c r="B152">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="B153">
-        <v>6620</v>
+        <v>4338</v>
       </c>
       <c r="C153" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D153" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E153" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
+        <v>389</v>
+      </c>
+      <c r="B154">
+        <v>4193</v>
+      </c>
+      <c r="C154" t="s">
+        <v>390</v>
+      </c>
+      <c r="D154" t="s">
         <v>391</v>
       </c>
-      <c r="B154">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>392</v>
+      </c>
+      <c r="B155">
+        <v>3963</v>
+      </c>
+      <c r="C155" t="s">
+        <v>390</v>
+      </c>
+      <c r="D155" t="s">
         <v>393</v>
       </c>
-      <c r="B155">
-[...9 lines deleted...]
-        <v>13</v>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
+        <v>394</v>
+      </c>
+      <c r="B156">
+        <v>3908</v>
+      </c>
+      <c r="C156" t="s">
         <v>395</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D156" t="s">
         <v>396</v>
       </c>
-      <c r="E156" t="s">
-        <v>13</v>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>394</v>
+      </c>
+      <c r="B157">
+        <v>3873</v>
+      </c>
+      <c r="C157" t="s">
+        <v>397</v>
+      </c>
+      <c r="D157" t="s">
+        <v>398</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>399</v>
+      </c>
+      <c r="B158">
+        <v>3094</v>
+      </c>
+      <c r="C158" t="s">
+        <v>400</v>
+      </c>
+      <c r="D158" t="s">
+        <v>401</v>
+      </c>
+      <c r="E158" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>402</v>
+      </c>
+      <c r="B159">
+        <v>2716</v>
+      </c>
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" t="s">
+        <v>403</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>404</v>
+      </c>
+      <c r="B160">
+        <v>2494</v>
+      </c>
+      <c r="C160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" t="s">
+        <v>405</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>406</v>
+      </c>
+      <c r="B161">
+        <v>2301</v>
+      </c>
+      <c r="C161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" t="s">
+        <v>407</v>
+      </c>
+      <c r="E161" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>408</v>
+      </c>
+      <c r="B162">
+        <v>1424</v>
+      </c>
+      <c r="C162" t="s">
+        <v>409</v>
+      </c>
+      <c r="D162" t="s">
+        <v>410</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>411</v>
+      </c>
+      <c r="B163">
+        <v>16447</v>
+      </c>
+      <c r="C163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" t="s">
+        <v>412</v>
+      </c>
+      <c r="E163" t="s">
+        <v>7</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>413</v>
+      </c>
+      <c r="B164">
+        <v>11949</v>
+      </c>
+      <c r="C164" t="s">
+        <v>414</v>
+      </c>
+      <c r="D164" t="s">
+        <v>415</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>416</v>
+      </c>
+      <c r="B165">
+        <v>7945</v>
+      </c>
+      <c r="C165" t="s">
+        <v>417</v>
+      </c>
+      <c r="D165" t="s">
+        <v>418</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>419</v>
+      </c>
+      <c r="B166">
+        <v>7846</v>
+      </c>
+      <c r="C166" t="s">
+        <v>420</v>
+      </c>
+      <c r="D166" t="s">
+        <v>421</v>
+      </c>
+      <c r="E166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>422</v>
+      </c>
+      <c r="B167">
+        <v>6686</v>
+      </c>
+      <c r="C167" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" t="s">
+        <v>423</v>
+      </c>
+      <c r="E167" t="s">
+        <v>7</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>424</v>
+      </c>
+      <c r="B168">
+        <v>6620</v>
+      </c>
+      <c r="C168" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" t="s">
+        <v>425</v>
+      </c>
+      <c r="E168" t="s">
+        <v>7</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>426</v>
+      </c>
+      <c r="B169">
+        <v>5902</v>
+      </c>
+      <c r="C169" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" t="s">
+        <v>427</v>
+      </c>
+      <c r="E169" t="s">
+        <v>7</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>428</v>
+      </c>
+      <c r="B170">
+        <v>5590</v>
+      </c>
+      <c r="C170" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" t="s">
+        <v>429</v>
+      </c>
+      <c r="E170" t="s">
+        <v>7</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>430</v>
+      </c>
+      <c r="B171">
+        <v>4123</v>
+      </c>
+      <c r="C171" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" t="s">
+        <v>431</v>
+      </c>
+      <c r="E171" t="s">
+        <v>7</v>
+      </c>
+      <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...12 lines deleted...]
-    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="E6" r:id="rId6"/>
+    <hyperlink ref="F6" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
+    <hyperlink ref="F8" r:id="rId9"/>
+    <hyperlink ref="E9" r:id="rId10"/>
+    <hyperlink ref="F9" r:id="rId11"/>
+    <hyperlink ref="E10" r:id="rId12"/>
+    <hyperlink ref="F10" r:id="rId13"/>
+    <hyperlink ref="E11" r:id="rId14"/>
     <hyperlink ref="F11" r:id="rId15"/>
     <hyperlink ref="F12" r:id="rId16"/>
-    <hyperlink ref="F13" r:id="rId17"/>
-[...10 lines deleted...]
-    <hyperlink ref="E19" r:id="rId28"/>
+    <hyperlink ref="E13" r:id="rId17"/>
+    <hyperlink ref="F13" r:id="rId18"/>
+    <hyperlink ref="E14" r:id="rId19"/>
+    <hyperlink ref="F14" r:id="rId20"/>
+    <hyperlink ref="E15" r:id="rId21"/>
+    <hyperlink ref="F15" r:id="rId22"/>
+    <hyperlink ref="E16" r:id="rId23"/>
+    <hyperlink ref="F16" r:id="rId24"/>
+    <hyperlink ref="E17" r:id="rId25"/>
+    <hyperlink ref="F17" r:id="rId26"/>
+    <hyperlink ref="E18" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
     <hyperlink ref="F19" r:id="rId29"/>
     <hyperlink ref="E20" r:id="rId30"/>
     <hyperlink ref="F20" r:id="rId31"/>
     <hyperlink ref="F21" r:id="rId32"/>
-    <hyperlink ref="F22" r:id="rId33"/>
-[...3 lines deleted...]
-    <hyperlink ref="E25" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId33"/>
+    <hyperlink ref="F22" r:id="rId34"/>
+    <hyperlink ref="F23" r:id="rId35"/>
+    <hyperlink ref="E24" r:id="rId36"/>
+    <hyperlink ref="F24" r:id="rId37"/>
     <hyperlink ref="F25" r:id="rId38"/>
-    <hyperlink ref="E26" r:id="rId39"/>
-[...109 lines deleted...]
-    <hyperlink ref="F83" r:id="rId149"/>
+    <hyperlink ref="F26" r:id="rId39"/>
+    <hyperlink ref="F27" r:id="rId40"/>
+    <hyperlink ref="F28" r:id="rId41"/>
+    <hyperlink ref="E29" r:id="rId42"/>
+    <hyperlink ref="F29" r:id="rId43"/>
+    <hyperlink ref="E30" r:id="rId44"/>
+    <hyperlink ref="F30" r:id="rId45"/>
+    <hyperlink ref="E31" r:id="rId46"/>
+    <hyperlink ref="F31" r:id="rId47"/>
+    <hyperlink ref="E32" r:id="rId48"/>
+    <hyperlink ref="F32" r:id="rId49"/>
+    <hyperlink ref="E33" r:id="rId50"/>
+    <hyperlink ref="F33" r:id="rId51"/>
+    <hyperlink ref="E34" r:id="rId52"/>
+    <hyperlink ref="F34" r:id="rId53"/>
+    <hyperlink ref="E35" r:id="rId54"/>
+    <hyperlink ref="F35" r:id="rId55"/>
+    <hyperlink ref="F36" r:id="rId56"/>
+    <hyperlink ref="F37" r:id="rId57"/>
+    <hyperlink ref="F38" r:id="rId58"/>
+    <hyperlink ref="E39" r:id="rId59"/>
+    <hyperlink ref="F39" r:id="rId60"/>
+    <hyperlink ref="E40" r:id="rId61"/>
+    <hyperlink ref="F40" r:id="rId62"/>
+    <hyperlink ref="E41" r:id="rId63"/>
+    <hyperlink ref="F41" r:id="rId64"/>
+    <hyperlink ref="E42" r:id="rId65"/>
+    <hyperlink ref="F42" r:id="rId66"/>
+    <hyperlink ref="E43" r:id="rId67"/>
+    <hyperlink ref="F43" r:id="rId68"/>
+    <hyperlink ref="E44" r:id="rId69"/>
+    <hyperlink ref="F44" r:id="rId70"/>
+    <hyperlink ref="E45" r:id="rId71"/>
+    <hyperlink ref="F45" r:id="rId72"/>
+    <hyperlink ref="E46" r:id="rId73"/>
+    <hyperlink ref="F46" r:id="rId74"/>
+    <hyperlink ref="E47" r:id="rId75"/>
+    <hyperlink ref="F47" r:id="rId76"/>
+    <hyperlink ref="E48" r:id="rId77"/>
+    <hyperlink ref="F48" r:id="rId78"/>
+    <hyperlink ref="E49" r:id="rId79"/>
+    <hyperlink ref="F49" r:id="rId80"/>
+    <hyperlink ref="E50" r:id="rId81"/>
+    <hyperlink ref="F50" r:id="rId82"/>
+    <hyperlink ref="E51" r:id="rId83"/>
+    <hyperlink ref="F51" r:id="rId84"/>
+    <hyperlink ref="E52" r:id="rId85"/>
+    <hyperlink ref="F52" r:id="rId86"/>
+    <hyperlink ref="E53" r:id="rId87"/>
+    <hyperlink ref="F53" r:id="rId88"/>
+    <hyperlink ref="E54" r:id="rId89"/>
+    <hyperlink ref="F54" r:id="rId90"/>
+    <hyperlink ref="E55" r:id="rId91"/>
+    <hyperlink ref="F55" r:id="rId92"/>
+    <hyperlink ref="E56" r:id="rId93"/>
+    <hyperlink ref="F56" r:id="rId94"/>
+    <hyperlink ref="E57" r:id="rId95"/>
+    <hyperlink ref="F57" r:id="rId96"/>
+    <hyperlink ref="E58" r:id="rId97"/>
+    <hyperlink ref="F58" r:id="rId98"/>
+    <hyperlink ref="E59" r:id="rId99"/>
+    <hyperlink ref="F59" r:id="rId100"/>
+    <hyperlink ref="E60" r:id="rId101"/>
+    <hyperlink ref="F60" r:id="rId102"/>
+    <hyperlink ref="E61" r:id="rId103"/>
+    <hyperlink ref="F61" r:id="rId104"/>
+    <hyperlink ref="E62" r:id="rId105"/>
+    <hyperlink ref="F62" r:id="rId106"/>
+    <hyperlink ref="E63" r:id="rId107"/>
+    <hyperlink ref="F63" r:id="rId108"/>
+    <hyperlink ref="E64" r:id="rId109"/>
+    <hyperlink ref="F64" r:id="rId110"/>
+    <hyperlink ref="E65" r:id="rId111"/>
+    <hyperlink ref="F65" r:id="rId112"/>
+    <hyperlink ref="E66" r:id="rId113"/>
+    <hyperlink ref="F66" r:id="rId114"/>
+    <hyperlink ref="E67" r:id="rId115"/>
+    <hyperlink ref="F67" r:id="rId116"/>
+    <hyperlink ref="E68" r:id="rId117"/>
+    <hyperlink ref="F68" r:id="rId118"/>
+    <hyperlink ref="E69" r:id="rId119"/>
+    <hyperlink ref="F69" r:id="rId120"/>
+    <hyperlink ref="E70" r:id="rId121"/>
+    <hyperlink ref="F70" r:id="rId122"/>
+    <hyperlink ref="E71" r:id="rId123"/>
+    <hyperlink ref="F71" r:id="rId124"/>
+    <hyperlink ref="E72" r:id="rId125"/>
+    <hyperlink ref="F72" r:id="rId126"/>
+    <hyperlink ref="E73" r:id="rId127"/>
+    <hyperlink ref="F73" r:id="rId128"/>
+    <hyperlink ref="E74" r:id="rId129"/>
+    <hyperlink ref="F74" r:id="rId130"/>
+    <hyperlink ref="E75" r:id="rId131"/>
+    <hyperlink ref="F75" r:id="rId132"/>
+    <hyperlink ref="E76" r:id="rId133"/>
+    <hyperlink ref="F76" r:id="rId134"/>
+    <hyperlink ref="E77" r:id="rId135"/>
+    <hyperlink ref="F77" r:id="rId136"/>
+    <hyperlink ref="E78" r:id="rId137"/>
+    <hyperlink ref="F78" r:id="rId138"/>
+    <hyperlink ref="E79" r:id="rId139"/>
+    <hyperlink ref="F79" r:id="rId140"/>
+    <hyperlink ref="E80" r:id="rId141"/>
+    <hyperlink ref="F80" r:id="rId142"/>
+    <hyperlink ref="E81" r:id="rId143"/>
+    <hyperlink ref="F81" r:id="rId144"/>
+    <hyperlink ref="E82" r:id="rId145"/>
+    <hyperlink ref="F82" r:id="rId146"/>
+    <hyperlink ref="E83" r:id="rId147"/>
+    <hyperlink ref="F83" r:id="rId148"/>
+    <hyperlink ref="E84" r:id="rId149"/>
     <hyperlink ref="F84" r:id="rId150"/>
     <hyperlink ref="F85" r:id="rId151"/>
-    <hyperlink ref="E86" r:id="rId152"/>
-    <hyperlink ref="F86" r:id="rId153"/>
+    <hyperlink ref="F86" r:id="rId152"/>
+    <hyperlink ref="E87" r:id="rId153"/>
     <hyperlink ref="F87" r:id="rId154"/>
     <hyperlink ref="E88" r:id="rId155"/>
     <hyperlink ref="F88" r:id="rId156"/>
-    <hyperlink ref="E89" r:id="rId157"/>
-    <hyperlink ref="F89" r:id="rId158"/>
+    <hyperlink ref="F89" r:id="rId157"/>
+    <hyperlink ref="E90" r:id="rId158"/>
     <hyperlink ref="F90" r:id="rId159"/>
     <hyperlink ref="E91" r:id="rId160"/>
     <hyperlink ref="F91" r:id="rId161"/>
-    <hyperlink ref="E92" r:id="rId162"/>
-[...2 lines deleted...]
-    <hyperlink ref="F93" r:id="rId165"/>
+    <hyperlink ref="F92" r:id="rId162"/>
+    <hyperlink ref="E93" r:id="rId163"/>
+    <hyperlink ref="F93" r:id="rId164"/>
+    <hyperlink ref="E94" r:id="rId165"/>
     <hyperlink ref="F94" r:id="rId166"/>
-    <hyperlink ref="E95" r:id="rId167"/>
-    <hyperlink ref="F95" r:id="rId168"/>
+    <hyperlink ref="F95" r:id="rId167"/>
+    <hyperlink ref="E96" r:id="rId168"/>
     <hyperlink ref="F96" r:id="rId169"/>
-    <hyperlink ref="F97" r:id="rId170"/>
-[...3 lines deleted...]
-    <hyperlink ref="E100" r:id="rId174"/>
+    <hyperlink ref="E97" r:id="rId170"/>
+    <hyperlink ref="F97" r:id="rId171"/>
+    <hyperlink ref="E98" r:id="rId172"/>
+    <hyperlink ref="F98" r:id="rId173"/>
+    <hyperlink ref="F99" r:id="rId174"/>
     <hyperlink ref="F100" r:id="rId175"/>
     <hyperlink ref="E101" r:id="rId176"/>
     <hyperlink ref="F101" r:id="rId177"/>
-    <hyperlink ref="E102" r:id="rId178"/>
-    <hyperlink ref="F102" r:id="rId179"/>
+    <hyperlink ref="F102" r:id="rId178"/>
+    <hyperlink ref="E103" r:id="rId179"/>
     <hyperlink ref="F103" r:id="rId180"/>
-    <hyperlink ref="F104" r:id="rId181"/>
-    <hyperlink ref="E105" r:id="rId182"/>
+    <hyperlink ref="E104" r:id="rId181"/>
+    <hyperlink ref="F104" r:id="rId182"/>
     <hyperlink ref="F105" r:id="rId183"/>
     <hyperlink ref="E106" r:id="rId184"/>
     <hyperlink ref="F106" r:id="rId185"/>
-    <hyperlink ref="F107" r:id="rId186"/>
-[...2 lines deleted...]
-    <hyperlink ref="E109" r:id="rId189"/>
+    <hyperlink ref="E107" r:id="rId186"/>
+    <hyperlink ref="F107" r:id="rId187"/>
+    <hyperlink ref="E108" r:id="rId188"/>
+    <hyperlink ref="F108" r:id="rId189"/>
     <hyperlink ref="F109" r:id="rId190"/>
     <hyperlink ref="E110" r:id="rId191"/>
     <hyperlink ref="F110" r:id="rId192"/>
-    <hyperlink ref="E111" r:id="rId193"/>
-[...74 lines deleted...]
-    <hyperlink ref="F151" r:id="rId268"/>
+    <hyperlink ref="F111" r:id="rId193"/>
+    <hyperlink ref="F112" r:id="rId194"/>
+    <hyperlink ref="F113" r:id="rId195"/>
+    <hyperlink ref="E114" r:id="rId196"/>
+    <hyperlink ref="F114" r:id="rId197"/>
+    <hyperlink ref="E115" r:id="rId198"/>
+    <hyperlink ref="F115" r:id="rId199"/>
+    <hyperlink ref="E116" r:id="rId200"/>
+    <hyperlink ref="F116" r:id="rId201"/>
+    <hyperlink ref="E117" r:id="rId202"/>
+    <hyperlink ref="F117" r:id="rId203"/>
+    <hyperlink ref="F118" r:id="rId204"/>
+    <hyperlink ref="F119" r:id="rId205"/>
+    <hyperlink ref="E120" r:id="rId206"/>
+    <hyperlink ref="F120" r:id="rId207"/>
+    <hyperlink ref="E121" r:id="rId208"/>
+    <hyperlink ref="F121" r:id="rId209"/>
+    <hyperlink ref="F122" r:id="rId210"/>
+    <hyperlink ref="E123" r:id="rId211"/>
+    <hyperlink ref="F123" r:id="rId212"/>
+    <hyperlink ref="E124" r:id="rId213"/>
+    <hyperlink ref="F124" r:id="rId214"/>
+    <hyperlink ref="E125" r:id="rId215"/>
+    <hyperlink ref="F125" r:id="rId216"/>
+    <hyperlink ref="E126" r:id="rId217"/>
+    <hyperlink ref="F126" r:id="rId218"/>
+    <hyperlink ref="E127" r:id="rId219"/>
+    <hyperlink ref="F127" r:id="rId220"/>
+    <hyperlink ref="E128" r:id="rId221"/>
+    <hyperlink ref="F128" r:id="rId222"/>
+    <hyperlink ref="E129" r:id="rId223"/>
+    <hyperlink ref="F129" r:id="rId224"/>
+    <hyperlink ref="E130" r:id="rId225"/>
+    <hyperlink ref="F130" r:id="rId226"/>
+    <hyperlink ref="E131" r:id="rId227"/>
+    <hyperlink ref="F131" r:id="rId228"/>
+    <hyperlink ref="E132" r:id="rId229"/>
+    <hyperlink ref="F132" r:id="rId230"/>
+    <hyperlink ref="E133" r:id="rId231"/>
+    <hyperlink ref="F133" r:id="rId232"/>
+    <hyperlink ref="E134" r:id="rId233"/>
+    <hyperlink ref="F134" r:id="rId234"/>
+    <hyperlink ref="E135" r:id="rId235"/>
+    <hyperlink ref="F135" r:id="rId236"/>
+    <hyperlink ref="E136" r:id="rId237"/>
+    <hyperlink ref="F136" r:id="rId238"/>
+    <hyperlink ref="E137" r:id="rId239"/>
+    <hyperlink ref="F137" r:id="rId240"/>
+    <hyperlink ref="E138" r:id="rId241"/>
+    <hyperlink ref="F138" r:id="rId242"/>
+    <hyperlink ref="E139" r:id="rId243"/>
+    <hyperlink ref="F139" r:id="rId244"/>
+    <hyperlink ref="E140" r:id="rId245"/>
+    <hyperlink ref="F140" r:id="rId246"/>
+    <hyperlink ref="E141" r:id="rId247"/>
+    <hyperlink ref="F141" r:id="rId248"/>
+    <hyperlink ref="E142" r:id="rId249"/>
+    <hyperlink ref="F142" r:id="rId250"/>
+    <hyperlink ref="E143" r:id="rId251"/>
+    <hyperlink ref="F143" r:id="rId252"/>
+    <hyperlink ref="E144" r:id="rId253"/>
+    <hyperlink ref="F144" r:id="rId254"/>
+    <hyperlink ref="F145" r:id="rId255"/>
+    <hyperlink ref="E146" r:id="rId256"/>
+    <hyperlink ref="F146" r:id="rId257"/>
+    <hyperlink ref="E147" r:id="rId258"/>
+    <hyperlink ref="F147" r:id="rId259"/>
+    <hyperlink ref="E148" r:id="rId260"/>
+    <hyperlink ref="F148" r:id="rId261"/>
+    <hyperlink ref="E149" r:id="rId262"/>
+    <hyperlink ref="F149" r:id="rId263"/>
+    <hyperlink ref="E150" r:id="rId264"/>
+    <hyperlink ref="F150" r:id="rId265"/>
+    <hyperlink ref="E151" r:id="rId266"/>
+    <hyperlink ref="F151" r:id="rId267"/>
+    <hyperlink ref="E152" r:id="rId268"/>
     <hyperlink ref="F152" r:id="rId269"/>
     <hyperlink ref="F153" r:id="rId270"/>
-    <hyperlink ref="F154" r:id="rId271"/>
-[...1 lines deleted...]
-    <hyperlink ref="F156" r:id="rId273"/>
+    <hyperlink ref="E154" r:id="rId271"/>
+    <hyperlink ref="F154" r:id="rId272"/>
+    <hyperlink ref="E155" r:id="rId273"/>
+    <hyperlink ref="F155" r:id="rId274"/>
+    <hyperlink ref="E156" r:id="rId275"/>
+    <hyperlink ref="F156" r:id="rId276"/>
+    <hyperlink ref="E157" r:id="rId277"/>
+    <hyperlink ref="F157" r:id="rId278"/>
+    <hyperlink ref="E158" r:id="rId279"/>
+    <hyperlink ref="F158" r:id="rId280"/>
+    <hyperlink ref="F159" r:id="rId281"/>
+    <hyperlink ref="F160" r:id="rId282"/>
+    <hyperlink ref="F161" r:id="rId283"/>
+    <hyperlink ref="E162" r:id="rId284"/>
+    <hyperlink ref="F162" r:id="rId285"/>
+    <hyperlink ref="F163" r:id="rId286"/>
+    <hyperlink ref="E164" r:id="rId287"/>
+    <hyperlink ref="F164" r:id="rId288"/>
+    <hyperlink ref="E165" r:id="rId289"/>
+    <hyperlink ref="F165" r:id="rId290"/>
+    <hyperlink ref="E166" r:id="rId291"/>
+    <hyperlink ref="F166" r:id="rId292"/>
+    <hyperlink ref="F167" r:id="rId293"/>
+    <hyperlink ref="F168" r:id="rId294"/>
+    <hyperlink ref="F169" r:id="rId295"/>
+    <hyperlink ref="F170" r:id="rId296"/>
+    <hyperlink ref="F171" r:id="rId297"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>