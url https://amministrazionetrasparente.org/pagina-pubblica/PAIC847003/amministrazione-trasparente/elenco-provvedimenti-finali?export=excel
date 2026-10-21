--- v0 (2026-08-26)
+++ v1 (2026-10-21)
@@ -8,80 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="766" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="402">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di aggiudicazione definitiva per il reclutamento di Esperti per gli Snodi Formativi</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina -  Determina Dirigenziale n.1 del 08/10/2026 per nomina supplente in deroga al comma 333 della Legge n. 190/2014creto di nomina - </t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>BD189615CD</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio pacco batteria e kit elettrodi manutenzione defibrillatore sede centrale</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Decreto di conferimento incarico supporto tecnico</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>Decreto di aggiudicazione- Procedura di selezione comparativa per l'affidamento di un incarico professionale per la redazione della Segnalazione Certificata di Inizio Attività (SCIA)</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>BCCCBD5276</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Abbonamento ITALIASCUOLA</t>
+  </si>
+  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC7682CA5E</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto nr. 49 tramite trattativa diretta MEPA, per acquisizione della fornitura di nr. 2 defibrillatori con armadietto e trasporto</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>03/07/2026</t>
   </si>
   <si>
     <t>BC474017ED</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto n. 47 tramite trattativa diretta MEPA, per acquisizione della fornitura di maniglie per le porte, serratura e miscelatori</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BC56BAFC35</t>
   </si>
   <si>
     <t>Decisione  di avvio - SERVIZIO DI FORMAZIONE DEL PERSONALE SCOLASTICO PNRR SNODI FORMATIVI</t>
   </si>
   <si>
     <t>22/06/2026</t>
   </si>
   <si>
     <t>BC1E460D25</t>
   </si>
@@ -165,53 +210,50 @@
     <t>BBB0B70B48</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto n. 30 tramite Trattativa diretta su MEPA, per acquisizione della fornitura del materiale per la manutenzione ordinaria</t>
   </si>
   <si>
     <t>11/05/2026</t>
   </si>
   <si>
     <t>BB8904FB4B</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto n. 25 tramite trattativa diretta su MEPA, per acquisizione della fornitura di materiale per la disseminazione ERASMUS</t>
   </si>
   <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB88D48BBE</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto n. 23 tramite trattativa diretta su MEPA, per acquisizione del servizio di noleggio autobus per la visita guidata presso la fattoria di Gabri giorno 21.05.2026</t>
   </si>
   <si>
     <t>07/05/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - Determina Dirigenziale n.29 del 06.05.2026 per nomina supplente in deroga al comma 332 della Legge n. 190/2014</t>
   </si>
   <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7DD43A3B</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto nr. 22 tramite ODA su MEPA, per acquisizione del servizio di rinnovo firma digitale e lavori di sistemazione switch ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB74DEAEE7</t>
   </si>
   <si>
     <t>Decisione di affidamento diretto n. 21 tramite ODA su MEPA, per acquisizione del servizio di formazione “Esecuzione dei contratti negli istituti scolastici” ai sensi dell’art.50 del D. Lgs. 36/2023</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
@@ -1583,3387 +1625,3515 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7682CA5E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/23bbe255-19d7-43ec-bf84-038e0fd0e792" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC474017ED" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/0cfd8cc6-2f6b-485b-8535-2483590251df" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56BAFC35" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5e0dc822-98b4-437e-8daf-0ea2f9187fc3" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E460D25" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8efbcc31-1106-47d3-9b4c-71496af1afc8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF71DEA6F" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7efe9986-d78e-4c59-aa6a-fef3dfc88a75" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0D0E900" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3ddfd3bf-eab5-41d7-8cc0-8b1874d659a7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45D734D" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1affe72f-686f-4fe6-b255-b8d418c8efec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3507183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/308e32f3-067c-47fb-ad75-c2922bb69c69" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF5D9E4A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/cec3ac63-735f-46d8-9073-ae2d5d038033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC92213EE" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/dfe1f4f3-3f28-4d22-8fc6-e1e0f2d816c7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA89800F9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/12e45bb1-6614-4adb-9d9c-b8ec19618312" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAA91C84" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/dda75429-a122-4bd2-9e7d-a7e95b5a331a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0B70B48" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/d7441530-dea5-4e00-bb33-9bb44e638720" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8904FB4B" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ccb7d948-790a-4d7c-ba8c-951c8413c444" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88D48BBE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/dfc24766-2aaf-48bd-a46a-01e5134a2fac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DD43A3B" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8dd6049f-9d82-47dc-8ed2-79ffe074233e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74DEAEE7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/63cd25d2-95e9-4ca6-aced-c75925ccbd33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E42349E" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7635d9f6-d999-45c3-b3fa-365f95d06b30" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60E91634" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/37c0fff3-1e73-42d7-8e5e-73381c1a3d39" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B5F45F3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/01a3871d-5541-413d-8010-37e48ee8ec38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18376302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/9ad04718-71d8-41b7-862a-cea52fb02cca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8DAA66C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3f1e028d-6429-4dc3-8c0b-cdac452cd0c4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA1471DA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4b96000b-0116-45d8-b748-c4fc61a1b0c8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33FC0DA" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/c639425f-2b64-44c5-915e-c84e123f4d1a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77475D1F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/871bc819-3ff7-4e67-aba0-0e7110a52333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C293F0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/9742d264-5e33-4104-bf1c-9c0ba85afa55" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A6E0808" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/57a505a1-222b-471a-8a38-917582e49f2b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955AE5088" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/450a0c04-4b99-451f-a605-26aed6262f93" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96219BBC5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f694950d-c437-451c-b961-280610a71945" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953E0A096" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/359e93a6-3d81-4110-bff1-9fad6fea6b99" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D5DFA45" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/29859767-30de-45da-a66e-eb404976cf63" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D171279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5c2b6ce7-872c-4785-be95-737df2b590c8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914B67F98" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/120e590c-3de3-43d8-b6b9-8509b4cb443f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE1E05A" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7ed956ef-6089-4b30-b017-52599d460ef6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE99FA81" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/cecccfd4-3e68-4be6-b8db-7ef485615875" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB807B6A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6c9b3816-63de-4c6c-8a2a-850f051bb1ce" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896E0F8DD" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5b96d529-a663-46b0-bd0b-f407413c1d8c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878F408C6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4eeaadbf-d58d-417a-b2a7-97f76836d95f" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B15BBCD" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f23334d9-2072-4091-82b2-5236ba45f486" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8010F9591" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/d8bf4f60-bd0f-4649-b7ac-aa626a12bab7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B800EEC453" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/eb355b3e-c3da-4196-95b6-b1ec3de85efb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DBD30D3F" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4e30acae-f53a-4ee9-9343-67ab530ebc25" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DBA1B228" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/75396d89-02fd-4559-9adb-7d72961df9bc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7952B23DF" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7f345f27-669d-4b72-8c0b-a2dc2e4ddeb3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F9B91A5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/b09b8282-a47a-41c7-8a41-d861c28ab09f" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F3308FF" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f2b0ccb9-2841-4c26-862f-f524c3642455" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F24BC04" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/9e69beac-5f36-429a-84d5-d6a0ed27d1e5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EF94E7B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/703856b6-e0bf-4dfd-90bb-3bf2d6ed346e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F435C7D9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/c7102ba4-3fde-425e-8cb2-0f1710be40ad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD41D87A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/59d5b2f9-53a6-41de-a154-03b7c31f5666" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8699274" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/106db6cf-5345-40b8-b768-1fc0eff5d44e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE61690B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/943485ac-3905-40cc-b3db-cbf0aabc2547" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680ABF1BA" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/0336339b-b8fb-433a-a8cb-645b29b9ef64" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6407EC503" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/db538e70-97b8-46a7-a4c8-3274a012c46c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640513B6A" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/90944d37-9328-4a00-bc02-5baf1dcdb0a7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640307AFF" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/93a9f145-d0a5-455d-812b-fe338a1374d8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3B06E72" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/caf335c3-66a7-4d73-a07f-4f9cac71fa22" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E382234" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/229da235-3cdc-47ce-be44-f8b2e3af5a3f" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601E3E847" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/29862b88-6a9b-412c-a817-007d934df984" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F389853D" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/d37ca4bb-80b7-408d-932c-2869cbad0ca7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2B67070" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5ba53894-4870-4407-9b41-90c3fce646fd" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E291DCD7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e560a543-8139-4aef-922e-f78ff5d0f35b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D543BFAA" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2d7c9c5f-596c-4a5e-84f1-e14f5e2dbeb0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C37ACC6C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/062fb668-5758-4a78-a801-5fe9b975f1ee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5512E43FA" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2fa07123-06c5-46e3-af62-d26515afb22c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D65734FC" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3f7b4681-6986-46d4-849b-ae4fec0871c9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6937082" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/20ae7834-1d2f-4999-91e3-09c2318c0499" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E56F491" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/451f4629-33a3-4b5d-88b3-2a530e85aff0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E36FE0A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8a8ab52b-fd70-45f9-a314-747430a0dadb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425192735" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/95b72457-1fb4-4590-ad32-2d329610d50f" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4184F9059" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3aed8c01-a51a-4773-b156-5a0dd0527bbf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F3C0AC80" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/147b7a23-f818-45ae-b906-fe7dcd214f75" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3836DD8F4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6ddf35f9-7948-4fc6-bb0b-c68a140ca53d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B363E823E4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8a093f8f-d20b-4323-a465-0d637915c25c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354E836D2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f5052ece-0e6f-44d3-8c76-de93c7a688ab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DC51218" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/89c45862-b91c-490f-94c1-baf7b4bf4724" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3009404A6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/a1266eaa-28fe-46ed-a3cc-5d2cb5320f32" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C6CDBF01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/fc66936f-4f7b-4c7e-9eda-543a1042e4fe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C70B7E54" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e7f9e350-1bcd-488e-ba0c-b43ea71fb36e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B230CC411F" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/78aa6114-99fd-43ec-be9b-9b3c748b4f8a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B230CC411F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/78aa6114-99fd-43ec-be9b-9b3c748b4f8a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2235C87F8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/0c0de8c5-ce26-4890-8b55-6266a2ffc1f2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191C71C8F" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1fc5018d-01f5-4d89-9119-df497da6c5c4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18DCF7AA3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1b361569-23fe-4aab-bc66-6edcef5b2b5b" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169BC5994" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2e79507d-3f6c-4eb5-ad7b-6f8ffe86803e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191C71C8F" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1fc5018d-01f5-4d89-9119-df497da6c5c4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18DCF7AA3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1b361569-23fe-4aab-bc66-6edcef5b2b5b" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1622455C0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6aae8b77-fbff-4ab1-a291-c4be42164732" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15C03F188" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e86335f9-b027-4e8f-bac8-cb8f2cece999" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169BC5994" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2e79507d-3f6c-4eb5-ad7b-6f8ffe86803e" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1622455C0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6aae8b77-fbff-4ab1-a291-c4be42164732" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15C03F188" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e86335f9-b027-4e8f-bac8-cb8f2cece999" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1DC8F64" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ef334c91-2005-4e50-a469-f3ddb3a3d4c5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10C9281C8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/59006f45-6761-4098-8728-aff963c7186e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10275B383" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/56d440e2-a315-4eef-af1b-5f5e04fa4430" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10280F0A2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/64b41657-6dbb-49d4-9efe-2c44395f1ea4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10C9281C8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/59006f45-6761-4098-8728-aff963c7186e" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10275B383" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/56d440e2-a315-4eef-af1b-5f5e04fa4430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10280F0A2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/64b41657-6dbb-49d4-9efe-2c44395f1ea4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1D2266A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/66f15b6f-9774-45f2-b063-cdaf0d983d9c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BFB0E520" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/43f01b8e-d8ea-464c-beca-48b447a5b23f" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1D2266A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/66f15b6f-9774-45f2-b063-cdaf0d983d9c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1DC8F64" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ef334c91-2005-4e50-a469-f3ddb3a3d4c5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BFB0E520" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/43f01b8e-d8ea-464c-beca-48b447a5b23f" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09958AB1B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5aabd3fd-d732-4919-8dfb-5d379de9ae68" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09958AB1B" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5aabd3fd-d732-4919-8dfb-5d379de9ae68" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F3EB95C" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f1b1d439-1abd-42ec-a162-a26ac56bd77f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08Q7557FF" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ad850af8-6376-461a-8710-43d32956cd6e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04B851403" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e4e5f41e-87bc-4a36-99a1-eff042a9962d" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F3EB95C" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f1b1d439-1abd-42ec-a162-a26ac56bd77f" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0615F190B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8d4244b6-2a9d-417b-8275-49b5cd1fa0ae" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0531475F6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4068af85-9a8a-4118-99f3-01d2d184d0c2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD189615CD" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2ba9bd1c-5f9c-4757-9f46-d875cf855907" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCCBD5276" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/464ba3ea-b1b3-4292-815e-cb9238290463" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7682CA5E" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/23bbe255-19d7-43ec-bf84-038e0fd0e792" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC474017ED" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/0cfd8cc6-2f6b-485b-8535-2483590251df" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC56BAFC35" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5e0dc822-98b4-437e-8daf-0ea2f9187fc3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC1E460D25" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8efbcc31-1106-47d3-9b4c-71496af1afc8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF71DEA6F" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7efe9986-d78e-4c59-aa6a-fef3dfc88a75" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF0D0E900" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3ddfd3bf-eab5-41d7-8cc0-8b1874d659a7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE45D734D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1affe72f-686f-4fe6-b255-b8d418c8efec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD3507183" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/308e32f3-067c-47fb-ad75-c2922bb69c69" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCF5D9E4A" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/cec3ac63-735f-46d8-9073-ae2d5d038033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC92213EE" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/dfe1f4f3-3f28-4d22-8fc6-e1e0f2d816c7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA89800F9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/12e45bb1-6614-4adb-9d9c-b8ec19618312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBAA91C84" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/dda75429-a122-4bd2-9e7d-a7e95b5a331a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB0B70B48" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/d7441530-dea5-4e00-bb33-9bb44e638720" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB8904FB4B" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ccb7d948-790a-4d7c-ba8c-951c8413c444" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB88D48BBE" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/dfc24766-2aaf-48bd-a46a-01e5134a2fac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7DD43A3B" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8dd6049f-9d82-47dc-8ed2-79ffe074233e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74DEAEE7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/63cd25d2-95e9-4ca6-aced-c75925ccbd33" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6E42349E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7635d9f6-d999-45c3-b3fa-365f95d06b30" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60E91634" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/37c0fff3-1e73-42d7-8e5e-73381c1a3d39" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5B5F45F3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/01a3871d-5541-413d-8010-37e48ee8ec38" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18376302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/9ad04718-71d8-41b7-862a-cea52fb02cca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD8DAA66C" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3f1e028d-6429-4dc3-8c0b-cdac452cd0c4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BABA1471DA" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4b96000b-0116-45d8-b748-c4fc61a1b0c8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB33FC0DA" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/c639425f-2b64-44c5-915e-c84e123f4d1a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA77475D1F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/871bc819-3ff7-4e67-aba0-0e7110a52333" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA53C293F0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/9742d264-5e33-4104-bf1c-9c0ba85afa55" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97A6E0808" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/57a505a1-222b-471a-8a38-917582e49f2b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B955AE5088" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/450a0c04-4b99-451f-a605-26aed6262f93" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96219BBC5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f694950d-c437-451c-b961-280610a71945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B953E0A096" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/359e93a6-3d81-4110-bff1-9fad6fea6b99" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D5DFA45" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/29859767-30de-45da-a66e-eb404976cf63" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94D171279" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5c2b6ce7-872c-4785-be95-737df2b590c8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914B67F98" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/120e590c-3de3-43d8-b6b9-8509b4cb443f" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EEE1E05A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7ed956ef-6089-4b30-b017-52599d460ef6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EE99FA81" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/cecccfd4-3e68-4be6-b8db-7ef485615875" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DB807B6A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6c9b3816-63de-4c6c-8a2a-850f051bb1ce" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B896E0F8DD" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5b96d529-a663-46b0-bd0b-f407413c1d8c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B878F408C6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4eeaadbf-d58d-417a-b2a7-97f76836d95f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86B15BBCD" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f23334d9-2072-4091-82b2-5236ba45f486" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8010F9591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/d8bf4f60-bd0f-4649-b7ac-aa626a12bab7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B800EEC453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/eb355b3e-c3da-4196-95b6-b1ec3de85efb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DBD30D3F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4e30acae-f53a-4ee9-9343-67ab530ebc25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7DBA1B228" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/75396d89-02fd-4559-9adb-7d72961df9bc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7952B23DF" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/7f345f27-669d-4b72-8c0b-a2dc2e4ddeb3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75F9B91A5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/b09b8282-a47a-41c7-8a41-d861c28ab09f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F3308FF" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f2b0ccb9-2841-4c26-862f-f524c3642455" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73F24BC04" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/9e69beac-5f36-429a-84d5-d6a0ed27d1e5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73EF94E7B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/703856b6-e0bf-4dfd-90bb-3bf2d6ed346e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F435C7D9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/c7102ba4-3fde-425e-8cb2-0f1710be40ad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD41D87A" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/59d5b2f9-53a6-41de-a154-03b7c31f5666" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8699274" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/106db6cf-5345-40b8-b768-1fc0eff5d44e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6BE61690B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/943485ac-3905-40cc-b3db-cbf0aabc2547" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B680ABF1BA" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/0336339b-b8fb-433a-a8cb-645b29b9ef64" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6407EC503" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/db538e70-97b8-46a7-a4c8-3274a012c46c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640513B6A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/90944d37-9328-4a00-bc02-5baf1dcdb0a7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B640307AFF" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/93a9f145-d0a5-455d-812b-fe338a1374d8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5B3B06E72" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/caf335c3-66a7-4d73-a07f-4f9cac71fa22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60E382234" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/229da235-3cdc-47ce-be44-f8b2e3af5a3f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B601E3E847" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/29862b88-6a9b-412c-a817-007d934df984" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F389853D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/d37ca4bb-80b7-408d-932c-2869cbad0ca7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E2B67070" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5ba53894-4870-4407-9b41-90c3fce646fd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E291DCD7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e560a543-8139-4aef-922e-f78ff5d0f35b" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D543BFAA" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2d7c9c5f-596c-4a5e-84f1-e14f5e2dbeb0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C37ACC6C" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/062fb668-5758-4a78-a801-5fe9b975f1ee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5512E43FA" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2fa07123-06c5-46e3-af62-d26515afb22c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D65734FC" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3f7b4681-6986-46d4-849b-ae4fec0871c9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D6937082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/20ae7834-1d2f-4999-91e3-09c2318c0499" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E56F491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/451f4629-33a3-4b5d-88b3-2a530e85aff0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46E36FE0A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8a8ab52b-fd70-45f9-a314-747430a0dadb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B425192735" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/95b72457-1fb4-4590-ad32-2d329610d50f" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4184F9059" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/3aed8c01-a51a-4773-b156-5a0dd0527bbf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3F3C0AC80" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/147b7a23-f818-45ae-b906-fe7dcd214f75" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3836DD8F4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6ddf35f9-7948-4fc6-bb0b-c68a140ca53d" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B363E823E4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8a093f8f-d20b-4323-a465-0d637915c25c" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B354E836D2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f5052ece-0e6f-44d3-8c76-de93c7a688ab" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B30DC51218" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/89c45862-b91c-490f-94c1-baf7b4bf4724" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3009404A6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/a1266eaa-28fe-46ed-a3cc-5d2cb5320f32" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C6CDBF01" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/fc66936f-4f7b-4c7e-9eda-543a1042e4fe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C70B7E54" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e7f9e350-1bcd-488e-ba0c-b43ea71fb36e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B230CC411F" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/78aa6114-99fd-43ec-be9b-9b3c748b4f8a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B230CC411F" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/78aa6114-99fd-43ec-be9b-9b3c748b4f8a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2235C87F8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/0c0de8c5-ce26-4890-8b55-6266a2ffc1f2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191C71C8F" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1fc5018d-01f5-4d89-9119-df497da6c5c4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18DCF7AA3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1b361569-23fe-4aab-bc66-6edcef5b2b5b" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169BC5994" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2e79507d-3f6c-4eb5-ad7b-6f8ffe86803e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B191C71C8F" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1fc5018d-01f5-4d89-9119-df497da6c5c4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B18DCF7AA3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/1b361569-23fe-4aab-bc66-6edcef5b2b5b" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1622455C0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6aae8b77-fbff-4ab1-a291-c4be42164732" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15C03F188" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e86335f9-b027-4e8f-bac8-cb8f2cece999" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B169BC5994" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/2e79507d-3f6c-4eb5-ad7b-6f8ffe86803e" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B1622455C0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/6aae8b77-fbff-4ab1-a291-c4be42164732" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B15C03F188" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e86335f9-b027-4e8f-bac8-cb8f2cece999" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1DC8F64" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ef334c91-2005-4e50-a469-f3ddb3a3d4c5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10C9281C8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/59006f45-6761-4098-8728-aff963c7186e" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10275B383" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/56d440e2-a315-4eef-af1b-5f5e04fa4430" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10280F0A2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/64b41657-6dbb-49d4-9efe-2c44395f1ea4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10C9281C8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/59006f45-6761-4098-8728-aff963c7186e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10275B383" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/56d440e2-a315-4eef-af1b-5f5e04fa4430" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B10280F0A2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/64b41657-6dbb-49d4-9efe-2c44395f1ea4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1D2266A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/66f15b6f-9774-45f2-b063-cdaf0d983d9c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BFB0E520" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/43f01b8e-d8ea-464c-beca-48b447a5b23f" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1D2266A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/66f15b6f-9774-45f2-b063-cdaf0d983d9c" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0D1DC8F64" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ef334c91-2005-4e50-a469-f3ddb3a3d4c5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0BFB0E520" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/43f01b8e-d8ea-464c-beca-48b447a5b23f" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09958AB1B" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5aabd3fd-d732-4919-8dfb-5d379de9ae68" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B09958AB1B" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/5aabd3fd-d732-4919-8dfb-5d379de9ae68" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F3EB95C" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f1b1d439-1abd-42ec-a162-a26ac56bd77f" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B08Q7557FF" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/ad850af8-6376-461a-8710-43d32956cd6e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B04B851403" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/e4e5f41e-87bc-4a36-99a1-eff042a9962d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B07F3EB95C" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/f1b1d439-1abd-42ec-a162-a26ac56bd77f" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0615F190B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/8d4244b6-2a9d-417b-8275-49b5cd1fa0ae" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B0531475F6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/atti-amministrazioni-enti/4068af85-9a8a-4118-99f3-01d2d184d0c2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC847003/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F153"/>
+  <dimension ref="A1:F159"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>3010</v>
+        <v>7973</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2" t="s">
-        <v>9</v>
+      <c r="E2" t="s">
+        <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>5910</v>
+        <v>7594</v>
       </c>
       <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E3" t="s">
+        <v>7</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4">
+        <v>7145</v>
+      </c>
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="B4">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5">
+        <v>7043</v>
+      </c>
+      <c r="C5" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="B5">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E5" t="s">
+        <v>7</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B6">
-        <v>5043</v>
+        <v>6405</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>4886</v>
+        <v>6209</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B8">
-        <v>4707</v>
+        <v>3010</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>4547</v>
+        <v>5910</v>
       </c>
       <c r="C9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
-        <v>4546</v>
+        <v>5835</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11">
+        <v>5607</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12">
+        <v>5043</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>4886</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14">
+        <v>4707</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15">
+        <v>4547</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>3693</v>
+        <v>4546</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B17">
-        <v>3650</v>
+        <v>4485</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>50</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B18">
-        <v>3517</v>
+        <v>4308</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B19">
-        <v>3466</v>
+        <v>4241</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="B20">
-        <v>3398</v>
+        <v>4192</v>
       </c>
       <c r="C20" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D20" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B21">
-        <v>3320</v>
+        <v>3742</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B22">
-        <v>3274</v>
+        <v>3693</v>
       </c>
       <c r="C22" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>2743</v>
+        <v>3650</v>
       </c>
       <c r="C23" t="s">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>67</v>
+      </c>
+      <c r="E23" t="s">
+        <v>7</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B24">
-        <v>2381</v>
+        <v>3517</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25">
+        <v>3466</v>
+      </c>
+      <c r="C25" t="s">
         <v>72</v>
       </c>
-      <c r="B25">
-[...4 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26">
+        <v>3398</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27">
+        <v>3320</v>
+      </c>
+      <c r="C27" t="s">
+        <v>78</v>
+      </c>
+      <c r="D27" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28">
+        <v>3274</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B29">
+        <v>2743</v>
+      </c>
+      <c r="C29" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" t="s">
         <v>85</v>
       </c>
-      <c r="B29">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30">
+        <v>2381</v>
+      </c>
+      <c r="C30" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>88</v>
       </c>
-      <c r="E30" t="s">
-        <v>52</v>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31">
+        <v>2368</v>
+      </c>
+      <c r="C31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" t="s">
         <v>89</v>
       </c>
-      <c r="B31">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32">
+        <v>2033</v>
+      </c>
+      <c r="C32" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D32" t="s">
         <v>92</v>
       </c>
-      <c r="E32" t="s">
-        <v>52</v>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33">
-        <v>1129</v>
+        <v>1938</v>
       </c>
       <c r="C33" t="s">
         <v>94</v>
       </c>
       <c r="D33" t="s">
         <v>95</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34">
-        <v>620</v>
+        <v>1780</v>
       </c>
       <c r="C34" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>98</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35">
-        <v>8425</v>
+        <v>1665</v>
       </c>
       <c r="C35" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B36">
-        <v>8424</v>
+        <v>1471</v>
       </c>
       <c r="C36" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B37">
-        <v>8423</v>
+        <v>1405</v>
       </c>
       <c r="C37" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D37" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B38">
-        <v>8396</v>
+        <v>1245</v>
       </c>
       <c r="C38" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>106</v>
+      </c>
+      <c r="E38" t="s">
+        <v>7</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B39">
-        <v>8338</v>
+        <v>1129</v>
       </c>
       <c r="C39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>8254</v>
+        <v>620</v>
       </c>
       <c r="C40" t="s">
-        <v>109</v>
+        <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>111</v>
+      </c>
+      <c r="E40" t="s">
+        <v>7</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B41">
-        <v>8155</v>
+        <v>8425</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>7</v>
       </c>
       <c r="D41" t="s">
         <v>113</v>
       </c>
-      <c r="E41" s="2" t="s">
-        <v>9</v>
+      <c r="E41" t="s">
+        <v>7</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B42">
+        <v>8424</v>
+      </c>
+      <c r="C42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" t="s">
         <v>114</v>
       </c>
-      <c r="B42">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E42" t="s">
+        <v>7</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B43">
-        <v>8103</v>
+        <v>8423</v>
       </c>
       <c r="C43" t="s">
-        <v>117</v>
+        <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>115</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B44">
-        <v>7698</v>
+        <v>8396</v>
       </c>
       <c r="C44" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="D44" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>118</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45">
+        <v>8338</v>
+      </c>
+      <c r="C45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46">
+        <v>8254</v>
+      </c>
+      <c r="C46" t="s">
+        <v>123</v>
+      </c>
+      <c r="D46" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47">
+        <v>8155</v>
+      </c>
+      <c r="C47" t="s">
+        <v>126</v>
+      </c>
+      <c r="D47" t="s">
         <v>127</v>
       </c>
-      <c r="B47">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B48">
-        <v>7112</v>
+        <v>8104</v>
       </c>
       <c r="C48" t="s">
         <v>129</v>
       </c>
       <c r="D48" t="s">
         <v>130</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49">
+        <v>8103</v>
+      </c>
+      <c r="C49" t="s">
         <v>131</v>
       </c>
-      <c r="B49">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50">
+        <v>7698</v>
+      </c>
+      <c r="C50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" t="s">
         <v>134</v>
       </c>
-      <c r="B50">
-[...7 lines deleted...]
-      </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51">
+        <v>7496</v>
+      </c>
+      <c r="C51" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D51" t="s">
         <v>137</v>
       </c>
-      <c r="E51" t="s">
-        <v>52</v>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52">
-        <v>6363</v>
+        <v>7301</v>
       </c>
       <c r="C52" t="s">
         <v>139</v>
       </c>
       <c r="D52" t="s">
         <v>140</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>141</v>
       </c>
       <c r="B53">
-        <v>6257</v>
+        <v>7118</v>
       </c>
       <c r="C53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" t="s">
         <v>142</v>
       </c>
-      <c r="D53" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E53" t="s">
+        <v>7</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54">
+        <v>7112</v>
+      </c>
+      <c r="C54" t="s">
+        <v>143</v>
+      </c>
+      <c r="D54" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55">
+        <v>7013</v>
+      </c>
+      <c r="C55" t="s">
+        <v>146</v>
+      </c>
+      <c r="D55" t="s">
         <v>147</v>
       </c>
-      <c r="B55">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>148</v>
+      </c>
+      <c r="B56">
+        <v>6955</v>
+      </c>
+      <c r="C56" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" t="s">
         <v>149</v>
       </c>
-      <c r="B56">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E56" t="s">
+        <v>7</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B57">
-        <v>4908</v>
+        <v>6410</v>
       </c>
       <c r="C57" t="s">
-        <v>152</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>151</v>
+      </c>
+      <c r="E57" t="s">
+        <v>7</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58">
+        <v>6363</v>
+      </c>
+      <c r="C58" t="s">
+        <v>153</v>
+      </c>
+      <c r="D58" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B59">
-        <v>4789</v>
+        <v>6257</v>
       </c>
       <c r="C59" t="s">
+        <v>156</v>
+      </c>
+      <c r="D59" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60">
+        <v>5909</v>
+      </c>
+      <c r="C60" t="s">
         <v>159</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>161</v>
+      </c>
+      <c r="B61">
+        <v>5583</v>
+      </c>
+      <c r="C61" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" t="s">
         <v>162</v>
       </c>
-      <c r="B61">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E61" t="s">
+        <v>7</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62">
+        <v>4911</v>
+      </c>
+      <c r="C62" t="s">
+        <v>164</v>
+      </c>
+      <c r="D62" t="s">
         <v>165</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B63">
-        <v>3884</v>
+        <v>4908</v>
       </c>
       <c r="C63" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>3882</v>
+        <v>4790</v>
       </c>
       <c r="C64" t="s">
+        <v>169</v>
+      </c>
+      <c r="D64" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
+        <v>168</v>
+      </c>
+      <c r="B65">
+        <v>4789</v>
+      </c>
+      <c r="C65" t="s">
+        <v>171</v>
+      </c>
+      <c r="D65" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>174</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B66">
-        <v>3317</v>
+        <v>4656</v>
       </c>
       <c r="C66" t="s">
+        <v>174</v>
+      </c>
+      <c r="D66" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B67">
-        <v>3308</v>
+        <v>4391</v>
       </c>
       <c r="C67" t="s">
         <v>177</v>
       </c>
       <c r="D67" t="s">
         <v>178</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>179</v>
       </c>
       <c r="B68">
-        <v>2942</v>
+        <v>3885</v>
       </c>
       <c r="C68" t="s">
         <v>180</v>
       </c>
       <c r="D68" t="s">
         <v>181</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>179</v>
+      </c>
+      <c r="B69">
+        <v>3884</v>
+      </c>
+      <c r="C69" t="s">
         <v>182</v>
       </c>
-      <c r="B69">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>179</v>
+      </c>
+      <c r="B70">
+        <v>3882</v>
+      </c>
+      <c r="C70" t="s">
+        <v>184</v>
+      </c>
+      <c r="D70" t="s">
         <v>185</v>
       </c>
-      <c r="B70">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>186</v>
+      </c>
+      <c r="B71">
+        <v>3318</v>
+      </c>
+      <c r="C71" t="s">
         <v>187</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>186</v>
+      </c>
+      <c r="B72">
+        <v>3317</v>
+      </c>
+      <c r="C72" t="s">
+        <v>189</v>
+      </c>
+      <c r="D72" t="s">
         <v>190</v>
-      </c>
-[...7 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="B73">
-        <v>2145</v>
+        <v>3308</v>
       </c>
       <c r="C73" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D73" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>193</v>
+      </c>
+      <c r="B74">
+        <v>2942</v>
+      </c>
+      <c r="C74" t="s">
+        <v>194</v>
+      </c>
+      <c r="D74" t="s">
         <v>195</v>
       </c>
-      <c r="B74">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>196</v>
+      </c>
+      <c r="B75">
+        <v>2556</v>
+      </c>
+      <c r="C75" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D75" t="s">
         <v>198</v>
       </c>
-      <c r="E75" t="s">
-        <v>52</v>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>199</v>
       </c>
       <c r="B76">
-        <v>1945</v>
+        <v>2435</v>
       </c>
       <c r="C76" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" t="s">
         <v>200</v>
       </c>
-      <c r="D76" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E76" t="s">
+        <v>7</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>201</v>
+      </c>
+      <c r="B77">
+        <v>2237</v>
+      </c>
+      <c r="C77" t="s">
         <v>202</v>
       </c>
-      <c r="B77">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
+        <v>204</v>
+      </c>
+      <c r="B78">
+        <v>2147</v>
+      </c>
+      <c r="C78" t="s">
         <v>205</v>
       </c>
-      <c r="B78">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
+        <v>204</v>
+      </c>
+      <c r="B79">
+        <v>2145</v>
+      </c>
+      <c r="C79" t="s">
+        <v>207</v>
+      </c>
+      <c r="D79" t="s">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B80">
-        <v>1514</v>
+        <v>2091</v>
       </c>
       <c r="C80" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D80" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E80" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B81">
-        <v>1427</v>
+        <v>2036</v>
       </c>
       <c r="C81" t="s">
-        <v>214</v>
+        <v>7</v>
       </c>
       <c r="D81" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>212</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>213</v>
       </c>
       <c r="B82">
-        <v>1426</v>
+        <v>1945</v>
       </c>
       <c r="C82" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D82" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
+        <v>216</v>
+      </c>
+      <c r="B83">
+        <v>1723</v>
+      </c>
+      <c r="C83" t="s">
+        <v>217</v>
+      </c>
+      <c r="D83" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
+        <v>219</v>
+      </c>
+      <c r="B84">
+        <v>1665</v>
+      </c>
+      <c r="C84" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" t="s">
         <v>221</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
+        <v>222</v>
+      </c>
+      <c r="B85">
+        <v>1554</v>
+      </c>
+      <c r="C85" t="s">
+        <v>223</v>
+      </c>
+      <c r="D85" t="s">
         <v>224</v>
       </c>
-      <c r="B85">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
+        <v>225</v>
+      </c>
+      <c r="B86">
+        <v>1514</v>
+      </c>
+      <c r="C86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" t="s">
         <v>226</v>
       </c>
-      <c r="B86">
-[...7 lines deleted...]
-      </c>
       <c r="E86" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
+        <v>227</v>
+      </c>
+      <c r="B87">
+        <v>1427</v>
+      </c>
+      <c r="C87" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D87" t="s">
         <v>229</v>
       </c>
-      <c r="E87" t="s">
-        <v>52</v>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
+        <v>227</v>
+      </c>
+      <c r="B88">
+        <v>1426</v>
+      </c>
+      <c r="C88" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D88" t="s">
         <v>231</v>
       </c>
-      <c r="E88" t="s">
-        <v>52</v>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>232</v>
       </c>
       <c r="B89">
-        <v>885</v>
+        <v>1333</v>
       </c>
       <c r="C89" t="s">
-        <v>52</v>
+        <v>233</v>
       </c>
       <c r="D89" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>234</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B90">
-        <v>797</v>
+        <v>1211</v>
       </c>
       <c r="C90" t="s">
-        <v>52</v>
+        <v>236</v>
       </c>
       <c r="D90" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>237</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B91">
-        <v>578</v>
+        <v>1035</v>
       </c>
       <c r="C91" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D91" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E91" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B92">
-        <v>530</v>
+        <v>1015</v>
       </c>
       <c r="C92" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D92" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E92" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B93">
-        <v>487</v>
+        <v>978</v>
       </c>
       <c r="C93" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D93" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E93" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B94">
-        <v>414</v>
+        <v>935</v>
       </c>
       <c r="C94" t="s">
-        <v>243</v>
+        <v>7</v>
       </c>
       <c r="D94" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>245</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B95">
-        <v>388</v>
+        <v>885</v>
       </c>
       <c r="C95" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D95" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B96">
-        <v>222</v>
+        <v>797</v>
       </c>
       <c r="C96" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D96" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E96" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B97">
-        <v>188</v>
+        <v>578</v>
       </c>
       <c r="C97" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D97" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E97" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B98">
-        <v>146</v>
+        <v>530</v>
       </c>
       <c r="C98" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D98" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E98" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B99">
-        <v>8205</v>
+        <v>487</v>
       </c>
       <c r="C99" t="s">
-        <v>254</v>
+        <v>7</v>
       </c>
       <c r="D99" t="s">
         <v>255</v>
       </c>
-      <c r="E99" s="2" t="s">
-        <v>9</v>
+      <c r="E99" t="s">
+        <v>7</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>256</v>
       </c>
       <c r="B100">
-        <v>8127</v>
+        <v>414</v>
       </c>
       <c r="C100" t="s">
         <v>257</v>
       </c>
       <c r="D100" t="s">
         <v>258</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>259</v>
       </c>
       <c r="B101">
-        <v>8058</v>
+        <v>388</v>
       </c>
       <c r="C101" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D101" t="s">
         <v>260</v>
       </c>
       <c r="E101" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
         <v>261</v>
       </c>
       <c r="B102">
-        <v>7978</v>
+        <v>222</v>
       </c>
       <c r="C102" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D102" t="s">
         <v>262</v>
       </c>
       <c r="E102" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>263</v>
       </c>
       <c r="B103">
-        <v>7828</v>
+        <v>188</v>
       </c>
       <c r="C103" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D103" t="s">
         <v>264</v>
       </c>
       <c r="E103" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>265</v>
       </c>
       <c r="B104">
-        <v>7527</v>
+        <v>146</v>
       </c>
       <c r="C104" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" t="s">
         <v>266</v>
       </c>
-      <c r="D104" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E104" t="s">
+        <v>7</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="B105">
-        <v>7519</v>
+        <v>8205</v>
       </c>
       <c r="C105" t="s">
         <v>268</v>
       </c>
       <c r="D105" t="s">
         <v>269</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>270</v>
       </c>
       <c r="B106">
-        <v>7355</v>
+        <v>8127</v>
       </c>
       <c r="C106" t="s">
-        <v>52</v>
+        <v>271</v>
       </c>
       <c r="D106" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>272</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B107">
-        <v>7306</v>
+        <v>8058</v>
       </c>
       <c r="C107" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D107" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E107" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B108">
-        <v>7159</v>
+        <v>7978</v>
       </c>
       <c r="C108" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="D108" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E108" t="s">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B109">
-        <v>6933</v>
+        <v>7828</v>
       </c>
       <c r="C109" t="s">
-        <v>277</v>
+        <v>7</v>
       </c>
       <c r="D109" t="s">
         <v>278</v>
       </c>
-      <c r="E109" s="2" t="s">
-        <v>9</v>
+      <c r="E109" t="s">
+        <v>7</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>279</v>
       </c>
       <c r="B110">
-        <v>6839</v>
+        <v>7527</v>
       </c>
       <c r="C110" t="s">
         <v>280</v>
       </c>
       <c r="D110" t="s">
         <v>281</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
+        <v>279</v>
+      </c>
+      <c r="B111">
+        <v>7519</v>
+      </c>
+      <c r="C111" t="s">
         <v>282</v>
       </c>
-      <c r="B111">
-[...2 lines deleted...]
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
+        <v>284</v>
+      </c>
+      <c r="B112">
+        <v>7355</v>
+      </c>
+      <c r="C112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" t="s">
         <v>285</v>
       </c>
-      <c r="B112">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E112" t="s">
+        <v>7</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B113">
-        <v>6275</v>
+        <v>7306</v>
       </c>
       <c r="C113" t="s">
-        <v>289</v>
+        <v>7</v>
       </c>
       <c r="D113" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>287</v>
+      </c>
+      <c r="E113" t="s">
+        <v>7</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="B114">
-        <v>6164</v>
+        <v>7159</v>
       </c>
       <c r="C114" t="s">
-        <v>292</v>
+        <v>7</v>
       </c>
       <c r="D114" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>289</v>
+      </c>
+      <c r="E114" t="s">
+        <v>7</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B115">
-        <v>5333</v>
+        <v>6933</v>
       </c>
       <c r="C115" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="D115" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B116">
-        <v>5227</v>
+        <v>6839</v>
       </c>
       <c r="C116" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D116" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B117">
-        <v>4806</v>
+        <v>6596</v>
       </c>
       <c r="C117" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="D117" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
+        <v>299</v>
+      </c>
+      <c r="B118">
+        <v>6434</v>
+      </c>
+      <c r="C118" t="s">
         <v>300</v>
       </c>
-      <c r="B118">
-[...4 lines deleted...]
-      </c>
       <c r="D118" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E118" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="B119">
-        <v>4530</v>
+        <v>6275</v>
       </c>
       <c r="C119" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D119" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B120">
-        <v>4374</v>
+        <v>6164</v>
       </c>
       <c r="C120" t="s">
         <v>306</v>
       </c>
       <c r="D120" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
+        <v>308</v>
+      </c>
+      <c r="B121">
+        <v>5333</v>
+      </c>
+      <c r="C121" t="s">
+        <v>309</v>
+      </c>
+      <c r="D121" t="s">
         <v>310</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>311</v>
+      </c>
+      <c r="B122">
+        <v>5227</v>
+      </c>
+      <c r="C122" t="s">
+        <v>312</v>
+      </c>
+      <c r="D122" t="s">
         <v>313</v>
-      </c>
-[...7 lines deleted...]
-        <v>315</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>314</v>
+      </c>
+      <c r="B123">
+        <v>4806</v>
+      </c>
+      <c r="C123" t="s">
+        <v>315</v>
+      </c>
+      <c r="D123" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B124">
-        <v>3148</v>
+        <v>4804</v>
       </c>
       <c r="C124" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D124" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="B125">
-        <v>3068</v>
+        <v>4530</v>
       </c>
       <c r="C125" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D125" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B126">
-        <v>3041</v>
+        <v>4374</v>
       </c>
       <c r="C126" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D126" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>324</v>
+      </c>
+      <c r="B127">
+        <v>4113</v>
+      </c>
+      <c r="C127" t="s">
+        <v>325</v>
+      </c>
+      <c r="D127" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B128">
-        <v>2929</v>
+        <v>3355</v>
       </c>
       <c r="C128" t="s">
+        <v>328</v>
+      </c>
+      <c r="D128" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>330</v>
+      </c>
+      <c r="B129">
+        <v>3237</v>
+      </c>
+      <c r="C129" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>320</v>
       </c>
       <c r="D129" t="s">
         <v>332</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>333</v>
       </c>
       <c r="B130">
-        <v>2774</v>
+        <v>3148</v>
       </c>
       <c r="C130" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="D130" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B131">
-        <v>2730</v>
+        <v>3068</v>
       </c>
       <c r="C131" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="D131" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B132">
-        <v>2679</v>
+        <v>3041</v>
       </c>
       <c r="C132" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="D132" t="s">
         <v>339</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>340</v>
       </c>
       <c r="B133">
-        <v>2364</v>
+        <v>2930</v>
       </c>
       <c r="C133" t="s">
         <v>341</v>
       </c>
       <c r="D133" t="s">
         <v>342</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
+        <v>340</v>
+      </c>
+      <c r="B134">
+        <v>2929</v>
+      </c>
+      <c r="C134" t="s">
         <v>343</v>
       </c>
-      <c r="B134">
-[...2 lines deleted...]
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
+        <v>345</v>
+      </c>
+      <c r="B135">
+        <v>2815</v>
+      </c>
+      <c r="C135" t="s">
+        <v>334</v>
+      </c>
+      <c r="D135" t="s">
         <v>346</v>
-      </c>
-[...7 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E135" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="B136">
-        <v>2258</v>
+        <v>2774</v>
       </c>
       <c r="C136" t="s">
         <v>341</v>
       </c>
       <c r="D136" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="E136" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B137">
-        <v>2230</v>
+        <v>2730</v>
       </c>
       <c r="C137" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="D137" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>351</v>
       </c>
       <c r="B138">
-        <v>2229</v>
+        <v>2679</v>
       </c>
       <c r="C138" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="D138" t="s">
         <v>353</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
         <v>354</v>
       </c>
       <c r="B139">
-        <v>2124</v>
+        <v>2364</v>
       </c>
       <c r="C139" t="s">
         <v>355</v>
       </c>
       <c r="D139" t="s">
         <v>356</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B140">
-        <v>2122</v>
+        <v>2322</v>
       </c>
       <c r="C140" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D140" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B141">
-        <v>1906</v>
+        <v>2302</v>
       </c>
       <c r="C141" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D141" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="B142">
-        <v>1904</v>
+        <v>2258</v>
       </c>
       <c r="C142" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="D142" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="B143">
-        <v>1789</v>
+        <v>2230</v>
       </c>
       <c r="C143" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D143" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B144">
-        <v>1583</v>
+        <v>2229</v>
       </c>
       <c r="C144" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="D144" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B145">
-        <v>1509</v>
+        <v>2124</v>
       </c>
       <c r="C145" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="D145" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="B146">
-        <v>1452</v>
+        <v>2122</v>
       </c>
       <c r="C146" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D146" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B147">
-        <v>1337</v>
+        <v>1906</v>
       </c>
       <c r="C147" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="D147" t="s">
         <v>374</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
+        <v>373</v>
+      </c>
+      <c r="B148">
+        <v>1904</v>
+      </c>
+      <c r="C148" t="s">
+        <v>352</v>
+      </c>
+      <c r="D148" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B149">
-        <v>1250</v>
+        <v>1789</v>
       </c>
       <c r="C149" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D149" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="B150">
-        <v>1240</v>
+        <v>1583</v>
       </c>
       <c r="C150" t="s">
         <v>379</v>
       </c>
       <c r="D150" t="s">
         <v>380</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>381</v>
       </c>
       <c r="B151">
-        <v>865</v>
+        <v>1509</v>
       </c>
       <c r="C151" t="s">
+        <v>379</v>
+      </c>
+      <c r="D151" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
+        <v>383</v>
+      </c>
+      <c r="B152">
+        <v>1452</v>
+      </c>
+      <c r="C152" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D152" t="s">
         <v>385</v>
       </c>
-      <c r="E152" t="s">
-        <v>52</v>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>386</v>
       </c>
       <c r="B153">
+        <v>1337</v>
+      </c>
+      <c r="C153" t="s">
+        <v>387</v>
+      </c>
+      <c r="D153" t="s">
+        <v>388</v>
+      </c>
+      <c r="E153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>389</v>
+      </c>
+      <c r="B154">
+        <v>1251</v>
+      </c>
+      <c r="C154" t="s">
+        <v>390</v>
+      </c>
+      <c r="D154" t="s">
+        <v>391</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>389</v>
+      </c>
+      <c r="B155">
+        <v>1250</v>
+      </c>
+      <c r="C155" t="s">
+        <v>384</v>
+      </c>
+      <c r="D155" t="s">
+        <v>392</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>389</v>
+      </c>
+      <c r="B156">
+        <v>1240</v>
+      </c>
+      <c r="C156" t="s">
+        <v>393</v>
+      </c>
+      <c r="D156" t="s">
+        <v>394</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>395</v>
+      </c>
+      <c r="B157">
+        <v>865</v>
+      </c>
+      <c r="C157" t="s">
+        <v>396</v>
+      </c>
+      <c r="D157" t="s">
+        <v>397</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>398</v>
+      </c>
+      <c r="B158">
+        <v>4378</v>
+      </c>
+      <c r="C158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" t="s">
+        <v>399</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>400</v>
+      </c>
+      <c r="B159">
         <v>4124</v>
       </c>
-      <c r="C153" t="s">
-[...8 lines deleted...]
-      <c r="F153" s="2" t="s">
+      <c r="C159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" t="s">
+        <v>401</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId1"/>
-[...53 lines deleted...]
-    <hyperlink ref="F31" r:id="rId55"/>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="F3" r:id="rId2"/>
+    <hyperlink ref="E4" r:id="rId3"/>
+    <hyperlink ref="F4" r:id="rId4"/>
+    <hyperlink ref="F5" r:id="rId5"/>
+    <hyperlink ref="F6" r:id="rId6"/>
+    <hyperlink ref="E7" r:id="rId7"/>
+    <hyperlink ref="F7" r:id="rId8"/>
+    <hyperlink ref="E8" r:id="rId9"/>
+    <hyperlink ref="F8" r:id="rId10"/>
+    <hyperlink ref="E9" r:id="rId11"/>
+    <hyperlink ref="F9" r:id="rId12"/>
+    <hyperlink ref="E10" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="E11" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="E16" r:id="rId25"/>
+    <hyperlink ref="F16" r:id="rId26"/>
+    <hyperlink ref="E17" r:id="rId27"/>
+    <hyperlink ref="F17" r:id="rId28"/>
+    <hyperlink ref="E18" r:id="rId29"/>
+    <hyperlink ref="F18" r:id="rId30"/>
+    <hyperlink ref="E19" r:id="rId31"/>
+    <hyperlink ref="F19" r:id="rId32"/>
+    <hyperlink ref="E20" r:id="rId33"/>
+    <hyperlink ref="F20" r:id="rId34"/>
+    <hyperlink ref="E21" r:id="rId35"/>
+    <hyperlink ref="F21" r:id="rId36"/>
+    <hyperlink ref="E22" r:id="rId37"/>
+    <hyperlink ref="F22" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="E26" r:id="rId44"/>
+    <hyperlink ref="F26" r:id="rId45"/>
+    <hyperlink ref="E27" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="E28" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="E30" r:id="rId52"/>
+    <hyperlink ref="F30" r:id="rId53"/>
+    <hyperlink ref="F31" r:id="rId54"/>
+    <hyperlink ref="E32" r:id="rId55"/>
     <hyperlink ref="F32" r:id="rId56"/>
     <hyperlink ref="E33" r:id="rId57"/>
     <hyperlink ref="F33" r:id="rId58"/>
-    <hyperlink ref="F34" r:id="rId59"/>
-[...3 lines deleted...]
-    <hyperlink ref="E38" r:id="rId63"/>
+    <hyperlink ref="E34" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="F36" r:id="rId62"/>
+    <hyperlink ref="F37" r:id="rId63"/>
     <hyperlink ref="F38" r:id="rId64"/>
     <hyperlink ref="E39" r:id="rId65"/>
     <hyperlink ref="F39" r:id="rId66"/>
-    <hyperlink ref="E40" r:id="rId67"/>
-[...82 lines deleted...]
-    <hyperlink ref="F87" r:id="rId150"/>
+    <hyperlink ref="F40" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="F42" r:id="rId69"/>
+    <hyperlink ref="F43" r:id="rId70"/>
+    <hyperlink ref="E44" r:id="rId71"/>
+    <hyperlink ref="F44" r:id="rId72"/>
+    <hyperlink ref="E45" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="E46" r:id="rId75"/>
+    <hyperlink ref="F46" r:id="rId76"/>
+    <hyperlink ref="E47" r:id="rId77"/>
+    <hyperlink ref="F47" r:id="rId78"/>
+    <hyperlink ref="E48" r:id="rId79"/>
+    <hyperlink ref="F48" r:id="rId80"/>
+    <hyperlink ref="E49" r:id="rId81"/>
+    <hyperlink ref="F49" r:id="rId82"/>
+    <hyperlink ref="F50" r:id="rId83"/>
+    <hyperlink ref="E51" r:id="rId84"/>
+    <hyperlink ref="F51" r:id="rId85"/>
+    <hyperlink ref="E52" r:id="rId86"/>
+    <hyperlink ref="F52" r:id="rId87"/>
+    <hyperlink ref="F53" r:id="rId88"/>
+    <hyperlink ref="E54" r:id="rId89"/>
+    <hyperlink ref="F54" r:id="rId90"/>
+    <hyperlink ref="E55" r:id="rId91"/>
+    <hyperlink ref="F55" r:id="rId92"/>
+    <hyperlink ref="F56" r:id="rId93"/>
+    <hyperlink ref="F57" r:id="rId94"/>
+    <hyperlink ref="E58" r:id="rId95"/>
+    <hyperlink ref="F58" r:id="rId96"/>
+    <hyperlink ref="E59" r:id="rId97"/>
+    <hyperlink ref="F59" r:id="rId98"/>
+    <hyperlink ref="E60" r:id="rId99"/>
+    <hyperlink ref="F60" r:id="rId100"/>
+    <hyperlink ref="F61" r:id="rId101"/>
+    <hyperlink ref="E62" r:id="rId102"/>
+    <hyperlink ref="F62" r:id="rId103"/>
+    <hyperlink ref="E63" r:id="rId104"/>
+    <hyperlink ref="F63" r:id="rId105"/>
+    <hyperlink ref="E64" r:id="rId106"/>
+    <hyperlink ref="F64" r:id="rId107"/>
+    <hyperlink ref="E65" r:id="rId108"/>
+    <hyperlink ref="F65" r:id="rId109"/>
+    <hyperlink ref="E66" r:id="rId110"/>
+    <hyperlink ref="F66" r:id="rId111"/>
+    <hyperlink ref="E67" r:id="rId112"/>
+    <hyperlink ref="F67" r:id="rId113"/>
+    <hyperlink ref="E68" r:id="rId114"/>
+    <hyperlink ref="F68" r:id="rId115"/>
+    <hyperlink ref="E69" r:id="rId116"/>
+    <hyperlink ref="F69" r:id="rId117"/>
+    <hyperlink ref="E70" r:id="rId118"/>
+    <hyperlink ref="F70" r:id="rId119"/>
+    <hyperlink ref="E71" r:id="rId120"/>
+    <hyperlink ref="F71" r:id="rId121"/>
+    <hyperlink ref="E72" r:id="rId122"/>
+    <hyperlink ref="F72" r:id="rId123"/>
+    <hyperlink ref="E73" r:id="rId124"/>
+    <hyperlink ref="F73" r:id="rId125"/>
+    <hyperlink ref="E74" r:id="rId126"/>
+    <hyperlink ref="F74" r:id="rId127"/>
+    <hyperlink ref="E75" r:id="rId128"/>
+    <hyperlink ref="F75" r:id="rId129"/>
+    <hyperlink ref="F76" r:id="rId130"/>
+    <hyperlink ref="E77" r:id="rId131"/>
+    <hyperlink ref="F77" r:id="rId132"/>
+    <hyperlink ref="E78" r:id="rId133"/>
+    <hyperlink ref="F78" r:id="rId134"/>
+    <hyperlink ref="E79" r:id="rId135"/>
+    <hyperlink ref="F79" r:id="rId136"/>
+    <hyperlink ref="F80" r:id="rId137"/>
+    <hyperlink ref="F81" r:id="rId138"/>
+    <hyperlink ref="E82" r:id="rId139"/>
+    <hyperlink ref="F82" r:id="rId140"/>
+    <hyperlink ref="E83" r:id="rId141"/>
+    <hyperlink ref="F83" r:id="rId142"/>
+    <hyperlink ref="E84" r:id="rId143"/>
+    <hyperlink ref="F84" r:id="rId144"/>
+    <hyperlink ref="E85" r:id="rId145"/>
+    <hyperlink ref="F85" r:id="rId146"/>
+    <hyperlink ref="F86" r:id="rId147"/>
+    <hyperlink ref="E87" r:id="rId148"/>
+    <hyperlink ref="F87" r:id="rId149"/>
+    <hyperlink ref="E88" r:id="rId150"/>
     <hyperlink ref="F88" r:id="rId151"/>
-    <hyperlink ref="F89" r:id="rId152"/>
-[...10 lines deleted...]
-    <hyperlink ref="E99" r:id="rId163"/>
+    <hyperlink ref="E89" r:id="rId152"/>
+    <hyperlink ref="F89" r:id="rId153"/>
+    <hyperlink ref="E90" r:id="rId154"/>
+    <hyperlink ref="F90" r:id="rId155"/>
+    <hyperlink ref="F91" r:id="rId156"/>
+    <hyperlink ref="F92" r:id="rId157"/>
+    <hyperlink ref="F93" r:id="rId158"/>
+    <hyperlink ref="F94" r:id="rId159"/>
+    <hyperlink ref="F95" r:id="rId160"/>
+    <hyperlink ref="F96" r:id="rId161"/>
+    <hyperlink ref="F97" r:id="rId162"/>
+    <hyperlink ref="F98" r:id="rId163"/>
     <hyperlink ref="F99" r:id="rId164"/>
     <hyperlink ref="E100" r:id="rId165"/>
     <hyperlink ref="F100" r:id="rId166"/>
     <hyperlink ref="F101" r:id="rId167"/>
     <hyperlink ref="F102" r:id="rId168"/>
     <hyperlink ref="F103" r:id="rId169"/>
-    <hyperlink ref="E104" r:id="rId170"/>
-[...2 lines deleted...]
-    <hyperlink ref="F105" r:id="rId173"/>
+    <hyperlink ref="F104" r:id="rId170"/>
+    <hyperlink ref="E105" r:id="rId171"/>
+    <hyperlink ref="F105" r:id="rId172"/>
+    <hyperlink ref="E106" r:id="rId173"/>
     <hyperlink ref="F106" r:id="rId174"/>
     <hyperlink ref="F107" r:id="rId175"/>
     <hyperlink ref="F108" r:id="rId176"/>
-    <hyperlink ref="E109" r:id="rId177"/>
-[...86 lines deleted...]
-    <hyperlink ref="F153" r:id="rId264"/>
+    <hyperlink ref="F109" r:id="rId177"/>
+    <hyperlink ref="E110" r:id="rId178"/>
+    <hyperlink ref="F110" r:id="rId179"/>
+    <hyperlink ref="E111" r:id="rId180"/>
+    <hyperlink ref="F111" r:id="rId181"/>
+    <hyperlink ref="F112" r:id="rId182"/>
+    <hyperlink ref="F113" r:id="rId183"/>
+    <hyperlink ref="F114" r:id="rId184"/>
+    <hyperlink ref="E115" r:id="rId185"/>
+    <hyperlink ref="F115" r:id="rId186"/>
+    <hyperlink ref="E116" r:id="rId187"/>
+    <hyperlink ref="F116" r:id="rId188"/>
+    <hyperlink ref="E117" r:id="rId189"/>
+    <hyperlink ref="F117" r:id="rId190"/>
+    <hyperlink ref="E118" r:id="rId191"/>
+    <hyperlink ref="F118" r:id="rId192"/>
+    <hyperlink ref="E119" r:id="rId193"/>
+    <hyperlink ref="F119" r:id="rId194"/>
+    <hyperlink ref="E120" r:id="rId195"/>
+    <hyperlink ref="F120" r:id="rId196"/>
+    <hyperlink ref="E121" r:id="rId197"/>
+    <hyperlink ref="F121" r:id="rId198"/>
+    <hyperlink ref="E122" r:id="rId199"/>
+    <hyperlink ref="F122" r:id="rId200"/>
+    <hyperlink ref="E123" r:id="rId201"/>
+    <hyperlink ref="F123" r:id="rId202"/>
+    <hyperlink ref="E124" r:id="rId203"/>
+    <hyperlink ref="F124" r:id="rId204"/>
+    <hyperlink ref="E125" r:id="rId205"/>
+    <hyperlink ref="F125" r:id="rId206"/>
+    <hyperlink ref="E126" r:id="rId207"/>
+    <hyperlink ref="F126" r:id="rId208"/>
+    <hyperlink ref="E127" r:id="rId209"/>
+    <hyperlink ref="F127" r:id="rId210"/>
+    <hyperlink ref="E128" r:id="rId211"/>
+    <hyperlink ref="F128" r:id="rId212"/>
+    <hyperlink ref="E129" r:id="rId213"/>
+    <hyperlink ref="F129" r:id="rId214"/>
+    <hyperlink ref="E130" r:id="rId215"/>
+    <hyperlink ref="F130" r:id="rId216"/>
+    <hyperlink ref="E131" r:id="rId217"/>
+    <hyperlink ref="F131" r:id="rId218"/>
+    <hyperlink ref="E132" r:id="rId219"/>
+    <hyperlink ref="F132" r:id="rId220"/>
+    <hyperlink ref="E133" r:id="rId221"/>
+    <hyperlink ref="F133" r:id="rId222"/>
+    <hyperlink ref="E134" r:id="rId223"/>
+    <hyperlink ref="F134" r:id="rId224"/>
+    <hyperlink ref="E135" r:id="rId225"/>
+    <hyperlink ref="F135" r:id="rId226"/>
+    <hyperlink ref="E136" r:id="rId227"/>
+    <hyperlink ref="F136" r:id="rId228"/>
+    <hyperlink ref="E137" r:id="rId229"/>
+    <hyperlink ref="F137" r:id="rId230"/>
+    <hyperlink ref="E138" r:id="rId231"/>
+    <hyperlink ref="F138" r:id="rId232"/>
+    <hyperlink ref="E139" r:id="rId233"/>
+    <hyperlink ref="F139" r:id="rId234"/>
+    <hyperlink ref="E140" r:id="rId235"/>
+    <hyperlink ref="F140" r:id="rId236"/>
+    <hyperlink ref="E141" r:id="rId237"/>
+    <hyperlink ref="F141" r:id="rId238"/>
+    <hyperlink ref="E142" r:id="rId239"/>
+    <hyperlink ref="F142" r:id="rId240"/>
+    <hyperlink ref="E143" r:id="rId241"/>
+    <hyperlink ref="F143" r:id="rId242"/>
+    <hyperlink ref="E144" r:id="rId243"/>
+    <hyperlink ref="F144" r:id="rId244"/>
+    <hyperlink ref="E145" r:id="rId245"/>
+    <hyperlink ref="F145" r:id="rId246"/>
+    <hyperlink ref="E146" r:id="rId247"/>
+    <hyperlink ref="F146" r:id="rId248"/>
+    <hyperlink ref="E147" r:id="rId249"/>
+    <hyperlink ref="F147" r:id="rId250"/>
+    <hyperlink ref="E148" r:id="rId251"/>
+    <hyperlink ref="F148" r:id="rId252"/>
+    <hyperlink ref="E149" r:id="rId253"/>
+    <hyperlink ref="F149" r:id="rId254"/>
+    <hyperlink ref="E150" r:id="rId255"/>
+    <hyperlink ref="F150" r:id="rId256"/>
+    <hyperlink ref="E151" r:id="rId257"/>
+    <hyperlink ref="F151" r:id="rId258"/>
+    <hyperlink ref="E152" r:id="rId259"/>
+    <hyperlink ref="F152" r:id="rId260"/>
+    <hyperlink ref="E153" r:id="rId261"/>
+    <hyperlink ref="F153" r:id="rId262"/>
+    <hyperlink ref="E154" r:id="rId263"/>
+    <hyperlink ref="F154" r:id="rId264"/>
+    <hyperlink ref="E155" r:id="rId265"/>
+    <hyperlink ref="F155" r:id="rId266"/>
+    <hyperlink ref="E156" r:id="rId267"/>
+    <hyperlink ref="F156" r:id="rId268"/>
+    <hyperlink ref="E157" r:id="rId269"/>
+    <hyperlink ref="F157" r:id="rId270"/>
+    <hyperlink ref="F158" r:id="rId271"/>
+    <hyperlink ref="F159" r:id="rId272"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>