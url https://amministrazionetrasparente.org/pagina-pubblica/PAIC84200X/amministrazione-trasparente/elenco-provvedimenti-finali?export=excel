--- v0 (2026-07-25)
+++ v1 (2026-10-17)
@@ -8,1311 +8,908 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="270">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>BD54F21C18</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizio di formazione, assistenza e monitoraggio su Amministrazione Trasparente</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>30/09/2026</t>
+  </si>
+  <si>
+    <t>BD2AAEF882</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento e fornitura materiale igienico-sanitario e di pulizia di facile consumo</t>
+  </si>
+  <si>
+    <t>29/09/2026</t>
+  </si>
+  <si>
+    <t>BD24F47568</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi di attuazione del Regolamento U.E. 679/2016 G.D.P.R. in materia di protezione dei dati personali</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>BD0E95202B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre di aggiudicazione per Interventi piccola manutenzione e riparazione di impianti idrosanitari ed elettrici</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Incarico personale ASSISTENTE AMMINISTRATIVO CASSENTI ROSALIA - Progetto Fondi Strutturali Europei CNP: ESO4.6.A4.D-FSEPN-SI-2025-262  CUP: C94D25000870007  TITOLO: “Orientiamoci al futuro”</t>
+  </si>
+  <si>
+    <t>Incarico personale ASSISTENTE AMMINISTRATIVO MANZELLA SALVATORE - Progetto Fondi Strutturali Europei CNP: ESO4.6.A4.D-FSEPN-SI-2025-262  CUP: C94D25000870007  TITOLO: “Orientiamoci al futuro”</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>BCAFF6AF85</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Approvvigionamento e fornitura materiale di facile consumo di cancelleria</t>
+  </si>
+  <si>
     <t>21/07/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>INCARICO DI GESTIONE AMMINISTRATIVA E CONTABILE - DSGA ALLEGRA MARIANO</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">INCARICO DI COORDINAMENTO E DIREZIONE GENERALE PROGETTO - DS GIOVANNI TAIBI </t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
     <t>INCARICO PERSONALE ASSISTENTE AMMINISTRATIVO - MANZELLA SALVATORE</t>
   </si>
   <si>
     <t>INCARICO PERSONALE ASSISTENTE AMMINISTRATIVO - CASSENTI ROSALIA</t>
   </si>
   <si>
     <t>INCARICO PERSONALE ASSISTENTE AMMINISTRATIVO - MISURACA SALVATORE</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3A4870E0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura formazione 4 moduli Piano Estate sport acquatici</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3A4870E0</t>
-[...4 lines deleted...]
-  <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>BBFE26136E</t>
   </si>
   <si>
     <t>Decisione a contrarre di Aggiudicazione per Approvvigionamento e fornitura materiale di pulizia ed igienico-sanitario di facile consumo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE26136E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>CONFERIMENTO INCARICO DI COLLAUDATORE PROGETTO “Immergiamoci nella didattica”</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>BBD2C24C1C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi uscite didattiche con destinazioni Mozia e Marsala - Prato Verde - Fattoria Augustali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2C24C1C</t>
-[...4 lines deleted...]
-  <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>BBC8BE2C62</t>
   </si>
   <si>
     <t>Decisione a contrarre - CORSO DI FORMAZIONE PER ADDETTI ALLA PREVENZIONE INCENDI LIVELLO 3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8BE2C62</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>BBBB077A9C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI GITA SCOLASTICA CLASSI PRIME SCUOLA MEDIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB077A9C</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB53F539D</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi per le uscite didattiche di fine anno scolastico dei plessi della scuola primaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB53F539D</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA1EFDB85</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi viaggio d’istruzione classi seconde scuola media con destinazione Sicilia Orientale</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1EFDB85</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>BB74BA604A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi relativi alle uscite didattiche presso Palermo di fine aprile</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74BA604A</t>
-[...4 lines deleted...]
-  <si>
     <t>BB73F22C40</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisizione servizi per uscita didattica della scuola primaria di via Trapani per BIOPARCO di Carini</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73F22C40</t>
-[...4 lines deleted...]
-  <si>
     <t>22/04/2026</t>
   </si>
   <si>
     <t>BB5BE6C30B</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE - ACQUISTO FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BE6C30B</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2026</t>
   </si>
   <si>
     <t>BB46D4F135</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE - SERVIZI PER USCITA DIDATTICA PRIMARIA PLESSO PIRAINO - MUSEO DELLE ILLUSIONI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46D4F135</t>
-[...4 lines deleted...]
-  <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>BB41FA9D59</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE DI AGGIUDICAZIONE - SERVIZI PER VIAGGIO D'ISTRUZIONE IN PUGLIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41FA9D59</t>
-[...4 lines deleted...]
-  <si>
     <t>10/04/2026</t>
   </si>
   <si>
     <t>BB32FE61CF</t>
   </si>
   <si>
     <t>DECISIONE A CONTRARRE DI AGGIUDICAZIONE: SERVIZI PER USCITA DIDATTICA SCUOLA PRIMARIA - PLESSO EINAUDI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32FE61CF</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>Incarico personale ASSISTENTE AMMINISTRATIVO TOMASELLO M. Avviso 9507, 22/01/2025, FSE+ AGENDA SUD  PROGETTI AZIONE Codice progetto ESO4.6.A1.B-FSEPN-SI-2025-153</t>
   </si>
   <si>
     <t>Incarico personale ASSISTENTE AMMINISTRATIVO CASSENTI Avviso 9507, 22/01/2025, FSE+ AGENDA SUD  PROGETTI AZIONE Codice progetto ESO4.6.A1.B-FSEPN-SI-2025-153</t>
   </si>
   <si>
     <t>Incarico personale ASSISTENTE AMMINISTRATIVO MANZELLA Avviso 9507, 22/01/2025, FSE+ AGENDA SUD  PROGETTI AZIONE Codice progetto ESO4.6.A1.B-FSEPN-SI-2025-153</t>
   </si>
   <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB1D8E0F63</t>
   </si>
   <si>
     <t>Decisione a contrarre di aggiudicazione per fornitura service audio</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D8E0F63</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>BB18A2EE62</t>
   </si>
   <si>
     <t>Decisione a Contrarre Di Aggiudicazione per Fornitura materiale di facile consumo igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18A2EE62</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BACE12EFBA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale informatico, trasporto e installazione di un’aula immersiva</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE12EFBA</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC324154A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio e Assistenza Tecnica Fotocopiatori Multifunzione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC324154A</t>
-[...4 lines deleted...]
-  <si>
     <t>18/02/2026</t>
   </si>
   <si>
     <t>Conferimento incarico tecnico - operativo per attività di Progettista a titolo non onerosoDidattica Immersiva Seconda Edizione “Immergiamoci nella didattica” – Circolare 0006 del 16/04/2025</t>
   </si>
   <si>
     <t>16/02/2026</t>
   </si>
   <si>
     <t>BA6DCD9076</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto servizi per polizza assicurativa responsabilità civile, infortuni, tutela legale, assistenza alunni e personale scolastico - A.F. 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DCD9076</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B99E129545</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA D’USO SOFTWARE GESTIONALE ARGO + MANUTENZIONE ED ASSISTENZA - ANNO SOLARE 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E129545</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>B97842E660</t>
   </si>
   <si>
     <t>Decisione a contrarre - Approvvigionamento e fornitura materiale di pulizia ed igienico-sanitario</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97842E660</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>B93EBAD6AB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DI CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93EBAD6AB</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2025</t>
   </si>
   <si>
     <t>B92BC71A03</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEI BENI E DEI SERVIZI AI SENSI DELL’ART.50 DEL D.LGS. 36/2023 PER FORNITURA, CONTROLLO E VERIFICA PARCO ESTINTORI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BC71A03</t>
-[...4 lines deleted...]
-  <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>B924CD2D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI RELATIVI ALL’USCITA DIDATTICA PRESSO PARCO ASTRONOMICO DI ISNELLO DELLA SCUOLA PRIMARIA PIRAINO E VIA TRAPANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924CD2D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8CDE85D2C</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI RELATIVI ALL’USCITA DIDATTICA PRESSO PARCO AVVENTURA DELLA MADONIE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDE85D2C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8D328C49F</t>
   </si>
   <si>
     <t>"Decisione a contrarre - ACQUISTO DI SERVIZIO DI ASSISTENZA SU AT + SUPPORTO FASI RILEVAZIONE E MONITORAGGIO OIV + UTENZA PORTALE ""AMMINISTRAZIONETRASPARENTE.ORG"" CERTIFICATA AGID/ACN"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D328C49F</t>
-[...4 lines deleted...]
-  <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>B8C349B57F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE FORNITURA MATERIALE IGIENICO-SANITARIO A.S. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C349B57F</t>
-[...4 lines deleted...]
-  <si>
     <t>21/10/2025</t>
   </si>
   <si>
     <t>B8BAF30BE4</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTI TECNICO INFORMATICI SUI PLESSI DELL’ISTITUZIONE SCOLASTICA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAF30BE4</t>
-[...4 lines deleted...]
-  <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>B8A273C8B5</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI ATTUAZIONE DEL REGOLAMENTO U.E. 679/2016 (G.D.P.R.) IN MATERIA DI PROTEZIONE DEI DATI PERSONALI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A273C8B5</t>
-[...4 lines deleted...]
-  <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>B88BCE7736</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO ABILITAZIONE SUPERVISORE E FORMATORE EIPASS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88BCE7736</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B82F35991A</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO RINNOVO FIRMA DIGITALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82F35991A</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B8257645F4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO TARGA PUBBLICITARIA PROGETTO PNRR: LA SCUOLA DI DOMANI TRA STEM E MULTILINGUISMO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8257645F4</t>
-[...4 lines deleted...]
-  <si>
     <t>02/09/2025</t>
   </si>
   <si>
     <t>B817FB15CB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE FORNITURA MATERIALE IGIENICO-SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B817FB15CB</t>
-[...4 lines deleted...]
-  <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>B7A070B7BB</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI SOFTWARE GESTIONALE ARGO CARRIERA WEB</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A070B7BB</t>
-[...4 lines deleted...]
-  <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>B7505478A3</t>
   </si>
   <si>
     <t>"Decisione a contrarre - FORNITURA TARGHE PUBBLICITARIE - PNRR 4.0 PROGETTO: ""INNOVASCUOLA"" - CIP: M4C1I3.2-2022-961-P-12038"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7505478A3</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B716B62328</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA TARGA PUBBLICITARIA PNRR DM 65/2023 - TITOLO DEL PROGETTO: “READY, STEM AND GO!” C.U.P.: B44D23002050006</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716B62328</t>
-[...4 lines deleted...]
-  <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>B7119C6A86</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZIO DI TRASPORTO CON PULLMAN ALUNNI SCUOLA PRIMARIA DI VIA TRAPANI PER GITA PRESSO ETNA (CT) DEL 30/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7119C6A86</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FD6C0947</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI PER GITA D’ISTRUZIONE ALUNNI SCUOLA PRIMARIA DI VIA TRAPANI DEL 26 MAGGIO 2025 PRESSO MARSALA (TP)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD6C0947</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6F82802CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI RELATIVI AL VIAGGIO D’ISTRUZIONE DELLE CLASSI QUINTE DELLA SCUOLA PRIMARIA DEL PLESSO EINAUDI A TAORMINA/ETNA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F82802CF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6E8269DCC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO ALUNNI CLASSI QUARTE SCUOLA PRIMARIA DI VIA TRAPANI PER USCITA DIDATTICA DEL 21/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8269DCC</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E7F817D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI DI TRASPORTO ALUNNI CLASSE 3C SCUOLA PRIMARIA VIA TRAPANI PER USCITA DIDATTICA DEL 20/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7F817D6</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>B6C3736B56</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEI SERVIZI PER USCITA DIDATTICA DEL 09/05/2025 DELLE CLASSI PRIME SCUOLA MEDIA CON DESTINAZIONE TRAPANI E NUBIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3736B56</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B3021132</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE DEI SERVIZI RELATIVI AL VIAGGIO D’ISTRUZIONE DELLE CLASSI SECONDE DELLA SCUOLA MEDIA PER SIC. ORIENTALE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3021132</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6AB6BD477</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI DI TRASPORTO CON PULLMAN ALUNNI SCUOLA INFANZIA PER ATTIVITÀ DIDATTICA PRESSO BOSCO FICUZZA DEL 9 MAGGIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AB6BD477</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>B69814311B</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI DI TRASPORTO CON PULLMAN ALUNNI SCUOLA PRIMARIA PER ATTIVITÀ DIDATTICA PRESSO BOSCO FICUZZA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69814311B</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66AE6D051</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SET DI MICROFONI WIRELESS</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AE6D051</t>
-[...4 lines deleted...]
-  <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>B66584BC11</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DI FACILE CONSUMO IGIENICO SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66584BC11</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>B65F6D91FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO DI TRASPORTO CON NR. 1 PULLMAN PER ATTIVITÀ DIDATTICA PRESSO BOSCO FICUZZA DEL 10 APRILE 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F6D91FD</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B63FE5F356</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI RELATIVI AL VIAGGIO D’ISTRUZIONE IN CAMPANIA - ALUNNI CLASSI TERZE SCUOLA SECONDARIA DI I GRADO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FE5F356</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B637210A08</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA DI PORTALE SCUOLA CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637210A08</t>
-[...4 lines deleted...]
-  <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>B620EFA356</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI PER VISITA GUIDATA ALUNNI SCUOLA PRIMARIA CON DESTINAZIONE TEATRO MASSIMO DI PALERMO 21 MARZO 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620EFA356</t>
-[...4 lines deleted...]
-  <si>
     <t>14/03/2025</t>
   </si>
   <si>
     <t>B60C5CBCB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI CONNESSI A SPETTACOLO PRESSO TEATRO CUTICCHIO DEL 17/03/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C5CBCB2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>B607DDD0FF</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE IGIENICO-SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607DDD0FF</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>B603FFF310</t>
   </si>
   <si>
     <t>Decisione a contrarre - NOLEGGIO E ASSISTENZA TECNICA PER NR. 2 FOTOCOPIATORI MULTIFUNZIONE KONICA MINOLTA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603FFF310</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C9666829</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISIZIONE SERVIZI CONNESSI ALLA VISITA GUIDATA DEL 26 FEBBRAIO PRESSO TEATRO SAVIO (PA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9666829</t>
-[...4 lines deleted...]
-  <si>
     <t>13/02/2025</t>
   </si>
   <si>
     <t>B5A06E2552</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO POLIZZA ASSICURATIVA RESPONSABILITÀ CIVILE, INFORTUNI, TUTELA LEGALE, ASSISTENZA ALUNNI E PERSONALE SCOLASTICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A06E2552</t>
-[...4 lines deleted...]
-  <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>B59B22BCA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI CONNESSI ALLA VISITA GUIDATA DEL 18 FEBBRAIO PRESSO TEATRO MASSIMO (PA)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B22BCA2</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>B580E173D4</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO MATERIALE DIDATTICO-EDUCATIVO DA USARE NEI MODULI: GIOCO DI SQUADRA E FARE SQUADRA PROGETTO “PN SCUOLA E COMPETENZE 2021-2027”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580E173D4</t>
-[...4 lines deleted...]
-  <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>B548696B7F</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI LINEA DI INTERVENTO A - PERCORSI DI ORIENTAMENTO E FORMAZIONE PNRR PROGETTO: READY, STEM AND GO - DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B548696B7F</t>
-[...4 lines deleted...]
-  <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>B524A137E3</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO-EDUCATIVO DA IMPIEGARE NEL PROGETTO PN SCUOLA E COMPETENZE 2021-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524A137E3</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B5056248F9</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO LICENZA A.F. 2025 ARGO SOFTWARE S.R.L</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5056248F9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F282E958</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO-INFORMATICO, FORNITURA E CONFIGURAZIONE CENTRALINO TELEFONICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F282E958</t>
-[...4 lines deleted...]
-  <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>B4D870BDEB</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO SERVIZI LINEA DI INTERVENTO B - REALIZZAZIONE DI PERCORSI FORMATIVI DI LINGUA PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D870BDEB</t>
-[...4 lines deleted...]
-  <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>B493D80553</t>
   </si>
   <si>
     <t>Decisione a contrarre - PICCOLA MANUTENZIONE E RIPARAZIONI SUCC. VIA TRAPANI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B493D80553</t>
-[...4 lines deleted...]
-  <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>B494714CC5</t>
   </si>
   <si>
     <t>Decisione a contrarre - USCITA DIDATTICA ALUNNI PRIMARIA AL PRATO VERDE - MISILMERI</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B494714CC5</t>
-[...4 lines deleted...]
-  <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>B4815A605B</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI TRASPORTO CON PULLMAN PER USCITA DIDATTICA DEL 10/12/204 A CALTAGIRONE</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4815A605B</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>B481040BE1</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI PER GITA DIDATTICA PRESSO OSSERVATORIO ISNELLO E CASTELBUONO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481040BE1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>B45596FA70</t>
   </si>
   <si>
     <t>Decisione a contrarre - SPETTACOLO PRESSO TEATRO MASSIMO (PA) DEL 27/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45596FA70</t>
-[...4 lines deleted...]
-  <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>B428F5C4A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZIO TRASPORTO CON PULLMAN USCITA DIDATTICA DEL 27/11/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B428F5C4A3</t>
-[...4 lines deleted...]
-  <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>B414DDB467</t>
   </si>
   <si>
     <t>Decisione a contrarre - RINNOVO CONSULENZA AMMINISTRAZIONE TRASPARENTE E SUPPORTO MONITORAGGIO OIV</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B414DDB467</t>
-[...4 lines deleted...]
-  <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>B3E82F2DFC</t>
   </si>
   <si>
     <t>Decisione a contrarre - SERVIZI TRASPORTO CON PULLMAN PER POLLINA E ISNELLO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E82F2DFC</t>
-[...4 lines deleted...]
-  <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>B34E658086</t>
   </si>
   <si>
     <t>Decisione a contrarre - INTERVENTO TECNICO-INFORMATICO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E658086</t>
-[...4 lines deleted...]
-  <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>B319DA4B59</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B319DA4B59</t>
-[...4 lines deleted...]
-  <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>B305A25641</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA SOFTWARE PNRR M1 C1 INVESTIMENTO 1.2 INVESTIMENTO 1.2. ABILITAZIONE AL CLOUD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B305A25641</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>B2FAE590D1</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO PER ACCOGLIENZA A.S. 2024/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FAE590D1</t>
-[...4 lines deleted...]
-  <si>
     <t>26/08/2024</t>
   </si>
   <si>
     <t>B2D65E634F</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE PULIZIA/IGIENICO-SANITARIO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D65E634F</t>
-[...4 lines deleted...]
-  <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>B2C45BD733</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C45BD733</t>
-[...4 lines deleted...]
-  <si>
     <t>B2C44C9DD6</t>
   </si>
   <si>
     <t>Decisione a contrarre - FORNITURA MATERIALE DIDATTICO/CANCELLERIA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C44C9DD6</t>
-[...4 lines deleted...]
-  <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>B2AC7EE321</t>
   </si>
   <si>
     <t>Decisione a contrarre ODA - DETERMINA PER RINNOVO TRIMESTRALE CONTRATTO RSPP AL 31/08/2024</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/a6eb0f78-4e10-4474-aa18-317b8c401f4e</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1610,1839 +1207,2163 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD54F21C18" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/ca82eb69-d70f-4511-8493-0e40c928c5a7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD2AAEF882" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/50bca523-6cdb-4c97-91c8-d7e3882221c0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD24F47568" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/9da35459-ce3c-4a42-acd3-7ed7e993e61c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD0E95202B" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/71860db3-ca73-4d1b-bc3c-e8e9fadd1742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAFF6AF85" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/130315cf-70b6-4499-99e0-920e34cfa480" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3A4870E0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/71592cab-3289-4188-b6ed-3225df5ed8e5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBFE26136E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/8cd80c9a-f2de-44d1-b2fa-3084e0c5d76a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD2C24C1C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/4070d786-82b1-4ee7-980d-9676f8cd7d6b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8BE2C62" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/19a4f0a5-1faf-4136-a8e4-87d909326079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBB077A9C" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/184f183e-b827-4d8e-97d5-ee40784d5443" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB53F539D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/6b709ba0-1d77-447c-89cb-1b557bfd0b4e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA1EFDB85" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/ea22a700-7332-4242-9dd0-2423194cc163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB74BA604A" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/518fa9fa-1096-42a9-813e-3e419fa7202e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB73F22C40" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/59457d95-235a-4aca-9713-1060099eb947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5BE6C30B" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/af138454-b466-4c6c-b157-5a4f6361fe9f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB46D4F135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/ef2ae032-63a7-40ea-98ef-e529c44901df" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB41FA9D59" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/272f9b56-1479-4a0b-9a08-138e8641616f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB32FE61CF" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/cfb896d1-aee2-44cf-89ef-82384501774c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1D8E0F63" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/5058be83-fd30-4fdd-b741-c29e03791227" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB18A2EE62" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/11b24dfe-9cf2-4938-9cea-830cf596f5a4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BACE12EFBA" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/413a4b08-ff02-4400-bc46-05cedaa20618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC324154A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/f4ea60ff-b15e-4a05-9b03-5641d55ff623" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA6DCD9076" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/ed844f54-cebe-434b-8228-98cf9b287948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99E129545" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/363f3a26-f57e-41b7-8c21-027a4ba7f379" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97842E660" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/3bb19646-06eb-457b-a5c1-0fcc0966faeb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93EBAD6AB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/40850f4b-8fec-459d-8e17-e2fdf62963a5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92BC71A03" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/c7a30081-cc0f-48c2-ae77-178641d897c0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B924CD2D2C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/d2a2e670-fcdb-405e-bf41-525096ba0839" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CDE85D2C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/055f2647-580d-499b-a36a-666f16870d89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8D328C49F" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/78f8ee80-ccd3-4911-a154-fea39c41e95f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C349B57F" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/92212ed9-839e-43c6-81ad-35e3dcf01d9a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAF30BE4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/180f72c5-8b35-43d2-a5ae-b35ec2ac8df8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A273C8B5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/fd46c7f1-27ad-4dea-aceb-131b9a0c5ff8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B88BCE7736" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/278884d0-4b9c-4830-a62c-209e0936607e" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B82F35991A" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/de413606-a1b5-4e11-b94c-df8d61d94312" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8257645F4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/9f09f45f-95dd-4251-97de-41558f52e716" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B817FB15CB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/906e8837-ae96-447f-872f-88bf0f9da831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7A070B7BB" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/9bc60ce0-a733-4a57-8262-74f60641dbc4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7505478A3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/b298ef94-f78e-473e-88a3-e065dd9ce1d5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B716B62328" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/164a324c-0abc-462d-9f01-2b3f6c502aca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7119C6A86" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/5f66769d-6fbc-48ba-8b9e-aba7221cee42" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FD6C0947" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/41ba51a4-8faf-459f-a683-b76b8e89e830" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F82802CF" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/53fb7a36-fa2b-48aa-b6e5-41f853539eca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E8269DCC" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/0f13e165-53d4-4211-bf68-36d3dde25ee9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E7F817D6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/751eba96-cf1d-444d-9c49-35d825525cb6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C3736B56" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/86bd1df8-5ec6-4fbf-aaf2-1570b9dc12f4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B3021132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/805e502f-4bb4-45f1-9cec-19aceabff01d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6AB6BD477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/07cb1c12-6c58-4971-b5e5-324bd751601a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B69814311B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/2126e094-f602-493c-9a78-2b080dc2b1e0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AE6D051" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/984967a1-d71e-4b05-bec6-9623e0c3315c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66584BC11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/b95c92ff-91dc-4e05-8a6f-be135dbb86b1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B65F6D91FD" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/5f27b6aa-44f6-4498-9b65-20a8b3c1dd2f" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63FE5F356" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/051cba9b-be63-4fc4-8c7b-e360f1d60003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B637210A08" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/c594b18a-fe77-4013-a409-9c3390a1cd2b" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B620EFA356" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/d6da6a3c-99ee-4f70-8d14-9be419c756b9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60C5CBCB2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/ddbf3179-83f5-4617-8a2f-1c299ae3c361" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B607DDD0FF" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/6661254e-4b62-4240-8b24-79c85f6870e7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603FFF310" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/26103070-1e49-4c22-a600-2a0c52d5c3d8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9666829" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/2544f1b6-fc4f-43e5-9a35-bdaf276c298b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5A06E2552" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/217669ca-3c6b-40fd-8eaf-ff6857b54714" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B59B22BCA2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/ed9b4306-f638-4e76-ad2c-f1a378210785" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B580E173D4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/dae6fb3f-0e90-4dee-937f-72526f0e9e3a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B548696B7F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/86af5b19-329c-40f0-bd29-c98d920f796b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B524A137E3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/95d40017-bc0e-46ff-b1f0-e2844aa121da" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5056248F9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/06c71b02-06c7-46b4-abc5-9f50b3c6b771" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F282E958" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/0324983e-5274-4ee5-857c-4ac06f114280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D870BDEB" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/303a87e2-5d90-4941-b837-461caa8b1907" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B493D80553" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/cff4ae51-5b5a-4524-bfb9-42a4dcc4c3a6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B494714CC5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/5ca9e00e-adc9-4cd7-9505-b2859e551a04" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4815A605B" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/b07344f5-50d5-4d3d-9937-3636b62169c9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B481040BE1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/3b074cfd-3f74-42dc-b048-2094ccc8765b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B45596FA70" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/200491ed-4213-463b-8dbb-3fb7b50745cd" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B428F5C4A3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/df3201f3-49c2-49c3-b69e-67d62ef3ff52" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B414DDB467" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/9a3f71e3-4c3b-41e7-9544-1888eb509c13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B3E82F2DFC" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/3f070a71-335c-4264-bf8e-0570745f2b4a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B34E658086" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/7c70381a-d349-4f33-a868-0c71e4b0042e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B319DA4B59" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/a9d001be-9c24-491a-8904-28352bcb3724" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B305A25641" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/fd096b40-9b91-4055-9104-a80b9922e039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2FAE590D1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/4955d925-461b-4cd9-83f0-f860f71518d9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2D65E634F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/82a2b13f-2f3f-4a01-bc83-f1bbefa85b9f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C45BD733" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/6a7ed8a7-4492-491e-815f-b4a30434778e" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2C44C9DD6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/540771a5-855d-4353-a61c-3ddcdce962dc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B2AC7EE321" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC84200X/amministrazione-trasparente/atti-amministrazioni-enti/a6eb0f78-4e10-4474-aa18-317b8c401f4e" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F89"/>
+  <dimension ref="A1:F96"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8052</v>
+        <v>10802</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>8051</v>
+        <v>10083</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="F3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>7996</v>
+        <v>10022</v>
       </c>
       <c r="C4" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="F4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>7990</v>
+        <v>9681</v>
       </c>
       <c r="C5" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7989</v>
+        <v>8628</v>
       </c>
       <c r="C6" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>7723</v>
+        <v>8627</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>6772</v>
+        <v>8262</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>6652</v>
+        <v>8052</v>
       </c>
       <c r="C9" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>6133</v>
+        <v>8051</v>
       </c>
       <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>20</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B11">
-        <v>6002</v>
+        <v>7996</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>20</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B12">
-        <v>5792</v>
+        <v>7990</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>20</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>5736</v>
+        <v>7989</v>
       </c>
       <c r="C13" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>20</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>5484</v>
+        <v>7723</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>35</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="B15">
-        <v>4884</v>
+        <v>6772</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>38</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="B16">
-        <v>4481</v>
+        <v>6652</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>20</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="B17">
-        <v>4444</v>
+        <v>6133</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>43</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="B18">
-        <v>4184</v>
+        <v>6002</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>46</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="B19">
-        <v>4144</v>
+        <v>5792</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>49</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="B20">
-        <v>3954</v>
+        <v>5736</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>52</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="B21">
-        <v>3789</v>
+        <v>5484</v>
       </c>
       <c r="C21" t="s">
-        <v>7</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="F21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="B22">
-        <v>3788</v>
+        <v>4884</v>
       </c>
       <c r="C22" t="s">
-        <v>7</v>
+        <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="F22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="B23">
-        <v>3784</v>
+        <v>4481</v>
       </c>
       <c r="C23" t="s">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="F23" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>61</v>
       </c>
       <c r="B24">
-        <v>3724</v>
+        <v>4444</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-        <v>89</v>
+        <v>63</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="B25">
-        <v>3690</v>
+        <v>4184</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>94</v>
+        <v>66</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="B26">
-        <v>2658</v>
+        <v>4144</v>
       </c>
       <c r="C26" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>69</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="B27">
-        <v>2568</v>
+        <v>3954</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>71</v>
       </c>
       <c r="D27" t="s">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>104</v>
+        <v>72</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="B28">
-        <v>1752</v>
+        <v>3789</v>
       </c>
       <c r="C28" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E28" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="F28" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>107</v>
+        <v>73</v>
       </c>
       <c r="B29">
-        <v>1678</v>
+        <v>3788</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>75</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>20</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>73</v>
       </c>
       <c r="B30">
-        <v>12781</v>
+        <v>3784</v>
       </c>
       <c r="C30" t="s">
-        <v>113</v>
+        <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="E30" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>20</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="B31">
-        <v>12518</v>
+        <v>3724</v>
       </c>
       <c r="C31" t="s">
-        <v>118</v>
+        <v>78</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-        <v>121</v>
+        <v>79</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="B32">
-        <v>12074</v>
+        <v>3690</v>
       </c>
       <c r="C32" t="s">
-        <v>123</v>
+        <v>81</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>82</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>83</v>
       </c>
       <c r="B33">
-        <v>11770</v>
+        <v>2658</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="D33" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>85</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="B34">
-        <v>11700</v>
+        <v>2568</v>
       </c>
       <c r="C34" t="s">
-        <v>133</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>88</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>89</v>
       </c>
       <c r="B35">
-        <v>10868</v>
+        <v>1752</v>
       </c>
       <c r="C35" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>90</v>
       </c>
       <c r="E35" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>20</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>91</v>
       </c>
       <c r="B36">
-        <v>10867</v>
+        <v>1678</v>
       </c>
       <c r="C36" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>145</v>
+        <v>93</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="B37">
-        <v>10749</v>
+        <v>12781</v>
       </c>
       <c r="C37" t="s">
-        <v>147</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>96</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>151</v>
+        <v>97</v>
       </c>
       <c r="B38">
-        <v>10641</v>
+        <v>12518</v>
       </c>
       <c r="C38" t="s">
-        <v>152</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>99</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>156</v>
+        <v>100</v>
       </c>
       <c r="B39">
-        <v>10269</v>
+        <v>12074</v>
       </c>
       <c r="C39" t="s">
-        <v>157</v>
+        <v>101</v>
       </c>
       <c r="D39" t="s">
-        <v>158</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>102</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="B40">
-        <v>9878</v>
+        <v>11770</v>
       </c>
       <c r="C40" t="s">
-        <v>162</v>
+        <v>104</v>
       </c>
       <c r="D40" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>105</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="B41">
-        <v>8583</v>
+        <v>11700</v>
       </c>
       <c r="C41" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="D41" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>170</v>
+        <v>108</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>171</v>
+        <v>109</v>
       </c>
       <c r="B42">
-        <v>8460</v>
+        <v>10868</v>
       </c>
       <c r="C42" t="s">
-        <v>172</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>111</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="B43">
-        <v>8291</v>
+        <v>10867</v>
       </c>
       <c r="C43" t="s">
-        <v>177</v>
+        <v>112</v>
       </c>
       <c r="D43" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>113</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>181</v>
+        <v>114</v>
       </c>
       <c r="B44">
-        <v>7662</v>
+        <v>10749</v>
       </c>
       <c r="C44" t="s">
-        <v>182</v>
+        <v>115</v>
       </c>
       <c r="D44" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>185</v>
+        <v>116</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>117</v>
       </c>
       <c r="B45">
-        <v>6774</v>
+        <v>10641</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>118</v>
       </c>
       <c r="D45" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>119</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>120</v>
       </c>
       <c r="B46">
-        <v>6104</v>
+        <v>10269</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>121</v>
       </c>
       <c r="D46" t="s">
-        <v>193</v>
-[...5 lines deleted...]
-        <v>195</v>
+        <v>122</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>123</v>
       </c>
       <c r="B47">
-        <v>6053</v>
+        <v>9878</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>124</v>
       </c>
       <c r="D47" t="s">
-        <v>198</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>125</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>201</v>
+        <v>126</v>
       </c>
       <c r="B48">
-        <v>5832</v>
+        <v>8583</v>
       </c>
       <c r="C48" t="s">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="D48" t="s">
-        <v>203</v>
-[...5 lines deleted...]
-        <v>205</v>
+        <v>128</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>129</v>
       </c>
       <c r="B49">
-        <v>5784</v>
+        <v>8460</v>
       </c>
       <c r="C49" t="s">
-        <v>207</v>
+        <v>130</v>
       </c>
       <c r="D49" t="s">
-        <v>208</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>131</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>211</v>
+        <v>132</v>
       </c>
       <c r="B50">
-        <v>5612</v>
+        <v>8291</v>
       </c>
       <c r="C50" t="s">
-        <v>212</v>
+        <v>133</v>
       </c>
       <c r="D50" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>134</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>211</v>
+        <v>135</v>
       </c>
       <c r="B51">
-        <v>5611</v>
+        <v>7662</v>
       </c>
       <c r="C51" t="s">
-        <v>216</v>
+        <v>136</v>
       </c>
       <c r="D51" t="s">
-        <v>217</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>137</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="B52">
-        <v>5219</v>
+        <v>6774</v>
       </c>
       <c r="C52" t="s">
-        <v>221</v>
+        <v>139</v>
       </c>
       <c r="D52" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>224</v>
+        <v>140</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>225</v>
+        <v>141</v>
       </c>
       <c r="B53">
-        <v>5023</v>
+        <v>6104</v>
       </c>
       <c r="C53" t="s">
-        <v>226</v>
+        <v>142</v>
       </c>
       <c r="D53" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-        <v>229</v>
+        <v>143</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>230</v>
+        <v>144</v>
       </c>
       <c r="B54">
-        <v>4933</v>
+        <v>6053</v>
       </c>
       <c r="C54" t="s">
-        <v>231</v>
+        <v>145</v>
       </c>
       <c r="D54" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>234</v>
+        <v>146</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>147</v>
       </c>
       <c r="B55">
-        <v>4776</v>
+        <v>5832</v>
       </c>
       <c r="C55" t="s">
-        <v>236</v>
+        <v>148</v>
       </c>
       <c r="D55" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>149</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>240</v>
+        <v>150</v>
       </c>
       <c r="B56">
-        <v>4385</v>
+        <v>5784</v>
       </c>
       <c r="C56" t="s">
-        <v>241</v>
+        <v>151</v>
       </c>
       <c r="D56" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>152</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>245</v>
+        <v>153</v>
       </c>
       <c r="B57">
-        <v>4308</v>
+        <v>5612</v>
       </c>
       <c r="C57" t="s">
-        <v>246</v>
+        <v>154</v>
       </c>
       <c r="D57" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>155</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>250</v>
+        <v>153</v>
       </c>
       <c r="B58">
-        <v>4229</v>
+        <v>5611</v>
       </c>
       <c r="C58" t="s">
-        <v>251</v>
+        <v>156</v>
       </c>
       <c r="D58" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>157</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>255</v>
+        <v>158</v>
       </c>
       <c r="B59">
-        <v>3803</v>
+        <v>5219</v>
       </c>
       <c r="C59" t="s">
-        <v>256</v>
+        <v>159</v>
       </c>
       <c r="D59" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>160</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>260</v>
+        <v>161</v>
       </c>
       <c r="B60">
-        <v>3655</v>
+        <v>5023</v>
       </c>
       <c r="C60" t="s">
-        <v>261</v>
+        <v>162</v>
       </c>
       <c r="D60" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>264</v>
+        <v>163</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>265</v>
+        <v>164</v>
       </c>
       <c r="B61">
-        <v>3318</v>
+        <v>4933</v>
       </c>
       <c r="C61" t="s">
-        <v>266</v>
+        <v>165</v>
       </c>
       <c r="D61" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>166</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>270</v>
+        <v>167</v>
       </c>
       <c r="B62">
-        <v>3125</v>
+        <v>4776</v>
       </c>
       <c r="C62" t="s">
-        <v>271</v>
+        <v>168</v>
       </c>
       <c r="D62" t="s">
-        <v>272</v>
-[...5 lines deleted...]
-        <v>274</v>
+        <v>169</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>275</v>
+        <v>170</v>
       </c>
       <c r="B63">
-        <v>3030</v>
+        <v>4385</v>
       </c>
       <c r="C63" t="s">
-        <v>276</v>
+        <v>171</v>
       </c>
       <c r="D63" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>279</v>
+        <v>172</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>280</v>
+        <v>173</v>
       </c>
       <c r="B64">
-        <v>2940</v>
+        <v>4308</v>
       </c>
       <c r="C64" t="s">
-        <v>281</v>
+        <v>174</v>
       </c>
       <c r="D64" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>175</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>285</v>
+        <v>176</v>
       </c>
       <c r="B65">
-        <v>2144</v>
+        <v>4229</v>
       </c>
       <c r="C65" t="s">
-        <v>286</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>287</v>
-[...5 lines deleted...]
-        <v>289</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>290</v>
+        <v>179</v>
       </c>
       <c r="B66">
-        <v>1685</v>
+        <v>3803</v>
       </c>
       <c r="C66" t="s">
-        <v>291</v>
+        <v>180</v>
       </c>
       <c r="D66" t="s">
-        <v>292</v>
-[...5 lines deleted...]
-        <v>294</v>
+        <v>181</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>295</v>
+        <v>182</v>
       </c>
       <c r="B67">
-        <v>1623</v>
+        <v>3655</v>
       </c>
       <c r="C67" t="s">
-        <v>296</v>
+        <v>183</v>
       </c>
       <c r="D67" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>299</v>
+        <v>184</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>300</v>
+        <v>185</v>
       </c>
       <c r="B68">
-        <v>1395</v>
+        <v>3318</v>
       </c>
       <c r="C68" t="s">
-        <v>301</v>
+        <v>186</v>
       </c>
       <c r="D68" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>187</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>305</v>
+        <v>188</v>
       </c>
       <c r="B69">
-        <v>602</v>
+        <v>3125</v>
       </c>
       <c r="C69" t="s">
-        <v>306</v>
+        <v>189</v>
       </c>
       <c r="D69" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>190</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>310</v>
+        <v>191</v>
       </c>
       <c r="B70">
-        <v>183</v>
+        <v>3030</v>
       </c>
       <c r="C70" t="s">
-        <v>311</v>
+        <v>192</v>
       </c>
       <c r="D70" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>314</v>
+        <v>193</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>315</v>
+        <v>194</v>
       </c>
       <c r="B71">
-        <v>10648</v>
+        <v>2940</v>
       </c>
       <c r="C71" t="s">
-        <v>316</v>
+        <v>195</v>
       </c>
       <c r="D71" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>319</v>
+        <v>196</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>320</v>
+        <v>197</v>
       </c>
       <c r="B72">
-        <v>10591</v>
+        <v>2144</v>
       </c>
       <c r="C72" t="s">
-        <v>321</v>
+        <v>198</v>
       </c>
       <c r="D72" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-        <v>324</v>
+        <v>199</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>325</v>
+        <v>200</v>
       </c>
       <c r="B73">
-        <v>10365</v>
+        <v>1685</v>
       </c>
       <c r="C73" t="s">
-        <v>326</v>
+        <v>201</v>
       </c>
       <c r="D73" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>329</v>
+        <v>202</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>330</v>
+        <v>203</v>
       </c>
       <c r="B74">
-        <v>9844</v>
+        <v>1623</v>
       </c>
       <c r="C74" t="s">
-        <v>331</v>
+        <v>204</v>
       </c>
       <c r="D74" t="s">
-        <v>332</v>
-[...5 lines deleted...]
-        <v>334</v>
+        <v>205</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>335</v>
+        <v>206</v>
       </c>
       <c r="B75">
-        <v>9779</v>
+        <v>1395</v>
       </c>
       <c r="C75" t="s">
-        <v>336</v>
+        <v>207</v>
       </c>
       <c r="D75" t="s">
-        <v>337</v>
-[...5 lines deleted...]
-        <v>339</v>
+        <v>208</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>340</v>
+        <v>209</v>
       </c>
       <c r="B76">
-        <v>9651</v>
+        <v>602</v>
       </c>
       <c r="C76" t="s">
-        <v>341</v>
+        <v>210</v>
       </c>
       <c r="D76" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>344</v>
+        <v>211</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>345</v>
+        <v>212</v>
       </c>
       <c r="B77">
-        <v>9610</v>
+        <v>183</v>
       </c>
       <c r="C77" t="s">
-        <v>346</v>
+        <v>213</v>
       </c>
       <c r="D77" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>214</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>350</v>
+        <v>215</v>
       </c>
       <c r="B78">
-        <v>9247</v>
+        <v>10648</v>
       </c>
       <c r="C78" t="s">
-        <v>351</v>
+        <v>216</v>
       </c>
       <c r="D78" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>217</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>355</v>
+        <v>218</v>
       </c>
       <c r="B79">
-        <v>8849</v>
+        <v>10591</v>
       </c>
       <c r="C79" t="s">
-        <v>356</v>
+        <v>219</v>
       </c>
       <c r="D79" t="s">
-        <v>357</v>
-[...5 lines deleted...]
-        <v>359</v>
+        <v>220</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>360</v>
+        <v>221</v>
       </c>
       <c r="B80">
-        <v>8624</v>
+        <v>10365</v>
       </c>
       <c r="C80" t="s">
-        <v>361</v>
+        <v>222</v>
       </c>
       <c r="D80" t="s">
-        <v>362</v>
-[...5 lines deleted...]
-        <v>364</v>
+        <v>223</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>365</v>
+        <v>224</v>
       </c>
       <c r="B81">
-        <v>8127</v>
+        <v>9844</v>
       </c>
       <c r="C81" t="s">
-        <v>366</v>
+        <v>225</v>
       </c>
       <c r="D81" t="s">
-        <v>367</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>226</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>370</v>
+        <v>227</v>
       </c>
       <c r="B82">
-        <v>7369</v>
+        <v>9779</v>
       </c>
       <c r="C82" t="s">
-        <v>371</v>
+        <v>228</v>
       </c>
       <c r="D82" t="s">
-        <v>372</v>
-[...5 lines deleted...]
-        <v>374</v>
+        <v>229</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>375</v>
+        <v>230</v>
       </c>
       <c r="B83">
-        <v>6660</v>
+        <v>9651</v>
       </c>
       <c r="C83" t="s">
-        <v>376</v>
+        <v>231</v>
       </c>
       <c r="D83" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>378</v>
+        <v>232</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>379</v>
+        <v>233</v>
       </c>
       <c r="B84">
-        <v>6395</v>
+        <v>9610</v>
       </c>
       <c r="C84" t="s">
-        <v>380</v>
+        <v>234</v>
       </c>
       <c r="D84" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>235</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>384</v>
+        <v>236</v>
       </c>
       <c r="B85">
-        <v>6216</v>
+        <v>9247</v>
       </c>
       <c r="C85" t="s">
-        <v>385</v>
+        <v>237</v>
       </c>
       <c r="D85" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>238</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>389</v>
+        <v>239</v>
       </c>
       <c r="B86">
-        <v>5762</v>
+        <v>8849</v>
       </c>
       <c r="C86" t="s">
-        <v>390</v>
+        <v>240</v>
       </c>
       <c r="D86" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>241</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>394</v>
+        <v>242</v>
       </c>
       <c r="B87">
-        <v>5626</v>
+        <v>8624</v>
       </c>
       <c r="C87" t="s">
-        <v>395</v>
+        <v>243</v>
       </c>
       <c r="D87" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>398</v>
+        <v>244</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>394</v>
+        <v>245</v>
       </c>
       <c r="B88">
-        <v>5620</v>
+        <v>8127</v>
       </c>
       <c r="C88" t="s">
-        <v>399</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-        <v>402</v>
+        <v>247</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>403</v>
+        <v>248</v>
       </c>
       <c r="B89">
+        <v>7369</v>
+      </c>
+      <c r="C89" t="s">
+        <v>249</v>
+      </c>
+      <c r="D89" t="s">
+        <v>250</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>251</v>
+      </c>
+      <c r="B90">
+        <v>6660</v>
+      </c>
+      <c r="C90" t="s">
+        <v>252</v>
+      </c>
+      <c r="D90" t="s">
+        <v>102</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>253</v>
+      </c>
+      <c r="B91">
+        <v>6395</v>
+      </c>
+      <c r="C91" t="s">
+        <v>254</v>
+      </c>
+      <c r="D91" t="s">
+        <v>255</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>256</v>
+      </c>
+      <c r="B92">
+        <v>6216</v>
+      </c>
+      <c r="C92" t="s">
+        <v>257</v>
+      </c>
+      <c r="D92" t="s">
+        <v>258</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>259</v>
+      </c>
+      <c r="B93">
+        <v>5762</v>
+      </c>
+      <c r="C93" t="s">
+        <v>260</v>
+      </c>
+      <c r="D93" t="s">
+        <v>261</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>262</v>
+      </c>
+      <c r="B94">
+        <v>5626</v>
+      </c>
+      <c r="C94" t="s">
+        <v>263</v>
+      </c>
+      <c r="D94" t="s">
+        <v>264</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>262</v>
+      </c>
+      <c r="B95">
+        <v>5620</v>
+      </c>
+      <c r="C95" t="s">
+        <v>265</v>
+      </c>
+      <c r="D95" t="s">
+        <v>266</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>267</v>
+      </c>
+      <c r="B96">
         <v>5560</v>
       </c>
-      <c r="C89" t="s">
-[...9 lines deleted...]
-        <v>407</v>
+      <c r="C96" t="s">
+        <v>268</v>
+      </c>
+      <c r="D96" t="s">
+        <v>269</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="F7" r:id="rId10"/>
+    <hyperlink ref="E8" r:id="rId11"/>
+    <hyperlink ref="F8" r:id="rId12"/>
+    <hyperlink ref="F9" r:id="rId13"/>
+    <hyperlink ref="F10" r:id="rId14"/>
+    <hyperlink ref="F11" r:id="rId15"/>
+    <hyperlink ref="F12" r:id="rId16"/>
+    <hyperlink ref="F13" r:id="rId17"/>
+    <hyperlink ref="E14" r:id="rId18"/>
+    <hyperlink ref="F14" r:id="rId19"/>
+    <hyperlink ref="E15" r:id="rId20"/>
+    <hyperlink ref="F15" r:id="rId21"/>
+    <hyperlink ref="F16" r:id="rId22"/>
+    <hyperlink ref="E17" r:id="rId23"/>
+    <hyperlink ref="F17" r:id="rId24"/>
+    <hyperlink ref="E18" r:id="rId25"/>
+    <hyperlink ref="F18" r:id="rId26"/>
+    <hyperlink ref="E19" r:id="rId27"/>
+    <hyperlink ref="F19" r:id="rId28"/>
+    <hyperlink ref="E20" r:id="rId29"/>
+    <hyperlink ref="F20" r:id="rId30"/>
+    <hyperlink ref="E21" r:id="rId31"/>
+    <hyperlink ref="F21" r:id="rId32"/>
+    <hyperlink ref="E22" r:id="rId33"/>
+    <hyperlink ref="F22" r:id="rId34"/>
+    <hyperlink ref="E23" r:id="rId35"/>
+    <hyperlink ref="F23" r:id="rId36"/>
+    <hyperlink ref="E24" r:id="rId37"/>
+    <hyperlink ref="F24" r:id="rId38"/>
+    <hyperlink ref="E25" r:id="rId39"/>
+    <hyperlink ref="F25" r:id="rId40"/>
+    <hyperlink ref="E26" r:id="rId41"/>
+    <hyperlink ref="F26" r:id="rId42"/>
+    <hyperlink ref="E27" r:id="rId43"/>
+    <hyperlink ref="F27" r:id="rId44"/>
+    <hyperlink ref="F28" r:id="rId45"/>
+    <hyperlink ref="F29" r:id="rId46"/>
+    <hyperlink ref="F30" r:id="rId47"/>
+    <hyperlink ref="E31" r:id="rId48"/>
+    <hyperlink ref="F31" r:id="rId49"/>
+    <hyperlink ref="E32" r:id="rId50"/>
+    <hyperlink ref="F32" r:id="rId51"/>
+    <hyperlink ref="E33" r:id="rId52"/>
+    <hyperlink ref="F33" r:id="rId53"/>
+    <hyperlink ref="E34" r:id="rId54"/>
+    <hyperlink ref="F34" r:id="rId55"/>
+    <hyperlink ref="F35" r:id="rId56"/>
+    <hyperlink ref="E36" r:id="rId57"/>
+    <hyperlink ref="F36" r:id="rId58"/>
+    <hyperlink ref="E37" r:id="rId59"/>
+    <hyperlink ref="F37" r:id="rId60"/>
+    <hyperlink ref="E38" r:id="rId61"/>
+    <hyperlink ref="F38" r:id="rId62"/>
+    <hyperlink ref="E39" r:id="rId63"/>
+    <hyperlink ref="F39" r:id="rId64"/>
+    <hyperlink ref="E40" r:id="rId65"/>
+    <hyperlink ref="F40" r:id="rId66"/>
+    <hyperlink ref="E41" r:id="rId67"/>
+    <hyperlink ref="F41" r:id="rId68"/>
+    <hyperlink ref="E42" r:id="rId69"/>
+    <hyperlink ref="F42" r:id="rId70"/>
+    <hyperlink ref="E43" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="E44" r:id="rId73"/>
+    <hyperlink ref="F44" r:id="rId74"/>
+    <hyperlink ref="E45" r:id="rId75"/>
+    <hyperlink ref="F45" r:id="rId76"/>
+    <hyperlink ref="E46" r:id="rId77"/>
+    <hyperlink ref="F46" r:id="rId78"/>
+    <hyperlink ref="E47" r:id="rId79"/>
+    <hyperlink ref="F47" r:id="rId80"/>
+    <hyperlink ref="E48" r:id="rId81"/>
+    <hyperlink ref="F48" r:id="rId82"/>
+    <hyperlink ref="E49" r:id="rId83"/>
+    <hyperlink ref="F49" r:id="rId84"/>
+    <hyperlink ref="E50" r:id="rId85"/>
+    <hyperlink ref="F50" r:id="rId86"/>
+    <hyperlink ref="E51" r:id="rId87"/>
+    <hyperlink ref="F51" r:id="rId88"/>
+    <hyperlink ref="E52" r:id="rId89"/>
+    <hyperlink ref="F52" r:id="rId90"/>
+    <hyperlink ref="E53" r:id="rId91"/>
+    <hyperlink ref="F53" r:id="rId92"/>
+    <hyperlink ref="E54" r:id="rId93"/>
+    <hyperlink ref="F54" r:id="rId94"/>
+    <hyperlink ref="E55" r:id="rId95"/>
+    <hyperlink ref="F55" r:id="rId96"/>
+    <hyperlink ref="E56" r:id="rId97"/>
+    <hyperlink ref="F56" r:id="rId98"/>
+    <hyperlink ref="E57" r:id="rId99"/>
+    <hyperlink ref="F57" r:id="rId100"/>
+    <hyperlink ref="E58" r:id="rId101"/>
+    <hyperlink ref="F58" r:id="rId102"/>
+    <hyperlink ref="E59" r:id="rId103"/>
+    <hyperlink ref="F59" r:id="rId104"/>
+    <hyperlink ref="E60" r:id="rId105"/>
+    <hyperlink ref="F60" r:id="rId106"/>
+    <hyperlink ref="E61" r:id="rId107"/>
+    <hyperlink ref="F61" r:id="rId108"/>
+    <hyperlink ref="E62" r:id="rId109"/>
+    <hyperlink ref="F62" r:id="rId110"/>
+    <hyperlink ref="E63" r:id="rId111"/>
+    <hyperlink ref="F63" r:id="rId112"/>
+    <hyperlink ref="E64" r:id="rId113"/>
+    <hyperlink ref="F64" r:id="rId114"/>
+    <hyperlink ref="E65" r:id="rId115"/>
+    <hyperlink ref="F65" r:id="rId116"/>
+    <hyperlink ref="E66" r:id="rId117"/>
+    <hyperlink ref="F66" r:id="rId118"/>
+    <hyperlink ref="E67" r:id="rId119"/>
+    <hyperlink ref="F67" r:id="rId120"/>
+    <hyperlink ref="E68" r:id="rId121"/>
+    <hyperlink ref="F68" r:id="rId122"/>
+    <hyperlink ref="E69" r:id="rId123"/>
+    <hyperlink ref="F69" r:id="rId124"/>
+    <hyperlink ref="E70" r:id="rId125"/>
+    <hyperlink ref="F70" r:id="rId126"/>
+    <hyperlink ref="E71" r:id="rId127"/>
+    <hyperlink ref="F71" r:id="rId128"/>
+    <hyperlink ref="E72" r:id="rId129"/>
+    <hyperlink ref="F72" r:id="rId130"/>
+    <hyperlink ref="E73" r:id="rId131"/>
+    <hyperlink ref="F73" r:id="rId132"/>
+    <hyperlink ref="E74" r:id="rId133"/>
+    <hyperlink ref="F74" r:id="rId134"/>
+    <hyperlink ref="E75" r:id="rId135"/>
+    <hyperlink ref="F75" r:id="rId136"/>
+    <hyperlink ref="E76" r:id="rId137"/>
+    <hyperlink ref="F76" r:id="rId138"/>
+    <hyperlink ref="E77" r:id="rId139"/>
+    <hyperlink ref="F77" r:id="rId140"/>
+    <hyperlink ref="E78" r:id="rId141"/>
+    <hyperlink ref="F78" r:id="rId142"/>
+    <hyperlink ref="E79" r:id="rId143"/>
+    <hyperlink ref="F79" r:id="rId144"/>
+    <hyperlink ref="E80" r:id="rId145"/>
+    <hyperlink ref="F80" r:id="rId146"/>
+    <hyperlink ref="E81" r:id="rId147"/>
+    <hyperlink ref="F81" r:id="rId148"/>
+    <hyperlink ref="E82" r:id="rId149"/>
+    <hyperlink ref="F82" r:id="rId150"/>
+    <hyperlink ref="E83" r:id="rId151"/>
+    <hyperlink ref="F83" r:id="rId152"/>
+    <hyperlink ref="E84" r:id="rId153"/>
+    <hyperlink ref="F84" r:id="rId154"/>
+    <hyperlink ref="E85" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="E86" r:id="rId157"/>
+    <hyperlink ref="F86" r:id="rId158"/>
+    <hyperlink ref="E87" r:id="rId159"/>
+    <hyperlink ref="F87" r:id="rId160"/>
+    <hyperlink ref="E88" r:id="rId161"/>
+    <hyperlink ref="F88" r:id="rId162"/>
+    <hyperlink ref="E89" r:id="rId163"/>
+    <hyperlink ref="F89" r:id="rId164"/>
+    <hyperlink ref="E90" r:id="rId165"/>
+    <hyperlink ref="F90" r:id="rId166"/>
+    <hyperlink ref="E91" r:id="rId167"/>
+    <hyperlink ref="F91" r:id="rId168"/>
+    <hyperlink ref="E92" r:id="rId169"/>
+    <hyperlink ref="F92" r:id="rId170"/>
+    <hyperlink ref="E93" r:id="rId171"/>
+    <hyperlink ref="F93" r:id="rId172"/>
+    <hyperlink ref="E94" r:id="rId173"/>
+    <hyperlink ref="F94" r:id="rId174"/>
+    <hyperlink ref="E95" r:id="rId175"/>
+    <hyperlink ref="F95" r:id="rId176"/>
+    <hyperlink ref="E96" r:id="rId177"/>
+    <hyperlink ref="F96" r:id="rId178"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>