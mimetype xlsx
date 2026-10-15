--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -52,189 +52,189 @@
   <si>
     <t>6) termine fissato in sede di disciplina normativa del procedimento per la conclusione[…]</t>
   </si>
   <si>
     <t>7) procedimenti per i quali il provvedimento dell'amministrazione può essere sostituito da una dichiarazione dell'interessato[…]</t>
   </si>
   <si>
     <t>8) strumenti di tutela amministrativa e giurisdizionale, riconosciuti dalla legge in favore dell'interessato[…]</t>
   </si>
   <si>
     <t>9) link di accesso al servizio on line, ove sia già disponibile in rete[…]</t>
   </si>
   <si>
     <t>10) modalità per l'effettuazione dei pagamenti eventualmente necessari [..]</t>
   </si>
   <si>
     <t>11) nome del soggetto a cui è attribuito, in caso di inerzia, il potere sostitutivo[…]</t>
   </si>
   <si>
     <t>Nomina componenti commissioni interne D.Lgs. 297/1994; normativa scolastica di settore; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio didattica / organi collegiali</t>
   </si>
   <si>
-    <t>Ufficio competente [paic811008@istruzione.it / ]</t>
-[...2 lines deleted...]
-    <t>[ALESSIA MAIONE] Dirigente scolastico [paic811008@istruzione.it / paic811008@pec.istruzione.it]</t>
+    <t>Ufficio competente [paic811008@istruzione.it / 091 951037]</t>
+  </si>
+  <si>
+    <t>[ALESSIA MAIONE] Dirigente scolastico [paic811008@istruzione.it / paic811008@pec.istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Segreteria / organi collegiali</t>
   </si>
   <si>
     <t>10/30 giorni secondo procedimento</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Tutela ordinaria; potere sostitutivo in caso di inerzia</t>
   </si>
   <si>
     <t>Non previsto</t>
   </si>
   <si>
-    <t>[] Dirigente ATP, instanza via email [paic811008@istruzione.it]</t>
+    <t>[] Dirigente ATP, instanza via email [usp.pa@istruzione.it / paic811008@pec.istruzione.it]</t>
   </si>
   <si>
     <t>Procedimento disciplinare studenti D.P.R. 249/1998; regolamento di istituto; L. 241/1990</t>
   </si>
   <si>
     <t>Consiglio di classe / Organo di garanzia</t>
   </si>
   <si>
-    <t>Ufficio didattica [paic811008@istruzione.it / ]</t>
-[...2 lines deleted...]
-    <t>Dirigente scolastico / organo competente [paic811008@istruzione.it / paic811008@pec.istruzione.it]</t>
+    <t>Ufficio didattica [paic811008@istruzione.it / 091 951037]</t>
+  </si>
+  <si>
+    <t>Dirigente scolastico / organo competente [paic811008@istruzione.it / paic811008@pec.istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Segreteria didattica; regolamento di istituto</t>
   </si>
   <si>
     <t>Termini regolamento di istituto / 30 giorni se non diversamente previsto</t>
   </si>
   <si>
     <t>Organo di garanzia interno; eventuale Organo di garanzia regionale; tutela giurisdizionale</t>
   </si>
   <si>
     <t>Valutazione degli apprendimenti e scrutini D.Lgs. 62/2017; D.P.R. 122/2009 ove applicabile; normativa MIM</t>
   </si>
   <si>
     <t>Consiglio di classe / docenti</t>
   </si>
   <si>
-    <t>Consiglio di classe / Dirigente per gli atti di competenza [paic811008@istruzione.it / paic811008@pec.istruzione.it]</t>
+    <t>Consiglio di classe / Dirigente per gli atti di competenza [paic811008@istruzione.it / paic811008@pec.istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Registro elettronico; segreteria didattica</t>
   </si>
   <si>
     <t>Secondo calendario scolastico e organi collegiali</t>
   </si>
   <si>
     <t>Accesso agli atti; autotutela; ricorso nei termini di legge ove ammesso</t>
   </si>
   <si>
     <t>Adozione libri di testo Normativa annuale MIM; D.Lgs. 297/1994</t>
   </si>
   <si>
     <t>Collegio docenti / consigli di classe</t>
   </si>
   <si>
-    <t>Dirigente scolastico / organi collegiali [paic811008@istruzione.it / paic811008@pec.istruzione.it]</t>
+    <t>Dirigente scolastico / organi collegiali [paic811008@istruzione.it / paic811008@pec.istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Elenco libri di testo</t>
   </si>
   <si>
     <t>Termini annuali MIM</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti</t>
   </si>
   <si>
     <t>Criteri formazione classi / assegnazione docenti / orario lezioni D.Lgs. 297/1994; D.P.R. 275/1999; regolamento di istituto</t>
   </si>
   <si>
     <t>Organi collegiali / Dirigente</t>
   </si>
   <si>
     <t>Segreteria</t>
   </si>
   <si>
     <t>30 giorni da inizio a.s. o termini interni</t>
   </si>
   <si>
     <t>Accesso agli atti; autotutela; tutela ordinaria</t>
   </si>
   <si>
     <t>Dichiarazione di decadenza ex art. 127, lett. c), D.P.R. 3/1957 D.P.R. 3/1957; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale</t>
   </si>
   <si>
-    <t>Ufficio personale [paic811008@istruzione.it / ]</t>
+    <t>Ufficio personale [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Ufficio personale; PEC istituzionale</t>
   </si>
   <si>
     <t>30 giorni, salvo disciplina specifica</t>
   </si>
   <si>
     <t>Partecipazione procedimentale; memorie; TAR/ricorso straordinario; potere sostitutivo</t>
   </si>
   <si>
     <t>Scelta del contraente / affidamenti di beni, servizi e incarichi D.Lgs. 36/2023; D.I. 129/2018; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio contabilità e contratti</t>
   </si>
   <si>
-    <t>DSGA/ufficio contratti [paic811008@istruzione.it / ]</t>
+    <t>DSGA/ufficio contratti [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Piattaforme di approvvigionamento; Albo/AT; PEC</t>
   </si>
   <si>
     <t>Termini della procedura / normativa contratti</t>
   </si>
   <si>
     <t>Tutela in materia di contratti pubblici; accesso agli atti; TAR nei termini di legge</t>
   </si>
   <si>
     <t>Stipula accordi, convenzioni e reti D.P.R. 275/1999; D.I. 129/2018; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio protocollo/affari generali</t>
   </si>
   <si>
-    <t>Ufficio affari generali [paic811008@istruzione.it / ]</t>
+    <t>Ufficio affari generali [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Segreteria; PEC istituzionale</t>
   </si>
   <si>
     <t>30 giorni o termini dell’accordo</t>
   </si>
   <si>
     <t>Conferma/proroga personale ATA e docente Normativa MIM su reclutamento; CCNL Scuola; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale; SIDI/istanze ove previsto</t>
   </si>
   <si>
     <t>30 giorni o termini ministeriali</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti; ricorso nei termini di legge</t>
   </si>
   <si>
     <t>Mancata conferma in ruolo Normativa scolastica su anno di prova; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale / comitato di valutazione</t>
   </si>
@@ -274,75 +274,75 @@
   <si>
     <t>Procedimenti avviati su istanza di parte</t>
   </si>
   <si>
     <t>7) procedimenti per i quali il provvedimento dell'amministrazione può essere sostituito da una dichiarazione dell'interessato</t>
   </si>
   <si>
     <t>7) procedimenti per i quali il silenzio assenso vale come provvedimento favorevole</t>
   </si>
   <si>
     <t>10) modalità per l'effettuazione dei pagamenti eventualmente necessari[...]</t>
   </si>
   <si>
     <t>1) atti e documenti da allegare all'istanza e modulistica necessaria[…]</t>
   </si>
   <si>
     <t>2) uffici ai quali rivolgersi per informazioni, orari e modalità di accesso […]</t>
   </si>
   <si>
     <t>Iscrizione on-line alunni Normativa annuale MIM su iscrizioni; D.P.R. 275/1999; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio didattica/alunni</t>
   </si>
   <si>
-    <t>Ufficio didattica - [paic811008@istruzione.it / ]</t>
+    <t>Ufficio didattica - [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Segreteria didattica posta elettronica, telefono</t>
   </si>
   <si>
     <t>Termini fissati annualmente dal MIM</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Riesame/autotutela; ricorso amministrativo ove previsto; TAR; ricorso straordinario P.R.; potere sostitutivo in caso di inerzia</t>
   </si>
   <si>
     <t>Portale UNICA</t>
   </si>
   <si>
     <t>Non previsto; eventuali contributi volontari tramite</t>
   </si>
   <si>
     <t>Domanda tramite portale iscrizioni; certificazione disabilità L. 104/1992 ove necessaria</t>
   </si>
   <si>
-    <t>Ufficio didattica /alunni. [paic811008@istruzione.it / ] [VIA CADUTI DI NASSIRIYA, 4] []</t>
+    <t>Ufficio didattica /alunni. [paic811008@istruzione.it / 091 951037] [VIA CADUTI DI NASSIRIYA, 4] [Da Lun a Ven 7:30/14:15,  Mer  14:30/17:00]</t>
   </si>
   <si>
     <t>Rilascio certificato di frequenza per privati D.P.R. 445/2000; L. 241/1990</t>
   </si>
   <si>
     <t>10 giorni, salvo diversa previsione interna</t>
   </si>
   <si>
     <t>Tutela ordinaria prevista dall’ordinamento; potere sostitutivo in caso di inerzia</t>
   </si>
   <si>
     <t>Area modulistica</t>
   </si>
   <si>
     <t>Modulo richiesta certificato</t>
   </si>
   <si>
     <t>Rilascio nulla osta al trasferimento alunno Normativa scolastica vigente; L. 241/1990</t>
   </si>
   <si>
     <t>Segreteria didattica; eventuale modulo on-line</t>
   </si>
   <si>
     <t>Modulo richiesta nulla osta; eventuale documentazione motivazionale</t>
   </si>
@@ -352,210 +352,210 @@
   <si>
     <t>Segreteria didattica</t>
   </si>
   <si>
     <t>Domanda; certificato medico ove richiesto</t>
   </si>
   <si>
     <t>Esonero/insegnamento alternativo religione cattolica Normativa annuale MIM su iscrizioni; normativa IRC vigente</t>
   </si>
   <si>
     <t>Portale iscrizioni; segreteria didattica</t>
   </si>
   <si>
     <t>Termini fissati dal MIM</t>
   </si>
   <si>
     <t>Scelta effettuata in sede di iscrizione o secondo tempistiche ministeriali</t>
   </si>
   <si>
     <t>Rilascio certificati di servizio e altri certificati D.P.R. 445/2000; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale / affari generali</t>
   </si>
   <si>
-    <t>Ufficio competente - [paic811008@istruzione.it / ]</t>
+    <t>Ufficio competente - [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Segreteria; eventuale modulo on-line</t>
   </si>
   <si>
     <t>Modulo richiesta; documento identità se necessario</t>
   </si>
   <si>
-    <t>Ufficio personale / affari generali. Ufficio competente [paic811008@istruzione.it / ] [VIA CADUTI DI NASSIRIYA, 4] []</t>
+    <t>Ufficio personale / affari generali. Ufficio competente [paic811008@istruzione.it / 091 951037] [VIA CADUTI DI NASSIRIYA, 4] [Da Lun a Ven 7:30/14:15,  Mer  14:30/17:00]</t>
   </si>
   <si>
     <t>Riconoscimento dei servizi D.P.R. 1092/1973 e normativa previdenziale ove applicabile; L. 241/1990</t>
   </si>
   <si>
-    <t>Ufficio personale - [paic811008@istruzione.it / ]</t>
+    <t>Ufficio personale - [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Ufficio personale; eventuale modulo on-line</t>
   </si>
   <si>
     <t>30 giorni, salvo diversa disciplina</t>
   </si>
   <si>
     <t>Tutela ordinaria; potere sostitutivo; accesso agli atti</t>
   </si>
   <si>
     <t>Modulo richiesta; documentazione servizi</t>
   </si>
   <si>
-    <t>Ufficio personale [paic811008@istruzione.it / ] [VIA CADUTI DI NASSIRIYA, 4] []</t>
+    <t>Ufficio personale [paic811008@istruzione.it / 091 951037] [VIA CADUTI DI NASSIRIYA, 4] [Da Lun a Ven 7:30/14:15,  Mer  14:30/17:00]</t>
   </si>
   <si>
     <t>Aspettativa per motivi di famiglia CCNL Scuola; D.P.R. 3/1957 ove applicabile; L. 241/1990</t>
   </si>
   <si>
     <t>30 giorni, salvo urgenze/disciplina specifica</t>
   </si>
   <si>
     <t>Tutela ordinaria; potere sostitutivo</t>
   </si>
   <si>
     <t>Modulo richiesta; eventuale documentazione</t>
   </si>
   <si>
     <t>Congedo parentale e altri congedi D.Lgs. 151/2001; CCNL Scuola; L. 241/1990</t>
   </si>
   <si>
     <t>15/30 giorni secondo tipologia</t>
   </si>
   <si>
     <t>Modulo richiesta; documentazione prevista</t>
   </si>
   <si>
     <t>Ricostruzione di carriera D.Lgs. 297/1994; normativa MIM; L. 241/1990</t>
   </si>
   <si>
     <t>Istanze on-line/SIDI; ufficio personale</t>
   </si>
   <si>
     <t>Termini specifici previsti dalla normativa</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti; potere sostitutivo</t>
   </si>
   <si>
     <t>Istanze on-line</t>
   </si>
   <si>
     <t>Istanza e dichiarazione servizi; documentazione prevista</t>
   </si>
   <si>
     <t>Accesso ai documenti amministrativi L. 241/1990; D.P.R. 184/2006</t>
   </si>
   <si>
-    <t>Ufficio affari generali - [paic811008@istruzione.it / ]</t>
+    <t>Ufficio affari generali - [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>PEC/mail istituzionale; modulo on-line</t>
   </si>
   <si>
     <t>30 giorni</t>
   </si>
   <si>
     <t>Ricorso al TAR o richiesta riesame al difensore civico/Commissione accesso ove competente</t>
   </si>
   <si>
     <t>Accesso civivo</t>
   </si>
   <si>
     <t xml:space="preserve">Eventuali costi di riproduzione secondo regolamento; ove dovuto </t>
   </si>
   <si>
     <t>Modulo richiesta accesso; documento identità; eventuale delega</t>
   </si>
   <si>
-    <t>Ufficio protocollo/affari generali. [paic811008@istruzione.it / ] [VIA CADUTI DI NASSIRIYA, 4] []</t>
+    <t>Ufficio protocollo/affari generali. [paic811008@istruzione.it / 091 951037] [VIA CADUTI DI NASSIRIYA, 4] [Da Lun a Ven 7:30/14:15,  Mer  14:30/17:00]</t>
   </si>
   <si>
     <t>Concessione in uso di locali a terzi D.I. 129/2018; regolamento di istituto; L. 241/1990</t>
   </si>
   <si>
     <t>30 giorni, salvo urgenze/disciplina interna</t>
   </si>
   <si>
     <t xml:space="preserve">Pagamento, ove previsto, tramite </t>
   </si>
   <si>
     <t>Modulo richiesta; progetto/descrizione attività; eventuale assicurazione</t>
   </si>
   <si>
     <t>Permessi per diritto allo studio Normativa regionale/USR; CCNL Scuola; L. 241/1990</t>
   </si>
   <si>
     <t>Ufficio personale; sito USR/ATP</t>
   </si>
   <si>
     <t>30 giorni o termini fissati da USR/ATP</t>
   </si>
   <si>
     <t>Tutela ordinaria; accesso agli atti; ricorso nei termini</t>
   </si>
   <si>
     <t>Modulo richiesta; documentazione prevista da bando/circolare</t>
   </si>
   <si>
-    <t>Ufficio personale. [paic811008@istruzione.it / ] [VIA CADUTI DI NASSIRIYA, 4] []</t>
+    <t>Ufficio personale. [paic811008@istruzione.it / 091 951037] [VIA CADUTI DI NASSIRIYA, 4] [Da Lun a Ven 7:30/14:15,  Mer  14:30/17:00]</t>
   </si>
   <si>
     <t>Permessi retribuiti ex L. 104/1992 L. 104/1992; D.Lgs. 151/2001; CCNL Scuola; L. 241/1990</t>
   </si>
   <si>
     <t>3/30 giorni secondo urgenza e organizzazione interna</t>
   </si>
   <si>
     <t>Modulo richiesta; dichiarazioni sostitutive; documentazione prevista</t>
   </si>
   <si>
     <t>Accesso civico semplice Art. 5, c. 1, D.Lgs. 33/2013</t>
   </si>
   <si>
     <t>Ufficio protocollo</t>
   </si>
   <si>
-    <t>Ufficio indicato nella sezione Accesso civico - [paic811008@istruzione.it / ]</t>
+    <t>Ufficio indicato nella sezione Accesso civico - [paic811008@istruzione.it / 091 951037]</t>
   </si>
   <si>
     <t>Accesso civico</t>
   </si>
   <si>
     <t>Richiesta riesame al RPCT; ricorso al giudice amministrativo o difensore civico ove previsto</t>
   </si>
   <si>
     <t>Accesso Civico</t>
   </si>
   <si>
     <t>Modulo accesso civico semplice</t>
   </si>
   <si>
-    <t>Ufficio protocollo. [paic811008@istruzione.it / ] [VIA CADUTI DI NASSIRIYA, 4] []</t>
+    <t>Ufficio protocollo. [paic811008@istruzione.it / 091 951037] [VIA CADUTI DI NASSIRIYA, 4] [Da Lun a Ven 7:30/14:15,  Mer  14:30/17:00]</t>
   </si>
   <si>
     <t>Accesso civico generalizzato Art. 5, c. 2, D.Lgs. 33/2013; Linee guida ANAC FOIA</t>
   </si>
   <si>
     <t>Riesame al RPCT; ricorso TAR; difensore civico ove previsto</t>
   </si>
   <si>
     <t>Modulo accesso civico generalizzato; documento identità se necessario</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>