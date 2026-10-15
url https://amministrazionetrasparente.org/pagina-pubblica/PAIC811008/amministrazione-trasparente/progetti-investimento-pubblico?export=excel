--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,86 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="51">
   <si>
     <t>Titolo</t>
   </si>
   <si>
     <t>CUP</t>
   </si>
   <si>
     <t>Importo finanziario</t>
   </si>
   <si>
     <t>Fonti finanziarie</t>
   </si>
   <si>
     <t>Data di avvio</t>
   </si>
   <si>
     <t>Stato di attuazione</t>
   </si>
   <si>
     <t>AVVISO 95165 DEL  24/04/2026 – FORMAZIONE DOCENTI - "ECOSISTEMI  DI APPRENDIMENTO:  INNOVAZIONE  METODOLOGICA  E  BENESSERE  RELAZIONALE"</t>
   </si>
   <si>
     <t>G34D26003260007</t>
   </si>
   <si>
     <t>€ 12.120,00</t>
   </si>
   <si>
     <t>PN21-27</t>
   </si>
   <si>
     <t>01/09/2026</t>
   </si>
   <si>
     <t>Link ai contenuti</t>
+  </si>
+  <si>
+    <t>PROGETTO ERASMUS+2026-1-IT02-KA121-SCH-00042386</t>
+  </si>
+  <si>
+    <t>G34C26000080001</t>
+  </si>
+  <si>
+    <t>€ 23.418,00</t>
+  </si>
+  <si>
+    <t>FINNZIAMENTO UNIONE EUROPEA</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
   </si>
   <si>
     <t>“NON SOLO MIZZICA” - SECONDA EDIZIONE “IL SICILIANO LA LINGUA DI UN POPOLO”</t>
   </si>
   <si>
     <t>G39I25001540002</t>
   </si>
   <si>
     <t>€ 5.000,00</t>
   </si>
   <si>
     <t>Regione Siciliana</t>
   </si>
   <si>
     <t>08/01/2026</t>
   </si>
   <si>
     <t>ARTE DI OGNI GENERE - SECONDA ANNUALITA'</t>
   </si>
   <si>
     <t>G72J25000440002</t>
   </si>
   <si>
     <t>€ 10.000,00</t>
   </si>
@@ -543,56 +558,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/22a90c51-6b42-4dfe-8da7-f0a5a1c1ab7f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/9b07e03c-1fe7-4ee9-b301-81815a7446e3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/d62ff2cf-246d-484b-a187-f97e736c27dd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/20ef26fd-5540-4ea7-bb98-d320d55b3659" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/7d19fe1c-a831-4e17-ad36-316d39a69757" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/c5c81c06-8122-454e-9785-2205b920122d" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/324a360f-657c-477d-93c6-8ec3209e9ba2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/d004e3d1-58e9-4aa9-b07a-37d2c0edc044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/e25a66be-1365-41e5-98e7-d38617636c80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/e52a50ed-0bbf-4c3b-8432-7ae337353959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/f23a349a-859a-47d5-a243-98e1ef950dac" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/22a90c51-6b42-4dfe-8da7-f0a5a1c1ab7f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/c2aaefe0-4fc7-46ed-9880-b11200b173e6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/9b07e03c-1fe7-4ee9-b301-81815a7446e3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/d62ff2cf-246d-484b-a187-f97e736c27dd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/20ef26fd-5540-4ea7-bb98-d320d55b3659" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/7d19fe1c-a831-4e17-ad36-316d39a69757" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/c5c81c06-8122-454e-9785-2205b920122d" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/324a360f-657c-477d-93c6-8ec3209e9ba2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/d004e3d1-58e9-4aa9-b07a-37d2c0edc044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/e25a66be-1365-41e5-98e7-d38617636c80" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/e52a50ed-0bbf-4c3b-8432-7ae337353959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/progetto/f23a349a-859a-47d5-a243-98e1ef950dac" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F20"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1">
         <v>2026</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
@@ -624,308 +639,329 @@
       </c>
       <c r="F3" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="1">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B6" s="1"/>
-[...6 lines deleted...]
-      <c r="A7" s="2" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="D8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F7" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
         <v>9</v>
       </c>
-      <c r="E11" t="s">
-[...17 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="E12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="1"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="C15" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D15" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E14" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>5</v>
-      </c>
-[...18 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A6:F6"/>
-    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A14:F14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F3" r:id="rId1"/>
     <hyperlink ref="F4" r:id="rId2"/>
-    <hyperlink ref="F8" r:id="rId3"/>
+    <hyperlink ref="F5" r:id="rId3"/>
     <hyperlink ref="F9" r:id="rId4"/>
     <hyperlink ref="F10" r:id="rId5"/>
     <hyperlink ref="F11" r:id="rId6"/>
-    <hyperlink ref="F15" r:id="rId7"/>
+    <hyperlink ref="F12" r:id="rId7"/>
     <hyperlink ref="F16" r:id="rId8"/>
     <hyperlink ref="F17" r:id="rId9"/>
     <hyperlink ref="F18" r:id="rId10"/>
     <hyperlink ref="F19" r:id="rId11"/>
+    <hyperlink ref="F20" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>