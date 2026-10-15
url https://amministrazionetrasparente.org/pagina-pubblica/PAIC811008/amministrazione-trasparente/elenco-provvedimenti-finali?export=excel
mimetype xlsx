--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,82 +8,211 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="921" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1006" uniqueCount="475">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>08/10/2026</t>
+  </si>
+  <si>
+    <t>BD48E70885</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA ACCESSORI DI LAVORO</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>07/10/2026</t>
+  </si>
+  <si>
+    <t>BD3B6C9245</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura pacchetto soggiorno Ustica progetto Piano estate II</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD31103552</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI MANUTENZIONE IMPIANTO ELETTRICO</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>BD30FF5682</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI FACILE CONSUMO PER ACCOGLIENZA</t>
+  </si>
+  <si>
+    <t>BD30D8860B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI FACILE CONSUMO PROGETTO D'ARTE</t>
+  </si>
+  <si>
+    <t>BD30CC0101</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE DI FACILE CONSUMO PER INIZIO ANNO SCOLASTICO</t>
+  </si>
+  <si>
+    <t>BD30BA0356</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - FORNITURA MATERIALE PRONTO SOCCORSO E PULIZIA</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD1E3A317B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - IMPEGNO DI SPESA PER IL CORSO DI MANIPOLAZIONE ALIMENTARE, CATEGORIA A, RISCHIO ELEVATO,</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico al CS Oliveri Giuseppe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decreto di nomina - Conferimento incarico Incandela loreto Antonino </t>
+  </si>
+  <si>
+    <t>Decreto di nomina - Conferimento incarico al CS Abbate Pietro</t>
+  </si>
+  <si>
+    <t>21/09/2026</t>
+  </si>
+  <si>
+    <t>BD06B5367E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura biglietti aerei Palermo/Roma</t>
+  </si>
+  <si>
+    <t>18/09/2026</t>
+  </si>
+  <si>
+    <t>BDO70FO857</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura programma gestionale ARGO scuola next plus</t>
+  </si>
+  <si>
+    <t>BDO6F2800C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura registri interclasse,intersezione,classe</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>BCEAC6BA05</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Servizi assicurativi alunni 2026/2027</t>
+  </si>
+  <si>
+    <t>07/09/2026</t>
+  </si>
+  <si>
+    <t>BCDFA93721</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura corsi di formazione D.LGS 81/08</t>
+  </si>
+  <si>
+    <t>02/09/2026</t>
+  </si>
+  <si>
+    <t>BCD9OF7053</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Fornitura software gestionale Argo Darwin web</t>
+  </si>
+  <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>BC7E0957F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico alunni scuola dell'infanzia</t>
   </si>
   <si>
-    <t>Link</t>
-[...1 lines deleted...]
-  <si>
     <t>18/07/2026</t>
   </si>
   <si>
     <t>BC723372A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti aerei mobilità Istanbul progetto RASMUS</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>BC5C766BB1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura corsi di formazione docenti mobilità Istanbul</t>
   </si>
   <si>
     <t>02/07/2026</t>
   </si>
   <si>
     <t>BC47C73001</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura servizio regolamento UE 679/2016 e nomina DPO</t>
@@ -122,53 +251,50 @@
     <t>Decisione a contrarre - Fornitura corso formazione mobilità Islanda progetto ERASMUS</t>
   </si>
   <si>
     <t>BC365E72D9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale didattico fine anno scolastico</t>
   </si>
   <si>
     <t>BC366E43A1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria progetto ERASMUS Plus</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>BC2C061AB5</t>
   </si>
   <si>
     <t>Decisione a contrarre - 'Fornitura targhe premiazioni alunni</t>
   </si>
   <si>
     <t>12/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>N/A</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina di nomina e incarico figure arti di ogni genere</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BBF73BB413</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre e contestuale affidamento diretto fornitura materiale
 divulgativo/pubblicitario del Progetto “Arte: di ogni genere – seconda
 edizione”</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - DECRETO DI LIQUIDAZIONE COMPENSI AL PERSONALE DEL PROGETTO </t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
@@ -1708,4075 +1834,4446 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E0957F7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/5589e56d-7566-490a-8810-fcf9d29c76b4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC723372A9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/20b676d2-27a0-46d6-b3d2-2a78dfa40501" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C766BB1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/d7519542-b0dd-4b30-bbaf-154d2d23f3dc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47C73001" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4805cd96-2a6b-4570-811b-d8f4bc2c1ab5" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47E617BA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4f8a3152-58c4-4aa5-8682-e59c5c44ddfa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E73684D" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/09ecc4e5-80c6-4ae5-ba41-7553161afb98" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43781AD2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/7e6cc145-c02c-411a-9258-cf6a9e5283ae" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31A0974D" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/28cf4c25-827d-42a0-bd6d-afc3ed519b2a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3215E441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b6f7add3-263d-4daa-aeeb-4cb1a3364183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC365E72D9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fffba981-baf5-4830-be79-25854efface1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC366E43A1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b0ea74ef-e623-483e-bd7c-23484e9e1b19" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2C061AB5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9db88f48-39bf-428a-9bfe-921db21763e4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF73BB413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1684addc-7402-4eda-9aa9-c65ee76e4916" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2C68640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/72b3d631-4eb6-4536-a15c-a475f5bee0f2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACC4D12A" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9d07e8df-7cf6-49bd-82a1-288960488c0d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACF9DCF1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/eeb38d3e-bb14-43be-af27-e7384e9cd201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD912ED9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/633942f0-8aba-4f89-ae14-b6e04027a545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC03E1BA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/dee319f3-9d61-4c28-a51e-ac08dc980de9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC77129E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/39314077-869f-4107-ae5b-f56905184a28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8D22477" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/28deaa17-3aca-4769-87f9-20524ae1297f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA14E7E9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c16e8c52-f467-486d-b271-b37c03600377" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB82380C5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/208101b2-3521-4881-a646-36b6bc5f7a53" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96ACF9E" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/23d43d91-e0fd-4f86-8405-1156076a60a7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC794B74" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/21986349-a47c-46d9-800e-cc72c6304679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB853861F6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/d5087036-1f9b-440a-9787-fb2a2dff0af8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75FF0E7F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6847c878-4394-40b2-92ce-416388d03c4f" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB761D1B6F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b26c67f7-64e0-4add-82b7-922d37da13c4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A23C822" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/922a53ec-43c6-42bf-9f00-1b62004bef84" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B54FFCB" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cba51720-e01a-4705-8b65-72c2d32f4341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E8FF126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2ae5a3b1-35c7-4d23-a1a4-d6d36a3600eb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E727BA1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/23d40249-9689-492c-b33a-b04688c6e8b1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C474B2A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b11735b2-c152-41c6-b7e2-e9045b9eb062" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38EAOD87" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c08dc6cd-e49a-4fcb-a6fe-9743b60ca02e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EA026E0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/04179096-c350-4e94-b3da-2f9378d2a005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93D18188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1b6cf5a8-2314-4328-80d0-caea4a39a1ec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB391A39C8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/934db7c0-836d-405e-ad72-557c8dcb7d83" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39039F0B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/617f0854-182e-4a28-a2eb-c9293a0278b8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38A01D49" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/01f3fd16-ac8d-45f1-9581-5c1d64bfa2e7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38D2A8E6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a2d57bc6-12f5-46ae-bfdc-4a252eef818c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB145493E2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/5c5ccdb3-8008-43e9-9740-82cbbc70c4e1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19CC6678" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b8ba7c76-189a-4d2d-ae39-8cb0bc49e7aa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19F6D6CC" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/eb5ce81b-389a-42a2-aaf5-34afb7a70ca7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AF88F2D" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f3fe67ff-01a8-4154-933b-b66245c82a8d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04FA5E5A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9fb10400-ae8b-4a72-ad8e-ea0640e6dd22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB064B9349" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/18568da0-b02f-4aed-9ba8-8af23587767a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05E18ADE" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/783f7feb-fba6-4a38-bf0e-47ebb278d25f" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5BF31CB" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4b70158a-843c-4407-a015-61923e167318" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9E73271" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2f933b96-9498-4ed1-87f9-a247518f5ed3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB054DBB35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e165ff7d-c2ac-4a84-9637-5a1bc2d76d6b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2659405" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/0a8cebe1-4fcc-4952-abae-a4605d91e23c" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAD75B6E" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c87064f8-d72f-415e-9e9c-af3032fffe8f" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B61CAC48" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e97b9849-9542-4b62-ba4b-ae859e34042c" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA988F2979" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c69d2f97-fe77-48da-870d-7290d3fa76c1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4F8DE70" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6501d831-f853-47a2-b25b-a86b108e007b" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4D0C078" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/41453bde-9217-45ec-af8e-33be51a67d0e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB797ECE9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cdb67358-c931-4caf-83a2-ed4b10a9ab90" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A6B7881" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1274eda9-391c-44f8-876b-ad2acbf4480a" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA874D6F2F" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/ab8376a1-0e26-4473-a9e1-690a2fa5f982" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA870D1E07" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/57ad7156-9c7b-4907-ad55-f9e8d26c4293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA669B18C9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9c1766f2-e8c5-4754-974e-c7aab708024b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65F4C4DD" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cc584b73-c68d-47de-a903-55fe9c7a6785" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65E2D805" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/25d73e5b-8ffa-4bcf-850d-0b73da89e06d" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FAD3933" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/edfc2417-8ce6-4a21-a6ad-c9d332d9703a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F2524BO" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/68ea921e-4ecb-46b0-b7c1-991c2af64672" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EAAF75E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/537dd18a-9a14-4fcd-b792-3b89adf7a3e2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43E00699" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/ed478148-f1d9-431a-ada6-29bbf46b6b57" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43BB2FB4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e2f20486-73ae-4cf1-964b-562af1324ee9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33D929CD" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/65f1c44c-8f17-4e38-8060-38908b5f3530" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C0AC806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1978ecdc-d7f5-486b-b9f0-9ec1a2bca499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA338DF90E" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e06321bc-ee54-4641-8473-5458f4f13ea7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBF662EF" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c4157d83-0cae-401c-801d-33417ce6978b" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB646AE" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/126cd0d4-a54b-4ee3-b650-4de4686aafa2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5381B5F" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/3e280d13-6f85-46d5-a7ac-986db3363749" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBC015CF" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a720b0a2-d039-42d5-9b02-0e624bed8838" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBD137EB" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/50a7ce25-16e3-44b7-8df8-bedc18c7a699" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97937E942" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e562b576-3e04-4780-88b2-496f07632511" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96F61859A" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fcb7ad57-ff54-476e-a415-0d2f38d4487c" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AEF3FBF" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/ad82236a-77d3-490d-acb4-726186a9c684" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95F161F86" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/35093b18-1363-495b-9847-f3d0e834b941" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942DB75F1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/82fa20e7-2406-4e4d-9978-3e5fe7a508cc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C04FD00" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/664a1e94-c073-4769-8b5a-a196622b738e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BF7DFB3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e9aa849d-b509-45d1-9c21-cd8686dc1664" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93392FAC8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/99d9d809-b46a-4b18-b165-ddfdd1ba20f8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A869243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4ea5ff31-8067-4c87-abae-c6c8f9eb6b9d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A7F41B6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/73296be1-68ca-483f-b521-6eb95f10a7e3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914D087B9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a44b0b32-6ccd-4d14-b6e4-d3cc0f71af3b" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EFFE07F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c4609a2a-3143-44cc-b337-b79f6a3ddde0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B13F8E1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4a6e97ab-ffc7-4f9a-9a06-754be9c02c90" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90077AFB8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fdf8e371-5f6f-43fa-bb07-525e2a0523d2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE32F884" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e3548f28-305b-4d5d-b77c-dcd0d4b23f54" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAD72BD7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/7eb436c8-976a-48a8-b45d-f80e3b820ff9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BACECD42" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a9e53c0c-4521-4552-8df8-c84f25dcb590" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBEB6D5B" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9ab9cbac-a535-4cae-93b1-c4aba2c390d3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBDF4D43" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/942fbb33-d999-4ba5-99fa-98e709c5142a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBD04737" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/0b118f39-3983-4df2-8b59-6525214e3ab2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BBCE9EE8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4c1c0964-95e4-44a1-86d1-58e1246325a3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B9739523" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f2525143-0d84-41b8-a5f5-b11661bb9aae" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7AC495C" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1ac6eeaa-3434-46f4-9d78-bfc756eac84d" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7A158F2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/859152f7-bef8-486d-975e-ce9d3bf51080" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8253429" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c71222a1-b507-404c-bd46-494744f2efdb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F10D201" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/86df625f-af16-4de1-80bd-b92deaf6d5ef" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F2DE1BC" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b2d2dfb0-557c-4c75-b238-ca5c138e308b" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FF403A5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2996bf28-4066-4196-b6ce-e98b54e0c13f" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FFF482E" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f47bcafc-8e68-453d-9754-2200e99991bc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D226B93" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6f4a8b81-f5e5-4e8d-a8d6-5cf5384fc3a4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D0A09BD" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/380e907b-c66c-464f-812f-005805042d2c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CFO89OC" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/609a278c-4842-4299-b4e9-436205bf7996" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85AB081C1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/637ec019-0cef-4ce5-86d3-5b5f25543d66" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85ABO81C1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/abce47c2-579a-4b3a-b076-06b4d6627eec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85AA04B2F" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/53abad3e-5bef-49f0-97af-61eff702a5e6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85AAO4B2F" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/bb94275f-df15-4c7f-accc-4545e3c7b6dd" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83552A199" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/aa9c4f4a-412f-40de-9975-3d71bd0351e5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C3A0955" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1275eff7-1dea-400b-955b-1fa4b9c06228" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81D412780" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fc9a89e2-a5f4-4368-a6bc-fe737cc5a16d" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77217E549" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/105c42a3-fe16-4a95-871e-d0f684f08876" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E359CC1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f3a51ad7-ca3b-44a7-8cdb-9f2b1d87ac6f" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E5BD5CD" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a988b536-4bf9-41a8-a228-0491b13e3959" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DC29E56" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9acba622-2f82-4cd9-9017-1d6fdd171466" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A263142" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/bb7e3d30-546b-4abf-bc2a-cc782fda0ac4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A19BC33" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/eb9c70fa-227b-4f39-9edd-07b8723506ac" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76835A4D5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/38b8867e-80da-4a99-8f19-359cb34dab34" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7530E78C3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f112df51-01e9-4259-822a-f23837f173a3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752CA87BE" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/06fcb922-2f8d-49ec-8eb2-14f999d08f35" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7529F1A35" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2b2cb795-103f-427c-9fbb-6676e1b15919" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75264A6A0" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/28c3f6cb-14ec-4552-a917-9d66409b3bea" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73936D296" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/83f17779-a1f8-4001-b4ee-271372aa16eb" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B22CFE8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/00571b6d-c9fa-4ffd-9cf9-aac4640c78a3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717E06522" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/0f4dc16a-5955-4700-8023-d2c62958a87e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b80c4f31-8505-4660-8170-ae55123748ca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDFBE4F4" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1ec2a16d-5d5b-4f04-9ca7-e5f05e5945b0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE24BFDO" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b1ea4bd1-f946-43d4-93bb-0686f7be87ce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F2951A10" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/80586a4c-fc2e-457a-b901-656e21a73cb9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F278F6B7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/10c425b1-4a89-4a15-addd-c283fb5407b1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5372A17" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/afbca204-80c6-43b2-a599-970daea5d215" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C2D0E9C0" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/bb95bac2-4aa6-4962-9068-3df8829c84b7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603CAC4CB" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b913d3d8-8367-4452-81a4-5610022e5b51" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603BF9115" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e564f0eb-bbdb-4ef4-93ff-b14b76d19c49" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AADD6B7A" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2ab00dec-9a51-4eb7-a04c-db6632e6cc61" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAO18457" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cc13c793-ae54-4d6f-94bf-8134fcfcabdd" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5781C68E0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/49726397-8e83-4a6e-8354-20ec19cdbf57" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58CA4C40C" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4919b018-0468-47c3-87a8-c6f270c4c3ca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C3208ED" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a05ec688-7f11-4fbf-81ae-eba0be5f4602" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C1AB51F" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c3291a26-ad49-4448-ab81-f78da791c14e" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58COAE457" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/10abf7ab-e02f-4de5-9721-f2137c3bcc74" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C0AE457" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/997b58bb-6b03-413f-afed-5dd7a7edc083" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5371EDCDB" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/af43e076-d7e9-4736-93f7-0ab8f20a19e8" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D55267" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fe6ebb0f-d8ac-43da-b6b2-db56a8516b9a" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD48E70885" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1a816ec4-044a-4cf9-b1f4-514737d317ed" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3B6C9245" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/8a455821-f562-4dd9-a816-2e456763a3d9" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD31103552" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2f100fea-86d2-41ea-b4d0-0b4e192cbf35" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30FF5682" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a6f0b5b7-03f3-4d17-90ae-42bb39345294" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30D8860B" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/09eac496-8741-4e7d-b5fe-5b74cbdcd79e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30CC0101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/01d25362-098e-48f4-b335-56bb910cace2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD30BA0356" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c4d25a71-d98b-4be9-8e58-bd8fcfedd8fe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1E3A317B" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6983ccae-1e83-478a-93ad-05747c25ee52" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD06B5367E" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/5ec54ac4-6dae-4c7b-9a0a-b06ed08bf091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BDO70FO857" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/422de009-237d-4ae9-91bb-59860e7fc615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BDO6F2800C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a8c42651-ece4-4998-ab7c-e08d2eb8b7c0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCEAC6BA05" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c47c0575-0577-49eb-9a0e-bafaf4803125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCDFA93721" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/d80e8c9d-7392-4125-a9c2-cb0573e1ed0a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD9OF7053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e54ed60f-ad40-49a9-8fe7-fd861e41155e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7E0957F7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/5589e56d-7566-490a-8810-fcf9d29c76b4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC723372A9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/20b676d2-27a0-46d6-b3d2-2a78dfa40501" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5C766BB1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/d7519542-b0dd-4b30-bbaf-154d2d23f3dc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47C73001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4805cd96-2a6b-4570-811b-d8f4bc2c1ab5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC47E617BA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4f8a3152-58c4-4aa5-8682-e59c5c44ddfa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3E73684D" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/09ecc4e5-80c6-4ae5-ba41-7553161afb98" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC43781AD2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/7e6cc145-c02c-411a-9258-cf6a9e5283ae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC31A0974D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/28cf4c25-827d-42a0-bd6d-afc3ed519b2a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3215E441" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b6f7add3-263d-4daa-aeeb-4cb1a3364183" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC365E72D9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fffba981-baf5-4830-be79-25854efface1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC366E43A1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b0ea74ef-e623-483e-bd7c-23484e9e1b19" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC2C061AB5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9db88f48-39bf-428a-9bfe-921db21763e4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBF73BB413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1684addc-7402-4eda-9aa9-c65ee76e4916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE2C68640" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/72b3d631-4eb6-4536-a15c-a475f5bee0f2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACC4D12A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9d07e8df-7cf6-49bd-82a1-288960488c0d" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBACF9DCF1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/eeb38d3e-bb14-43be-af27-e7384e9cd201" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCD912ED9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/633942f0-8aba-4f89-ae14-b6e04027a545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC03E1BA" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/dee319f3-9d61-4c28-a51e-ac08dc980de9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCC77129E" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/39314077-869f-4107-ae5b-f56905184a28" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBC8D22477" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/28deaa17-3aca-4769-87f9-20524ae1297f" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBBA14E7E9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c16e8c52-f467-486d-b271-b37c03600377" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB82380C5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/208101b2-3521-4881-a646-36b6bc5f7a53" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA96ACF9E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/23d43d91-e0fd-4f86-8405-1156076a60a7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBAC794B74" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/21986349-a47c-46d9-800e-cc72c6304679" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB853861F6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/d5087036-1f9b-440a-9787-fb2a2dff0af8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB75FF0E7F" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6847c878-4394-40b2-92ce-416388d03c4f" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB761D1B6F" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b26c67f7-64e0-4add-82b7-922d37da13c4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB1A23C822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/922a53ec-43c6-42bf-9f00-1b62004bef84" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB6B54FFCB" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cba51720-e01a-4705-8b65-72c2d32f4341" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E8FF126" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2ae5a3b1-35c7-4d23-a1a4-d6d36a3600eb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3E727BA1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/23d40249-9689-492c-b33a-b04688c6e8b1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB4C474B2A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b11735b2-c152-41c6-b7e2-e9045b9eb062" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38EAOD87" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c08dc6cd-e49a-4fcb-a6fe-9743b60ca02e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB3EA026E0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/04179096-c350-4e94-b3da-2f9378d2a005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB93D18188" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1b6cf5a8-2314-4328-80d0-caea4a39a1ec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB391A39C8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/934db7c0-836d-405e-ad72-557c8dcb7d83" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB39039F0B" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/617f0854-182e-4a28-a2eb-c9293a0278b8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38A01D49" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/01f3fd16-ac8d-45f1-9581-5c1d64bfa2e7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB38D2A8E6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a2d57bc6-12f5-46ae-bfdc-4a252eef818c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB145493E2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/5c5ccdb3-8008-43e9-9740-82cbbc70c4e1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19CC6678" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b8ba7c76-189a-4d2d-ae39-8cb0bc49e7aa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB19F6D6CC" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/eb5ce81b-389a-42a2-aaf5-34afb7a70ca7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0AF88F2D" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f3fe67ff-01a8-4154-933b-b66245c82a8d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB04FA5E5A" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9fb10400-ae8b-4a72-ad8e-ea0640e6dd22" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB064B9349" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/18568da0-b02f-4aed-9ba8-8af23587767a" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB05E18ADE" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/783f7feb-fba6-4a38-bf0e-47ebb278d25f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE5BF31CB" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4b70158a-843c-4407-a015-61923e167318" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAE9E73271" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2f933b96-9498-4ed1-87f9-a247518f5ed3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB054DBB35" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e165ff7d-c2ac-4a84-9637-5a1bc2d76d6b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAD2659405" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/0a8cebe1-4fcc-4952-abae-a4605d91e23c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAD75B6E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c87064f8-d72f-415e-9e9c-af3032fffe8f" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B61CAC48" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e97b9849-9542-4b62-ba4b-ae859e34042c" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA988F2979" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c69d2f97-fe77-48da-870d-7290d3fa76c1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4F8DE70" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6501d831-f853-47a2-b25b-a86b108e007b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAA4D0C078" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/41453bde-9217-45ec-af8e-33be51a67d0e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAB797ECE9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cdb67358-c931-4caf-83a2-ed4b10a9ab90" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8A6B7881" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1274eda9-391c-44f8-876b-ad2acbf4480a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA874D6F2F" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/ab8376a1-0e26-4473-a9e1-690a2fa5f982" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA870D1E07" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/57ad7156-9c7b-4907-ad55-f9e8d26c4293" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA669B18C9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9c1766f2-e8c5-4754-974e-c7aab708024b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65F4C4DD" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cc584b73-c68d-47de-a903-55fe9c7a6785" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA65E2D805" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/25d73e5b-8ffa-4bcf-850d-0b73da89e06d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4FAD3933" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/edfc2417-8ce6-4a21-a6ad-c9d332d9703a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4F2524BO" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/68ea921e-4ecb-46b0-b7c1-991c2af64672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA4EAAF75E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/537dd18a-9a14-4fcd-b792-3b89adf7a3e2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43E00699" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/ed478148-f1d9-431a-ada6-29bbf46b6b57" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA43BB2FB4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e2f20486-73ae-4cf1-964b-562af1324ee9" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA33D929CD" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/65f1c44c-8f17-4e38-8060-38908b5f3530" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2C0AC806" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1978ecdc-d7f5-486b-b9f0-9ec1a2bca499" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA338DF90E" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e06321bc-ee54-4641-8473-5458f4f13ea7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBF662EF" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c4157d83-0cae-401c-801d-33417ce6978b" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA1EB646AE" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/126cd0d4-a54b-4ee3-b650-4de4686aafa2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9F5381B5F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/3e280d13-6f85-46d5-a7ac-986db3363749" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBC015CF" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a720b0a2-d039-42d5-9b02-0e624bed8838" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EBD137EB" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/50a7ce25-16e3-44b7-8df8-bedc18c7a699" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B97937E942" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e562b576-3e04-4780-88b2-496f07632511" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96F61859A" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fcb7ad57-ff54-476e-a415-0d2f38d4487c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96AEF3FBF" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/ad82236a-77d3-490d-acb4-726186a9c684" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95F161F86" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/35093b18-1363-495b-9847-f3d0e834b941" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B942DB75F1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/82fa20e7-2406-4e4d-9978-3e5fe7a508cc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93C04FD00" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/664a1e94-c073-4769-8b5a-a196622b738e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93BF7DFB3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e9aa849d-b509-45d1-9c21-cd8686dc1664" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B93392FAC8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/99d9d809-b46a-4b18-b165-ddfdd1ba20f8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A869243" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4ea5ff31-8067-4c87-abae-c6c8f9eb6b9d" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B92A7F41B6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/73296be1-68ca-483f-b521-6eb95f10a7e3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B914D087B9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a44b0b32-6ccd-4d14-b6e4-d3cc0f71af3b" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90EFFE07F" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c4609a2a-3143-44cc-b337-b79f6a3ddde0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B13F8E1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4a6e97ab-ffc7-4f9a-9a06-754be9c02c90" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90077AFB8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fdf8e371-5f6f-43fa-bb07-525e2a0523d2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8DE32F884" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e3548f28-305b-4d5d-b77c-dcd0d4b23f54" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BAD72BD7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/7eb436c8-976a-48a8-b45d-f80e3b820ff9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BACECD42" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a9e53c0c-4521-4552-8df8-c84f25dcb590" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBEB6D5B" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9ab9cbac-a535-4cae-93b1-c4aba2c390d3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBDF4D43" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/942fbb33-d999-4ba5-99fa-98e709c5142a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CBD04737" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/0b118f39-3983-4df2-8b59-6525214e3ab2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8BBCE9EE8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4c1c0964-95e4-44a1-86d1-58e1246325a3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B9739523" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f2525143-0d84-41b8-a5f5-b11661bb9aae" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7AC495C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1ac6eeaa-3434-46f4-9d78-bfc756eac84d" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8B7A158F2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/859152f7-bef8-486d-975e-ce9d3bf51080" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8A8253429" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c71222a1-b507-404c-bd46-494744f2efdb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F10D201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/86df625f-af16-4de1-80bd-b92deaf6d5ef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B89F2DE1BC" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b2d2dfb0-557c-4c75-b238-ca5c138e308b" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FF403A5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2996bf28-4066-4196-b6ce-e98b54e0c13f" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86FFF482E" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f47bcafc-8e68-453d-9754-2200e99991bc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D226B93" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/6f4a8b81-f5e5-4e8d-a8d6-5cf5384fc3a4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86D0A09BD" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/380e907b-c66c-464f-812f-005805042d2c" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B86CFO89OC" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/609a278c-4842-4299-b4e9-436205bf7996" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85AB081C1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/637ec019-0cef-4ce5-86d3-5b5f25543d66" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85ABO81C1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/abce47c2-579a-4b3a-b076-06b4d6627eec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85AA04B2F" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/53abad3e-5bef-49f0-97af-61eff702a5e6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85AAO4B2F" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/bb94275f-df15-4c7f-accc-4545e3c7b6dd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83552A199" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/aa9c4f4a-412f-40de-9975-3d71bd0351e5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B83C3A0955" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1275eff7-1dea-400b-955b-1fa4b9c06228" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81D412780" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fc9a89e2-a5f4-4368-a6bc-fe737cc5a16d" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B77217E549" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/105c42a3-fe16-4a95-871e-d0f684f08876" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E359CC1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f3a51ad7-ca3b-44a7-8cdb-9f2b1d87ac6f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76E5BD5CD" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a988b536-4bf9-41a8-a228-0491b13e3959" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76DC29E56" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/9acba622-2f82-4cd9-9017-1d6fdd171466" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A263142" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/bb7e3d30-546b-4abf-bc2a-cc782fda0ac4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76A19BC33" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/eb9c70fa-227b-4f39-9edd-07b8723506ac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B76835A4D5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/38b8867e-80da-4a99-8f19-359cb34dab34" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7530E78C3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/f112df51-01e9-4259-822a-f23837f173a3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B752CA87BE" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/06fcb922-2f8d-49ec-8eb2-14f999d08f35" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7529F1A35" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2b2cb795-103f-427c-9fbb-6676e1b15919" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75264A6A0" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/28c3f6cb-14ec-4552-a917-9d66409b3bea" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73936D296" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/83f17779-a1f8-4001-b4ee-271372aa16eb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72B22CFE8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/00571b6d-c9fa-4ffd-9cf9-aac4640c78a3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B717E06522" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/0f4dc16a-5955-4700-8023-d2c62958a87e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=0000000000" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b80c4f31-8505-4660-8170-ae55123748ca" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDFBE4F4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/1ec2a16d-5d5b-4f04-9ca7-e5f05e5945b0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FE24BFDO" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b1ea4bd1-f946-43d4-93bb-0686f7be87ce" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F2951A10" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/80586a4c-fc2e-457a-b901-656e21a73cb9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6F278F6B7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/10c425b1-4a89-4a15-addd-c283fb5407b1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6D5372A17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/afbca204-80c6-43b2-a599-970daea5d215" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6C2D0E9C0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/bb95bac2-4aa6-4962-9068-3df8829c84b7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603CAC4CB" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/b913d3d8-8367-4452-81a4-5610022e5b51" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B603BF9115" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/e564f0eb-bbdb-4ef4-93ff-b14b76d19c49" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AADD6B7A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/2ab00dec-9a51-4eb7-a04c-db6632e6cc61" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5AAO18457" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/cc13c793-ae54-4d6f-94bf-8134fcfcabdd" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5781C68E0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/49726397-8e83-4a6e-8354-20ec19cdbf57" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58CA4C40C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/4919b018-0468-47c3-87a8-c6f270c4c3ca" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C3208ED" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/a05ec688-7f11-4fbf-81ae-eba0be5f4602" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C1AB51F" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/c3291a26-ad49-4448-ab81-f78da791c14e" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58COAE457" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/10abf7ab-e02f-4de5-9721-f2137c3bcc74" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B58C0AE457" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/997b58bb-6b03-413f-afed-5dd7a7edc083" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5371EDCDB" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/af43e076-d7e9-4736-93f7-0ab8f20a19e8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B536D55267" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/atti-amministrazioni-enti/fe6ebb0f-d8ac-43da-b6b2-db56a8516b9a" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAIC811008/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F184"/>
+  <dimension ref="A1:F201"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>9306</v>
+        <v>12541</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>9260</v>
+        <v>12384</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>9163</v>
+        <v>12244</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>9061</v>
+        <v>12054</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6">
-        <v>9022</v>
+        <v>12052</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>16</v>
       </c>
       <c r="B7">
-        <v>8988</v>
+        <v>12051</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
-        <v>8986</v>
+        <v>12050</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
-        <v>8883</v>
+        <v>11597</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B10">
-        <v>8882</v>
+        <v>11389</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>30</v>
+      </c>
+      <c r="E10" t="s">
+        <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B11">
-        <v>8881</v>
+        <v>11386</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="2" t="s">
-        <v>9</v>
+      <c r="E11" t="s">
+        <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B12">
-        <v>8880</v>
+        <v>11384</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13">
+        <v>11226</v>
+      </c>
+      <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="B13">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14">
+        <v>11145</v>
+      </c>
+      <c r="C14" t="s">
         <v>37</v>
       </c>
-      <c r="B14">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>38</v>
       </c>
-      <c r="D14" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15">
+        <v>11125</v>
+      </c>
+      <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16">
+        <v>10424</v>
+      </c>
+      <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
         <v>43</v>
       </c>
-      <c r="B16">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17">
+        <v>10212</v>
+      </c>
+      <c r="C17" t="s">
         <v>45</v>
       </c>
-      <c r="B17">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18">
+        <v>10024</v>
+      </c>
+      <c r="C18" t="s">
         <v>48</v>
       </c>
-      <c r="B18">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19">
+        <v>9306</v>
+      </c>
+      <c r="C19" t="s">
         <v>51</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B20">
-        <v>7160</v>
+        <v>9260</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>55</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="B21">
-        <v>7159</v>
+        <v>9163</v>
       </c>
       <c r="C21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B22">
-        <v>7158</v>
+        <v>9061</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B23">
-        <v>7157</v>
+        <v>9022</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B24">
-        <v>7001</v>
+        <v>8988</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B25">
-        <v>6953</v>
+        <v>8986</v>
       </c>
       <c r="C25" t="s">
         <v>66</v>
       </c>
       <c r="D25" t="s">
         <v>67</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>68</v>
       </c>
       <c r="B26">
-        <v>6613</v>
+        <v>8883</v>
       </c>
       <c r="C26" t="s">
         <v>69</v>
       </c>
       <c r="D26" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>68</v>
       </c>
       <c r="B27">
-        <v>6587</v>
+        <v>8882</v>
       </c>
       <c r="C27" t="s">
         <v>71</v>
       </c>
       <c r="D27" t="s">
         <v>72</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28">
+        <v>8881</v>
+      </c>
+      <c r="C28" t="s">
         <v>73</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B29">
-        <v>6501</v>
+        <v>8880</v>
       </c>
       <c r="C29" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="B30">
-        <v>6501</v>
+        <v>8622</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B31">
-        <v>6200</v>
+        <v>8157</v>
       </c>
       <c r="C31" t="s">
-        <v>77</v>
+        <v>29</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>81</v>
+      </c>
+      <c r="E31" t="s">
+        <v>29</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B32">
-        <v>6199</v>
+        <v>7830</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B33">
-        <v>5957</v>
+        <v>7512</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>86</v>
+      </c>
+      <c r="E33" t="s">
+        <v>29</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B34">
-        <v>5714</v>
+        <v>7460</v>
       </c>
       <c r="C34" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B35">
-        <v>5313</v>
+        <v>7261</v>
       </c>
       <c r="C35" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B36">
-        <v>5312</v>
+        <v>7160</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B37">
-        <v>5300</v>
+        <v>7160</v>
       </c>
       <c r="C37" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="B38">
-        <v>5293</v>
+        <v>7159</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B39">
-        <v>5187</v>
+        <v>7158</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D39" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B40">
-        <v>6478</v>
+        <v>7157</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B41">
-        <v>5098</v>
+        <v>7001</v>
       </c>
       <c r="C41" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D41" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="B42">
-        <v>5097</v>
+        <v>6953</v>
       </c>
       <c r="C42" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D42" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="B43">
-        <v>5074</v>
+        <v>6613</v>
       </c>
       <c r="C43" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="D43" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="B44">
-        <v>5074</v>
+        <v>6587</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="B45">
-        <v>5034</v>
+        <v>6501</v>
       </c>
       <c r="C45" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B46">
-        <v>4868</v>
+        <v>6501</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>115</v>
       </c>
       <c r="B47">
-        <v>4843</v>
+        <v>6501</v>
       </c>
       <c r="C47" t="s">
         <v>116</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48">
-        <v>4384</v>
+        <v>6200</v>
       </c>
       <c r="C48" t="s">
         <v>119</v>
       </c>
       <c r="D48" t="s">
         <v>120</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>118</v>
       </c>
       <c r="B49">
-        <v>4383</v>
+        <v>6199</v>
       </c>
       <c r="C49" t="s">
         <v>121</v>
       </c>
       <c r="D49" t="s">
         <v>122</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B50">
-        <v>4382</v>
+        <v>5957</v>
       </c>
       <c r="C50" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D50" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B51">
-        <v>4381</v>
+        <v>5714</v>
       </c>
       <c r="C51" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D51" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="B52">
-        <v>4380</v>
+        <v>5313</v>
       </c>
       <c r="C52" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="B53">
-        <v>4379</v>
+        <v>5312</v>
       </c>
       <c r="C53" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="B54">
-        <v>4379</v>
+        <v>5300</v>
       </c>
       <c r="C54" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B55">
-        <v>3682</v>
+        <v>5293</v>
       </c>
       <c r="C55" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D55" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B56">
-        <v>3673</v>
+        <v>5187</v>
       </c>
       <c r="C56" t="s">
-        <v>38</v>
+        <v>139</v>
       </c>
       <c r="D56" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>140</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B57">
-        <v>3626</v>
+        <v>6478</v>
       </c>
       <c r="C57" t="s">
-        <v>38</v>
+        <v>142</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>143</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B58">
-        <v>3567</v>
+        <v>5098</v>
       </c>
       <c r="C58" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D58" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B59">
-        <v>3566</v>
+        <v>5097</v>
       </c>
       <c r="C59" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D59" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B60">
-        <v>3519</v>
+        <v>5074</v>
       </c>
       <c r="C60" t="s">
-        <v>38</v>
+        <v>148</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>149</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B61">
-        <v>3502</v>
+        <v>5074</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>150</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>151</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B62">
-        <v>3486</v>
+        <v>5034</v>
       </c>
       <c r="C62" t="s">
-        <v>38</v>
+        <v>152</v>
       </c>
       <c r="D62" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>153</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B63">
-        <v>3242</v>
+        <v>4868</v>
       </c>
       <c r="C63" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B64">
-        <v>3212</v>
+        <v>4843</v>
       </c>
       <c r="C64" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B65">
-        <v>3208</v>
+        <v>4384</v>
       </c>
       <c r="C65" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="D65" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B66">
-        <v>3206</v>
+        <v>4383</v>
       </c>
       <c r="C66" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="D66" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B67">
-        <v>2659</v>
+        <v>4382</v>
       </c>
       <c r="C67" t="s">
-        <v>38</v>
+        <v>165</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>166</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F67" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B68">
-        <v>2631</v>
+        <v>4381</v>
       </c>
       <c r="C68" t="s">
-        <v>38</v>
+        <v>167</v>
       </c>
       <c r="D68" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>168</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B69">
-        <v>2546</v>
+        <v>4380</v>
       </c>
       <c r="C69" t="s">
-        <v>38</v>
+        <v>169</v>
       </c>
       <c r="D69" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>170</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F69" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B70">
-        <v>2530</v>
+        <v>4379</v>
       </c>
       <c r="C70" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="D70" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B71">
-        <v>2511</v>
+        <v>4379</v>
       </c>
       <c r="C71" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="D71" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="B72">
-        <v>2506</v>
+        <v>3682</v>
       </c>
       <c r="C72" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B73">
-        <v>2370</v>
+        <v>3673</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D73" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="E73" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F73" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="B74">
-        <v>2321</v>
+        <v>3626</v>
       </c>
       <c r="C74" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D74" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="E74" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B75">
-        <v>2320</v>
+        <v>3567</v>
       </c>
       <c r="C75" t="s">
-        <v>38</v>
+        <v>181</v>
       </c>
       <c r="D75" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>182</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F75" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B76">
-        <v>2269</v>
+        <v>3566</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>183</v>
       </c>
       <c r="D76" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>184</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B77">
-        <v>1976</v>
+        <v>3519</v>
       </c>
       <c r="C77" t="s">
-        <v>175</v>
+        <v>29</v>
       </c>
       <c r="D77" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>185</v>
+      </c>
+      <c r="E77" t="s">
+        <v>29</v>
       </c>
       <c r="F77" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="B78">
-        <v>1975</v>
+        <v>3502</v>
       </c>
       <c r="C78" t="s">
-        <v>177</v>
+        <v>29</v>
       </c>
       <c r="D78" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>187</v>
+      </c>
+      <c r="E78" t="s">
+        <v>29</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="B79">
-        <v>1970</v>
+        <v>3486</v>
       </c>
       <c r="C79" t="s">
-        <v>179</v>
+        <v>29</v>
       </c>
       <c r="D79" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>188</v>
+      </c>
+      <c r="E79" t="s">
+        <v>29</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="B80">
-        <v>1926</v>
+        <v>3242</v>
       </c>
       <c r="C80" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="D80" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B81">
-        <v>1584</v>
+        <v>3212</v>
       </c>
       <c r="C81" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="D81" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B82">
-        <v>1577</v>
+        <v>3208</v>
       </c>
       <c r="C82" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D82" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B83">
-        <v>1516</v>
+        <v>3206</v>
       </c>
       <c r="C83" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="D83" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B84">
-        <v>1408</v>
+        <v>2659</v>
       </c>
       <c r="C84" t="s">
-        <v>192</v>
+        <v>29</v>
       </c>
       <c r="D84" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>199</v>
+      </c>
+      <c r="E84" t="s">
+        <v>29</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B85">
-        <v>1261</v>
+        <v>2631</v>
       </c>
       <c r="C85" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D85" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E85" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F85" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B86">
-        <v>1201</v>
+        <v>2546</v>
       </c>
       <c r="C86" t="s">
-        <v>197</v>
+        <v>29</v>
       </c>
       <c r="D86" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>202</v>
+      </c>
+      <c r="E86" t="s">
+        <v>29</v>
       </c>
       <c r="F86" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B87">
-        <v>1198</v>
+        <v>2530</v>
       </c>
       <c r="C87" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="D87" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B88">
-        <v>1180</v>
+        <v>2511</v>
       </c>
       <c r="C88" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D88" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>203</v>
       </c>
       <c r="B89">
-        <v>994</v>
+        <v>2506</v>
       </c>
       <c r="C89" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B90">
-        <v>892</v>
+        <v>2370</v>
       </c>
       <c r="C90" t="s">
-        <v>207</v>
+        <v>29</v>
       </c>
       <c r="D90" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>211</v>
+      </c>
+      <c r="E90" t="s">
+        <v>29</v>
       </c>
       <c r="F90" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B91">
-        <v>769</v>
+        <v>2321</v>
       </c>
       <c r="C91" t="s">
-        <v>210</v>
+        <v>29</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>213</v>
+      </c>
+      <c r="E91" t="s">
+        <v>29</v>
       </c>
       <c r="F91" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92">
-        <v>354</v>
+        <v>2320</v>
       </c>
       <c r="C92" t="s">
-        <v>213</v>
+        <v>29</v>
       </c>
       <c r="D92" t="s">
         <v>214</v>
       </c>
-      <c r="E92" s="2" t="s">
-        <v>9</v>
+      <c r="E92" t="s">
+        <v>29</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>212</v>
+      </c>
+      <c r="B93">
+        <v>2269</v>
+      </c>
+      <c r="C93" t="s">
+        <v>29</v>
+      </c>
+      <c r="D93" t="s">
         <v>215</v>
       </c>
-      <c r="B93">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E93" t="s">
+        <v>29</v>
       </c>
       <c r="F93" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94">
+        <v>1976</v>
+      </c>
+      <c r="C94" t="s">
+        <v>217</v>
+      </c>
+      <c r="D94" t="s">
         <v>218</v>
       </c>
-      <c r="B94">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F94" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B95">
-        <v>136</v>
+        <v>1975</v>
       </c>
       <c r="C95" t="s">
-        <v>38</v>
+        <v>219</v>
       </c>
       <c r="D95" t="s">
         <v>220</v>
       </c>
-      <c r="E95" t="s">
-        <v>38</v>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F95" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>216</v>
+      </c>
+      <c r="B96">
+        <v>1970</v>
+      </c>
+      <c r="C96" t="s">
         <v>221</v>
       </c>
-      <c r="B96">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>216</v>
+      </c>
+      <c r="B97">
+        <v>1926</v>
+      </c>
+      <c r="C97" t="s">
+        <v>223</v>
+      </c>
+      <c r="D97" t="s">
         <v>224</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B98">
-        <v>12337</v>
+        <v>1584</v>
       </c>
       <c r="C98" t="s">
+        <v>226</v>
+      </c>
+      <c r="D98" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99">
+        <v>1577</v>
+      </c>
+      <c r="C99" t="s">
+        <v>228</v>
+      </c>
+      <c r="D99" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>230</v>
+      </c>
+      <c r="B100">
+        <v>1516</v>
+      </c>
+      <c r="C100" t="s">
+        <v>231</v>
+      </c>
+      <c r="D100" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>233</v>
+      </c>
+      <c r="B101">
+        <v>1408</v>
+      </c>
+      <c r="C101" t="s">
+        <v>234</v>
+      </c>
+      <c r="D101" t="s">
         <v>235</v>
       </c>
-      <c r="B101">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>236</v>
+      </c>
+      <c r="B102">
+        <v>1261</v>
+      </c>
+      <c r="C102" t="s">
+        <v>29</v>
+      </c>
+      <c r="D102" t="s">
         <v>237</v>
       </c>
-      <c r="B102">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E102" t="s">
+        <v>29</v>
       </c>
       <c r="F102" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B103">
-        <v>11871</v>
+        <v>1201</v>
       </c>
       <c r="C103" t="s">
+        <v>239</v>
+      </c>
+      <c r="D103" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104">
+        <v>1198</v>
+      </c>
+      <c r="C104" t="s">
+        <v>241</v>
+      </c>
+      <c r="D104" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="B105">
-        <v>11516</v>
+        <v>1180</v>
       </c>
       <c r="C105" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="D105" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>245</v>
       </c>
       <c r="B106">
-        <v>11513</v>
+        <v>994</v>
       </c>
       <c r="C106" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D106" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
+        <v>248</v>
+      </c>
+      <c r="B107">
+        <v>892</v>
+      </c>
+      <c r="C107" t="s">
+        <v>249</v>
+      </c>
+      <c r="D107" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
+        <v>251</v>
+      </c>
+      <c r="B108">
+        <v>769</v>
+      </c>
+      <c r="C108" t="s">
+        <v>252</v>
+      </c>
+      <c r="D108" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>254</v>
+      </c>
+      <c r="B109">
+        <v>354</v>
+      </c>
+      <c r="C109" t="s">
+        <v>255</v>
+      </c>
+      <c r="D109" t="s">
         <v>256</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
+        <v>257</v>
+      </c>
+      <c r="B110">
+        <v>292</v>
+      </c>
+      <c r="C110" t="s">
+        <v>258</v>
+      </c>
+      <c r="D110" t="s">
         <v>259</v>
-      </c>
-[...7 lines deleted...]
-        <v>261</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B111">
-        <v>10538</v>
+        <v>137</v>
       </c>
       <c r="C111" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
       <c r="D111" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>261</v>
+      </c>
+      <c r="E111" t="s">
+        <v>29</v>
       </c>
       <c r="F111" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="B112">
-        <v>10328</v>
+        <v>136</v>
       </c>
       <c r="C112" t="s">
-        <v>266</v>
+        <v>29</v>
       </c>
       <c r="D112" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>262</v>
+      </c>
+      <c r="E112" t="s">
+        <v>29</v>
       </c>
       <c r="F112" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
+        <v>263</v>
+      </c>
+      <c r="B113">
+        <v>12507</v>
+      </c>
+      <c r="C113" t="s">
+        <v>264</v>
+      </c>
+      <c r="D113" t="s">
         <v>265</v>
-      </c>
-[...7 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B114">
-        <v>10178</v>
+        <v>12367</v>
       </c>
       <c r="C114" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D114" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
+        <v>266</v>
+      </c>
+      <c r="B115">
+        <v>12337</v>
+      </c>
+      <c r="C115" t="s">
+        <v>269</v>
+      </c>
+      <c r="D115" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E115" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B116">
-        <v>10176</v>
+        <v>12158</v>
       </c>
       <c r="C116" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="D116" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B117">
-        <v>10157</v>
+        <v>11954</v>
       </c>
       <c r="C117" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="D117" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B118">
-        <v>9980</v>
+        <v>11927</v>
       </c>
       <c r="C118" t="s">
-        <v>280</v>
+        <v>29</v>
       </c>
       <c r="D118" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>278</v>
+      </c>
+      <c r="E118" t="s">
+        <v>29</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>279</v>
       </c>
       <c r="B119">
-        <v>9966</v>
+        <v>11872</v>
       </c>
       <c r="C119" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="D119" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B120">
-        <v>9943</v>
+        <v>11871</v>
       </c>
       <c r="C120" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D120" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B121">
-        <v>9718</v>
+        <v>11677</v>
       </c>
       <c r="C121" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D121" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E121" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B122">
-        <v>9558</v>
+        <v>11516</v>
       </c>
       <c r="C122" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="D122" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>287</v>
+      </c>
+      <c r="B123">
+        <v>11513</v>
+      </c>
+      <c r="C123" t="s">
         <v>290</v>
       </c>
-      <c r="B123">
-[...4 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="B124">
-        <v>8755</v>
+        <v>11171</v>
       </c>
       <c r="C124" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D124" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E124" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>295</v>
       </c>
       <c r="B125">
-        <v>8752</v>
+        <v>11062</v>
       </c>
       <c r="C125" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D125" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E125" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B126">
-        <v>8726</v>
+        <v>11015</v>
       </c>
       <c r="C126" t="s">
+        <v>299</v>
+      </c>
+      <c r="D126" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="B127">
-        <v>8725</v>
+        <v>10831</v>
       </c>
       <c r="C127" t="s">
         <v>302</v>
       </c>
       <c r="D127" t="s">
         <v>303</v>
       </c>
       <c r="E127" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>304</v>
       </c>
       <c r="B128">
-        <v>8673</v>
+        <v>10538</v>
       </c>
       <c r="C128" t="s">
         <v>305</v>
       </c>
       <c r="D128" t="s">
         <v>306</v>
       </c>
       <c r="E128" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>307</v>
       </c>
       <c r="B129">
-        <v>8394</v>
+        <v>10328</v>
       </c>
       <c r="C129" t="s">
         <v>308</v>
       </c>
       <c r="D129" t="s">
         <v>309</v>
       </c>
       <c r="E129" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>307</v>
       </c>
       <c r="B130">
-        <v>8394</v>
+        <v>10326</v>
       </c>
       <c r="C130" t="s">
         <v>310</v>
       </c>
       <c r="D130" t="s">
         <v>311</v>
       </c>
       <c r="E130" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B131">
-        <v>8393</v>
+        <v>10178</v>
       </c>
       <c r="C131" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D131" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="B132">
-        <v>8323</v>
+        <v>10177</v>
       </c>
       <c r="C132" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D132" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B133">
-        <v>7931</v>
+        <v>10176</v>
       </c>
       <c r="C133" t="s">
         <v>317</v>
       </c>
       <c r="D133" t="s">
         <v>318</v>
       </c>
       <c r="E133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B134">
-        <v>7906</v>
+        <v>10157</v>
       </c>
       <c r="C134" t="s">
         <v>319</v>
       </c>
       <c r="D134" t="s">
         <v>320</v>
       </c>
       <c r="E134" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>321</v>
       </c>
       <c r="B135">
-        <v>7871</v>
+        <v>9980</v>
       </c>
       <c r="C135" t="s">
-        <v>38</v>
+        <v>322</v>
       </c>
       <c r="D135" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>323</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>321</v>
       </c>
       <c r="B136">
-        <v>7840</v>
+        <v>9966</v>
       </c>
       <c r="C136" t="s">
-        <v>38</v>
+        <v>324</v>
       </c>
       <c r="D136" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>325</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F136" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B137">
-        <v>7573</v>
+        <v>9943</v>
       </c>
       <c r="C137" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D137" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E137" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B138">
-        <v>6906</v>
+        <v>9718</v>
       </c>
       <c r="C138" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D138" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="E138" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B139">
-        <v>6891</v>
+        <v>9558</v>
       </c>
       <c r="C139" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D139" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="B140">
-        <v>6888</v>
+        <v>9557</v>
       </c>
       <c r="C140" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D140" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="B141">
-        <v>6822</v>
+        <v>8755</v>
       </c>
       <c r="C141" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="D141" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E141" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
         <v>337</v>
       </c>
       <c r="B142">
-        <v>6785</v>
+        <v>8752</v>
       </c>
       <c r="C142" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D142" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
         <v>337</v>
       </c>
       <c r="B143">
-        <v>6777</v>
+        <v>8726</v>
       </c>
       <c r="C143" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D143" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
         <v>337</v>
       </c>
       <c r="B144">
-        <v>6775</v>
+        <v>8725</v>
       </c>
       <c r="C144" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="D144" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="B145">
-        <v>6549</v>
+        <v>8673</v>
       </c>
       <c r="C145" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D145" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E145" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B146">
-        <v>6536</v>
+        <v>8394</v>
       </c>
       <c r="C146" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D146" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B147">
-        <v>6534</v>
+        <v>8394</v>
       </c>
       <c r="C147" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D147" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B148">
-        <v>6533</v>
+        <v>8393</v>
       </c>
       <c r="C148" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D148" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="B149">
-        <v>6166</v>
+        <v>8323</v>
       </c>
       <c r="C149" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D149" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="E149" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B150">
-        <v>5927</v>
+        <v>7931</v>
       </c>
       <c r="C150" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D150" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E150" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="B151">
-        <v>5750</v>
+        <v>7906</v>
       </c>
       <c r="C151" t="s">
         <v>361</v>
       </c>
       <c r="D151" t="s">
         <v>362</v>
       </c>
       <c r="E151" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>363</v>
       </c>
       <c r="B152">
-        <v>5694</v>
+        <v>7871</v>
       </c>
       <c r="C152" t="s">
+        <v>29</v>
+      </c>
+      <c r="D152" t="s">
         <v>364</v>
       </c>
-      <c r="D152" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E152" t="s">
+        <v>29</v>
       </c>
       <c r="F152" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B153">
-        <v>5615</v>
+        <v>7840</v>
       </c>
       <c r="C153" t="s">
-        <v>367</v>
+        <v>29</v>
       </c>
       <c r="D153" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>365</v>
+      </c>
+      <c r="E153" t="s">
+        <v>29</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>366</v>
       </c>
       <c r="B154">
-        <v>5613</v>
+        <v>7573</v>
       </c>
       <c r="C154" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="D154" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="E154" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
+        <v>369</v>
+      </c>
+      <c r="B155">
+        <v>6906</v>
+      </c>
+      <c r="C155" t="s">
+        <v>370</v>
+      </c>
+      <c r="D155" t="s">
         <v>371</v>
-      </c>
-[...7 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E155" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="B156">
-        <v>5415</v>
+        <v>6891</v>
       </c>
       <c r="C156" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D156" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E156" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
+        <v>369</v>
+      </c>
+      <c r="B157">
+        <v>6888</v>
+      </c>
+      <c r="C157" t="s">
         <v>374</v>
       </c>
-      <c r="B157">
-[...4 lines deleted...]
-      </c>
       <c r="D157" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>375</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F157" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
+        <v>376</v>
+      </c>
+      <c r="B158">
+        <v>6822</v>
+      </c>
+      <c r="C158" t="s">
+        <v>377</v>
+      </c>
+      <c r="D158" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>380</v>
       </c>
       <c r="E158" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
+        <v>379</v>
+      </c>
+      <c r="B159">
+        <v>6785</v>
+      </c>
+      <c r="C159" t="s">
+        <v>380</v>
+      </c>
+      <c r="D159" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E159" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B160">
-        <v>2889</v>
+        <v>6777</v>
       </c>
       <c r="C160" t="s">
-        <v>38</v>
+        <v>382</v>
       </c>
       <c r="D160" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>383</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F160" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="B161">
-        <v>2863</v>
+        <v>6775</v>
       </c>
       <c r="C161" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="D161" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E161" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
         <v>386</v>
       </c>
       <c r="B162">
-        <v>2862</v>
+        <v>6549</v>
       </c>
       <c r="C162" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D162" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E162" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
+        <v>389</v>
+      </c>
+      <c r="B163">
+        <v>6536</v>
+      </c>
+      <c r="C163" t="s">
+        <v>390</v>
+      </c>
+      <c r="D163" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E163" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="B164">
-        <v>1587</v>
+        <v>6534</v>
       </c>
       <c r="C164" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D164" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E164" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="B165">
-        <v>1501</v>
+        <v>6533</v>
       </c>
       <c r="C165" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="D165" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E165" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B166">
-        <v>1253</v>
+        <v>6166</v>
       </c>
       <c r="C166" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D166" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="E166" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>399</v>
       </c>
       <c r="B167">
-        <v>1240</v>
+        <v>5927</v>
       </c>
       <c r="C167" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="D167" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="E167" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B168">
-        <v>1239</v>
+        <v>5750</v>
       </c>
       <c r="C168" t="s">
+        <v>403</v>
+      </c>
+      <c r="D168" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="E168" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B169">
-        <v>1238</v>
+        <v>5694</v>
       </c>
       <c r="C169" t="s">
         <v>406</v>
       </c>
       <c r="D169" t="s">
         <v>407</v>
       </c>
       <c r="E169" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="B170">
-        <v>1238</v>
+        <v>5615</v>
       </c>
       <c r="C170" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D170" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E170" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B171">
-        <v>1186</v>
+        <v>5613</v>
       </c>
       <c r="C171" t="s">
-        <v>38</v>
+        <v>411</v>
       </c>
       <c r="D171" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>412</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B172">
-        <v>469</v>
+        <v>5421</v>
       </c>
       <c r="C172" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D172" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E172" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="B173">
-        <v>455</v>
+        <v>5415</v>
       </c>
       <c r="C173" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D173" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E173" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="B174">
-        <v>59</v>
+        <v>5409</v>
       </c>
       <c r="C174" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D174" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E174" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F174" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B175">
-        <v>10043</v>
+        <v>5170</v>
       </c>
       <c r="C175" t="s">
-        <v>38</v>
+        <v>421</v>
       </c>
       <c r="D175" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>422</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F175" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="B176">
-        <v>9865</v>
+        <v>4911</v>
       </c>
       <c r="C176" t="s">
-        <v>38</v>
+        <v>424</v>
       </c>
       <c r="D176" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>425</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F176" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B177">
-        <v>9864</v>
+        <v>2889</v>
       </c>
       <c r="C177" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D177" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E177" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F177" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B178">
-        <v>9863</v>
+        <v>2863</v>
       </c>
       <c r="C178" t="s">
-        <v>38</v>
+        <v>429</v>
       </c>
       <c r="D178" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>430</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B179">
-        <v>9860</v>
+        <v>2862</v>
       </c>
       <c r="C179" t="s">
-        <v>38</v>
+        <v>431</v>
       </c>
       <c r="D179" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>432</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="B180">
-        <v>9859</v>
+        <v>1609</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>434</v>
       </c>
       <c r="D180" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>435</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="B181">
-        <v>9858</v>
+        <v>1587</v>
       </c>
       <c r="C181" t="s">
-        <v>38</v>
+        <v>436</v>
       </c>
       <c r="D181" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>437</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F181" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="B182">
-        <v>9857</v>
+        <v>1501</v>
       </c>
       <c r="C182" t="s">
-        <v>38</v>
+        <v>439</v>
       </c>
       <c r="D182" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>440</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F182" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>428</v>
+        <v>441</v>
       </c>
       <c r="B183">
-        <v>9747</v>
+        <v>1253</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>442</v>
       </c>
       <c r="D183" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>443</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F183" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="B184">
+        <v>1240</v>
+      </c>
+      <c r="C184" t="s">
+        <v>444</v>
+      </c>
+      <c r="D184" t="s">
+        <v>445</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>441</v>
+      </c>
+      <c r="B185">
+        <v>1239</v>
+      </c>
+      <c r="C185" t="s">
+        <v>446</v>
+      </c>
+      <c r="D185" t="s">
+        <v>447</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>441</v>
+      </c>
+      <c r="B186">
+        <v>1238</v>
+      </c>
+      <c r="C186" t="s">
+        <v>448</v>
+      </c>
+      <c r="D186" t="s">
+        <v>449</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>441</v>
+      </c>
+      <c r="B187">
+        <v>1238</v>
+      </c>
+      <c r="C187" t="s">
+        <v>450</v>
+      </c>
+      <c r="D187" t="s">
+        <v>451</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>452</v>
+      </c>
+      <c r="B188">
+        <v>1186</v>
+      </c>
+      <c r="C188" t="s">
+        <v>29</v>
+      </c>
+      <c r="D188" t="s">
+        <v>453</v>
+      </c>
+      <c r="E188" t="s">
+        <v>29</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>454</v>
+      </c>
+      <c r="B189">
+        <v>469</v>
+      </c>
+      <c r="C189" t="s">
+        <v>455</v>
+      </c>
+      <c r="D189" t="s">
+        <v>456</v>
+      </c>
+      <c r="E189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>454</v>
+      </c>
+      <c r="B190">
+        <v>455</v>
+      </c>
+      <c r="C190" t="s">
+        <v>457</v>
+      </c>
+      <c r="D190" t="s">
+        <v>458</v>
+      </c>
+      <c r="E190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>459</v>
+      </c>
+      <c r="B191">
+        <v>59</v>
+      </c>
+      <c r="C191" t="s">
+        <v>29</v>
+      </c>
+      <c r="D191" t="s">
+        <v>460</v>
+      </c>
+      <c r="E191" t="s">
+        <v>29</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>461</v>
+      </c>
+      <c r="B192">
+        <v>10043</v>
+      </c>
+      <c r="C192" t="s">
+        <v>29</v>
+      </c>
+      <c r="D192" t="s">
+        <v>462</v>
+      </c>
+      <c r="E192" t="s">
+        <v>29</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>463</v>
+      </c>
+      <c r="B193">
+        <v>9865</v>
+      </c>
+      <c r="C193" t="s">
+        <v>29</v>
+      </c>
+      <c r="D193" t="s">
+        <v>464</v>
+      </c>
+      <c r="E193" t="s">
+        <v>29</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>463</v>
+      </c>
+      <c r="B194">
+        <v>9864</v>
+      </c>
+      <c r="C194" t="s">
+        <v>29</v>
+      </c>
+      <c r="D194" t="s">
+        <v>465</v>
+      </c>
+      <c r="E194" t="s">
+        <v>29</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>463</v>
+      </c>
+      <c r="B195">
+        <v>9863</v>
+      </c>
+      <c r="C195" t="s">
+        <v>29</v>
+      </c>
+      <c r="D195" t="s">
+        <v>466</v>
+      </c>
+      <c r="E195" t="s">
+        <v>29</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>463</v>
+      </c>
+      <c r="B196">
+        <v>9860</v>
+      </c>
+      <c r="C196" t="s">
+        <v>29</v>
+      </c>
+      <c r="D196" t="s">
+        <v>467</v>
+      </c>
+      <c r="E196" t="s">
+        <v>29</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>463</v>
+      </c>
+      <c r="B197">
+        <v>9859</v>
+      </c>
+      <c r="C197" t="s">
+        <v>29</v>
+      </c>
+      <c r="D197" t="s">
+        <v>468</v>
+      </c>
+      <c r="E197" t="s">
+        <v>29</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>463</v>
+      </c>
+      <c r="B198">
+        <v>9858</v>
+      </c>
+      <c r="C198" t="s">
+        <v>29</v>
+      </c>
+      <c r="D198" t="s">
+        <v>469</v>
+      </c>
+      <c r="E198" t="s">
+        <v>29</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>470</v>
+      </c>
+      <c r="B199">
+        <v>9857</v>
+      </c>
+      <c r="C199" t="s">
+        <v>29</v>
+      </c>
+      <c r="D199" t="s">
+        <v>471</v>
+      </c>
+      <c r="E199" t="s">
+        <v>29</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>470</v>
+      </c>
+      <c r="B200">
+        <v>9747</v>
+      </c>
+      <c r="C200" t="s">
+        <v>29</v>
+      </c>
+      <c r="D200" t="s">
+        <v>472</v>
+      </c>
+      <c r="E200" t="s">
+        <v>29</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>473</v>
+      </c>
+      <c r="B201">
         <v>9659</v>
       </c>
-      <c r="C184" t="s">
-[...8 lines deleted...]
-      <c r="F184" s="2" t="s">
+      <c r="C201" t="s">
+        <v>29</v>
+      </c>
+      <c r="D201" t="s">
+        <v>474</v>
+      </c>
+      <c r="E201" t="s">
+        <v>29</v>
+      </c>
+      <c r="F201" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="E3" r:id="rId3"/>
     <hyperlink ref="F3" r:id="rId4"/>
     <hyperlink ref="E4" r:id="rId5"/>
     <hyperlink ref="F4" r:id="rId6"/>
     <hyperlink ref="E5" r:id="rId7"/>
     <hyperlink ref="F5" r:id="rId8"/>
     <hyperlink ref="E6" r:id="rId9"/>
     <hyperlink ref="F6" r:id="rId10"/>
     <hyperlink ref="E7" r:id="rId11"/>
     <hyperlink ref="F7" r:id="rId12"/>
     <hyperlink ref="E8" r:id="rId13"/>
     <hyperlink ref="F8" r:id="rId14"/>
     <hyperlink ref="E9" r:id="rId15"/>
     <hyperlink ref="F9" r:id="rId16"/>
-    <hyperlink ref="E10" r:id="rId17"/>
-[...94 lines deleted...]
-    <hyperlink ref="F59" r:id="rId112"/>
+    <hyperlink ref="F10" r:id="rId17"/>
+    <hyperlink ref="F11" r:id="rId18"/>
+    <hyperlink ref="F12" r:id="rId19"/>
+    <hyperlink ref="E13" r:id="rId20"/>
+    <hyperlink ref="F13" r:id="rId21"/>
+    <hyperlink ref="E14" r:id="rId22"/>
+    <hyperlink ref="F14" r:id="rId23"/>
+    <hyperlink ref="E15" r:id="rId24"/>
+    <hyperlink ref="F15" r:id="rId25"/>
+    <hyperlink ref="E16" r:id="rId26"/>
+    <hyperlink ref="F16" r:id="rId27"/>
+    <hyperlink ref="E17" r:id="rId28"/>
+    <hyperlink ref="F17" r:id="rId29"/>
+    <hyperlink ref="E18" r:id="rId30"/>
+    <hyperlink ref="F18" r:id="rId31"/>
+    <hyperlink ref="E19" r:id="rId32"/>
+    <hyperlink ref="F19" r:id="rId33"/>
+    <hyperlink ref="E20" r:id="rId34"/>
+    <hyperlink ref="F20" r:id="rId35"/>
+    <hyperlink ref="E21" r:id="rId36"/>
+    <hyperlink ref="F21" r:id="rId37"/>
+    <hyperlink ref="E22" r:id="rId38"/>
+    <hyperlink ref="F22" r:id="rId39"/>
+    <hyperlink ref="E23" r:id="rId40"/>
+    <hyperlink ref="F23" r:id="rId41"/>
+    <hyperlink ref="E24" r:id="rId42"/>
+    <hyperlink ref="F24" r:id="rId43"/>
+    <hyperlink ref="E25" r:id="rId44"/>
+    <hyperlink ref="F25" r:id="rId45"/>
+    <hyperlink ref="E26" r:id="rId46"/>
+    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="E27" r:id="rId48"/>
+    <hyperlink ref="F27" r:id="rId49"/>
+    <hyperlink ref="E28" r:id="rId50"/>
+    <hyperlink ref="F28" r:id="rId51"/>
+    <hyperlink ref="E29" r:id="rId52"/>
+    <hyperlink ref="F29" r:id="rId53"/>
+    <hyperlink ref="E30" r:id="rId54"/>
+    <hyperlink ref="F30" r:id="rId55"/>
+    <hyperlink ref="F31" r:id="rId56"/>
+    <hyperlink ref="E32" r:id="rId57"/>
+    <hyperlink ref="F32" r:id="rId58"/>
+    <hyperlink ref="F33" r:id="rId59"/>
+    <hyperlink ref="E34" r:id="rId60"/>
+    <hyperlink ref="F34" r:id="rId61"/>
+    <hyperlink ref="E35" r:id="rId62"/>
+    <hyperlink ref="F35" r:id="rId63"/>
+    <hyperlink ref="E36" r:id="rId64"/>
+    <hyperlink ref="F36" r:id="rId65"/>
+    <hyperlink ref="E37" r:id="rId66"/>
+    <hyperlink ref="F37" r:id="rId67"/>
+    <hyperlink ref="E38" r:id="rId68"/>
+    <hyperlink ref="F38" r:id="rId69"/>
+    <hyperlink ref="E39" r:id="rId70"/>
+    <hyperlink ref="F39" r:id="rId71"/>
+    <hyperlink ref="E40" r:id="rId72"/>
+    <hyperlink ref="F40" r:id="rId73"/>
+    <hyperlink ref="E41" r:id="rId74"/>
+    <hyperlink ref="F41" r:id="rId75"/>
+    <hyperlink ref="E42" r:id="rId76"/>
+    <hyperlink ref="F42" r:id="rId77"/>
+    <hyperlink ref="E43" r:id="rId78"/>
+    <hyperlink ref="F43" r:id="rId79"/>
+    <hyperlink ref="E44" r:id="rId80"/>
+    <hyperlink ref="F44" r:id="rId81"/>
+    <hyperlink ref="E45" r:id="rId82"/>
+    <hyperlink ref="F45" r:id="rId83"/>
+    <hyperlink ref="E46" r:id="rId84"/>
+    <hyperlink ref="F46" r:id="rId85"/>
+    <hyperlink ref="E47" r:id="rId86"/>
+    <hyperlink ref="F47" r:id="rId87"/>
+    <hyperlink ref="E48" r:id="rId88"/>
+    <hyperlink ref="F48" r:id="rId89"/>
+    <hyperlink ref="E49" r:id="rId90"/>
+    <hyperlink ref="F49" r:id="rId91"/>
+    <hyperlink ref="E50" r:id="rId92"/>
+    <hyperlink ref="F50" r:id="rId93"/>
+    <hyperlink ref="E51" r:id="rId94"/>
+    <hyperlink ref="F51" r:id="rId95"/>
+    <hyperlink ref="E52" r:id="rId96"/>
+    <hyperlink ref="F52" r:id="rId97"/>
+    <hyperlink ref="E53" r:id="rId98"/>
+    <hyperlink ref="F53" r:id="rId99"/>
+    <hyperlink ref="E54" r:id="rId100"/>
+    <hyperlink ref="F54" r:id="rId101"/>
+    <hyperlink ref="E55" r:id="rId102"/>
+    <hyperlink ref="F55" r:id="rId103"/>
+    <hyperlink ref="E56" r:id="rId104"/>
+    <hyperlink ref="F56" r:id="rId105"/>
+    <hyperlink ref="E57" r:id="rId106"/>
+    <hyperlink ref="F57" r:id="rId107"/>
+    <hyperlink ref="E58" r:id="rId108"/>
+    <hyperlink ref="F58" r:id="rId109"/>
+    <hyperlink ref="E59" r:id="rId110"/>
+    <hyperlink ref="F59" r:id="rId111"/>
+    <hyperlink ref="E60" r:id="rId112"/>
     <hyperlink ref="F60" r:id="rId113"/>
-    <hyperlink ref="F61" r:id="rId114"/>
-[...49 lines deleted...]
-    <hyperlink ref="E91" r:id="rId164"/>
+    <hyperlink ref="E61" r:id="rId114"/>
+    <hyperlink ref="F61" r:id="rId115"/>
+    <hyperlink ref="E62" r:id="rId116"/>
+    <hyperlink ref="F62" r:id="rId117"/>
+    <hyperlink ref="E63" r:id="rId118"/>
+    <hyperlink ref="F63" r:id="rId119"/>
+    <hyperlink ref="E64" r:id="rId120"/>
+    <hyperlink ref="F64" r:id="rId121"/>
+    <hyperlink ref="E65" r:id="rId122"/>
+    <hyperlink ref="F65" r:id="rId123"/>
+    <hyperlink ref="E66" r:id="rId124"/>
+    <hyperlink ref="F66" r:id="rId125"/>
+    <hyperlink ref="E67" r:id="rId126"/>
+    <hyperlink ref="F67" r:id="rId127"/>
+    <hyperlink ref="E68" r:id="rId128"/>
+    <hyperlink ref="F68" r:id="rId129"/>
+    <hyperlink ref="E69" r:id="rId130"/>
+    <hyperlink ref="F69" r:id="rId131"/>
+    <hyperlink ref="E70" r:id="rId132"/>
+    <hyperlink ref="F70" r:id="rId133"/>
+    <hyperlink ref="E71" r:id="rId134"/>
+    <hyperlink ref="F71" r:id="rId135"/>
+    <hyperlink ref="E72" r:id="rId136"/>
+    <hyperlink ref="F72" r:id="rId137"/>
+    <hyperlink ref="F73" r:id="rId138"/>
+    <hyperlink ref="F74" r:id="rId139"/>
+    <hyperlink ref="E75" r:id="rId140"/>
+    <hyperlink ref="F75" r:id="rId141"/>
+    <hyperlink ref="E76" r:id="rId142"/>
+    <hyperlink ref="F76" r:id="rId143"/>
+    <hyperlink ref="F77" r:id="rId144"/>
+    <hyperlink ref="F78" r:id="rId145"/>
+    <hyperlink ref="F79" r:id="rId146"/>
+    <hyperlink ref="E80" r:id="rId147"/>
+    <hyperlink ref="F80" r:id="rId148"/>
+    <hyperlink ref="E81" r:id="rId149"/>
+    <hyperlink ref="F81" r:id="rId150"/>
+    <hyperlink ref="E82" r:id="rId151"/>
+    <hyperlink ref="F82" r:id="rId152"/>
+    <hyperlink ref="E83" r:id="rId153"/>
+    <hyperlink ref="F83" r:id="rId154"/>
+    <hyperlink ref="F84" r:id="rId155"/>
+    <hyperlink ref="F85" r:id="rId156"/>
+    <hyperlink ref="F86" r:id="rId157"/>
+    <hyperlink ref="E87" r:id="rId158"/>
+    <hyperlink ref="F87" r:id="rId159"/>
+    <hyperlink ref="E88" r:id="rId160"/>
+    <hyperlink ref="F88" r:id="rId161"/>
+    <hyperlink ref="E89" r:id="rId162"/>
+    <hyperlink ref="F89" r:id="rId163"/>
+    <hyperlink ref="F90" r:id="rId164"/>
     <hyperlink ref="F91" r:id="rId165"/>
-    <hyperlink ref="E92" r:id="rId166"/>
-[...3 lines deleted...]
-    <hyperlink ref="F94" r:id="rId170"/>
+    <hyperlink ref="F92" r:id="rId166"/>
+    <hyperlink ref="F93" r:id="rId167"/>
+    <hyperlink ref="E94" r:id="rId168"/>
+    <hyperlink ref="F94" r:id="rId169"/>
+    <hyperlink ref="E95" r:id="rId170"/>
     <hyperlink ref="F95" r:id="rId171"/>
     <hyperlink ref="E96" r:id="rId172"/>
     <hyperlink ref="F96" r:id="rId173"/>
     <hyperlink ref="E97" r:id="rId174"/>
     <hyperlink ref="F97" r:id="rId175"/>
     <hyperlink ref="E98" r:id="rId176"/>
     <hyperlink ref="F98" r:id="rId177"/>
     <hyperlink ref="E99" r:id="rId178"/>
     <hyperlink ref="F99" r:id="rId179"/>
     <hyperlink ref="E100" r:id="rId180"/>
     <hyperlink ref="F100" r:id="rId181"/>
-    <hyperlink ref="F101" r:id="rId182"/>
-    <hyperlink ref="E102" r:id="rId183"/>
+    <hyperlink ref="E101" r:id="rId182"/>
+    <hyperlink ref="F101" r:id="rId183"/>
     <hyperlink ref="F102" r:id="rId184"/>
     <hyperlink ref="E103" r:id="rId185"/>
     <hyperlink ref="F103" r:id="rId186"/>
     <hyperlink ref="E104" r:id="rId187"/>
     <hyperlink ref="F104" r:id="rId188"/>
     <hyperlink ref="E105" r:id="rId189"/>
     <hyperlink ref="F105" r:id="rId190"/>
     <hyperlink ref="E106" r:id="rId191"/>
     <hyperlink ref="F106" r:id="rId192"/>
     <hyperlink ref="E107" r:id="rId193"/>
     <hyperlink ref="F107" r:id="rId194"/>
     <hyperlink ref="E108" r:id="rId195"/>
     <hyperlink ref="F108" r:id="rId196"/>
     <hyperlink ref="E109" r:id="rId197"/>
     <hyperlink ref="F109" r:id="rId198"/>
     <hyperlink ref="E110" r:id="rId199"/>
     <hyperlink ref="F110" r:id="rId200"/>
-    <hyperlink ref="E111" r:id="rId201"/>
-[...114 lines deleted...]
-    <hyperlink ref="F170" r:id="rId316"/>
+    <hyperlink ref="F111" r:id="rId201"/>
+    <hyperlink ref="F112" r:id="rId202"/>
+    <hyperlink ref="E113" r:id="rId203"/>
+    <hyperlink ref="F113" r:id="rId204"/>
+    <hyperlink ref="E114" r:id="rId205"/>
+    <hyperlink ref="F114" r:id="rId206"/>
+    <hyperlink ref="E115" r:id="rId207"/>
+    <hyperlink ref="F115" r:id="rId208"/>
+    <hyperlink ref="E116" r:id="rId209"/>
+    <hyperlink ref="F116" r:id="rId210"/>
+    <hyperlink ref="E117" r:id="rId211"/>
+    <hyperlink ref="F117" r:id="rId212"/>
+    <hyperlink ref="F118" r:id="rId213"/>
+    <hyperlink ref="E119" r:id="rId214"/>
+    <hyperlink ref="F119" r:id="rId215"/>
+    <hyperlink ref="E120" r:id="rId216"/>
+    <hyperlink ref="F120" r:id="rId217"/>
+    <hyperlink ref="E121" r:id="rId218"/>
+    <hyperlink ref="F121" r:id="rId219"/>
+    <hyperlink ref="E122" r:id="rId220"/>
+    <hyperlink ref="F122" r:id="rId221"/>
+    <hyperlink ref="E123" r:id="rId222"/>
+    <hyperlink ref="F123" r:id="rId223"/>
+    <hyperlink ref="E124" r:id="rId224"/>
+    <hyperlink ref="F124" r:id="rId225"/>
+    <hyperlink ref="E125" r:id="rId226"/>
+    <hyperlink ref="F125" r:id="rId227"/>
+    <hyperlink ref="E126" r:id="rId228"/>
+    <hyperlink ref="F126" r:id="rId229"/>
+    <hyperlink ref="E127" r:id="rId230"/>
+    <hyperlink ref="F127" r:id="rId231"/>
+    <hyperlink ref="E128" r:id="rId232"/>
+    <hyperlink ref="F128" r:id="rId233"/>
+    <hyperlink ref="E129" r:id="rId234"/>
+    <hyperlink ref="F129" r:id="rId235"/>
+    <hyperlink ref="E130" r:id="rId236"/>
+    <hyperlink ref="F130" r:id="rId237"/>
+    <hyperlink ref="E131" r:id="rId238"/>
+    <hyperlink ref="F131" r:id="rId239"/>
+    <hyperlink ref="E132" r:id="rId240"/>
+    <hyperlink ref="F132" r:id="rId241"/>
+    <hyperlink ref="E133" r:id="rId242"/>
+    <hyperlink ref="F133" r:id="rId243"/>
+    <hyperlink ref="E134" r:id="rId244"/>
+    <hyperlink ref="F134" r:id="rId245"/>
+    <hyperlink ref="E135" r:id="rId246"/>
+    <hyperlink ref="F135" r:id="rId247"/>
+    <hyperlink ref="E136" r:id="rId248"/>
+    <hyperlink ref="F136" r:id="rId249"/>
+    <hyperlink ref="E137" r:id="rId250"/>
+    <hyperlink ref="F137" r:id="rId251"/>
+    <hyperlink ref="E138" r:id="rId252"/>
+    <hyperlink ref="F138" r:id="rId253"/>
+    <hyperlink ref="E139" r:id="rId254"/>
+    <hyperlink ref="F139" r:id="rId255"/>
+    <hyperlink ref="E140" r:id="rId256"/>
+    <hyperlink ref="F140" r:id="rId257"/>
+    <hyperlink ref="E141" r:id="rId258"/>
+    <hyperlink ref="F141" r:id="rId259"/>
+    <hyperlink ref="E142" r:id="rId260"/>
+    <hyperlink ref="F142" r:id="rId261"/>
+    <hyperlink ref="E143" r:id="rId262"/>
+    <hyperlink ref="F143" r:id="rId263"/>
+    <hyperlink ref="E144" r:id="rId264"/>
+    <hyperlink ref="F144" r:id="rId265"/>
+    <hyperlink ref="E145" r:id="rId266"/>
+    <hyperlink ref="F145" r:id="rId267"/>
+    <hyperlink ref="E146" r:id="rId268"/>
+    <hyperlink ref="F146" r:id="rId269"/>
+    <hyperlink ref="E147" r:id="rId270"/>
+    <hyperlink ref="F147" r:id="rId271"/>
+    <hyperlink ref="E148" r:id="rId272"/>
+    <hyperlink ref="F148" r:id="rId273"/>
+    <hyperlink ref="E149" r:id="rId274"/>
+    <hyperlink ref="F149" r:id="rId275"/>
+    <hyperlink ref="E150" r:id="rId276"/>
+    <hyperlink ref="F150" r:id="rId277"/>
+    <hyperlink ref="E151" r:id="rId278"/>
+    <hyperlink ref="F151" r:id="rId279"/>
+    <hyperlink ref="F152" r:id="rId280"/>
+    <hyperlink ref="F153" r:id="rId281"/>
+    <hyperlink ref="E154" r:id="rId282"/>
+    <hyperlink ref="F154" r:id="rId283"/>
+    <hyperlink ref="E155" r:id="rId284"/>
+    <hyperlink ref="F155" r:id="rId285"/>
+    <hyperlink ref="E156" r:id="rId286"/>
+    <hyperlink ref="F156" r:id="rId287"/>
+    <hyperlink ref="E157" r:id="rId288"/>
+    <hyperlink ref="F157" r:id="rId289"/>
+    <hyperlink ref="E158" r:id="rId290"/>
+    <hyperlink ref="F158" r:id="rId291"/>
+    <hyperlink ref="E159" r:id="rId292"/>
+    <hyperlink ref="F159" r:id="rId293"/>
+    <hyperlink ref="E160" r:id="rId294"/>
+    <hyperlink ref="F160" r:id="rId295"/>
+    <hyperlink ref="E161" r:id="rId296"/>
+    <hyperlink ref="F161" r:id="rId297"/>
+    <hyperlink ref="E162" r:id="rId298"/>
+    <hyperlink ref="F162" r:id="rId299"/>
+    <hyperlink ref="E163" r:id="rId300"/>
+    <hyperlink ref="F163" r:id="rId301"/>
+    <hyperlink ref="E164" r:id="rId302"/>
+    <hyperlink ref="F164" r:id="rId303"/>
+    <hyperlink ref="E165" r:id="rId304"/>
+    <hyperlink ref="F165" r:id="rId305"/>
+    <hyperlink ref="E166" r:id="rId306"/>
+    <hyperlink ref="F166" r:id="rId307"/>
+    <hyperlink ref="E167" r:id="rId308"/>
+    <hyperlink ref="F167" r:id="rId309"/>
+    <hyperlink ref="E168" r:id="rId310"/>
+    <hyperlink ref="F168" r:id="rId311"/>
+    <hyperlink ref="E169" r:id="rId312"/>
+    <hyperlink ref="F169" r:id="rId313"/>
+    <hyperlink ref="E170" r:id="rId314"/>
+    <hyperlink ref="F170" r:id="rId315"/>
+    <hyperlink ref="E171" r:id="rId316"/>
     <hyperlink ref="F171" r:id="rId317"/>
     <hyperlink ref="E172" r:id="rId318"/>
     <hyperlink ref="F172" r:id="rId319"/>
     <hyperlink ref="E173" r:id="rId320"/>
     <hyperlink ref="F173" r:id="rId321"/>
     <hyperlink ref="F174" r:id="rId322"/>
-    <hyperlink ref="F175" r:id="rId323"/>
-[...8 lines deleted...]
-    <hyperlink ref="F184" r:id="rId332"/>
+    <hyperlink ref="E175" r:id="rId323"/>
+    <hyperlink ref="F175" r:id="rId324"/>
+    <hyperlink ref="E176" r:id="rId325"/>
+    <hyperlink ref="F176" r:id="rId326"/>
+    <hyperlink ref="F177" r:id="rId327"/>
+    <hyperlink ref="E178" r:id="rId328"/>
+    <hyperlink ref="F178" r:id="rId329"/>
+    <hyperlink ref="E179" r:id="rId330"/>
+    <hyperlink ref="F179" r:id="rId331"/>
+    <hyperlink ref="E180" r:id="rId332"/>
+    <hyperlink ref="F180" r:id="rId333"/>
+    <hyperlink ref="E181" r:id="rId334"/>
+    <hyperlink ref="F181" r:id="rId335"/>
+    <hyperlink ref="E182" r:id="rId336"/>
+    <hyperlink ref="F182" r:id="rId337"/>
+    <hyperlink ref="E183" r:id="rId338"/>
+    <hyperlink ref="F183" r:id="rId339"/>
+    <hyperlink ref="E184" r:id="rId340"/>
+    <hyperlink ref="F184" r:id="rId341"/>
+    <hyperlink ref="E185" r:id="rId342"/>
+    <hyperlink ref="F185" r:id="rId343"/>
+    <hyperlink ref="E186" r:id="rId344"/>
+    <hyperlink ref="F186" r:id="rId345"/>
+    <hyperlink ref="E187" r:id="rId346"/>
+    <hyperlink ref="F187" r:id="rId347"/>
+    <hyperlink ref="F188" r:id="rId348"/>
+    <hyperlink ref="E189" r:id="rId349"/>
+    <hyperlink ref="F189" r:id="rId350"/>
+    <hyperlink ref="E190" r:id="rId351"/>
+    <hyperlink ref="F190" r:id="rId352"/>
+    <hyperlink ref="F191" r:id="rId353"/>
+    <hyperlink ref="F192" r:id="rId354"/>
+    <hyperlink ref="F193" r:id="rId355"/>
+    <hyperlink ref="F194" r:id="rId356"/>
+    <hyperlink ref="F195" r:id="rId357"/>
+    <hyperlink ref="F196" r:id="rId358"/>
+    <hyperlink ref="F197" r:id="rId359"/>
+    <hyperlink ref="F198" r:id="rId360"/>
+    <hyperlink ref="F199" r:id="rId361"/>
+    <hyperlink ref="F200" r:id="rId362"/>
+    <hyperlink ref="F201" r:id="rId363"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>