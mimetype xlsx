--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -8,503 +8,344 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="125">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto conferimento incarichi referente/facilitatore, valutatore, Esperti  e  Tutor  Interni  per  la  realizzazione  del  Progetto  “Dal  vertice  all’infinito”  – PROGRAMMA  NAZIONALE  “SCUOLA  E  COMPETENZE”  2021-2027.</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale</t>
+    <t>Link</t>
   </si>
   <si>
     <t>06/08/2025</t>
   </si>
   <si>
     <t>B7E86155CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione straordinaria degli impianti degli edifici scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E86155CF</t>
-[...4 lines deleted...]
-  <si>
     <t>18/07/2025</t>
   </si>
   <si>
     <t>B7B0F442DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di manutenzione degli edifici</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/35cb7924-bb38-45c6-948d-7411b39cd16e</t>
   </si>
   <si>
     <t>29/06/2025</t>
   </si>
   <si>
     <t>Integrazione incarico di PROJECT MANAGER per il coordinamento generale tecnico-operativo del progetto</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina -  Incarico DSGA supporto amministrativo contabile – DSGA Dott.ssa Valentina Lombardo - Progetto “Dal Vertice all’Infinito” - Codice Progetto ESO4.6.A1.B-FSEPN-SI2025-31 - CUP: G74D25000450007</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - INCARICO Coordinamento e Direzione - Dirigente Scolastico Prof.ssa Alessandra
 Benanti - Progetto “Dal Vertice all’Infinito” - Codice Progetto ESO4.6.A1.B-FSEPN-SI-2025-
 31 - CUP: G74D25000450007</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6FB0EA026</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre affidamento diretto mediante TD su MEPA servizio di manutenzione dell’impianto autoclave</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB0EA026</t>
-[...4 lines deleted...]
-  <si>
     <t>B6FAA7D2A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre affidamento diretto visita guidata + laboratorio Museo Gemmellaro</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FAA7D2A6</t>
-[...4 lines deleted...]
-  <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>B6B7D7E8CA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre affidamento servizio per la realizzazione di n. 2 laboratori musicali Drum Circle</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B7D7E8CA</t>
-[...4 lines deleted...]
-  <si>
     <t>16/04/2025</t>
   </si>
   <si>
     <t>B68960D6EF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio rinnovo ARGOWEB PREMIUM mediante ODA su Mepa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68960D6EF</t>
-[...4 lines deleted...]
-  <si>
     <t>Decreto di nomina - Determina di assunzione dell’incarico di PROJECT MANAGER per il coordinamento generale tecnico-operativo del progetto - Linea B</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B66AB7D3BE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento fornitura biglietti spettacolo “IL SOLE DENTRO”</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AB7D3BE</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Incarico DSGA -  DM 66/2023</t>
   </si>
   <si>
     <t>03/04/2025</t>
   </si>
   <si>
     <t>B6586D51CE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre per affidamento diretto servizio realizzazione n. 2 laboratori  a scuola con gli animali</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6586D51CE</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B6384A821E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento servizio visita didattica guidata presso il giardino di Kolymbethra il giorno 29 aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6384A821E</t>
-[...4 lines deleted...]
-  <si>
     <t>B6386C4FB9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto servizio di noleggio n. 3 pullman per uscita didattica c/o il Bosco di Tommy 20.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6386C4FB9</t>
-[...4 lines deleted...]
-  <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>B6385B71C1</t>
   </si>
   <si>
     <t>Decisione a contrarre - Uscita didattica C/o Bosco di Tommy del 20.05.2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6385B71C1</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61EE790A2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di  derattizzazione e sanificazione</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/18a2a314-6505-4c8c-86b5-18848fe5f185</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B61932747E</t>
   </si>
   <si>
     <t xml:space="preserve">Decisione a contrarre per affidamento spettacolo dei pupi La leggenda di Colapesce per gli alunni della scuola dell’infanzia
 </t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61932747E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>B6142B40F7</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di certificazione linguistica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6142B40F7</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F954A3DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di noleggio n. 2 pullman uscita didattica del 29.04.25 Agrigento</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F954A3DB</t>
-[...4 lines deleted...]
-  <si>
     <t>03/03/2025</t>
   </si>
   <si>
     <t>B5DFD1DD7E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura biglietti spettacolo Teatro Libero</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFD1DD7E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>B5C2CAD96A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2CAD96A</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B5906C4A8A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura materiale di igiene e pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5906C4A8A</t>
-[...4 lines deleted...]
-  <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - DSGA Valentina Lombardo - Progetto PNRR DM 65/2023</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>B53141E310</t>
   </si>
   <si>
     <t>Decisione a contrarre - Affidamento diretto fornitura servizi di formazione DM 66 - SMILE SRL</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53141E310</t>
-[...4 lines deleted...]
-  <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>B5236C1652</t>
   </si>
   <si>
     <t>Decisione a contrarre - Contratto canone annuale applicativi Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5236C1652</t>
-[...4 lines deleted...]
-  <si>
     <t>28/12/2024</t>
   </si>
   <si>
     <t>B50806469F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di manutenzione ordinaria dei locali scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50806469F</t>
-[...4 lines deleted...]
-  <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>B502A1908F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Noleggio fotocopiatori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B502A1908F</t>
-[...4 lines deleted...]
-  <si>
     <t>23/12/2024</t>
   </si>
   <si>
     <t>B4F0CC6B8E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizi di attuazione del Regolamento U.E. 679/2016 e nomina del DPO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0CC6B8E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>B4E02766F2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Polizza R.C. Infortuni per Alunni ed Operatori scolastici</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E02766F2</t>
-[...4 lines deleted...]
-  <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>B4D0341C71</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio medico competente a.s. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0341C71</t>
-[...4 lines deleted...]
-  <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>B4BBC73C60</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio RSPP a.s. 2023-2024 - Integrazione CIG</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/51129588-987c-4665-beb3-83411958c489</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO ALL'INS. SCARDAMAGLIA C. DI N. 1 INCARICO INDIVIDUALE AVENTE AD OGGETTO L’AZIONE DI TUTOR 
 PER LA REALIZZAZIONE DEL PERCORSO DI FORMAZIONE SULLA TRANSIZIONE DIGITALE “UTILIZZO DELLE IA 
 NEL MONDO SCOLASTICO OPPORTUNITA’ E RISCHI” - D.M. 66-2023</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO ALL'INS. PENNINO I. DI N. 1 INCARICO INDIVIDUALE AVENTE AD OGGETTO L’AZIONE DI TUTOR PER LA REALIZZAZIONE DEL LABORATORIO DI FORMAZIONE SUL CAMPO “DIDATTICA STEM- 
 STORYTELLING”- D.M. 66-2023</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO ALL'INS. PALAZZOTTO F. DI N. 1 INCARICO INDIVIDUALE AVENTE AD OGGETTO L’AZIONE DI TUTOR PER LA REALIZZAZIONE DEL LABORATORIO DI FORMAZIONE SUL CAMPO “ALFABETIZZAZIONE 
 INFORMATICA MEDIANTE L'USO DEL DIGITAL BOARD CON GOOGLE WORKSPACE – 2” -D.M.66-2023</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO ALL'INS. NAPOLI G. DI N. 1 INCARICO INDIVIDUALE AVENTE AD OGGETTO L’AZIONE DI TUTOR 
 PER LA REALIZZAZIONE DEL LABORATORIO DI FORMAZIONE SUL CAMPO “ALFABETIZZAZIONE 
 INFORMATICA MEDIANTE L'USO DEL DIGITAL BOARD CON GOOGLE WORKSPACE – 3” -D.M. 66-2023</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO ALL'INS. LANZA G. DI N. 2 INCARICHI INDIVIDUALI AVENTI AD OGGETTO L’AZIONE DI TUTOR 
 PER LA REALIZZAZIONE DEI LABORATORI DI FORMAZIONE SUL CAMPO “DIDATTICA STEM- AULE 
@@ -522,148 +363,135 @@
   </si>
   <si>
     <t>DECRETO PER IL CONFERIMENTO DI N. 1 INCARICO INDIVIDUALE ALL'INS. CIOFALO I.R. AVENTE AD OGGETTO L’AZIONE DI TUTOR PER LA REALIZZAZIONE DEL PERCORSO DI FORMAZIONE SULLA TRANSIZIONE DIGITALE “ALFA E BETA”-D.M. 66/2023</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO DI N. 1 INCARICO INDIVIDUALE ALL'INS. CERAMI V.  AVENTE AD OGGETTO L’AZIONE DI TUTOR 
 PER LA REALIZZAZIONE DEL PERCORSO DI FORMAZIONE SULLA TRANSIZIONE DIGITALE “TRANSIZIONE 
 DIGITALE E OBBLIGHI PROTEZIONE DATI E CYBER SECURITY - 1”- D.M. 66/2023</t>
   </si>
   <si>
     <t>DECRETO PER IL CONFERIMENTO DI N.1 INCARICO INDIVIDUALE ALL'INS. PACI G. AVENTE AD OGGETTO L'AZIONE DI ESPERTO PER LA REALIZZAZIONE DEL LABORATORIO DI FORMAZIONE SUL CAMPO “DIDATTICA STEM STORY TELLING”- D.M. 66/2023</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETO PER IL CONFERIMENTO ALL'INS. NOCILLA A.  DI N. 1 INCARICO INDIVIDUALE AVENTE AD OGGETTO L’AZIONE DI ESPERTO PER LA REALIZZAZIONE DEL PERCORSO DI FORMAZIONE SULLA TRANSIZIONE DIGITALE “ALFA E BETA” DEL PROGETTO. </t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>B48BA65443</t>
   </si>
   <si>
     <t>Decisione a contrarre -  affidamento materiale di facile consumo DM 65.23</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48BA65443</t>
-[...4 lines deleted...]
-  <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>B476968CD2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Determina  affidamento diretto del Noleggio Notebook DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476968CD2</t>
-[...4 lines deleted...]
-  <si>
     <t>23/11/2024</t>
   </si>
   <si>
     <t>B46BEAB705</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio medico competente anno 2023-2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46BEAB705</t>
-[...4 lines deleted...]
-  <si>
     <t>22/11/2024</t>
   </si>
   <si>
     <t>B46ADA49DB</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di cassa</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/8589531d-abb4-44aa-bbb7-f7472207fb5f</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO AFFIDAMENTO INCARICO INS. NOCILLA A. - COMUNITA' DI PRATICHE- DM 66-2023</t>
   </si>
   <si>
     <t>Decreto di nomina - DECRETO AFFIDAMENTO INCARICO INS. PACI G.- COMUNITA' DI PRATICHE- DM 66-2023</t>
   </si>
   <si>
     <t>Decreto di nomina - AFFIDAMENTO INCARICO INS. FIUMARA G.- SUPPORTO ORGANIZZATIVO- DM 66-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -961,1179 +789,1274 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7E86155CF" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/5fe48c46-808b-4bd1-90f7-8feb62f31883" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7B0F442DB" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/35cb7924-bb38-45c6-948d-7411b39cd16e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/null" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FB0EA026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/52c12fac-d666-4a95-91ea-fcb62ff4f290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FAA7D2A6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/f86104f2-c055-405f-90b9-6bc7d2cd2b3c" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6B7D7E8CA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/fc3bee89-9c2c-4864-a7c7-fe7e51c42601" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68960D6EF" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/451835e3-394b-42c6-ad88-9b2eb9b50b15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B66AB7D3BE" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/a230d892-d83c-4428-beb3-f8ad2d6bb752" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6586D51CE" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/600e0861-557d-4e87-98bb-326d96c51764" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6384A821E" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/a594ebe7-4f46-47c3-80a6-a7ad54951fb7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6386C4FB9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/6d15cbca-e4e8-44e4-8f5a-840c20ee93ce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6385B71C1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/792a1ec5-3bd1-4019-83a4-4c870a15db49" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61EE790A2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/18a2a314-6505-4c8c-86b5-18848fe5f185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61932747E" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/367d19cc-4d70-4470-af62-3e4c63a8a01d" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6142B40F7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/26cd50e7-8831-4ca8-8ccf-1031abf12f4d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F954A3DB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/a6b3ecb0-8686-471f-ae9e-db75b940588c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5DFD1DD7E" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/24515cc5-fc37-4916-8ab3-e6c7ec1fd6d9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C2CAD96A" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/db0d9d1e-aec4-44a2-91fd-6944f63a9aeb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5906C4A8A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/585e2d5d-04f6-49af-9c0a-72457eb4130b" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B53141E310" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/b895719a-94ce-4f8a-b67f-788fd4820e70" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5236C1652" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/acc59325-aa23-4637-a380-5829f0ee3c9b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B50806469F" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/d371bae5-fb6c-400b-97be-c6b52ca53615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B502A1908F" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/f9002093-cd3b-4823-b6ab-f59ab4bb9f5e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4F0CC6B8E" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/5887988f-817e-4913-b090-6ee6ea0c7744" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4E02766F2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/1f01feed-dfc1-4a60-90b9-1f914ceb77d4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4D0341C71" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/aa5d8e41-92cc-4b4c-b740-5a663091d633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B4BBC73C60" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/51129588-987c-4665-beb3-83411958c489" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B48BA65443" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/109f2ebb-94f2-4998-aa08-63755b0ef54c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B476968CD2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/f5d4f711-da41-4cd9-91c7-1bb7f9746bbf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46BEAB705" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/be837273-2353-466d-942a-6adec51210f7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B46ADA49DB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/atti-amministrazioni-enti/8589531d-abb4-44aa-bbb7-f7472207fb5f" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/PAEE03200B/amministrazione-trasparente/nomina-personale" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F56"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>6748</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
         <v>6666</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B4">
         <v>6470</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B5">
         <v>6470</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B6">
         <v>6470</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>20</v>
+        <v>15</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B7">
         <v>6470</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B8">
         <v>6470</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>6188</v>
       </c>
       <c r="C9" t="s">
         <v>7</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B10">
         <v>4880</v>
       </c>
       <c r="C10" t="s">
         <v>7</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B11">
         <v>4875</v>
       </c>
       <c r="C11" t="s">
         <v>7</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B12">
         <v>4815</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>24</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>4814</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>26</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>4252</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>29</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B15">
         <v>3953</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>32</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B16">
         <v>3934</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="B17">
         <v>3701</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>36</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="B18">
         <v>3604</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="B19">
         <v>3527</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>41</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="B20">
         <v>3271</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>44</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="B21">
         <v>3256</v>
       </c>
       <c r="C21" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>46</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="B22">
         <v>3226</v>
       </c>
       <c r="C22" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>49</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="B23">
         <v>2965</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="D23" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>52</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="B24">
         <v>2909</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>55</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="B25">
         <v>2883</v>
       </c>
       <c r="C25" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>58</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="B26">
         <v>2592</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D26" t="s">
-        <v>90</v>
-[...5 lines deleted...]
-        <v>92</v>
+        <v>61</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>62</v>
       </c>
       <c r="B27">
         <v>2226</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>97</v>
+        <v>64</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="B28">
         <v>1916</v>
       </c>
       <c r="C28" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>102</v>
+        <v>67</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="B29">
         <v>1419</v>
       </c>
       <c r="C29" t="s">
-        <v>104</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>70</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="B30">
         <v>1303</v>
       </c>
       <c r="C30" t="s">
         <v>7</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>72</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>110</v>
+        <v>73</v>
       </c>
       <c r="B31">
         <v>604</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>74</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>75</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="B32">
         <v>44</v>
       </c>
       <c r="C32" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>78</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="B33">
         <v>11615</v>
       </c>
       <c r="C33" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="D33" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>81</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>82</v>
       </c>
       <c r="B34">
         <v>11599</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
+        <v>83</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>84</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>85</v>
       </c>
       <c r="B35">
         <v>11555</v>
       </c>
       <c r="C35" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>87</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>135</v>
+        <v>88</v>
       </c>
       <c r="B36">
         <v>11426</v>
       </c>
       <c r="C36" t="s">
-        <v>136</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>90</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="B37">
         <v>11304</v>
       </c>
       <c r="C37" t="s">
-        <v>141</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>93</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="B38">
         <v>11171</v>
       </c>
       <c r="C38" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>96</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B39">
         <v>11049</v>
       </c>
       <c r="C39" t="s">
         <v>7</v>
       </c>
       <c r="D39" t="s">
-        <v>151</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B40">
         <v>11047</v>
       </c>
       <c r="C40" t="s">
         <v>7</v>
       </c>
       <c r="D40" t="s">
-        <v>152</v>
+        <v>99</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B41">
         <v>11045</v>
       </c>
       <c r="C41" t="s">
         <v>7</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B42">
         <v>11044</v>
       </c>
       <c r="C42" t="s">
         <v>7</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>101</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B43">
         <v>11043</v>
       </c>
       <c r="C43" t="s">
         <v>7</v>
       </c>
       <c r="D43" t="s">
-        <v>155</v>
+        <v>102</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B44">
         <v>11042</v>
       </c>
       <c r="C44" t="s">
         <v>7</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>103</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B45">
         <v>11041</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
       <c r="D45" t="s">
-        <v>157</v>
+        <v>104</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B46">
         <v>11040</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B47">
         <v>11039</v>
       </c>
       <c r="C47" t="s">
         <v>7</v>
       </c>
       <c r="D47" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B48">
         <v>11038</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
       <c r="D48" t="s">
-        <v>160</v>
+        <v>107</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>97</v>
       </c>
       <c r="B49">
         <v>11035</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
       <c r="D49" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
       <c r="B50">
         <v>10727</v>
       </c>
       <c r="C50" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="D50" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>111</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>167</v>
+        <v>112</v>
       </c>
       <c r="B51">
         <v>10584</v>
       </c>
       <c r="C51" t="s">
-        <v>168</v>
+        <v>113</v>
       </c>
       <c r="D51" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>114</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="B52">
         <v>10488</v>
       </c>
       <c r="C52" t="s">
-        <v>173</v>
+        <v>116</v>
       </c>
       <c r="D52" t="s">
-        <v>174</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>117</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="B53">
         <v>10483</v>
       </c>
       <c r="C53" t="s">
-        <v>178</v>
+        <v>119</v>
       </c>
       <c r="D53" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>120</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="B54">
         <v>10288</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>122</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="B55">
         <v>10287</v>
       </c>
       <c r="C55" t="s">
         <v>7</v>
       </c>
       <c r="D55" t="s">
-        <v>184</v>
+        <v>123</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F55" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="B56">
         <v>10285</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
       <c r="D56" t="s">
-        <v>185</v>
+        <v>124</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
-      <c r="F56" t="s">
+      <c r="F56" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="F2" r:id="rId1"/>
+    <hyperlink ref="E3" r:id="rId2"/>
+    <hyperlink ref="F3" r:id="rId3"/>
+    <hyperlink ref="E4" r:id="rId4"/>
+    <hyperlink ref="F4" r:id="rId5"/>
+    <hyperlink ref="E5" r:id="rId6"/>
+    <hyperlink ref="F5" r:id="rId7"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
+    <hyperlink ref="E7" r:id="rId10"/>
+    <hyperlink ref="F7" r:id="rId11"/>
+    <hyperlink ref="E8" r:id="rId12"/>
+    <hyperlink ref="F8" r:id="rId13"/>
+    <hyperlink ref="F9" r:id="rId14"/>
+    <hyperlink ref="F10" r:id="rId15"/>
+    <hyperlink ref="F11" r:id="rId16"/>
+    <hyperlink ref="E12" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="F18" r:id="rId28"/>
+    <hyperlink ref="E19" r:id="rId29"/>
+    <hyperlink ref="F19" r:id="rId30"/>
+    <hyperlink ref="E20" r:id="rId31"/>
+    <hyperlink ref="F20" r:id="rId32"/>
+    <hyperlink ref="E21" r:id="rId33"/>
+    <hyperlink ref="F21" r:id="rId34"/>
+    <hyperlink ref="E22" r:id="rId35"/>
+    <hyperlink ref="F22" r:id="rId36"/>
+    <hyperlink ref="E23" r:id="rId37"/>
+    <hyperlink ref="F23" r:id="rId38"/>
+    <hyperlink ref="E24" r:id="rId39"/>
+    <hyperlink ref="F24" r:id="rId40"/>
+    <hyperlink ref="E25" r:id="rId41"/>
+    <hyperlink ref="F25" r:id="rId42"/>
+    <hyperlink ref="E26" r:id="rId43"/>
+    <hyperlink ref="F26" r:id="rId44"/>
+    <hyperlink ref="E27" r:id="rId45"/>
+    <hyperlink ref="F27" r:id="rId46"/>
+    <hyperlink ref="E28" r:id="rId47"/>
+    <hyperlink ref="F28" r:id="rId48"/>
+    <hyperlink ref="E29" r:id="rId49"/>
+    <hyperlink ref="F29" r:id="rId50"/>
+    <hyperlink ref="F30" r:id="rId51"/>
+    <hyperlink ref="E31" r:id="rId52"/>
+    <hyperlink ref="F31" r:id="rId53"/>
+    <hyperlink ref="E32" r:id="rId54"/>
+    <hyperlink ref="F32" r:id="rId55"/>
+    <hyperlink ref="E33" r:id="rId56"/>
+    <hyperlink ref="F33" r:id="rId57"/>
+    <hyperlink ref="E34" r:id="rId58"/>
+    <hyperlink ref="F34" r:id="rId59"/>
+    <hyperlink ref="E35" r:id="rId60"/>
+    <hyperlink ref="F35" r:id="rId61"/>
+    <hyperlink ref="E36" r:id="rId62"/>
+    <hyperlink ref="F36" r:id="rId63"/>
+    <hyperlink ref="E37" r:id="rId64"/>
+    <hyperlink ref="F37" r:id="rId65"/>
+    <hyperlink ref="E38" r:id="rId66"/>
+    <hyperlink ref="F38" r:id="rId67"/>
+    <hyperlink ref="F39" r:id="rId68"/>
+    <hyperlink ref="F40" r:id="rId69"/>
+    <hyperlink ref="F41" r:id="rId70"/>
+    <hyperlink ref="F42" r:id="rId71"/>
+    <hyperlink ref="F43" r:id="rId72"/>
+    <hyperlink ref="F44" r:id="rId73"/>
+    <hyperlink ref="F45" r:id="rId74"/>
+    <hyperlink ref="F46" r:id="rId75"/>
+    <hyperlink ref="F47" r:id="rId76"/>
+    <hyperlink ref="F48" r:id="rId77"/>
+    <hyperlink ref="F49" r:id="rId78"/>
+    <hyperlink ref="E50" r:id="rId79"/>
+    <hyperlink ref="F50" r:id="rId80"/>
+    <hyperlink ref="E51" r:id="rId81"/>
+    <hyperlink ref="F51" r:id="rId82"/>
+    <hyperlink ref="E52" r:id="rId83"/>
+    <hyperlink ref="F52" r:id="rId84"/>
+    <hyperlink ref="E53" r:id="rId85"/>
+    <hyperlink ref="F53" r:id="rId86"/>
+    <hyperlink ref="F54" r:id="rId87"/>
+    <hyperlink ref="F55" r:id="rId88"/>
+    <hyperlink ref="F56" r:id="rId89"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>