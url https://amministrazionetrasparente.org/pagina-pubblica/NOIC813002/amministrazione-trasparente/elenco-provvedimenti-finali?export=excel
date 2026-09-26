--- v0 (2026-08-10)
+++ v1 (2026-09-26)
@@ -8,2583 +8,1592 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="941" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="961" uniqueCount="498">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>25/09/2026</t>
+  </si>
+  <si>
+    <t>BD146DF381</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 66 - libri testo alternativa 2026-27 - a scuola con Pitti - Erickson</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>BD1459D9C6</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 65 - FIRMA DIGITALE REMOTA MOBILE ARUBA ( scadenza triennale ) DIRIGENTE PROF.SSA BOLLINI MARTA</t>
+  </si>
+  <si>
+    <t>24/08/2026</t>
+  </si>
+  <si>
+    <t>BCC1D15D22</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 62 - Materiale di cancelleria per didattica A.S. 2026-2027 Borgione</t>
+  </si>
+  <si>
+    <t>18/08/2026</t>
+  </si>
+  <si>
+    <t>BCB895D664</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - 61 - Materiale di cancelleria per ufficio di segreteria A.S 2026-2027 - Errebian</t>
+  </si>
+  <si>
     <t>07/08/2026</t>
   </si>
   <si>
     <t>BCAB36EB3A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Fornitura dispositivi digitali POC - MR DIGITAL SRL</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCAB36EB3A</t>
-[...4 lines deleted...]
-  <si>
     <t>BCA40F0FD8</t>
   </si>
   <si>
     <t>Decisione a contrarre - 60 - Corsi sicurezza lavoratori G. Galilei</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA40F0FD8</t>
-[...4 lines deleted...]
-  <si>
     <t>BCA402BD47</t>
   </si>
   <si>
     <t>Decisione a contrarre - 59 - Adozione alternativa libri A.S. 2026-2027 - piccola officina libro</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BCA402BD47</t>
-[...4 lines deleted...]
-  <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>BC78CB725E</t>
   </si>
   <si>
     <t>Decisione a contrarre - 58 - Acquisto formazione Netsense</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC78CB725E</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>BC3ED522F6</t>
   </si>
   <si>
     <t>Decisione a contrarre - 57 - rinnovo licenza Supremo</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3ED522F6</t>
-[...4 lines deleted...]
-  <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>BC3374AB6A</t>
   </si>
   <si>
     <t>Decisione a contrarre - 55-56 -acquisto materiali pulizia primaria e secondaria di Bellinzago - A.S. 2026-2027</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC3374AB6A</t>
-[...4 lines deleted...]
-  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>BC39CF1E45</t>
   </si>
   <si>
     <t>Decisione a contrarre - 54 - Corso scacchi Alfiere Bianco</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC39CF1E45</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2026</t>
   </si>
   <si>
     <t>BC061643A8</t>
   </si>
   <si>
     <t>Decisione a contrarre - 53 - acquisto libri inglese Loescher per piano estate 25-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC061643A8</t>
-[...4 lines deleted...]
-  <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>BC923F0F59</t>
   </si>
   <si>
     <t>Decisione a contrarre - Servizio di fornitura e somministrazione pasti Dussman Service Srl</t>
   </si>
   <si>
-    <t>https://dettaglio-cig.anticorruzione.it/cig/BC923F0F59</t>
-[...4 lines deleted...]
-  <si>
     <t>05/06/2026</t>
   </si>
   <si>
     <t>BBEC50CCC7</t>
   </si>
   <si>
     <t>Decisione a contrarre - 52 - Volantini spettacolo - high school musical - pixartprinting</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC50CCC7</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2026</t>
   </si>
   <si>
     <t>BBCE4A7DA5</t>
   </si>
   <si>
     <t>Decisione a contrarre - 51 - acquisto materiale cancelleria infanzia A.S. 2026-2027</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE4A7DA5</t>
-[...4 lines deleted...]
-  <si>
     <t>BBCE6F655D</t>
   </si>
   <si>
     <t>Decisione a contrarre - 50 - corso aggiornamento defibrillatore 27-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE6F655D</t>
-[...4 lines deleted...]
-  <si>
     <t>21/05/2026</t>
   </si>
   <si>
     <t>BB84286A91</t>
   </si>
   <si>
     <t>Decisione a contrarre - 49 - spettacolo Teatro Coccia - 25-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84286A91</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>BBB6FAF511</t>
   </si>
   <si>
     <t>Decisione a contrarre - 48 - noleggio bus STN Teatro Coccia 25/05/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6FAF511</t>
-[...4 lines deleted...]
-  <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>BBA28B2E34</t>
   </si>
   <si>
     <t>Decisione a contrarre - 47 - biglietti Trenord A-R Bellinzago - Milano 15-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA28B2E34</t>
-[...4 lines deleted...]
-  <si>
     <t>08/05/2026</t>
   </si>
   <si>
     <t>BB7E847161</t>
   </si>
   <si>
     <t>Decisione a contrarre - 46 - Diari Scolastici a.s. 26-27</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E847161</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5EEBE317</t>
   </si>
   <si>
     <t>Decisione a contrarre - 45 - acquisto software ARGO commissione 1° ciclo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EEBE317</t>
-[...4 lines deleted...]
-  <si>
     <t>07/05/2026</t>
   </si>
   <si>
     <t>BB7E632986</t>
   </si>
   <si>
     <t>Decisione a contrarre - 44 - coop. LA VAINA - visita e laboratori Cannero - 13-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E632986</t>
-[...4 lines deleted...]
-  <si>
     <t>BB7E3B6CAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - 43 - noleggio bus S.T.N. Cannero 13-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E3B6CAD</t>
-[...4 lines deleted...]
-  <si>
     <t>04/05/2026</t>
   </si>
   <si>
     <t>BB7E2A28EB</t>
   </si>
   <si>
     <t>Decisione a contrarre - 42 - noleggio bus S.T.N. Stresa 12-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E2A28EB</t>
-[...4 lines deleted...]
-  <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>BB5D1D793C</t>
   </si>
   <si>
     <t>Decisione a contrarre - SUN Angera 12-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D1D793C</t>
-[...4 lines deleted...]
-  <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>BB5D051766</t>
   </si>
   <si>
     <t>Decisione a contrarre - 40 - Kaleon - visita guidata Rocca di Angera 12-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D051766</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5CE76F68</t>
   </si>
   <si>
     <t>Decisione a contrarre - 39 - noleggio bus S.T.N. Safari Park 07-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CE76F68</t>
-[...4 lines deleted...]
-  <si>
     <t>BB5CC41D28</t>
   </si>
   <si>
     <t>Decisione a contrarre - 38 - visita guidata safari park 07-05-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CC41D28</t>
-[...4 lines deleted...]
-  <si>
     <t>13/04/2026</t>
   </si>
   <si>
     <t>BB378BAB50</t>
   </si>
   <si>
     <t>Decisione a contrarre - 37 - Noleggio bus Beltrami torneo scacchi Leinì 14-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB378BAB50</t>
-[...4 lines deleted...]
-  <si>
     <t>BB376205B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - 36 - noleggio bus SUN Leinì del 14-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB376205B8</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2026</t>
   </si>
   <si>
     <t>BB0B78BBB8</t>
   </si>
   <si>
     <t>Decisione a contrarre -  35 - visita e laboratori Fattoria Pasquè - 13-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B78BBB8</t>
-[...4 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>BB0B7D3724</t>
   </si>
   <si>
     <t>Decisione a contrarre - 34 - noleggio bus STN visita fattoria Pasque 13-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B7D3724</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0B6F1CA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 33 - visita museo Lombroso - Torino - 10-04-26 e 17-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B6F1CA2</t>
-[...4 lines deleted...]
-  <si>
     <t>31/03/2026</t>
   </si>
   <si>
     <t>BB0B8379A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - 32 - Iscrizione Key for schools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B8379A9</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0D718514</t>
   </si>
   <si>
     <t>Decisione a contrarre - 31 - biglietti Trenitalia A-R Bellinzago - Torino17-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D718514</t>
-[...4 lines deleted...]
-  <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>BB0D0091E6</t>
   </si>
   <si>
     <t>Decisione a contrarre - 29 - acquisto biglietti Trenitalia tratta A/R Bellinzago – Torino del 10/04/2026 classi 5 B e 5 D</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D0091E6</t>
-[...4 lines deleted...]
-  <si>
     <t>BB0B750B08</t>
   </si>
   <si>
     <t>Decisione a contrarre - 28 - visita e laboratorio  presso il Museo Civico di Oleggio del 08/04/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B750B08</t>
-[...4 lines deleted...]
-  <si>
     <t>16/03/2026</t>
   </si>
   <si>
     <t>BA9640D737</t>
   </si>
   <si>
     <t>Decisione a contrarre - 27 - materiale primo soccorso febbr. 26 - Farmacia S.Clemente</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9640D737</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2026</t>
   </si>
   <si>
     <t>BA96473B62</t>
   </si>
   <si>
     <t>Decisione a contrarre - 26 - biglietti Trenitalia A-R Bellinzago - Firenze dal 30-03-26 al 01-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96473B62</t>
-[...4 lines deleted...]
-  <si>
     <t>12/03/2026</t>
   </si>
   <si>
     <t>BA96692B7B</t>
   </si>
   <si>
     <t>Decisione a contrarre - 25 - noleggio bus S.A.F. Lecco 01-04-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96692B7B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA96759FB2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 24 - visita guidata Lecco e navigazione lago 01-04-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96759FB2</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>BAC57D03D7</t>
   </si>
   <si>
     <t>Decisione a contrarre - 23 - materiale per progetto - mosaico in riciclo -</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC57D03D7</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Decreto di nomina - PN FSE+ Piano estate 2025/2026 - Vocal Expression in English Scuola Secondaria</t>
   </si>
   <si>
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale</t>
-[...1 lines deleted...]
-  <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>BA7F52B455</t>
   </si>
   <si>
     <t>Decisione a contrarre - 18-22 - acquisto materiali pulizia - gen.26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F52B455</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>BA8FA143A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - 17 - Noleggio apparecchiatura multifunzione per l'anno 2026 plessi di Marano Ticino e Mezzomerico tramite T.D. MEPA</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FA143A9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/02/2026</t>
   </si>
   <si>
     <t>BA7EF9BD33</t>
   </si>
   <si>
     <t>Decisione a contrarre - 15 - Bus Baranzelli Omegna 25-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EF9BD33</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2026</t>
   </si>
   <si>
     <t>BA7EEDF212</t>
   </si>
   <si>
     <t>Decisione a contrarre - 14 - Bus Comazzi Omegna 19-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EEDF212</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7F1D104B</t>
   </si>
   <si>
     <t>Decisione a contrarre - 13 - Bus Comazzi Milano - planetario 10-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F1D104B</t>
-[...4 lines deleted...]
-  <si>
     <t>BA7F0D82CF</t>
   </si>
   <si>
     <t>Decisione a contrarre - 12 - Biglietti ingressi visita planetario Milano 10-03-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F0D82CF</t>
-[...4 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>BA7ED7CD1A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 10 - Versamento quote per idoneità tecnica esame corso antincendio 04/03/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7ED7CD1A</t>
-[...4 lines deleted...]
-  <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>BA52BD065D</t>
   </si>
   <si>
     <t>Decisione a contrarre - 9 - giochi matematici primarie 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52BD065D</t>
-[...4 lines deleted...]
-  <si>
     <t>04/02/2026</t>
   </si>
   <si>
     <t>BA45ACFCA2</t>
   </si>
   <si>
     <t>Decisione a contrarre - 8 - Travaso inventario Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45ACFCA2</t>
-[...4 lines deleted...]
-  <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>BA3D8B607E</t>
   </si>
   <si>
     <t>Decisione a contrarre - n. 7 - viaggio istruzione Torino 16-17 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D8B607E</t>
-[...4 lines deleted...]
-  <si>
     <t>02/02/2026</t>
   </si>
   <si>
     <t>BA39DD3833</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 6 - Viaggio istruzione Roma 22 -24 aprile 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39DD3833</t>
-[...4 lines deleted...]
-  <si>
     <t>BA2F96899B</t>
   </si>
   <si>
     <t>Decisione a contrarre - 5 - biglietti Trenitalia A-R Bellinzago - Milano 13-03-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F96899B</t>
-[...4 lines deleted...]
-  <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BA308CEEA4</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 4 - Rinnovo servizi Argo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA308CEEA4</t>
-[...4 lines deleted...]
-  <si>
     <t>19/01/2026</t>
   </si>
   <si>
     <t>BA04E612B4</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo incarico RSPP Studio Agicom</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04E612B4</t>
-[...4 lines deleted...]
-  <si>
     <t>BA046CF36A</t>
   </si>
   <si>
     <t>Decisione a contrarre - 2 - Rinnovo incarico DPO Netsense</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA046CF36A</t>
-[...4 lines deleted...]
-  <si>
     <t>16/01/2026</t>
   </si>
   <si>
     <t>B9EAD11226</t>
   </si>
   <si>
     <t>Decisione a contrarre - Progetto scacchi a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAD11226</t>
-[...4 lines deleted...]
-  <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>B99BEFB08C</t>
   </si>
   <si>
     <t>Decisione a contrarre - 168 - Bus Comazzi Archeopark 06-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BEFB08C</t>
-[...4 lines deleted...]
-  <si>
     <t>B99BE22D75</t>
   </si>
   <si>
     <t>Decisione a contrarre - 167 - visita Archeopark 06-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BE22D75</t>
-[...4 lines deleted...]
-  <si>
     <t>B99BC99926</t>
   </si>
   <si>
     <t>Decisione a contrarre - 166 - noleggio bus S.A.F. Museo Egizio Torino 04-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BC99926</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AFA42D5B</t>
   </si>
   <si>
     <t>Decisione a contrarre - 165 - REAR - Museo Egizio 04-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFA42D5B</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AF92A64D</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.164 - Museo Egizio 04-03-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF92A64D</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B38EF61E</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.163 - noleggio bus S.A.F. Milano 12-02-26 e 13-02-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B38EF61E</t>
-[...4 lines deleted...]
-  <si>
     <t>22/12/2025</t>
   </si>
   <si>
     <t>B9B005A4B8</t>
   </si>
   <si>
     <t>Decisione a contrarre - 162 - acquisto biglietti ingressi visita museo storia naturale e lab. Ist. ciechi Milano (ADMaiora) 12-02-26 e 13-02-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B005A4B8</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B35DFF21</t>
   </si>
   <si>
     <t>Decisione a contrarre - 161 - Acquisto targa pubblicitaria PON FSE+ piano estate 2025-2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B35DFF21</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B369DBED</t>
   </si>
   <si>
     <t>Decisione a contrarre - 160 - Acquisto targa pubblicitaria PON agenda nord</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B369DBED</t>
-[...4 lines deleted...]
-  <si>
     <t>B9B34A298A</t>
   </si>
   <si>
     <t>Decisione a contrarre - 159 - Acquisto targa pubblicitaria PON FSE+ piano estate 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B34A298A</t>
-[...4 lines deleted...]
-  <si>
     <t>B982EAFAAA</t>
   </si>
   <si>
     <t>Decisione a contrarre - 158 - hosting sito web  Madisoft anno 2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982EAFAAA</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AFE38226</t>
   </si>
   <si>
     <t>Decisione a contrarre - 157 - acquisto biglietti Trenitalia tratta A/R Marano-Milano (memoriale shoah) 18/02/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFE38226</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AFB7C07E</t>
   </si>
   <si>
     <t>Decisione a contrarre - 156 - spettacolo “tutto cambia” Teatro Coccia di Novara classi terze sc. primaria Bellinzago del 28/01/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFB7C07E</t>
-[...4 lines deleted...]
-  <si>
     <t>B9AFC9CE24</t>
   </si>
   <si>
     <t>Decisione a contrarre - 155 - per acquisto piani luminosi e accessori infanzia Bellinzago</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFC9CE24</t>
-[...4 lines deleted...]
-  <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>B9B37A669E</t>
   </si>
   <si>
     <t>Decisione a contrarre - 154 - Volantini primaria "Piero Angela"</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B37A669E</t>
-[...4 lines deleted...]
-  <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina con graduatoria definitiva - english time PON fse+ Piano Estate 2025/2026</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>B98AB97E17</t>
   </si>
   <si>
     <t>Decisione a contrarre - 153 - biglietti Trenitalia A-R Bellinzago-Novara 28-01-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AB97E17</t>
-[...4 lines deleted...]
-  <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>B95DD52201</t>
   </si>
   <si>
     <t>Decisione a contrarre - 152 - Testi Key for schools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DD52201</t>
-[...4 lines deleted...]
-  <si>
     <t>B990013617</t>
   </si>
   <si>
     <t>Decisione a contrarre - 151-Rinnovo area retribuzioni Axios</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990013617</t>
-[...4 lines deleted...]
-  <si>
     <t>09/12/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Madrelingua Infanzia a.s. 2025/2026</t>
   </si>
   <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>B96530B7D6</t>
   </si>
   <si>
     <t>Decisione a contrarre - 150 Volantini open day e spettacolo secondaria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96530B7D6</t>
-[...4 lines deleted...]
-  <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>B94F9887C3</t>
   </si>
   <si>
     <t>Decisione a contrarre - 149 - acquisto corsi di formazione ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F9887C3</t>
-[...4 lines deleted...]
-  <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>Decreto approvazione graduatoria esperto esterno - progetto musicale primaria Bellinzago a.s. 2025/2026</t>
   </si>
   <si>
     <t>B94F5B7186</t>
   </si>
   <si>
     <t>Decisione a contrarre - 147 - materiali per open day gennaio - Borgione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F5B7186</t>
-[...4 lines deleted...]
-  <si>
     <t>25/11/2025</t>
   </si>
   <si>
     <t>B9359FFEAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - 146 - Adozione alternativa La Tana di Grisù - il piccolo principe-</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9359FFEAD</t>
-[...4 lines deleted...]
-  <si>
     <t>21/11/2025</t>
   </si>
   <si>
     <t>B935A67483</t>
   </si>
   <si>
     <t>Decisione a contrarre - 145 - attività didattiche Omegna - 19-03-26 e 25-03-26</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935A67483</t>
-[...4 lines deleted...]
-  <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>B90BB5B093</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 143 - Bus Baranzelli Castello Novara 04-12-25 e 11-12-25.</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BB5B093</t>
-[...4 lines deleted...]
-  <si>
     <t>B91C278154</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 142 - attività didattica -Natale è reale- Stupinigi 02 -12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C278154</t>
-[...4 lines deleted...]
-  <si>
     <t>B91BD4896B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.141 - Bus Baranzelli Stupinigi 02 -12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BD4896B</t>
-[...4 lines deleted...]
-  <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>B9176951A9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 140 - Assistenza tecnico-informatica MG informatica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9176951A9</t>
-[...4 lines deleted...]
-  <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>B90C105D23</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 139 - Carta fotocopie A4 e A3</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C105D23</t>
-[...4 lines deleted...]
-  <si>
     <t>B90B05147B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 138 - Corsi di formazione e aggiornamento Studio AG.I.COM. Srl</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B05147B</t>
-[...4 lines deleted...]
-  <si>
     <t>B90065E55E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.137 - Biglietti ingresso mostra Castello Sforzesco Novara - Ad Artem - 04-12-25 e 11-12-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90065E55E</t>
-[...4 lines deleted...]
-  <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>B8F03C0A71</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A COTRARRE N. 136 - Bus Baranzelli Stupinigi 10-12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F03C0A71</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F025708C</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.135 - attività didattica -Natale è reale- Stupinigi 10-12-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F025708C</t>
-[...4 lines deleted...]
-  <si>
     <t>B8EFE9CC71</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 134 - Bus Comazzi Milano - 26-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFE9CC71</t>
-[...4 lines deleted...]
-  <si>
     <t>B8F00A1717</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.133 - visita e laboratorio Museo Civico Oleggio 05-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F00A1717</t>
-[...4 lines deleted...]
-  <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>B8CC6FB060</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina n.132 - abbonamento riviste Andersen</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC6FB060</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CC694B5D</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina n.131 - mega vassoioni e penne Borgione</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC694B5D</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CC87042E</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina n.130 - libri inclusione Erickson</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC87042E</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CC5DC388</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina n.129 - Bus Baranzelli Milano - 20-11-2025 e 25-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC5DC388</t>
-[...4 lines deleted...]
-  <si>
     <t>B8CC7E2EFC</t>
   </si>
   <si>
     <t xml:space="preserve"> Determina n.128 -Museo nazionale scienza e tecnologia Milano - 20-11-2025 e 25-11-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC7E2EFC</t>
-[...4 lines deleted...]
-  <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>B8CC4D065E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.122 - materiale primo soccorso A.S 2025-2026 - Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC4D065E</t>
-[...4 lines deleted...]
-  <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>B8C01BA8EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 121 - Museo storia naturale Milano - 26-11-2025 coopculture</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C01BA8EC</t>
-[...4 lines deleted...]
-  <si>
     <t>17/10/2025</t>
   </si>
   <si>
     <t>B8AE34EC0A</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisione a contrarre n.120 - visita guidata e noleggio microfonaggio per Cenacolo Vinciano</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE34EC0A</t>
-[...4 lines deleted...]
-  <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>B884DDB3B0</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 119 - acquisto riviste Mondadori</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884DDB3B0</t>
-[...4 lines deleted...]
-  <si>
     <t>B8832A1BDA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 118 - Utilizzo ambulanza per corsa campestre 31-10-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8832A1BDA</t>
-[...4 lines deleted...]
-  <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>B8488B29FD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.117 - biglietti Trenord 9 e 10 ottobre 2025 Mantova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8488B29FD</t>
-[...4 lines deleted...]
-  <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>B85F4E66C6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 116 - Libro matematica alternativo La Tana di Grisù</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85F4E66C6</t>
-[...4 lines deleted...]
-  <si>
     <t>B85D38E2A6</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 115 - materiale per piccola manutenzione - Brico OK</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D38E2A6</t>
-[...4 lines deleted...]
-  <si>
     <t>18/09/2025</t>
   </si>
   <si>
     <t>B84883205F</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.114 - biglietti Trenitalia 9 e 10 ottobre 2025 Mantova</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84883205F</t>
-[...4 lines deleted...]
-  <si>
     <t>17/09/2025</t>
   </si>
   <si>
     <t>B848C1BA69</t>
   </si>
   <si>
     <t>Decisione a contrarre - Acquisto hard disk e treppiede Adpartners</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B848C1BA69</t>
-[...4 lines deleted...]
-  <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>B8324D0AF0</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 112 - Acquisto SD</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8324D0AF0</t>
-[...4 lines deleted...]
-  <si>
     <t>B831E0C5A7</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 111 - Riconfigurazione terminali ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831E0C5A7</t>
-[...4 lines deleted...]
-  <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>B81ABEC5D4</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 108-110 - Acquisto materiali di cancelleria</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81ABEC5D4</t>
-[...4 lines deleted...]
-  <si>
     <t>04/09/2025</t>
   </si>
   <si>
     <t>B81AAEB1C0</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 103-107 - Acquisto materiali di pulizia</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AAEB1C0</t>
-[...4 lines deleted...]
-  <si>
     <t>27/08/2025</t>
   </si>
   <si>
     <t>B812236150</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 102 - Acquisto badge ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812236150</t>
-[...4 lines deleted...]
-  <si>
     <t>B80C767148</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 101 - Acquisto software ARGO presenze</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C767148</t>
-[...4 lines deleted...]
-  <si>
     <t>B80BEA8997</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 100 - Acquisto spazio conservazione MADISOFT</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BEA8997</t>
-[...4 lines deleted...]
-  <si>
     <t>B80BC55E93</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 99 - Adozione alternativa</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BC55E93</t>
-[...4 lines deleted...]
-  <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>B7AA1F91DB</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 96 - Acquisto licenza Supremo Business</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA1F91DB</t>
-[...4 lines deleted...]
-  <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>B797EB882A</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 94 - Acquisto frigoriferi per farmaci</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B797EB882A</t>
-[...4 lines deleted...]
-  <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>B775FFC740</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 93 - Acquisto frigoriferi</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775FFC740</t>
-[...4 lines deleted...]
-  <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>B763C2A5E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 92 - acquisto software ARGO</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763C2A5E9</t>
-[...4 lines deleted...]
-  <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>B75D33CEAD</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 91 - argilla Calcaterra</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D33CEAD</t>
-[...4 lines deleted...]
-  <si>
     <t>B75D03819E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.90 - diritti SIAE - Consegna borse di studio 26-06-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D03819E</t>
-[...4 lines deleted...]
-  <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>B73FE44D55</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 89 - batterie gruppo continuità PPM</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FE44D55</t>
-[...4 lines deleted...]
-  <si>
     <t>B73FFE44A3</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 88 Autonoleggi Pezzelato - Trekking Veneto PON FSE+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FFE44A3</t>
-[...4 lines deleted...]
-  <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>B73FF7E078</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.87-Rifugio Papa - Trekking Veneto PON FSE+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FF7E078</t>
-[...4 lines deleted...]
-  <si>
     <t>B73FF08F13</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contarre n. 86-Ostello Vicenza - Trekking Veneto PON FSE+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FF08F13</t>
-[...4 lines deleted...]
-  <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>B73FD7B778</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.85 - Trenord Trekking Veneto PON FSE+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FD7B778</t>
-[...4 lines deleted...]
-  <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>B73FDDC784</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 84 - Trenitalia (escluso frecciarossa e trenord)Trekking Veneto PON FSE+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FDDC784</t>
-[...4 lines deleted...]
-  <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>B72C8DB801</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.83 - Frecciarossa Trekking Veneto PON FSE+</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72C8DB801</t>
-[...4 lines deleted...]
-  <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>Decreto di nomina 2^ avviso supporto operativo - PON FSE+ Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità</t>
   </si>
   <si>
     <t>B71F429273</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 82 - Testo Movers PON Agenda Nord</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F429273</t>
-[...4 lines deleted...]
-  <si>
     <t>03/06/2025</t>
   </si>
   <si>
     <t>B71F34EDB6</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 81 - Museo Leone Vercelli PNRR DM 65/2023</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F34EDB6</t>
-[...4 lines deleted...]
-  <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>B70E8B6DAE</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 80 - dizionari spagnolo Zanichelli</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E8B6DAE</t>
-[...4 lines deleted...]
-  <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>B70E731CAB</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 79 - Affitto teatro Momo</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E731CAB</t>
-[...4 lines deleted...]
-  <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>Decreto di nomina supporto operativo - PON FSE+ Percorsi educativi e formativi per il potenziamento delle competenze, l’inclusione e la socialità</t>
   </si>
   <si>
     <t>B6FDEAB205</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.78 - trenitalia 04/06/2025 - PNRR 65</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDEAB205</t>
-[...4 lines deleted...]
-  <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>B6FDF41DCA</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.76 - S.T.N. Villa Pallavicino Stresa 28-05-2025 (finanziato dal Parco del Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDF41DCA</t>
-[...4 lines deleted...]
-  <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>B6CA364129</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre da n.71 - a n.75 Materiale didattico infanzia e secondaria A.S. 2025-2026 Giodicart</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA364129</t>
-[...4 lines deleted...]
-  <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>B6E9ADCAE4</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 70 - Acquisto lastre di cera</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9ADCAE4</t>
-[...4 lines deleted...]
-  <si>
     <t>B6CA30A6E2</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 69 - Materiale di cancelleria per ufficio di segreteria ed esami di Stato - Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA30A6E2</t>
-[...4 lines deleted...]
-  <si>
     <t>19/05/2025</t>
   </si>
   <si>
     <t>B6EA17C27C</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 68 - Acquisto magliette Bellirun 31-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA17C27C</t>
-[...4 lines deleted...]
-  <si>
     <t>B6E929021F</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 67 - SUN Casale Monferrato 22-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E929021F</t>
-[...4 lines deleted...]
-  <si>
     <t>Decisione a contrarre n. 66 - Esperto esterno inglese Primarie</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B6CA5A909E</t>
   </si>
   <si>
     <t>Determina a contrarre n. 65 - Visita guidata Parco del Ticino 16 e 23 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA5A909E</t>
-[...4 lines deleted...]
-  <si>
     <t>06/05/2025</t>
   </si>
   <si>
     <t>B6A9CAB0E9</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 63 - SUN Archeopark 19-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9CAB0E9</t>
-[...4 lines deleted...]
-  <si>
     <t>B6A9D60645</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 64 - visita Archeopark del 19/05/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9D60645</t>
-[...4 lines deleted...]
-  <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>B6A9B3D2E0</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 62 - Acquisto diari di istituto a.s. 2025/2026</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9B3D2E0</t>
-[...4 lines deleted...]
-  <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>B6A9A7E541</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.61 - Laboratorio Cascina Apostolo 07-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9A7E541</t>
-[...4 lines deleted...]
-  <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Secondo avviso percorsi di potenziamento delle competenze di base DM 19-2024</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>B68C011312</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 60 - Formazione Fondazione Carolina Onlus</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C011312</t>
-[...4 lines deleted...]
-  <si>
     <t>B68BF71F05</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 59 - biglietti Trenitalia Novara 08-05-25 e 15-05-25</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BF71F05</t>
-[...4 lines deleted...]
-  <si>
     <t>18/04/2025</t>
   </si>
   <si>
     <t>B68BD9AA58</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISINE A CONTRARRE N. 58 - VISITA GUDATA ISOLA MADRE DEL 24/04/2024</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BD9AA58</t>
-[...4 lines deleted...]
-  <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>B667635BA6</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE N.57 Trenitalia Marano - Stresa 24-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B667635BA6</t>
-[...4 lines deleted...]
-  <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Secondo avviso percorsi di mentoring e orientamento DM 19-2024</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>B653C2D614</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 56 - Acquisto elettrodi defibrillatore</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653C2D614</t>
-[...4 lines deleted...]
-  <si>
     <t>B6568CFB1B</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 55 - Baranzelli Nichelino 15/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6568CFB1B</t>
-[...4 lines deleted...]
-  <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>B63A05158A</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 54 - S.T.N. Parco Faunistico - La Torbiera - 29-04-2025 (finanziato dal Parco del Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63A05158A</t>
-[...4 lines deleted...]
-  <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>B63F309886</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 53 - iscrizione key for schools</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63F309886</t>
-[...4 lines deleted...]
-  <si>
     <t>B63A013261</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE N. 52 - Ingresso Parco Torbiera – Agrate Conturbia (NO) del 29 -04 -2025 (finanziato Parco del Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63A013261</t>
-[...4 lines deleted...]
-  <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>B639F91718</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 51 - Ingresso Parco Torbiera – Agrate Conturbia (NO) del 14 -04 -2025 (finanziato Parco del Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639F91718</t>
-[...4 lines deleted...]
-  <si>
     <t>B6247C2ECF</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 50 - Baranzelli Picchetta 23-24-28-29 aprile 2025 (finanziato in parte parco Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6247C2ECF</t>
-[...4 lines deleted...]
-  <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Percorsi di potenziamento competenze di base PNRR DM 19/2024</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>B624410229</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n.49 - Fondazione Piemonte dal vivo -Teatro Coccia - Marano e Bellinzago 16-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B624410229</t>
-[...4 lines deleted...]
-  <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>B61F19B675</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 48 - Uscita didattica Umbria 14-16 aprile 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F19B675</t>
-[...4 lines deleted...]
-  <si>
     <t>B5FA7546BF</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 47 - Acquisto t-shirt di Istituto</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA7546BF</t>
-[...4 lines deleted...]
-  <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>B60FF0DCDC</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisione a contrarre n.46 - S.T.N. Parco Faunistico - La Torbiera - 30-04-2025 (finanziato dal Parco del Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FF0DCDC</t>
-[...4 lines deleted...]
-  <si>
     <t>B60FF5F08B</t>
   </si>
   <si>
     <t>Decisione a contrarre - Decisione a contrarre n. 45 - ingresso Parco Torbiera del 30/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FF5F08B</t>
-[...4 lines deleted...]
-  <si>
     <t>B60FF35DDE</t>
   </si>
   <si>
     <t>Decisione a contrarre - decisione a contrarre n. 44 - biglietti Trenitalia del 16/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FF35DDE</t>
-[...4 lines deleted...]
-  <si>
     <t>13/03/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Percorsi di mentoring e orientamento PNRR DM 19/2024</t>
   </si>
   <si>
     <t>11/03/2025</t>
   </si>
   <si>
     <t>B5F0475EEF</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.39 - Acquisto materiale primo soccorso - Gruppo Spaggiari</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F0475EEF</t>
-[...4 lines deleted...]
-  <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>B5F5B92251</t>
   </si>
   <si>
     <t>Decisione a contrarre - N. 36 - ACQUISTO MATERIALE DI PULIZIA A.S. 2024-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5B92251</t>
-[...4 lines deleted...]
-  <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>B5C43383CD</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 35 - SUN Cascina Apostolo 07-05-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C43383CD</t>
-[...4 lines deleted...]
-  <si>
     <t>05/03/2025</t>
   </si>
   <si>
     <t>B5E4075068</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 34 - Rinnovo multifunzioni Konica</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4075068</t>
-[...4 lines deleted...]
-  <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>B5D5718C8F</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 33 - Navigazione Lago di Viverone 11-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5718C8F</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D5817EFD</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 32 - FAI - Castello di Masino 11-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5817EFD</t>
-[...4 lines deleted...]
-  <si>
     <t>B5D513D78D</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 31 - STN Masino e Viverone 11-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D513D78D</t>
-[...4 lines deleted...]
-  <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>B5C419E176</t>
   </si>
   <si>
     <t>30 - Decisione a contrarre - Naturalp - Aosta 07-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C419E176</t>
-[...4 lines deleted...]
-  <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>B5C9A99F45</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 29 - Ingresso Corchia Park</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9A99F45</t>
-[...4 lines deleted...]
-  <si>
     <t>B5CE35442B</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 28 - Acquisto cordless</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE35442B</t>
-[...4 lines deleted...]
-  <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>B5C421B89B</t>
   </si>
   <si>
     <t>Decisione a contrarre - 27 - S.A.F. Parco Faunistico - La Torbiera - 14-04-2025 (finanziato dal Parco del Ticino)</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C421B89B</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C42E81C9</t>
   </si>
   <si>
     <t>Decisione a contrarre - 26 - Castello_Belgioioso_Pavia_-_Progetto_reciclo_-__04-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C42E81C9</t>
-[...4 lines deleted...]
-  <si>
     <t>B5C8841C03</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 25 - Macromondo Lucca 12/14 maggio 2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8841C03</t>
-[...4 lines deleted...]
-  <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>B5C40AB8EC</t>
   </si>
   <si>
     <t>Decisione a contrarre - n.24 - S.A.F. - Aosta 07-04-2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C40AB8EC</t>
-[...4 lines deleted...]
-  <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>Decisione a contrarre n. 23 - Affidamento incarico progetto contrasto bullismo e cyberbullismo</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Decreto di nomina - Madrelingua Inglese Sc. Secondaria </t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Decreto di nomina - Team per la Dispersione PNRR DM 19/2024</t>
   </si>
   <si>
     <t>B588B2AABC</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE N. 22 - NOLEGGIO STN CASTELLO BELGIOIOSO 04/04/2025</t>
   </si>
   <si>
-    <t>https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B588B2AABC</t>
-[...4 lines deleted...]
-  <si>
     <t>11/02/2025</t>
   </si>
   <si>
     <t>B588AED866</t>
   </si>
   <si>
     <t>Decisione a contrarre - DECISIONE A CONTRARRE N. 21 - NOLEGGIO SAF CANNERO RIVIERA 02/04 E 16/04/2025</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/310654db-dc8a-4f9b-953d-7ae37201bc97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -2882,3819 +1891,4273 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD146DF381" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/8bd00361-4d2a-4f58-9443-74171e86c0b2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD1459D9C6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/27754295-9d8a-4980-a4e6-d16012a7361e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCC1D15D22" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/cfe386f5-9d78-4ff8-b52d-4762df5b2489" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCB895D664" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/02d7fa93-2b80-45bd-8cc3-4ee47b5d357a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCAB36EB3A" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4164a46c-cb6e-4c5a-96f9-b2626747c518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA40F0FD8" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/8cf79dca-e1bc-425d-876e-9df957a7510d" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCA402BD47" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/66b96cae-5291-4e98-8f69-913264e2d5c5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC78CB725E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/6d5a3bcd-2491-4de8-a2ed-aa87afea95e5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3ED522F6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/864cfd00-9dec-458c-9cd0-59403fc7561d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC3374AB6A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/9d1592a2-8af4-4fcd-a351-cd4c3526e278" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC39CF1E45" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/789b0960-7808-4fd4-8c34-01506ef7d71c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC061643A8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/617eb371-9679-423f-b44d-1dc4fc047934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC923F0F59" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f37d851d-06ee-47d2-a7f4-96aa322f3632" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBEC50CCC7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/5f0d3cba-bc3c-4e96-8a24-40a559f51ac7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE4A7DA5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/ac7c0b1b-1644-4d5f-9c1b-4dee0aa335fb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCE6F655D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/a3aaad82-c612-467d-a2d5-f2112406880f" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB84286A91" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/03f37b3e-6aa9-4f6b-b2ef-1d265e31fb95" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB6FAF511" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/90e1f6a9-0df1-41b7-ad95-8ac9e943bf6c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBA28B2E34" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/90dc6fb1-45bb-4663-86f7-2adec37f8869" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E847161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3de5fd9f-5426-4c5a-b569-0872bbfb7a11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5EEBE317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/660f2c04-1b20-486d-b2ac-497405ba5900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E632986" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3398ed94-c4fb-4f04-bc3f-c41c7335d55e" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E3B6CAD" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/5b006c86-4264-42dd-a1cf-a7fdac76efbe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB7E2A28EB" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/cbc35cfa-79e4-476b-8156-28e9b1d46ea9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D1D793C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4f65d4a5-84db-4075-a1cc-1ee73a51e6ee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5D051766" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2803e694-fc64-4f81-a1d6-4bd085bcdf0d" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CE76F68" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/861ba766-8a7c-4be3-bc89-012d415eb669" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB5CC41D28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/69bbdc22-2899-4b6d-9222-b118b9680d69" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB378BAB50" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/c8d3e6ed-0fbd-4cca-9ef5-57a23d4de7d0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB376205B8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2b0436e5-ce6f-49f4-b3db-655b86d07c60" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B78BBB8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/e352bbfe-8e08-4167-8d14-273d05f8dd02" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B7D3724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/9f141b85-7715-4acf-b4d0-d5a13fca0ec0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B6F1CA2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f9d9f562-bdc0-43da-af60-61c26c8547fd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B8379A9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/9a5cccf4-b7f0-48cc-a1b2-97d10ebd4826" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D718514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/e5c3e1ef-3389-4c71-88b5-7b61792a6608" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0D0091E6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/27ad261c-9942-41a0-a89a-68b21f79473a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB0B750B08" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/87582038-db07-4985-b0b1-825c65249b5b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA9640D737" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/30caabe9-efd7-411e-9118-adc59acc0622" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96473B62" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/77bd380f-22ce-443d-bacf-0fecb7e937d3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96692B7B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/9b6e76c0-1a47-4489-9c42-64ebe25888de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA96759FB2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4165da38-19ae-407c-a3e1-d8272feaa5d8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BAC57D03D7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b7317301-7971-424e-8083-77d361ae6325" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F52B455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/382c88e5-5395-43cc-915b-36452a54745d" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA8FA143A9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/7266b0e4-6482-4187-ba6c-dc14931140ee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EF9BD33" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/42fae5b9-2fb4-4d57-a17e-8b6ca7a0ddaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7EEDF212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/821ed3d3-8bc5-4c80-9941-e8fd4e83d58e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F1D104B" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/0bbfea36-a1ed-4445-98f7-1a56c295e162" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7F0D82CF" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3c0a05df-ac24-4111-9b8c-47aa2e7be099" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA7ED7CD1A" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/21aea289-0d0b-4137-904f-1017033a9547" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA52BD065D" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/e24c0795-dc8a-4fab-94aa-04125084cf0e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA45ACFCA2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3331348d-d411-4e66-9069-db644609df72" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA3D8B607E" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/5557cc14-16b7-4ac8-a2ac-47e903599b4e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA39DD3833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/fca7a613-7b6e-4f4f-ac3c-e08d970f87ff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA2F96899B" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/76f25769-fea2-447c-baed-b57b944b512c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA308CEEA4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/e82684ee-6b22-48e5-8b98-f170730e5579" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA04E612B4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/75f01b2f-9e46-448f-b7a2-9068d790f54e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BA046CF36A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/441d2d79-96f8-4d40-a6c5-7426c758c71a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9EAD11226" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2e337bd2-7d13-4d00-a718-c2ca37decd4f" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BEFB08C" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/eec3ef54-75e5-4ab8-ab9d-da5fa8401d95" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BE22D75" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/0d983ed9-85ba-4c33-b12f-396ff2ed28d4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B99BC99926" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/79f1efc2-f652-4b29-b2e3-3210463da03a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFA42D5B" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/11d2538a-e094-44c5-9805-d4494560f540" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AF92A64D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/097718d1-6da1-4d8f-a322-5992ea3bc359" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B38EF61E" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/03259e8c-eaa4-4989-8724-6966eeca9917" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B005A4B8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/a26a3c18-3e3a-4e8a-a2e0-721152405d05" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B35DFF21" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/ee1c2320-5d96-42db-8bdc-81484b55c455" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B369DBED" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/aab3c49c-63e6-46bd-98c8-778e70b7980b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B34A298A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/449ad113-26a1-4220-82bd-6e7ae4f7407f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B982EAFAAA" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/eafcf087-cafe-4fa5-9f4f-9ff5613a17c3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFE38226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/a6d17ab6-b23b-4cb6-b7a9-6b7c77d9db80" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFB7C07E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/9e5d06a2-9a1f-4302-8691-dd642cf71a77" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9AFC9CE24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/445b9c14-475f-4ac1-ad30-b7dbe35196da" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9B37A669E" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/a0d54208-eabd-4c01-99d2-43d792a8be90" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B98AB97E17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/31266100-0cea-46e2-8e1b-1122bd0caf11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B95DD52201" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/aa9c7659-f8ac-4390-9030-9757b353e2e0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B990013617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/bd2a9bda-da28-4a17-8ea3-01bc8e334962" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B96530B7D6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/39cfea45-be13-4134-802b-9a79724119ea" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F9887C3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b6a759c1-e9da-4245-b4fe-351cb5b2a374" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B94F5B7186" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f93946b4-2961-4b24-95c4-7f027a7f3ef5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9359FFEAD" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/84b522d8-de0f-44da-b792-ef273b416f94" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B935A67483" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/fa0898ea-912a-49f3-a1af-ff30de883952" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90BB5B093" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4b46e53f-984d-4e07-8996-76270d6e2d71" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91C278154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/74fa33d5-13d2-4ed6-8b02-2b37cbbd04f0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B91BD4896B" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/656ebd6d-c501-4f1b-b69b-af217684461e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B9176951A9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2e80077c-0e88-474f-b923-35c98d7c42da" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90C105D23" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/1be8d8cc-4d89-4c20-933f-418b7fa3fc45" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90B05147B" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3fff1855-4370-4099-a423-0b565865272e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B90065E55E" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/6c0afc3c-505b-4afb-967d-d5da730d4381" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F03C0A71" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/12b2975a-40a5-42b9-a777-18531867035e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F025708C" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/d035f277-86a1-47bf-b896-fa6b2d2f0206" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8EFE9CC71" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/6b27a6c9-99d3-4ef6-bec4-25ec1d154fc1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8F00A1717" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/acec0102-419f-47d9-b1f5-1378714fb0f2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC6FB060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b0e1ad5c-559b-43cb-aca3-31baeb1df25a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC694B5D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/c3e17b4e-f1af-427d-b834-08e1dabd9b56" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC87042E" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/6c218de2-6fdf-4bee-945c-9d043d8d3117" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC5DC388" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/8fac0bb4-a3e4-4acc-a9ec-33fc89d9d0c3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC7E2EFC" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/954057f6-e891-4e2b-bf04-64d121e2e123" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8CC4D065E" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/8a8c49df-d6fa-4675-b931-6ac467999ab9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8C01BA8EC" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/9e1c5259-7e95-4517-bfa9-621966869cfa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8AE34EC0A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3967467f-3e15-4209-a55f-728690092668" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B884DDB3B0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/35a0110c-d024-49a2-83ac-3477a71eb828" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8832A1BDA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/0f65d59c-8e96-4e33-abfb-26194041a6a5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8488B29FD" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/02be0710-fadb-4e2d-8bf1-23e6cb75903e" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85F4E66C6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/d177b3f6-3408-4e34-8d3d-32a5a4bfb023" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B85D38E2A6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/7d0ea902-e7fb-429c-803f-400310b2aa5e" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B84883205F" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3e645661-a9f9-4c77-9cd6-b9d6679c8404" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B848C1BA69" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/88f80191-25bf-428e-8313-9bd26c448634" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B8324D0AF0" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f099b164-73fe-4b46-8e21-e696b6fe7aa4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B831E0C5A7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/7e2c5902-1faa-4da8-86f7-b5b233e5ed59" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81ABEC5D4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/11d38155-56de-4dbd-83b9-155e6cb41849" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B81AAEB1C0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/52e389bd-4a1b-41c1-bfff-676464bd5f0d" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B812236150" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/aa51b720-58ad-4dc5-8c83-3e7b923841d3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80C767148" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b9160234-4cc9-45a0-ae05-c14c65654c21" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BEA8997" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f4b04aa6-3cbc-4b0e-81e5-cf23829bddad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B80BC55E93" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/1398fcf3-7aea-4c70-97a0-e93fbd86257b" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B7AA1F91DB" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/5e3ba201-1eb0-44b6-ba9e-0d9f33bc1aa1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B797EB882A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2b6cd228-3cf0-4438-90e8-60a84433dc3b" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B775FFC740" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b9cc3a4f-0d09-4a52-a36b-d3f6fbab870e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B763C2A5E9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3c0e21dd-c7a7-4d88-87bf-4a3b3c3aad94" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D33CEAD" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b2c99546-fadc-4f45-9528-0f7280ee9ac7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B75D03819E" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/d27ee43f-053c-4156-8e3c-6a3b7df8e1d8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FE44D55" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b1f7214e-2315-4f6a-9038-940883f4d4e0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FFE44A3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/1045caf0-39e5-4b38-b9ad-3977aa7a5520" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FF7E078" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/988ebd3e-a2f2-4dd7-868e-641986172c6f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FF08F13" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/822e7642-a97b-463f-bc3e-04fb8c525cd5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FD7B778" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/1dc7feff-40cd-4059-a531-5bc0e03b7d11" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B73FDDC784" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/414bc6d8-c144-4bfc-954d-ae6bdd51b02e" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B72C8DB801" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2dd90e2e-70d4-415d-a6e4-29d1a78daec5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F429273" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/ae79854d-f00b-41e7-8265-7e4b86d49c2b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B71F34EDB6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/fceeb516-408b-4007-9bac-6798a37be8ba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E8B6DAE" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/cf5c7b9d-6a57-4da2-abd6-03a8d744d21c" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B70E731CAB" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/dd66ea83-8e26-4244-ad88-efda852fa34f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDEAB205" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/882866cf-7bad-4736-8d85-4ed851a241b6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6FDF41DCA" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/51763a29-5f24-49a3-a808-48e6e06c2e21" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA364129" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/31e43575-826c-4a52-8fb7-97ceffbf1e97" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E9ADCAE4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/d08154b6-b258-4a8b-a364-79464d70b425" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA30A6E2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/40102b97-018d-4437-9d5a-ee7fa1918de1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6EA17C27C" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/c70bc21b-f136-4aa8-886c-9676f5f03f48" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6E929021F" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f5999147-c9b7-4b3e-a336-28baef399901" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6CA5A909E" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4263c749-fdc6-4826-9fc1-8397b6a885c1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9CAB0E9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/970de865-ac27-44ed-8bbe-31932df9d809" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9D60645" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f7536f1b-fb16-4750-91d2-190c1c040a11" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9B3D2E0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/19db1644-f321-4c67-8b48-9d2785c43409" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6A9A7E541" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/e19abcf5-5559-4c31-a4b7-b39f31d696e2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68C011312" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/ce52ef3b-5533-4852-bcfb-0759ef99e7d1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BF71F05" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/307d2494-95de-4713-9d4c-7a2d27a9f3c9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B68BD9AA58" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/e7c01ead-4214-446a-81ee-409677c68c19" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B667635BA6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/2aeb274b-304a-439f-a8fc-1e4ca5dc03c6" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B653C2D614" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4445031f-016f-44d3-8f36-7c88b4d4bdca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6568CFB1B" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/569d293b-4a91-435e-a9c2-76f70815d9fa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63A05158A" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/29440579-3238-4a6c-9aec-bfcfa7c2790a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63F309886" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/a0b8aa22-3214-4dac-9e22-d832cc33d02d" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B63A013261" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/c7443171-1f16-49a8-8bcc-3171a5a6cb79" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B639F91718" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/c0d502ed-d833-4319-8940-836c2682953a" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B6247C2ECF" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3fc6fbbf-f4b7-454b-9f51-f372aedec881" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B624410229" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4157cb97-c754-402b-951c-b8eaa457485e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B61F19B675" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/c7547832-a963-4c05-bfe9-d1f4ba1a961f" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5FA7546BF" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/1f1e30ad-f35f-420a-910e-78785a8de32d" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FF0DCDC" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/bb373e7d-8f4b-4c36-b22e-ed646d2eb155" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FF5F08B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f106e7c5-d930-4286-a823-00794aad9a3f" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B60FF35DDE" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/1cff44d8-00e8-4a20-952d-25a397a83e61" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F0475EEF" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/4c98a9c0-9507-4805-bb2b-e786d93c61de" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5F5B92251" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/3683e2a8-6614-42f4-8cfd-abe24659f5dd" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C43383CD" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/943cf235-b1aa-45bc-a119-22d630060602" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5E4075068" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/403fe16b-e3a4-4409-b5bf-96e27f6344b8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5718C8F" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/763d454d-9c80-4784-abe8-fcac3d13eb85" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D5817EFD" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f60a6eea-72aa-4c8e-8f33-bebb20214b2d" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5D513D78D" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/b82427b0-a723-49d4-a03c-b3b5947123b4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C419E176" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/d772c067-fd48-42e9-ad31-3dd4f683b936" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C9A99F45" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/54ae623f-c661-45fb-ac8a-9acba93821be" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5CE35442B" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/01e57d67-e9aa-47c6-9fa1-3c8aa6b98508" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C421B89B" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/40b150b4-f865-4e6f-84f4-0f09d1d6e4a5" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C42E81C9" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/f5d230ab-1893-4035-9198-c454d8820910" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C8841C03" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/ba50d180-64ea-4b2a-9efe-becd1e48c641" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B5C40AB8EC" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/0aa281f6-996e-4f4d-9fc8-2a0331607b14" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B588B2AABC" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/dc58ad54-a6c0-4e75-a498-72b6126ac582" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=B588AED866" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC813002/amministrazione-trasparente/atti-amministrazioni-enti/310654db-dc8a-4f9b-953d-7ae37201bc97" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F188"/>
+  <dimension ref="A1:F192"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8747</v>
+        <v>10160</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="E2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B3">
-        <v>8743</v>
+        <v>9155</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="E3" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B4">
-        <v>8741</v>
+        <v>8846</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
-[...6 lines deleted...]
-        <v>18</v>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B5">
-        <v>8525</v>
+        <v>8792</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>18</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B6">
-        <v>7997</v>
+        <v>8747</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>28</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="B7">
-        <v>7875</v>
+        <v>8743</v>
       </c>
       <c r="C7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>33</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="B8">
-        <v>7552</v>
+        <v>8741</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>7110</v>
+        <v>8525</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>28</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="B10">
-        <v>6894</v>
+        <v>7997</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>31</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="B11">
-        <v>6542</v>
+        <v>7875</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>34</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B12">
-        <v>5959</v>
+        <v>7552</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>37</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="B13">
-        <v>5953</v>
+        <v>7110</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>40</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="B14">
-        <v>5656</v>
+        <v>6894</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>67</v>
+        <v>43</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="B15">
-        <v>5641</v>
+        <v>6542</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>72</v>
+        <v>46</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="B16">
-        <v>5415</v>
+        <v>5959</v>
       </c>
       <c r="C16" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>77</v>
+        <v>49</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="B17">
-        <v>5272</v>
+        <v>5953</v>
       </c>
       <c r="C17" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>80</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>51</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="B18">
-        <v>5157</v>
+        <v>5656</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-        <v>86</v>
+        <v>54</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="B19">
-        <v>5092</v>
+        <v>5641</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>91</v>
+        <v>57</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="B20">
-        <v>5070</v>
+        <v>5415</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>95</v>
+        <v>60</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="B21">
-        <v>4885</v>
+        <v>5272</v>
       </c>
       <c r="C21" t="s">
-        <v>97</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>63</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>61</v>
       </c>
       <c r="B22">
-        <v>4457</v>
+        <v>5157</v>
       </c>
       <c r="C22" t="s">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="B23">
-        <v>4436</v>
+        <v>5092</v>
       </c>
       <c r="C23" t="s">
-        <v>107</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>110</v>
+        <v>68</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>66</v>
       </c>
       <c r="B24">
-        <v>4401</v>
+        <v>5070</v>
       </c>
       <c r="C24" t="s">
-        <v>111</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
-[...5 lines deleted...]
-        <v>114</v>
+        <v>70</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="B25">
-        <v>4394</v>
+        <v>4885</v>
       </c>
       <c r="C25" t="s">
-        <v>115</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>73</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="B26">
-        <v>3922</v>
+        <v>4457</v>
       </c>
       <c r="C26" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>123</v>
+        <v>76</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="B27">
-        <v>3917</v>
+        <v>4436</v>
       </c>
       <c r="C27" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>79</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="B28">
-        <v>3678</v>
+        <v>4401</v>
       </c>
       <c r="C28" t="s">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>81</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>77</v>
       </c>
       <c r="B29">
-        <v>3620</v>
+        <v>4394</v>
       </c>
       <c r="C29" t="s">
-        <v>134</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>83</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>84</v>
       </c>
       <c r="B30">
-        <v>3597</v>
+        <v>3922</v>
       </c>
       <c r="C30" t="s">
-        <v>138</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>141</v>
+        <v>86</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>84</v>
       </c>
       <c r="B31">
-        <v>3476</v>
+        <v>3917</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>146</v>
+        <v>88</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>89</v>
       </c>
       <c r="B32">
-        <v>3456</v>
+        <v>3678</v>
       </c>
       <c r="C32" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>150</v>
+        <v>91</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="B33">
-        <v>3363</v>
+        <v>3620</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>153</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>94</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="B34">
-        <v>3341</v>
+        <v>3597</v>
       </c>
       <c r="C34" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>96</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>160</v>
+        <v>97</v>
       </c>
       <c r="B35">
-        <v>2788</v>
+        <v>3476</v>
       </c>
       <c r="C35" t="s">
-        <v>161</v>
+        <v>98</v>
       </c>
       <c r="D35" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-        <v>164</v>
+        <v>99</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>165</v>
+        <v>97</v>
       </c>
       <c r="B36">
-        <v>2696</v>
+        <v>3456</v>
       </c>
       <c r="C36" t="s">
-        <v>166</v>
+        <v>100</v>
       </c>
       <c r="D36" t="s">
-        <v>167</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>101</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B37">
-        <v>2656</v>
+        <v>3363</v>
       </c>
       <c r="C37" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>104</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="B38">
-        <v>2653</v>
+        <v>3341</v>
       </c>
       <c r="C38" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="D38" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>106</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>179</v>
+        <v>107</v>
       </c>
       <c r="B39">
-        <v>2571</v>
+        <v>2788</v>
       </c>
       <c r="C39" t="s">
-        <v>180</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>109</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="B40">
-        <v>2057</v>
+        <v>2696</v>
       </c>
       <c r="C40" t="s">
-        <v>185</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>186</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>112</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>188</v>
+        <v>113</v>
       </c>
       <c r="B41">
-        <v>2003</v>
+        <v>2656</v>
       </c>
       <c r="C41" t="s">
-        <v>189</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>115</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>193</v>
+        <v>113</v>
       </c>
       <c r="B42">
-        <v>1925</v>
+        <v>2653</v>
       </c>
       <c r="C42" t="s">
-        <v>194</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-        <v>197</v>
+        <v>117</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="B43">
-        <v>1883</v>
+        <v>2571</v>
       </c>
       <c r="C43" t="s">
-        <v>199</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>202</v>
+        <v>120</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="B44">
-        <v>1792</v>
+        <v>2057</v>
       </c>
       <c r="C44" t="s">
-        <v>204</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="E44" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>122</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>203</v>
+        <v>124</v>
       </c>
       <c r="B45">
-        <v>1759</v>
+        <v>2003</v>
       </c>
       <c r="C45" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>126</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>203</v>
+        <v>127</v>
       </c>
       <c r="B46">
-        <v>1756</v>
+        <v>1925</v>
       </c>
       <c r="C46" t="s">
-        <v>212</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>213</v>
-[...5 lines deleted...]
-        <v>215</v>
+        <v>129</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>216</v>
+        <v>130</v>
       </c>
       <c r="B47">
-        <v>1691</v>
+        <v>1883</v>
       </c>
       <c r="C47" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>218</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>132</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="B48">
-        <v>1382</v>
+        <v>1792</v>
       </c>
       <c r="C48" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>225</v>
+        <v>135</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>226</v>
+        <v>133</v>
       </c>
       <c r="B49">
-        <v>1178</v>
+        <v>1759</v>
       </c>
       <c r="C49" t="s">
-        <v>227</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>228</v>
-[...5 lines deleted...]
-        <v>230</v>
+        <v>137</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>231</v>
+        <v>133</v>
       </c>
       <c r="B50">
-        <v>1076</v>
+        <v>1756</v>
       </c>
       <c r="C50" t="s">
-        <v>232</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>235</v>
+        <v>139</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>236</v>
+        <v>140</v>
       </c>
       <c r="B51">
-        <v>1056</v>
+        <v>1691</v>
       </c>
       <c r="C51" t="s">
-        <v>237</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>240</v>
+        <v>142</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>236</v>
+        <v>143</v>
       </c>
       <c r="B52">
-        <v>1024</v>
+        <v>1382</v>
       </c>
       <c r="C52" t="s">
-        <v>241</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>145</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>245</v>
+        <v>146</v>
       </c>
       <c r="B53">
-        <v>956</v>
+        <v>1178</v>
       </c>
       <c r="C53" t="s">
-        <v>246</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>247</v>
-[...5 lines deleted...]
-        <v>249</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>250</v>
+        <v>149</v>
       </c>
       <c r="B54">
-        <v>524</v>
+        <v>1076</v>
       </c>
       <c r="C54" t="s">
-        <v>251</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>254</v>
+        <v>151</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>250</v>
+        <v>152</v>
       </c>
       <c r="B55">
-        <v>503</v>
+        <v>1056</v>
       </c>
       <c r="C55" t="s">
-        <v>255</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>256</v>
-[...5 lines deleted...]
-        <v>258</v>
+        <v>154</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>259</v>
+        <v>152</v>
       </c>
       <c r="B56">
-        <v>438</v>
+        <v>1024</v>
       </c>
       <c r="C56" t="s">
-        <v>260</v>
+        <v>155</v>
       </c>
       <c r="D56" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>156</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>264</v>
+        <v>157</v>
       </c>
       <c r="B57">
-        <v>13051</v>
+        <v>956</v>
       </c>
       <c r="C57" t="s">
-        <v>265</v>
+        <v>158</v>
       </c>
       <c r="D57" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>268</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>264</v>
+        <v>160</v>
       </c>
       <c r="B58">
-        <v>13048</v>
+        <v>524</v>
       </c>
       <c r="C58" t="s">
-        <v>269</v>
+        <v>161</v>
       </c>
       <c r="D58" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>162</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>264</v>
+        <v>160</v>
       </c>
       <c r="B59">
-        <v>13045</v>
+        <v>503</v>
       </c>
       <c r="C59" t="s">
-        <v>273</v>
+        <v>163</v>
       </c>
       <c r="D59" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>164</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>264</v>
+        <v>165</v>
       </c>
       <c r="B60">
-        <v>13039</v>
+        <v>438</v>
       </c>
       <c r="C60" t="s">
-        <v>277</v>
+        <v>166</v>
       </c>
       <c r="D60" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>280</v>
+        <v>167</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>264</v>
+        <v>168</v>
       </c>
       <c r="B61">
-        <v>13031</v>
+        <v>13051</v>
       </c>
       <c r="C61" t="s">
-        <v>281</v>
+        <v>169</v>
       </c>
       <c r="D61" t="s">
-        <v>282</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>170</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>264</v>
+        <v>168</v>
       </c>
       <c r="B62">
-        <v>13021</v>
+        <v>13048</v>
       </c>
       <c r="C62" t="s">
-        <v>285</v>
+        <v>171</v>
       </c>
       <c r="D62" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>172</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>289</v>
+        <v>168</v>
       </c>
       <c r="B63">
-        <v>12965</v>
+        <v>13045</v>
       </c>
       <c r="C63" t="s">
-        <v>290</v>
+        <v>173</v>
       </c>
       <c r="D63" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>293</v>
+        <v>174</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>289</v>
+        <v>168</v>
       </c>
       <c r="B64">
-        <v>12963</v>
+        <v>13039</v>
       </c>
       <c r="C64" t="s">
-        <v>294</v>
+        <v>175</v>
       </c>
       <c r="D64" t="s">
-        <v>295</v>
-[...5 lines deleted...]
-        <v>297</v>
+        <v>176</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>289</v>
+        <v>168</v>
       </c>
       <c r="B65">
-        <v>12959</v>
+        <v>13031</v>
       </c>
       <c r="C65" t="s">
-        <v>298</v>
+        <v>177</v>
       </c>
       <c r="D65" t="s">
-        <v>299</v>
-[...5 lines deleted...]
-        <v>301</v>
+        <v>178</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>289</v>
+        <v>168</v>
       </c>
       <c r="B66">
-        <v>12955</v>
+        <v>13021</v>
       </c>
       <c r="C66" t="s">
-        <v>302</v>
+        <v>179</v>
       </c>
       <c r="D66" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>180</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>289</v>
+        <v>181</v>
       </c>
       <c r="B67">
-        <v>12938</v>
+        <v>12965</v>
       </c>
       <c r="C67" t="s">
-        <v>306</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>309</v>
+        <v>183</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>289</v>
+        <v>181</v>
       </c>
       <c r="B68">
-        <v>12920</v>
+        <v>12963</v>
       </c>
       <c r="C68" t="s">
-        <v>310</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>311</v>
-[...5 lines deleted...]
-        <v>313</v>
+        <v>185</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>289</v>
+        <v>181</v>
       </c>
       <c r="B69">
-        <v>12917</v>
+        <v>12959</v>
       </c>
       <c r="C69" t="s">
-        <v>314</v>
+        <v>186</v>
       </c>
       <c r="D69" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>187</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>289</v>
+        <v>181</v>
       </c>
       <c r="B70">
-        <v>12915</v>
+        <v>12955</v>
       </c>
       <c r="C70" t="s">
-        <v>318</v>
+        <v>188</v>
       </c>
       <c r="D70" t="s">
-        <v>319</v>
-[...5 lines deleted...]
-        <v>321</v>
+        <v>189</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>322</v>
+        <v>181</v>
       </c>
       <c r="B71">
-        <v>12828</v>
+        <v>12938</v>
       </c>
       <c r="C71" t="s">
-        <v>323</v>
+        <v>190</v>
       </c>
       <c r="D71" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-        <v>326</v>
+        <v>191</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>327</v>
+        <v>181</v>
       </c>
       <c r="B72">
-        <v>12821</v>
+        <v>12920</v>
       </c>
       <c r="C72" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D72" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>193</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>329</v>
+        <v>181</v>
       </c>
       <c r="B73">
-        <v>12714</v>
+        <v>12917</v>
       </c>
       <c r="C73" t="s">
-        <v>330</v>
+        <v>194</v>
       </c>
       <c r="D73" t="s">
-        <v>331</v>
-[...5 lines deleted...]
-        <v>333</v>
+        <v>195</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>334</v>
+        <v>181</v>
       </c>
       <c r="B74">
-        <v>12580</v>
+        <v>12915</v>
       </c>
       <c r="C74" t="s">
-        <v>335</v>
+        <v>196</v>
       </c>
       <c r="D74" t="s">
-        <v>336</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>197</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>334</v>
+        <v>198</v>
       </c>
       <c r="B75">
-        <v>12558</v>
+        <v>12828</v>
       </c>
       <c r="C75" t="s">
-        <v>339</v>
+        <v>199</v>
       </c>
       <c r="D75" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>200</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>343</v>
+        <v>201</v>
       </c>
       <c r="B76">
-        <v>12380</v>
+        <v>12821</v>
       </c>
       <c r="C76" t="s">
-        <v>185</v>
+        <v>122</v>
       </c>
       <c r="D76" t="s">
-        <v>344</v>
+        <v>202</v>
       </c>
       <c r="E76" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>122</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>345</v>
+        <v>203</v>
       </c>
       <c r="B77">
-        <v>12302</v>
+        <v>12714</v>
       </c>
       <c r="C77" t="s">
-        <v>346</v>
+        <v>204</v>
       </c>
       <c r="D77" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>349</v>
+        <v>205</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>350</v>
+        <v>206</v>
       </c>
       <c r="B78">
-        <v>12171</v>
+        <v>12580</v>
       </c>
       <c r="C78" t="s">
-        <v>351</v>
+        <v>207</v>
       </c>
       <c r="D78" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>208</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>355</v>
+        <v>206</v>
       </c>
       <c r="B79">
-        <v>12063</v>
+        <v>12558</v>
       </c>
       <c r="C79" t="s">
-        <v>185</v>
+        <v>209</v>
       </c>
       <c r="D79" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>210</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>355</v>
+        <v>211</v>
       </c>
       <c r="B80">
-        <v>12061</v>
+        <v>12380</v>
       </c>
       <c r="C80" t="s">
-        <v>357</v>
+        <v>122</v>
       </c>
       <c r="D80" t="s">
-        <v>358</v>
+        <v>212</v>
       </c>
       <c r="E80" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>122</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>361</v>
+        <v>213</v>
       </c>
       <c r="B81">
-        <v>11928</v>
+        <v>12302</v>
       </c>
       <c r="C81" t="s">
-        <v>362</v>
+        <v>214</v>
       </c>
       <c r="D81" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-        <v>365</v>
+        <v>215</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>366</v>
+        <v>216</v>
       </c>
       <c r="B82">
-        <v>11793</v>
+        <v>12171</v>
       </c>
       <c r="C82" t="s">
-        <v>367</v>
+        <v>217</v>
       </c>
       <c r="D82" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-        <v>370</v>
+        <v>218</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>371</v>
+        <v>219</v>
       </c>
       <c r="B83">
-        <v>11509</v>
+        <v>12063</v>
       </c>
       <c r="C83" t="s">
-        <v>372</v>
+        <v>122</v>
       </c>
       <c r="D83" t="s">
-        <v>373</v>
+        <v>220</v>
       </c>
       <c r="E83" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>122</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>371</v>
+        <v>219</v>
       </c>
       <c r="B84">
-        <v>11500</v>
+        <v>12061</v>
       </c>
       <c r="C84" t="s">
-        <v>376</v>
+        <v>221</v>
       </c>
       <c r="D84" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-        <v>379</v>
+        <v>222</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>371</v>
+        <v>223</v>
       </c>
       <c r="B85">
-        <v>11496</v>
+        <v>11928</v>
       </c>
       <c r="C85" t="s">
-        <v>380</v>
+        <v>224</v>
       </c>
       <c r="D85" t="s">
-        <v>381</v>
-[...5 lines deleted...]
-        <v>383</v>
+        <v>225</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>384</v>
+        <v>226</v>
       </c>
       <c r="B86">
-        <v>11445</v>
+        <v>11793</v>
       </c>
       <c r="C86" t="s">
-        <v>385</v>
+        <v>227</v>
       </c>
       <c r="D86" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>388</v>
+        <v>228</v>
+      </c>
+      <c r="E86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>389</v>
+        <v>229</v>
       </c>
       <c r="B87">
-        <v>11294</v>
+        <v>11509</v>
       </c>
       <c r="C87" t="s">
-        <v>390</v>
+        <v>230</v>
       </c>
       <c r="D87" t="s">
-        <v>391</v>
-[...5 lines deleted...]
-        <v>393</v>
+        <v>231</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>389</v>
+        <v>229</v>
       </c>
       <c r="B88">
-        <v>11265</v>
+        <v>11500</v>
       </c>
       <c r="C88" t="s">
-        <v>394</v>
+        <v>232</v>
       </c>
       <c r="D88" t="s">
-        <v>395</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>233</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>389</v>
+        <v>229</v>
       </c>
       <c r="B89">
-        <v>11260</v>
+        <v>11496</v>
       </c>
       <c r="C89" t="s">
-        <v>398</v>
+        <v>234</v>
       </c>
       <c r="D89" t="s">
-        <v>399</v>
-[...5 lines deleted...]
-        <v>401</v>
+        <v>235</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>402</v>
+        <v>236</v>
       </c>
       <c r="B90">
-        <v>11233</v>
+        <v>11445</v>
       </c>
       <c r="C90" t="s">
-        <v>403</v>
+        <v>237</v>
       </c>
       <c r="D90" t="s">
-        <v>404</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>238</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>402</v>
+        <v>239</v>
       </c>
       <c r="B91">
-        <v>11230</v>
+        <v>11294</v>
       </c>
       <c r="C91" t="s">
-        <v>407</v>
+        <v>240</v>
       </c>
       <c r="D91" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>410</v>
+        <v>241</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>402</v>
+        <v>239</v>
       </c>
       <c r="B92">
-        <v>11217</v>
+        <v>11265</v>
       </c>
       <c r="C92" t="s">
-        <v>411</v>
+        <v>242</v>
       </c>
       <c r="D92" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>243</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>402</v>
+        <v>239</v>
       </c>
       <c r="B93">
-        <v>11172</v>
+        <v>11260</v>
       </c>
       <c r="C93" t="s">
-        <v>415</v>
+        <v>244</v>
       </c>
       <c r="D93" t="s">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>418</v>
+        <v>245</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>419</v>
+        <v>246</v>
       </c>
       <c r="B94">
-        <v>10340</v>
+        <v>11233</v>
       </c>
       <c r="C94" t="s">
-        <v>420</v>
+        <v>247</v>
       </c>
       <c r="D94" t="s">
-        <v>421</v>
-[...5 lines deleted...]
-        <v>423</v>
+        <v>248</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>419</v>
+        <v>246</v>
       </c>
       <c r="B95">
-        <v>10333</v>
+        <v>11230</v>
       </c>
       <c r="C95" t="s">
-        <v>424</v>
+        <v>249</v>
       </c>
       <c r="D95" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>427</v>
+        <v>250</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>419</v>
+        <v>246</v>
       </c>
       <c r="B96">
-        <v>10327</v>
+        <v>11217</v>
       </c>
       <c r="C96" t="s">
-        <v>428</v>
+        <v>251</v>
       </c>
       <c r="D96" t="s">
-        <v>429</v>
-[...5 lines deleted...]
-        <v>431</v>
+        <v>252</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>419</v>
+        <v>246</v>
       </c>
       <c r="B97">
-        <v>10318</v>
+        <v>11172</v>
       </c>
       <c r="C97" t="s">
-        <v>432</v>
+        <v>253</v>
       </c>
       <c r="D97" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>254</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>419</v>
+        <v>255</v>
       </c>
       <c r="B98">
-        <v>10312</v>
+        <v>10340</v>
       </c>
       <c r="C98" t="s">
-        <v>436</v>
+        <v>256</v>
       </c>
       <c r="D98" t="s">
-        <v>437</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>257</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>440</v>
+        <v>255</v>
       </c>
       <c r="B99">
-        <v>10266</v>
+        <v>10333</v>
       </c>
       <c r="C99" t="s">
-        <v>441</v>
+        <v>258</v>
       </c>
       <c r="D99" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>444</v>
+        <v>259</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>445</v>
+        <v>255</v>
       </c>
       <c r="B100">
-        <v>10188</v>
+        <v>10327</v>
       </c>
       <c r="C100" t="s">
-        <v>446</v>
+        <v>260</v>
       </c>
       <c r="D100" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>261</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>450</v>
+        <v>255</v>
       </c>
       <c r="B101">
-        <v>9979</v>
+        <v>10318</v>
       </c>
       <c r="C101" t="s">
-        <v>451</v>
+        <v>262</v>
       </c>
       <c r="D101" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-        <v>454</v>
+        <v>263</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>455</v>
+        <v>255</v>
       </c>
       <c r="B102">
-        <v>9493</v>
+        <v>10312</v>
       </c>
       <c r="C102" t="s">
-        <v>456</v>
+        <v>264</v>
       </c>
       <c r="D102" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-        <v>459</v>
+        <v>265</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>455</v>
+        <v>266</v>
       </c>
       <c r="B103">
-        <v>9482</v>
+        <v>10266</v>
       </c>
       <c r="C103" t="s">
-        <v>460</v>
+        <v>267</v>
       </c>
       <c r="D103" t="s">
-        <v>461</v>
-[...5 lines deleted...]
-        <v>463</v>
+        <v>268</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>464</v>
+        <v>269</v>
       </c>
       <c r="B104">
-        <v>9040</v>
+        <v>10188</v>
       </c>
       <c r="C104" t="s">
-        <v>465</v>
+        <v>270</v>
       </c>
       <c r="D104" t="s">
-        <v>466</v>
-[...5 lines deleted...]
-        <v>468</v>
+        <v>271</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>469</v>
+        <v>272</v>
       </c>
       <c r="B105">
-        <v>8986</v>
+        <v>9979</v>
       </c>
       <c r="C105" t="s">
-        <v>470</v>
+        <v>273</v>
       </c>
       <c r="D105" t="s">
-        <v>471</v>
-[...5 lines deleted...]
-        <v>473</v>
+        <v>274</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>469</v>
+        <v>275</v>
       </c>
       <c r="B106">
-        <v>8948</v>
+        <v>9493</v>
       </c>
       <c r="C106" t="s">
-        <v>474</v>
+        <v>276</v>
       </c>
       <c r="D106" t="s">
-        <v>475</v>
-[...5 lines deleted...]
-        <v>477</v>
+        <v>277</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>478</v>
+        <v>275</v>
       </c>
       <c r="B107">
-        <v>8768</v>
+        <v>9482</v>
       </c>
       <c r="C107" t="s">
-        <v>479</v>
+        <v>278</v>
       </c>
       <c r="D107" t="s">
-        <v>480</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>279</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>483</v>
+        <v>280</v>
       </c>
       <c r="B108">
-        <v>8721</v>
+        <v>9040</v>
       </c>
       <c r="C108" t="s">
-        <v>484</v>
+        <v>281</v>
       </c>
       <c r="D108" t="s">
-        <v>485</v>
-[...5 lines deleted...]
-        <v>487</v>
+        <v>282</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>488</v>
+        <v>283</v>
       </c>
       <c r="B109">
-        <v>8511</v>
+        <v>8986</v>
       </c>
       <c r="C109" t="s">
-        <v>489</v>
+        <v>284</v>
       </c>
       <c r="D109" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>492</v>
+        <v>285</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>488</v>
+        <v>283</v>
       </c>
       <c r="B110">
-        <v>8507</v>
+        <v>8948</v>
       </c>
       <c r="C110" t="s">
-        <v>493</v>
+        <v>286</v>
       </c>
       <c r="D110" t="s">
-        <v>494</v>
-[...5 lines deleted...]
-        <v>496</v>
+        <v>287</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>497</v>
+        <v>288</v>
       </c>
       <c r="B111">
-        <v>8341</v>
+        <v>8768</v>
       </c>
       <c r="C111" t="s">
-        <v>498</v>
+        <v>289</v>
       </c>
       <c r="D111" t="s">
-        <v>499</v>
-[...5 lines deleted...]
-        <v>501</v>
+        <v>290</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>502</v>
+        <v>291</v>
       </c>
       <c r="B112">
-        <v>8245</v>
+        <v>8721</v>
       </c>
       <c r="C112" t="s">
-        <v>503</v>
+        <v>292</v>
       </c>
       <c r="D112" t="s">
-        <v>504</v>
-[...5 lines deleted...]
-        <v>506</v>
+        <v>293</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>507</v>
+        <v>294</v>
       </c>
       <c r="B113">
-        <v>8098</v>
+        <v>8511</v>
       </c>
       <c r="C113" t="s">
-        <v>508</v>
+        <v>295</v>
       </c>
       <c r="D113" t="s">
-        <v>509</v>
-[...5 lines deleted...]
-        <v>511</v>
+        <v>296</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>507</v>
+        <v>294</v>
       </c>
       <c r="B114">
-        <v>8096</v>
+        <v>8507</v>
       </c>
       <c r="C114" t="s">
-        <v>512</v>
+        <v>297</v>
       </c>
       <c r="D114" t="s">
-        <v>513</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>298</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>507</v>
+        <v>299</v>
       </c>
       <c r="B115">
-        <v>8094</v>
+        <v>8341</v>
       </c>
       <c r="C115" t="s">
-        <v>516</v>
+        <v>300</v>
       </c>
       <c r="D115" t="s">
-        <v>517</v>
-[...5 lines deleted...]
-        <v>519</v>
+        <v>301</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>507</v>
+        <v>302</v>
       </c>
       <c r="B116">
-        <v>8091</v>
+        <v>8245</v>
       </c>
       <c r="C116" t="s">
-        <v>520</v>
+        <v>303</v>
       </c>
       <c r="D116" t="s">
-        <v>521</v>
-[...5 lines deleted...]
-        <v>523</v>
+        <v>304</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>524</v>
+        <v>305</v>
       </c>
       <c r="B117">
-        <v>7065</v>
+        <v>8098</v>
       </c>
       <c r="C117" t="s">
-        <v>525</v>
+        <v>306</v>
       </c>
       <c r="D117" t="s">
-        <v>526</v>
-[...5 lines deleted...]
-        <v>528</v>
+        <v>307</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>529</v>
+        <v>305</v>
       </c>
       <c r="B118">
-        <v>6854</v>
+        <v>8096</v>
       </c>
       <c r="C118" t="s">
-        <v>530</v>
+        <v>308</v>
       </c>
       <c r="D118" t="s">
-        <v>531</v>
-[...5 lines deleted...]
-        <v>533</v>
+        <v>309</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>534</v>
+        <v>305</v>
       </c>
       <c r="B119">
-        <v>6296</v>
+        <v>8094</v>
       </c>
       <c r="C119" t="s">
-        <v>535</v>
+        <v>310</v>
       </c>
       <c r="D119" t="s">
-        <v>536</v>
-[...5 lines deleted...]
-        <v>538</v>
+        <v>311</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>539</v>
+        <v>305</v>
       </c>
       <c r="B120">
-        <v>6033</v>
+        <v>8091</v>
       </c>
       <c r="C120" t="s">
-        <v>540</v>
+        <v>312</v>
       </c>
       <c r="D120" t="s">
-        <v>541</v>
-[...5 lines deleted...]
-        <v>543</v>
+        <v>313</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>544</v>
+        <v>314</v>
       </c>
       <c r="B121">
-        <v>5956</v>
+        <v>7065</v>
       </c>
       <c r="C121" t="s">
-        <v>545</v>
+        <v>315</v>
       </c>
       <c r="D121" t="s">
-        <v>546</v>
-[...5 lines deleted...]
-        <v>548</v>
+        <v>316</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>544</v>
+        <v>317</v>
       </c>
       <c r="B122">
-        <v>5951</v>
+        <v>6854</v>
       </c>
       <c r="C122" t="s">
-        <v>549</v>
+        <v>318</v>
       </c>
       <c r="D122" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>319</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>553</v>
+        <v>320</v>
       </c>
       <c r="B123">
-        <v>5666</v>
+        <v>6296</v>
       </c>
       <c r="C123" t="s">
-        <v>554</v>
+        <v>321</v>
       </c>
       <c r="D123" t="s">
-        <v>555</v>
-[...5 lines deleted...]
-        <v>557</v>
+        <v>322</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>553</v>
+        <v>323</v>
       </c>
       <c r="B124">
-        <v>5660</v>
+        <v>6033</v>
       </c>
       <c r="C124" t="s">
-        <v>558</v>
+        <v>324</v>
       </c>
       <c r="D124" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-        <v>561</v>
+        <v>325</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>562</v>
+        <v>326</v>
       </c>
       <c r="B125">
-        <v>5646</v>
+        <v>5956</v>
       </c>
       <c r="C125" t="s">
-        <v>563</v>
+        <v>327</v>
       </c>
       <c r="D125" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>566</v>
+        <v>328</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>562</v>
+        <v>326</v>
       </c>
       <c r="B126">
-        <v>5640</v>
+        <v>5951</v>
       </c>
       <c r="C126" t="s">
-        <v>567</v>
+        <v>329</v>
       </c>
       <c r="D126" t="s">
-        <v>568</v>
-[...5 lines deleted...]
-        <v>570</v>
+        <v>330</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>571</v>
+        <v>331</v>
       </c>
       <c r="B127">
-        <v>5597</v>
+        <v>5666</v>
       </c>
       <c r="C127" t="s">
-        <v>572</v>
+        <v>332</v>
       </c>
       <c r="D127" t="s">
-        <v>573</v>
-[...5 lines deleted...]
-        <v>575</v>
+        <v>333</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>576</v>
+        <v>331</v>
       </c>
       <c r="B128">
-        <v>5536</v>
+        <v>5660</v>
       </c>
       <c r="C128" t="s">
-        <v>577</v>
+        <v>334</v>
       </c>
       <c r="D128" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-        <v>580</v>
+        <v>335</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>581</v>
+        <v>336</v>
       </c>
       <c r="B129">
-        <v>5357</v>
+        <v>5646</v>
       </c>
       <c r="C129" t="s">
-        <v>582</v>
+        <v>337</v>
       </c>
       <c r="D129" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>585</v>
+        <v>338</v>
+      </c>
+      <c r="E129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>586</v>
+        <v>336</v>
       </c>
       <c r="B130">
-        <v>5256</v>
+        <v>5640</v>
       </c>
       <c r="C130" t="s">
-        <v>185</v>
+        <v>339</v>
       </c>
       <c r="D130" t="s">
-        <v>587</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>340</v>
+      </c>
+      <c r="E130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>586</v>
+        <v>341</v>
       </c>
       <c r="B131">
-        <v>5210</v>
+        <v>5597</v>
       </c>
       <c r="C131" t="s">
-        <v>588</v>
+        <v>342</v>
       </c>
       <c r="D131" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>591</v>
+        <v>343</v>
+      </c>
+      <c r="E131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>592</v>
+        <v>344</v>
       </c>
       <c r="B132">
-        <v>5168</v>
+        <v>5536</v>
       </c>
       <c r="C132" t="s">
-        <v>593</v>
+        <v>345</v>
       </c>
       <c r="D132" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>596</v>
+        <v>346</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>597</v>
+        <v>347</v>
       </c>
       <c r="B133">
-        <v>5122</v>
+        <v>5357</v>
       </c>
       <c r="C133" t="s">
-        <v>598</v>
+        <v>348</v>
       </c>
       <c r="D133" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>601</v>
+        <v>349</v>
+      </c>
+      <c r="E133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="134" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>602</v>
+        <v>350</v>
       </c>
       <c r="B134">
-        <v>5008</v>
+        <v>5256</v>
       </c>
       <c r="C134" t="s">
-        <v>603</v>
+        <v>122</v>
       </c>
       <c r="D134" t="s">
-        <v>604</v>
+        <v>351</v>
       </c>
       <c r="E134" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>122</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>607</v>
+        <v>350</v>
       </c>
       <c r="B135">
-        <v>4924</v>
+        <v>5210</v>
       </c>
       <c r="C135" t="s">
-        <v>185</v>
+        <v>352</v>
       </c>
       <c r="D135" t="s">
-        <v>608</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>353</v>
+      </c>
+      <c r="E135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="136" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>607</v>
+        <v>354</v>
       </c>
       <c r="B136">
-        <v>4863</v>
+        <v>5168</v>
       </c>
       <c r="C136" t="s">
-        <v>609</v>
+        <v>355</v>
       </c>
       <c r="D136" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-        <v>612</v>
+        <v>356</v>
+      </c>
+      <c r="E136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="137" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>613</v>
+        <v>357</v>
       </c>
       <c r="B137">
-        <v>4837</v>
+        <v>5122</v>
       </c>
       <c r="C137" t="s">
-        <v>614</v>
+        <v>358</v>
       </c>
       <c r="D137" t="s">
-        <v>615</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>359</v>
+      </c>
+      <c r="E137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>618</v>
+        <v>360</v>
       </c>
       <c r="B138">
-        <v>4806</v>
+        <v>5008</v>
       </c>
       <c r="C138" t="s">
-        <v>619</v>
+        <v>361</v>
       </c>
       <c r="D138" t="s">
-        <v>620</v>
-[...5 lines deleted...]
-        <v>622</v>
+        <v>362</v>
+      </c>
+      <c r="E138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>623</v>
+        <v>363</v>
       </c>
       <c r="B139">
-        <v>4701</v>
+        <v>4924</v>
       </c>
       <c r="C139" t="s">
-        <v>624</v>
+        <v>122</v>
       </c>
       <c r="D139" t="s">
-        <v>625</v>
+        <v>364</v>
       </c>
       <c r="E139" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>122</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>623</v>
+        <v>363</v>
       </c>
       <c r="B140">
-        <v>4685</v>
+        <v>4863</v>
       </c>
       <c r="C140" t="s">
-        <v>628</v>
+        <v>365</v>
       </c>
       <c r="D140" t="s">
-        <v>629</v>
-[...5 lines deleted...]
-        <v>631</v>
+        <v>366</v>
+      </c>
+      <c r="E140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>632</v>
+        <v>367</v>
       </c>
       <c r="B141">
-        <v>4634</v>
+        <v>4837</v>
       </c>
       <c r="C141" t="s">
-        <v>633</v>
+        <v>368</v>
       </c>
       <c r="D141" t="s">
-        <v>634</v>
-[...5 lines deleted...]
-        <v>636</v>
+        <v>369</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>632</v>
+        <v>370</v>
       </c>
       <c r="B142">
-        <v>4608</v>
+        <v>4806</v>
       </c>
       <c r="C142" t="s">
-        <v>637</v>
+        <v>371</v>
       </c>
       <c r="D142" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>372</v>
+      </c>
+      <c r="E142" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>632</v>
+        <v>373</v>
       </c>
       <c r="B143">
-        <v>4599</v>
+        <v>4701</v>
       </c>
       <c r="C143" t="s">
-        <v>185</v>
+        <v>374</v>
       </c>
       <c r="D143" t="s">
-        <v>641</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>375</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>642</v>
+        <v>373</v>
       </c>
       <c r="B144">
-        <v>4569</v>
+        <v>4685</v>
       </c>
       <c r="C144" t="s">
-        <v>643</v>
+        <v>376</v>
       </c>
       <c r="D144" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>377</v>
+      </c>
+      <c r="E144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>647</v>
+        <v>378</v>
       </c>
       <c r="B145">
-        <v>4216</v>
+        <v>4634</v>
       </c>
       <c r="C145" t="s">
-        <v>648</v>
+        <v>379</v>
       </c>
       <c r="D145" t="s">
-        <v>649</v>
-[...5 lines deleted...]
-        <v>651</v>
+        <v>380</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>647</v>
+        <v>378</v>
       </c>
       <c r="B146">
-        <v>4142</v>
+        <v>4608</v>
       </c>
       <c r="C146" t="s">
-        <v>652</v>
+        <v>381</v>
       </c>
       <c r="D146" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-        <v>655</v>
+        <v>382</v>
+      </c>
+      <c r="E146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>656</v>
+        <v>378</v>
       </c>
       <c r="B147">
-        <v>4017</v>
+        <v>4599</v>
       </c>
       <c r="C147" t="s">
-        <v>657</v>
+        <v>122</v>
       </c>
       <c r="D147" t="s">
-        <v>658</v>
+        <v>383</v>
       </c>
       <c r="E147" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>122</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>661</v>
+        <v>384</v>
       </c>
       <c r="B148">
-        <v>3983</v>
+        <v>4569</v>
       </c>
       <c r="C148" t="s">
-        <v>662</v>
+        <v>385</v>
       </c>
       <c r="D148" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>665</v>
+        <v>386</v>
+      </c>
+      <c r="E148" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="149" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>666</v>
+        <v>387</v>
       </c>
       <c r="B149">
-        <v>3906</v>
+        <v>4216</v>
       </c>
       <c r="C149" t="s">
-        <v>185</v>
+        <v>388</v>
       </c>
       <c r="D149" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>389</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="150" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>668</v>
+        <v>387</v>
       </c>
       <c r="B150">
-        <v>3854</v>
+        <v>4142</v>
       </c>
       <c r="C150" t="s">
-        <v>669</v>
+        <v>390</v>
       </c>
       <c r="D150" t="s">
-        <v>670</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>391</v>
+      </c>
+      <c r="E150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="151" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>668</v>
+        <v>392</v>
       </c>
       <c r="B151">
-        <v>3837</v>
+        <v>4017</v>
       </c>
       <c r="C151" t="s">
-        <v>673</v>
+        <v>393</v>
       </c>
       <c r="D151" t="s">
-        <v>674</v>
-[...5 lines deleted...]
-        <v>676</v>
+        <v>394</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>677</v>
+        <v>395</v>
       </c>
       <c r="B152">
-        <v>3819</v>
+        <v>3983</v>
       </c>
       <c r="C152" t="s">
-        <v>678</v>
+        <v>396</v>
       </c>
       <c r="D152" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>397</v>
+      </c>
+      <c r="E152" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="153" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>682</v>
+        <v>398</v>
       </c>
       <c r="B153">
-        <v>3498</v>
+        <v>3906</v>
       </c>
       <c r="C153" t="s">
-        <v>683</v>
+        <v>122</v>
       </c>
       <c r="D153" t="s">
-        <v>684</v>
+        <v>399</v>
       </c>
       <c r="E153" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>122</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="154" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>687</v>
+        <v>400</v>
       </c>
       <c r="B154">
-        <v>3314</v>
+        <v>3854</v>
       </c>
       <c r="C154" t="s">
-        <v>185</v>
+        <v>401</v>
       </c>
       <c r="D154" t="s">
-        <v>688</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>402</v>
+      </c>
+      <c r="E154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="155" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>689</v>
+        <v>400</v>
       </c>
       <c r="B155">
-        <v>3229</v>
+        <v>3837</v>
       </c>
       <c r="C155" t="s">
-        <v>690</v>
+        <v>403</v>
       </c>
       <c r="D155" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-        <v>693</v>
+        <v>404</v>
+      </c>
+      <c r="E155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>689</v>
+        <v>405</v>
       </c>
       <c r="B156">
-        <v>3225</v>
+        <v>3819</v>
       </c>
       <c r="C156" t="s">
-        <v>694</v>
+        <v>406</v>
       </c>
       <c r="D156" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>407</v>
+      </c>
+      <c r="E156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="157" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>698</v>
+        <v>408</v>
       </c>
       <c r="B157">
-        <v>3152</v>
+        <v>3498</v>
       </c>
       <c r="C157" t="s">
-        <v>699</v>
+        <v>409</v>
       </c>
       <c r="D157" t="s">
-        <v>700</v>
-[...5 lines deleted...]
-        <v>702</v>
+        <v>410</v>
+      </c>
+      <c r="E157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>703</v>
+        <v>411</v>
       </c>
       <c r="B158">
-        <v>3092</v>
+        <v>3314</v>
       </c>
       <c r="C158" t="s">
-        <v>704</v>
+        <v>122</v>
       </c>
       <c r="D158" t="s">
-        <v>705</v>
+        <v>412</v>
       </c>
       <c r="E158" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>122</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="159" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>703</v>
+        <v>413</v>
       </c>
       <c r="B159">
-        <v>3080</v>
+        <v>3229</v>
       </c>
       <c r="C159" t="s">
-        <v>708</v>
+        <v>414</v>
       </c>
       <c r="D159" t="s">
-        <v>709</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>415</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="160" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>712</v>
+        <v>413</v>
       </c>
       <c r="B160">
-        <v>3029</v>
+        <v>3225</v>
       </c>
       <c r="C160" t="s">
-        <v>713</v>
+        <v>416</v>
       </c>
       <c r="D160" t="s">
-        <v>714</v>
-[...5 lines deleted...]
-        <v>716</v>
+        <v>417</v>
+      </c>
+      <c r="E160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="161" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>712</v>
+        <v>418</v>
       </c>
       <c r="B161">
-        <v>3021</v>
+        <v>3152</v>
       </c>
       <c r="C161" t="s">
-        <v>717</v>
+        <v>419</v>
       </c>
       <c r="D161" t="s">
-        <v>718</v>
-[...5 lines deleted...]
-        <v>720</v>
+        <v>420</v>
+      </c>
+      <c r="E161" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="162" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>721</v>
+        <v>421</v>
       </c>
       <c r="B162">
-        <v>2864</v>
+        <v>3092</v>
       </c>
       <c r="C162" t="s">
-        <v>185</v>
+        <v>422</v>
       </c>
       <c r="D162" t="s">
-        <v>722</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>423</v>
+      </c>
+      <c r="E162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="163" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>723</v>
+        <v>421</v>
       </c>
       <c r="B163">
-        <v>2764</v>
+        <v>3080</v>
       </c>
       <c r="C163" t="s">
-        <v>724</v>
+        <v>424</v>
       </c>
       <c r="D163" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>727</v>
+        <v>425</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="164" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>728</v>
+        <v>426</v>
       </c>
       <c r="B164">
-        <v>2675</v>
+        <v>3029</v>
       </c>
       <c r="C164" t="s">
-        <v>729</v>
+        <v>427</v>
       </c>
       <c r="D164" t="s">
-        <v>730</v>
-[...5 lines deleted...]
-        <v>732</v>
+        <v>428</v>
+      </c>
+      <c r="E164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>728</v>
+        <v>426</v>
       </c>
       <c r="B165">
-        <v>2652</v>
+        <v>3021</v>
       </c>
       <c r="C165" t="s">
-        <v>733</v>
+        <v>429</v>
       </c>
       <c r="D165" t="s">
-        <v>734</v>
-[...5 lines deleted...]
-        <v>736</v>
+        <v>430</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>737</v>
+        <v>431</v>
       </c>
       <c r="B166">
-        <v>2633</v>
+        <v>2864</v>
       </c>
       <c r="C166" t="s">
-        <v>738</v>
+        <v>122</v>
       </c>
       <c r="D166" t="s">
-        <v>739</v>
+        <v>432</v>
       </c>
       <c r="E166" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>122</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>737</v>
+        <v>433</v>
       </c>
       <c r="B167">
-        <v>2623</v>
+        <v>2764</v>
       </c>
       <c r="C167" t="s">
-        <v>742</v>
+        <v>434</v>
       </c>
       <c r="D167" t="s">
-        <v>743</v>
-[...5 lines deleted...]
-        <v>745</v>
+        <v>435</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>737</v>
+        <v>436</v>
       </c>
       <c r="B168">
-        <v>2602</v>
+        <v>2675</v>
       </c>
       <c r="C168" t="s">
-        <v>746</v>
+        <v>437</v>
       </c>
       <c r="D168" t="s">
-        <v>747</v>
-[...5 lines deleted...]
-        <v>749</v>
+        <v>438</v>
+      </c>
+      <c r="E168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>750</v>
+        <v>436</v>
       </c>
       <c r="B169">
-        <v>2456</v>
+        <v>2652</v>
       </c>
       <c r="C169" t="s">
-        <v>185</v>
+        <v>439</v>
       </c>
       <c r="D169" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>440</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>752</v>
+        <v>441</v>
       </c>
       <c r="B170">
-        <v>2378</v>
+        <v>2633</v>
       </c>
       <c r="C170" t="s">
-        <v>753</v>
+        <v>442</v>
       </c>
       <c r="D170" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>756</v>
+        <v>443</v>
+      </c>
+      <c r="E170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>757</v>
+        <v>441</v>
       </c>
       <c r="B171">
-        <v>2312</v>
+        <v>2623</v>
       </c>
       <c r="C171" t="s">
-        <v>758</v>
+        <v>444</v>
       </c>
       <c r="D171" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>761</v>
+        <v>445</v>
+      </c>
+      <c r="E171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>762</v>
+        <v>441</v>
       </c>
       <c r="B172">
-        <v>2237</v>
+        <v>2602</v>
       </c>
       <c r="C172" t="s">
-        <v>763</v>
+        <v>446</v>
       </c>
       <c r="D172" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>766</v>
+        <v>447</v>
+      </c>
+      <c r="E172" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>767</v>
+        <v>448</v>
       </c>
       <c r="B173">
-        <v>2132</v>
+        <v>2456</v>
       </c>
       <c r="C173" t="s">
-        <v>768</v>
+        <v>122</v>
       </c>
       <c r="D173" t="s">
-        <v>769</v>
+        <v>449</v>
       </c>
       <c r="E173" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>122</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>772</v>
+        <v>450</v>
       </c>
       <c r="B174">
-        <v>2113</v>
+        <v>2378</v>
       </c>
       <c r="C174" t="s">
-        <v>773</v>
+        <v>451</v>
       </c>
       <c r="D174" t="s">
-        <v>774</v>
-[...5 lines deleted...]
-        <v>776</v>
+        <v>452</v>
+      </c>
+      <c r="E174" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>772</v>
+        <v>453</v>
       </c>
       <c r="B175">
-        <v>2107</v>
+        <v>2312</v>
       </c>
       <c r="C175" t="s">
-        <v>777</v>
+        <v>454</v>
       </c>
       <c r="D175" t="s">
-        <v>778</v>
-[...5 lines deleted...]
-        <v>780</v>
+        <v>455</v>
+      </c>
+      <c r="E175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>772</v>
+        <v>456</v>
       </c>
       <c r="B176">
-        <v>2099</v>
+        <v>2237</v>
       </c>
       <c r="C176" t="s">
-        <v>781</v>
+        <v>457</v>
       </c>
       <c r="D176" t="s">
-        <v>782</v>
-[...5 lines deleted...]
-        <v>784</v>
+        <v>458</v>
+      </c>
+      <c r="E176" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>785</v>
+        <v>459</v>
       </c>
       <c r="B177">
-        <v>2057</v>
+        <v>2132</v>
       </c>
       <c r="C177" t="s">
-        <v>786</v>
+        <v>460</v>
       </c>
       <c r="D177" t="s">
-        <v>787</v>
-[...5 lines deleted...]
-        <v>789</v>
+        <v>461</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>790</v>
+        <v>462</v>
       </c>
       <c r="B178">
-        <v>2009</v>
+        <v>2113</v>
       </c>
       <c r="C178" t="s">
-        <v>791</v>
+        <v>463</v>
       </c>
       <c r="D178" t="s">
-        <v>792</v>
-[...5 lines deleted...]
-        <v>794</v>
+        <v>464</v>
+      </c>
+      <c r="E178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>790</v>
+        <v>462</v>
       </c>
       <c r="B179">
-        <v>1999</v>
+        <v>2107</v>
       </c>
       <c r="C179" t="s">
-        <v>795</v>
+        <v>465</v>
       </c>
       <c r="D179" t="s">
-        <v>796</v>
-[...5 lines deleted...]
-        <v>798</v>
+        <v>466</v>
+      </c>
+      <c r="E179" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>799</v>
+        <v>462</v>
       </c>
       <c r="B180">
-        <v>1959</v>
+        <v>2099</v>
       </c>
       <c r="C180" t="s">
-        <v>800</v>
+        <v>467</v>
       </c>
       <c r="D180" t="s">
-        <v>801</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>468</v>
+      </c>
+      <c r="E180" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>799</v>
+        <v>469</v>
       </c>
       <c r="B181">
-        <v>1925</v>
+        <v>2057</v>
       </c>
       <c r="C181" t="s">
-        <v>804</v>
+        <v>470</v>
       </c>
       <c r="D181" t="s">
-        <v>805</v>
-[...5 lines deleted...]
-        <v>807</v>
+        <v>471</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>799</v>
+        <v>472</v>
       </c>
       <c r="B182">
-        <v>1918</v>
+        <v>2009</v>
       </c>
       <c r="C182" t="s">
-        <v>808</v>
+        <v>473</v>
       </c>
       <c r="D182" t="s">
-        <v>809</v>
-[...5 lines deleted...]
-        <v>811</v>
+        <v>474</v>
+      </c>
+      <c r="E182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>812</v>
+        <v>472</v>
       </c>
       <c r="B183">
-        <v>1879</v>
+        <v>1999</v>
       </c>
       <c r="C183" t="s">
-        <v>813</v>
+        <v>475</v>
       </c>
       <c r="D183" t="s">
-        <v>814</v>
-[...5 lines deleted...]
-        <v>816</v>
+        <v>476</v>
+      </c>
+      <c r="E183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>817</v>
+        <v>477</v>
       </c>
       <c r="B184">
-        <v>1799</v>
+        <v>1959</v>
       </c>
       <c r="C184" t="s">
-        <v>185</v>
+        <v>478</v>
       </c>
       <c r="D184" t="s">
-        <v>818</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>479</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>819</v>
+        <v>477</v>
       </c>
       <c r="B185">
-        <v>1661</v>
+        <v>1925</v>
       </c>
       <c r="C185" t="s">
-        <v>185</v>
+        <v>480</v>
       </c>
       <c r="D185" t="s">
-        <v>820</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>481</v>
+      </c>
+      <c r="E185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>821</v>
+        <v>477</v>
       </c>
       <c r="B186">
-        <v>1591</v>
+        <v>1918</v>
       </c>
       <c r="C186" t="s">
-        <v>185</v>
+        <v>482</v>
       </c>
       <c r="D186" t="s">
-        <v>822</v>
-[...5 lines deleted...]
-        <v>187</v>
+        <v>483</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>821</v>
+        <v>484</v>
       </c>
       <c r="B187">
-        <v>1577</v>
+        <v>1879</v>
       </c>
       <c r="C187" t="s">
-        <v>823</v>
+        <v>485</v>
       </c>
       <c r="D187" t="s">
-        <v>824</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>486</v>
+      </c>
+      <c r="E187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>827</v>
+        <v>487</v>
       </c>
       <c r="B188">
+        <v>1799</v>
+      </c>
+      <c r="C188" t="s">
+        <v>122</v>
+      </c>
+      <c r="D188" t="s">
+        <v>488</v>
+      </c>
+      <c r="E188" t="s">
+        <v>122</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>489</v>
+      </c>
+      <c r="B189">
+        <v>1661</v>
+      </c>
+      <c r="C189" t="s">
+        <v>122</v>
+      </c>
+      <c r="D189" t="s">
+        <v>490</v>
+      </c>
+      <c r="E189" t="s">
+        <v>122</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>491</v>
+      </c>
+      <c r="B190">
+        <v>1591</v>
+      </c>
+      <c r="C190" t="s">
+        <v>122</v>
+      </c>
+      <c r="D190" t="s">
+        <v>492</v>
+      </c>
+      <c r="E190" t="s">
+        <v>122</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>491</v>
+      </c>
+      <c r="B191">
+        <v>1577</v>
+      </c>
+      <c r="C191" t="s">
+        <v>493</v>
+      </c>
+      <c r="D191" t="s">
+        <v>494</v>
+      </c>
+      <c r="E191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>495</v>
+      </c>
+      <c r="B192">
         <v>1459</v>
       </c>
-      <c r="C188" t="s">
-[...9 lines deleted...]
-        <v>831</v>
+      <c r="C192" t="s">
+        <v>496</v>
+      </c>
+      <c r="D192" t="s">
+        <v>497</v>
+      </c>
+      <c r="E192" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>9</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId1"/>
+    <hyperlink ref="F2" r:id="rId2"/>
+    <hyperlink ref="E3" r:id="rId3"/>
+    <hyperlink ref="F3" r:id="rId4"/>
+    <hyperlink ref="E4" r:id="rId5"/>
+    <hyperlink ref="F4" r:id="rId6"/>
+    <hyperlink ref="E5" r:id="rId7"/>
+    <hyperlink ref="F5" r:id="rId8"/>
+    <hyperlink ref="E6" r:id="rId9"/>
+    <hyperlink ref="F6" r:id="rId10"/>
+    <hyperlink ref="E7" r:id="rId11"/>
+    <hyperlink ref="F7" r:id="rId12"/>
+    <hyperlink ref="E8" r:id="rId13"/>
+    <hyperlink ref="F8" r:id="rId14"/>
+    <hyperlink ref="E9" r:id="rId15"/>
+    <hyperlink ref="F9" r:id="rId16"/>
+    <hyperlink ref="E10" r:id="rId17"/>
+    <hyperlink ref="F10" r:id="rId18"/>
+    <hyperlink ref="E11" r:id="rId19"/>
+    <hyperlink ref="F11" r:id="rId20"/>
+    <hyperlink ref="E12" r:id="rId21"/>
+    <hyperlink ref="F12" r:id="rId22"/>
+    <hyperlink ref="E13" r:id="rId23"/>
+    <hyperlink ref="F13" r:id="rId24"/>
+    <hyperlink ref="E14" r:id="rId25"/>
+    <hyperlink ref="F14" r:id="rId26"/>
+    <hyperlink ref="E15" r:id="rId27"/>
+    <hyperlink ref="F15" r:id="rId28"/>
+    <hyperlink ref="E16" r:id="rId29"/>
+    <hyperlink ref="F16" r:id="rId30"/>
+    <hyperlink ref="E17" r:id="rId31"/>
+    <hyperlink ref="F17" r:id="rId32"/>
+    <hyperlink ref="E18" r:id="rId33"/>
+    <hyperlink ref="F18" r:id="rId34"/>
+    <hyperlink ref="E19" r:id="rId35"/>
+    <hyperlink ref="F19" r:id="rId36"/>
+    <hyperlink ref="E20" r:id="rId37"/>
+    <hyperlink ref="F20" r:id="rId38"/>
+    <hyperlink ref="E21" r:id="rId39"/>
+    <hyperlink ref="F21" r:id="rId40"/>
+    <hyperlink ref="E22" r:id="rId41"/>
+    <hyperlink ref="F22" r:id="rId42"/>
+    <hyperlink ref="E23" r:id="rId43"/>
+    <hyperlink ref="F23" r:id="rId44"/>
+    <hyperlink ref="E24" r:id="rId45"/>
+    <hyperlink ref="F24" r:id="rId46"/>
+    <hyperlink ref="E25" r:id="rId47"/>
+    <hyperlink ref="F25" r:id="rId48"/>
+    <hyperlink ref="E26" r:id="rId49"/>
+    <hyperlink ref="F26" r:id="rId50"/>
+    <hyperlink ref="E27" r:id="rId51"/>
+    <hyperlink ref="F27" r:id="rId52"/>
+    <hyperlink ref="E28" r:id="rId53"/>
+    <hyperlink ref="F28" r:id="rId54"/>
+    <hyperlink ref="E29" r:id="rId55"/>
+    <hyperlink ref="F29" r:id="rId56"/>
+    <hyperlink ref="E30" r:id="rId57"/>
+    <hyperlink ref="F30" r:id="rId58"/>
+    <hyperlink ref="E31" r:id="rId59"/>
+    <hyperlink ref="F31" r:id="rId60"/>
+    <hyperlink ref="E32" r:id="rId61"/>
+    <hyperlink ref="F32" r:id="rId62"/>
+    <hyperlink ref="E33" r:id="rId63"/>
+    <hyperlink ref="F33" r:id="rId64"/>
+    <hyperlink ref="E34" r:id="rId65"/>
+    <hyperlink ref="F34" r:id="rId66"/>
+    <hyperlink ref="E35" r:id="rId67"/>
+    <hyperlink ref="F35" r:id="rId68"/>
+    <hyperlink ref="E36" r:id="rId69"/>
+    <hyperlink ref="F36" r:id="rId70"/>
+    <hyperlink ref="E37" r:id="rId71"/>
+    <hyperlink ref="F37" r:id="rId72"/>
+    <hyperlink ref="E38" r:id="rId73"/>
+    <hyperlink ref="F38" r:id="rId74"/>
+    <hyperlink ref="E39" r:id="rId75"/>
+    <hyperlink ref="F39" r:id="rId76"/>
+    <hyperlink ref="E40" r:id="rId77"/>
+    <hyperlink ref="F40" r:id="rId78"/>
+    <hyperlink ref="E41" r:id="rId79"/>
+    <hyperlink ref="F41" r:id="rId80"/>
+    <hyperlink ref="E42" r:id="rId81"/>
+    <hyperlink ref="F42" r:id="rId82"/>
+    <hyperlink ref="E43" r:id="rId83"/>
+    <hyperlink ref="F43" r:id="rId84"/>
+    <hyperlink ref="F44" r:id="rId85"/>
+    <hyperlink ref="E45" r:id="rId86"/>
+    <hyperlink ref="F45" r:id="rId87"/>
+    <hyperlink ref="E46" r:id="rId88"/>
+    <hyperlink ref="F46" r:id="rId89"/>
+    <hyperlink ref="E47" r:id="rId90"/>
+    <hyperlink ref="F47" r:id="rId91"/>
+    <hyperlink ref="E48" r:id="rId92"/>
+    <hyperlink ref="F48" r:id="rId93"/>
+    <hyperlink ref="E49" r:id="rId94"/>
+    <hyperlink ref="F49" r:id="rId95"/>
+    <hyperlink ref="E50" r:id="rId96"/>
+    <hyperlink ref="F50" r:id="rId97"/>
+    <hyperlink ref="E51" r:id="rId98"/>
+    <hyperlink ref="F51" r:id="rId99"/>
+    <hyperlink ref="E52" r:id="rId100"/>
+    <hyperlink ref="F52" r:id="rId101"/>
+    <hyperlink ref="E53" r:id="rId102"/>
+    <hyperlink ref="F53" r:id="rId103"/>
+    <hyperlink ref="E54" r:id="rId104"/>
+    <hyperlink ref="F54" r:id="rId105"/>
+    <hyperlink ref="E55" r:id="rId106"/>
+    <hyperlink ref="F55" r:id="rId107"/>
+    <hyperlink ref="E56" r:id="rId108"/>
+    <hyperlink ref="F56" r:id="rId109"/>
+    <hyperlink ref="E57" r:id="rId110"/>
+    <hyperlink ref="F57" r:id="rId111"/>
+    <hyperlink ref="E58" r:id="rId112"/>
+    <hyperlink ref="F58" r:id="rId113"/>
+    <hyperlink ref="E59" r:id="rId114"/>
+    <hyperlink ref="F59" r:id="rId115"/>
+    <hyperlink ref="E60" r:id="rId116"/>
+    <hyperlink ref="F60" r:id="rId117"/>
+    <hyperlink ref="E61" r:id="rId118"/>
+    <hyperlink ref="F61" r:id="rId119"/>
+    <hyperlink ref="E62" r:id="rId120"/>
+    <hyperlink ref="F62" r:id="rId121"/>
+    <hyperlink ref="E63" r:id="rId122"/>
+    <hyperlink ref="F63" r:id="rId123"/>
+    <hyperlink ref="E64" r:id="rId124"/>
+    <hyperlink ref="F64" r:id="rId125"/>
+    <hyperlink ref="E65" r:id="rId126"/>
+    <hyperlink ref="F65" r:id="rId127"/>
+    <hyperlink ref="E66" r:id="rId128"/>
+    <hyperlink ref="F66" r:id="rId129"/>
+    <hyperlink ref="E67" r:id="rId130"/>
+    <hyperlink ref="F67" r:id="rId131"/>
+    <hyperlink ref="E68" r:id="rId132"/>
+    <hyperlink ref="F68" r:id="rId133"/>
+    <hyperlink ref="E69" r:id="rId134"/>
+    <hyperlink ref="F69" r:id="rId135"/>
+    <hyperlink ref="E70" r:id="rId136"/>
+    <hyperlink ref="F70" r:id="rId137"/>
+    <hyperlink ref="E71" r:id="rId138"/>
+    <hyperlink ref="F71" r:id="rId139"/>
+    <hyperlink ref="E72" r:id="rId140"/>
+    <hyperlink ref="F72" r:id="rId141"/>
+    <hyperlink ref="E73" r:id="rId142"/>
+    <hyperlink ref="F73" r:id="rId143"/>
+    <hyperlink ref="E74" r:id="rId144"/>
+    <hyperlink ref="F74" r:id="rId145"/>
+    <hyperlink ref="E75" r:id="rId146"/>
+    <hyperlink ref="F75" r:id="rId147"/>
+    <hyperlink ref="F76" r:id="rId148"/>
+    <hyperlink ref="E77" r:id="rId149"/>
+    <hyperlink ref="F77" r:id="rId150"/>
+    <hyperlink ref="E78" r:id="rId151"/>
+    <hyperlink ref="F78" r:id="rId152"/>
+    <hyperlink ref="E79" r:id="rId153"/>
+    <hyperlink ref="F79" r:id="rId154"/>
+    <hyperlink ref="F80" r:id="rId155"/>
+    <hyperlink ref="E81" r:id="rId156"/>
+    <hyperlink ref="F81" r:id="rId157"/>
+    <hyperlink ref="E82" r:id="rId158"/>
+    <hyperlink ref="F82" r:id="rId159"/>
+    <hyperlink ref="F83" r:id="rId160"/>
+    <hyperlink ref="E84" r:id="rId161"/>
+    <hyperlink ref="F84" r:id="rId162"/>
+    <hyperlink ref="E85" r:id="rId163"/>
+    <hyperlink ref="F85" r:id="rId164"/>
+    <hyperlink ref="E86" r:id="rId165"/>
+    <hyperlink ref="F86" r:id="rId166"/>
+    <hyperlink ref="E87" r:id="rId167"/>
+    <hyperlink ref="F87" r:id="rId168"/>
+    <hyperlink ref="E88" r:id="rId169"/>
+    <hyperlink ref="F88" r:id="rId170"/>
+    <hyperlink ref="E89" r:id="rId171"/>
+    <hyperlink ref="F89" r:id="rId172"/>
+    <hyperlink ref="E90" r:id="rId173"/>
+    <hyperlink ref="F90" r:id="rId174"/>
+    <hyperlink ref="E91" r:id="rId175"/>
+    <hyperlink ref="F91" r:id="rId176"/>
+    <hyperlink ref="E92" r:id="rId177"/>
+    <hyperlink ref="F92" r:id="rId178"/>
+    <hyperlink ref="E93" r:id="rId179"/>
+    <hyperlink ref="F93" r:id="rId180"/>
+    <hyperlink ref="E94" r:id="rId181"/>
+    <hyperlink ref="F94" r:id="rId182"/>
+    <hyperlink ref="E95" r:id="rId183"/>
+    <hyperlink ref="F95" r:id="rId184"/>
+    <hyperlink ref="E96" r:id="rId185"/>
+    <hyperlink ref="F96" r:id="rId186"/>
+    <hyperlink ref="E97" r:id="rId187"/>
+    <hyperlink ref="F97" r:id="rId188"/>
+    <hyperlink ref="E98" r:id="rId189"/>
+    <hyperlink ref="F98" r:id="rId190"/>
+    <hyperlink ref="E99" r:id="rId191"/>
+    <hyperlink ref="F99" r:id="rId192"/>
+    <hyperlink ref="E100" r:id="rId193"/>
+    <hyperlink ref="F100" r:id="rId194"/>
+    <hyperlink ref="E101" r:id="rId195"/>
+    <hyperlink ref="F101" r:id="rId196"/>
+    <hyperlink ref="E102" r:id="rId197"/>
+    <hyperlink ref="F102" r:id="rId198"/>
+    <hyperlink ref="E103" r:id="rId199"/>
+    <hyperlink ref="F103" r:id="rId200"/>
+    <hyperlink ref="E104" r:id="rId201"/>
+    <hyperlink ref="F104" r:id="rId202"/>
+    <hyperlink ref="E105" r:id="rId203"/>
+    <hyperlink ref="F105" r:id="rId204"/>
+    <hyperlink ref="E106" r:id="rId205"/>
+    <hyperlink ref="F106" r:id="rId206"/>
+    <hyperlink ref="E107" r:id="rId207"/>
+    <hyperlink ref="F107" r:id="rId208"/>
+    <hyperlink ref="E108" r:id="rId209"/>
+    <hyperlink ref="F108" r:id="rId210"/>
+    <hyperlink ref="E109" r:id="rId211"/>
+    <hyperlink ref="F109" r:id="rId212"/>
+    <hyperlink ref="E110" r:id="rId213"/>
+    <hyperlink ref="F110" r:id="rId214"/>
+    <hyperlink ref="E111" r:id="rId215"/>
+    <hyperlink ref="F111" r:id="rId216"/>
+    <hyperlink ref="E112" r:id="rId217"/>
+    <hyperlink ref="F112" r:id="rId218"/>
+    <hyperlink ref="E113" r:id="rId219"/>
+    <hyperlink ref="F113" r:id="rId220"/>
+    <hyperlink ref="E114" r:id="rId221"/>
+    <hyperlink ref="F114" r:id="rId222"/>
+    <hyperlink ref="E115" r:id="rId223"/>
+    <hyperlink ref="F115" r:id="rId224"/>
+    <hyperlink ref="E116" r:id="rId225"/>
+    <hyperlink ref="F116" r:id="rId226"/>
+    <hyperlink ref="E117" r:id="rId227"/>
+    <hyperlink ref="F117" r:id="rId228"/>
+    <hyperlink ref="E118" r:id="rId229"/>
+    <hyperlink ref="F118" r:id="rId230"/>
+    <hyperlink ref="E119" r:id="rId231"/>
+    <hyperlink ref="F119" r:id="rId232"/>
+    <hyperlink ref="E120" r:id="rId233"/>
+    <hyperlink ref="F120" r:id="rId234"/>
+    <hyperlink ref="E121" r:id="rId235"/>
+    <hyperlink ref="F121" r:id="rId236"/>
+    <hyperlink ref="E122" r:id="rId237"/>
+    <hyperlink ref="F122" r:id="rId238"/>
+    <hyperlink ref="E123" r:id="rId239"/>
+    <hyperlink ref="F123" r:id="rId240"/>
+    <hyperlink ref="E124" r:id="rId241"/>
+    <hyperlink ref="F124" r:id="rId242"/>
+    <hyperlink ref="E125" r:id="rId243"/>
+    <hyperlink ref="F125" r:id="rId244"/>
+    <hyperlink ref="E126" r:id="rId245"/>
+    <hyperlink ref="F126" r:id="rId246"/>
+    <hyperlink ref="E127" r:id="rId247"/>
+    <hyperlink ref="F127" r:id="rId248"/>
+    <hyperlink ref="E128" r:id="rId249"/>
+    <hyperlink ref="F128" r:id="rId250"/>
+    <hyperlink ref="E129" r:id="rId251"/>
+    <hyperlink ref="F129" r:id="rId252"/>
+    <hyperlink ref="E130" r:id="rId253"/>
+    <hyperlink ref="F130" r:id="rId254"/>
+    <hyperlink ref="E131" r:id="rId255"/>
+    <hyperlink ref="F131" r:id="rId256"/>
+    <hyperlink ref="E132" r:id="rId257"/>
+    <hyperlink ref="F132" r:id="rId258"/>
+    <hyperlink ref="E133" r:id="rId259"/>
+    <hyperlink ref="F133" r:id="rId260"/>
+    <hyperlink ref="F134" r:id="rId261"/>
+    <hyperlink ref="E135" r:id="rId262"/>
+    <hyperlink ref="F135" r:id="rId263"/>
+    <hyperlink ref="E136" r:id="rId264"/>
+    <hyperlink ref="F136" r:id="rId265"/>
+    <hyperlink ref="E137" r:id="rId266"/>
+    <hyperlink ref="F137" r:id="rId267"/>
+    <hyperlink ref="E138" r:id="rId268"/>
+    <hyperlink ref="F138" r:id="rId269"/>
+    <hyperlink ref="F139" r:id="rId270"/>
+    <hyperlink ref="E140" r:id="rId271"/>
+    <hyperlink ref="F140" r:id="rId272"/>
+    <hyperlink ref="E141" r:id="rId273"/>
+    <hyperlink ref="F141" r:id="rId274"/>
+    <hyperlink ref="E142" r:id="rId275"/>
+    <hyperlink ref="F142" r:id="rId276"/>
+    <hyperlink ref="E143" r:id="rId277"/>
+    <hyperlink ref="F143" r:id="rId278"/>
+    <hyperlink ref="E144" r:id="rId279"/>
+    <hyperlink ref="F144" r:id="rId280"/>
+    <hyperlink ref="E145" r:id="rId281"/>
+    <hyperlink ref="F145" r:id="rId282"/>
+    <hyperlink ref="E146" r:id="rId283"/>
+    <hyperlink ref="F146" r:id="rId284"/>
+    <hyperlink ref="F147" r:id="rId285"/>
+    <hyperlink ref="E148" r:id="rId286"/>
+    <hyperlink ref="F148" r:id="rId287"/>
+    <hyperlink ref="E149" r:id="rId288"/>
+    <hyperlink ref="F149" r:id="rId289"/>
+    <hyperlink ref="E150" r:id="rId290"/>
+    <hyperlink ref="F150" r:id="rId291"/>
+    <hyperlink ref="E151" r:id="rId292"/>
+    <hyperlink ref="F151" r:id="rId293"/>
+    <hyperlink ref="E152" r:id="rId294"/>
+    <hyperlink ref="F152" r:id="rId295"/>
+    <hyperlink ref="F153" r:id="rId296"/>
+    <hyperlink ref="E154" r:id="rId297"/>
+    <hyperlink ref="F154" r:id="rId298"/>
+    <hyperlink ref="E155" r:id="rId299"/>
+    <hyperlink ref="F155" r:id="rId300"/>
+    <hyperlink ref="E156" r:id="rId301"/>
+    <hyperlink ref="F156" r:id="rId302"/>
+    <hyperlink ref="E157" r:id="rId303"/>
+    <hyperlink ref="F157" r:id="rId304"/>
+    <hyperlink ref="F158" r:id="rId305"/>
+    <hyperlink ref="E159" r:id="rId306"/>
+    <hyperlink ref="F159" r:id="rId307"/>
+    <hyperlink ref="E160" r:id="rId308"/>
+    <hyperlink ref="F160" r:id="rId309"/>
+    <hyperlink ref="E161" r:id="rId310"/>
+    <hyperlink ref="F161" r:id="rId311"/>
+    <hyperlink ref="E162" r:id="rId312"/>
+    <hyperlink ref="F162" r:id="rId313"/>
+    <hyperlink ref="E163" r:id="rId314"/>
+    <hyperlink ref="F163" r:id="rId315"/>
+    <hyperlink ref="E164" r:id="rId316"/>
+    <hyperlink ref="F164" r:id="rId317"/>
+    <hyperlink ref="E165" r:id="rId318"/>
+    <hyperlink ref="F165" r:id="rId319"/>
+    <hyperlink ref="F166" r:id="rId320"/>
+    <hyperlink ref="E167" r:id="rId321"/>
+    <hyperlink ref="F167" r:id="rId322"/>
+    <hyperlink ref="E168" r:id="rId323"/>
+    <hyperlink ref="F168" r:id="rId324"/>
+    <hyperlink ref="E169" r:id="rId325"/>
+    <hyperlink ref="F169" r:id="rId326"/>
+    <hyperlink ref="E170" r:id="rId327"/>
+    <hyperlink ref="F170" r:id="rId328"/>
+    <hyperlink ref="E171" r:id="rId329"/>
+    <hyperlink ref="F171" r:id="rId330"/>
+    <hyperlink ref="E172" r:id="rId331"/>
+    <hyperlink ref="F172" r:id="rId332"/>
+    <hyperlink ref="F173" r:id="rId333"/>
+    <hyperlink ref="E174" r:id="rId334"/>
+    <hyperlink ref="F174" r:id="rId335"/>
+    <hyperlink ref="E175" r:id="rId336"/>
+    <hyperlink ref="F175" r:id="rId337"/>
+    <hyperlink ref="E176" r:id="rId338"/>
+    <hyperlink ref="F176" r:id="rId339"/>
+    <hyperlink ref="E177" r:id="rId340"/>
+    <hyperlink ref="F177" r:id="rId341"/>
+    <hyperlink ref="E178" r:id="rId342"/>
+    <hyperlink ref="F178" r:id="rId343"/>
+    <hyperlink ref="E179" r:id="rId344"/>
+    <hyperlink ref="F179" r:id="rId345"/>
+    <hyperlink ref="E180" r:id="rId346"/>
+    <hyperlink ref="F180" r:id="rId347"/>
+    <hyperlink ref="E181" r:id="rId348"/>
+    <hyperlink ref="F181" r:id="rId349"/>
+    <hyperlink ref="E182" r:id="rId350"/>
+    <hyperlink ref="F182" r:id="rId351"/>
+    <hyperlink ref="E183" r:id="rId352"/>
+    <hyperlink ref="F183" r:id="rId353"/>
+    <hyperlink ref="E184" r:id="rId354"/>
+    <hyperlink ref="F184" r:id="rId355"/>
+    <hyperlink ref="E185" r:id="rId356"/>
+    <hyperlink ref="F185" r:id="rId357"/>
+    <hyperlink ref="E186" r:id="rId358"/>
+    <hyperlink ref="F186" r:id="rId359"/>
+    <hyperlink ref="E187" r:id="rId360"/>
+    <hyperlink ref="F187" r:id="rId361"/>
+    <hyperlink ref="F188" r:id="rId362"/>
+    <hyperlink ref="F189" r:id="rId363"/>
+    <hyperlink ref="F190" r:id="rId364"/>
+    <hyperlink ref="E191" r:id="rId365"/>
+    <hyperlink ref="F191" r:id="rId366"/>
+    <hyperlink ref="E192" r:id="rId367"/>
+    <hyperlink ref="F192" r:id="rId368"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>