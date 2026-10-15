--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -8,80 +8,152 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Dati" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="96">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Protocollo</t>
   </si>
   <si>
     <t>CIG</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Dettaglio Appalto (BDNCP)</t>
   </si>
   <si>
     <t>Sottosezione documento</t>
   </si>
   <si>
+    <t>13/10/2026</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>FSE+ Oltre i confini. Linguaggi e logica per il futuro. Decreto di conferimento incarichi di figure di sostegno</t>
+  </si>
+  <si>
+    <t>Link</t>
+  </si>
+  <si>
+    <t>06/10/2026</t>
+  </si>
+  <si>
+    <t>BD3D878E2E</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Trasporto Cl. Prime Secondaria Festival Della Scienza Genova 29.10.2026</t>
+  </si>
+  <si>
+    <t>05/10/2026</t>
+  </si>
+  <si>
+    <t>BD3B44E63F</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Aggiudicazione del servizio di Assicurazione Alunni e Personale Scolastico – Triennio 2026-2029</t>
+  </si>
+  <si>
+    <t>17/09/2026</t>
+  </si>
+  <si>
+    <t>BD04B4EA1C</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Rinnovo del servizio on line "Segnami Gestione Presenze" ATA  A. S. 2026_2027</t>
+  </si>
+  <si>
+    <t>BD03D2068B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - AGGIUDICAZIONE DELLA CONCESSIONE DEL SERVIZIO DI SOMMINISTRAZIONE DI BEVANDE E SNACK MEDIANTE DISTRIBUTORI AUTOMATICI PRESSO LA/LE SEDE/I DELL’ISTITUTO COMPRENSIVO STATALE F. TADINI</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>Programma Operativo Complementare (POC) “Per la Scuola” 2014-2020 Decreto di nomina - Incarico COLLAUDATORE – Supporto tecnico al Rup</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>BCD0863B1B</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto firma digitale Aruba - OTP con display - scadenza triennale - Argo Torino</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>BCCB8A7E96</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto luce per proiettore  LIM EPSON  NOVATECH DI FABIO IACOVINO</t>
+  </si>
+  <si>
+    <t>BCCB780B26</t>
+  </si>
+  <si>
+    <t>Decisione a contrarre - Acquisto materiale facile consumo primaria Borgione PN2021-27 FSE+SCUOLA ESTATE 2026_2027</t>
+  </si>
+  <si>
+    <t>DM 38/2026 La sfida delle relazione e la gestione del cambiamento - Decreto di conferimento degli incarichi di esperti e tutor Avviso prot. n. 7958/VII del 24/07/202</t>
+  </si>
+  <si>
     <t>26/08/2026</t>
   </si>
   <si>
-    <t>N/A</t>
-[...1 lines deleted...]
-  <si>
     <t>FSE+ Scuola estate 2026 Officina delle competenze - Decreto di conferimento degli incarichi al personale interno di ESPERTI e TUTOR moduli formativi</t>
-  </si>
-[...1 lines deleted...]
-    <t>Link</t>
   </si>
   <si>
     <t>04/08/2026</t>
   </si>
   <si>
     <t>BC9E39234E</t>
   </si>
   <si>
     <t>Decisione a contrarre - Rinnovo di acquisto Licenze Google Workspace for Education Plus A.S. 2026/2027</t>
   </si>
   <si>
     <t>03/08/2026</t>
   </si>
   <si>
     <t>BC9D16EAF2</t>
   </si>
   <si>
     <t>Decisione a contrarre - ACQUISTO DISPOSITIVI DIGITALI</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>BC8F4E7ECD</t>
   </si>
@@ -614,630 +686,847 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E39234E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/c5b633d0-4fc1-4a8b-8ba4-b38bf3566581" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9D16EAF2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/b62b4cfb-217c-46a5-8a6b-e64746d77256" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F4E7ECD" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/7265f4c1-ad51-49de-a962-9d028dae97bc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC809CEC92" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/20ee9112-369b-4473-82d9-00d8c49d52c7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC806DDF2C" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/1f96f510-b7cb-488b-95ec-af714d9fe313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FFFA051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/05e53181-c351-4542-b050-0a2267851b6d" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC804C440A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/e9ee7251-59a3-44ff-8764-8efe3dfde610" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC80AAB2F5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/43aa03ee-efef-4560-9f8c-75bf315c942b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FAF7D89" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/6269e441-cc1e-4c49-9dfe-6d54c5dedfb0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F96C794" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/eb6ee8a0-2f1b-46ae-a4c2-9e8f89361649" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60B3F90C" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/5ef1f2ad-c73e-44de-b9bd-3ac10a388780" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5962673F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/25a0f76c-c7c0-48c6-ae34-d6edce416292" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4CD300AC" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/b6fcefa3-5fa5-4329-9be9-19b9555001cd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DC25064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/8df7dbba-868c-41f9-b0bc-c192cfaca6a5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0C824E64" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/eb0469c4-833f-4dd8-9684-26ba314849bd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06EA3200" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/1ab70e9b-7590-45fb-9d4b-2cd453aed2c1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8A6238B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/af3ac956-5a09-455d-863a-58e4aebe0740" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD90635E5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/1cc40925-e3f9-4e94-90ed-19a498301b8f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCFDA1A25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/f86b4871-fc11-45f7-a5f3-d22cd75d79a2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEDD0CCD" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/d3a08974-86c7-4612-b680-66c90ded3fbd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB24CB7D4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/27d445ae-a31b-4b64-a9a3-0f52cf612458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60D248FE" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/cb9b9e1e-6906-423c-99fe-f4f4aa6ba7bd" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3D878E2E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/304173ea-fab2-47ab-8e05-8316c67ef5b4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD3B44E63F" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/5695783b-9e2c-4e9f-a334-55b5aa78b4a4" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD04B4EA1C" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/5ee0db3c-fd8e-46ef-8d1f-ffb25a7205c5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BD03D2068B" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/9c58c478-428d-4d46-9a76-43f02c3b45e5" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCD0863B1B" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/4c015623-1672-44da-ac93-fe90606b71f3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB8A7E96" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/0f89db74-3e79-4b2c-b369-04d1c24bc701" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BCCB780B26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/0f96f140-f480-4ffc-980f-70e2fb4902e4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9E39234E" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/c5b633d0-4fc1-4a8b-8ba4-b38bf3566581" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC9D16EAF2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/b62b4cfb-217c-46a5-8a6b-e64746d77256" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC8F4E7ECD" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/7265f4c1-ad51-49de-a962-9d028dae97bc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC809CEC92" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/20ee9112-369b-4473-82d9-00d8c49d52c7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC806DDF2C" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/1f96f510-b7cb-488b-95ec-af714d9fe313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FFFA051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/05e53181-c351-4542-b050-0a2267851b6d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC804C440A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/e9ee7251-59a3-44ff-8764-8efe3dfde610" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC80AAB2F5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/43aa03ee-efef-4560-9f8c-75bf315c942b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7FAF7D89" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/6269e441-cc1e-4c49-9dfe-6d54c5dedfb0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC7F96C794" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/eb6ee8a0-2f1b-46ae-a4c2-9e8f89361649" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC60B3F90C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/5ef1f2ad-c73e-44de-b9bd-3ac10a388780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC5962673F" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/25a0f76c-c7c0-48c6-ae34-d6edce416292" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BC4CD300AC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/b6fcefa3-5fa5-4329-9be9-19b9555001cd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0DC25064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/8df7dbba-868c-41f9-b0bc-c192cfaca6a5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC0C824E64" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/eb0469c4-833f-4dd8-9684-26ba314849bd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BC06EA3200" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/1ab70e9b-7590-45fb-9d4b-2cd453aed2c1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/nomina-personale" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBE8A6238B" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/af3ac956-5a09-455d-863a-58e4aebe0740" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBD90635E5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/1cc40925-e3f9-4e94-90ed-19a498301b8f" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dettaglio-cig.anticorruzione.it/cig/BBCFDA1A25" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/f86b4871-fc11-45f7-a5f3-d22cd75d79a2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBCEDD0CCD" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/d3a08974-86c7-4612-b680-66c90ded3fbd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BBB24CB7D4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/27d445ae-a31b-4b64-a9a3-0f52cf612458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dati.anticorruzione.it/superset/dashboard/dettaglio_cig/?cig=BB60D248FE" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amministrazionetrasparente.org/pagina-pubblica/NOIC81000E/amministrazione-trasparente/atti-amministrazioni-enti/cb9b9e1e-6906-423c-99fe-f4f4aa6ba7bd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F36"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="6" width="25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>8373</v>
+        <v>10328</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
-        <v>8107</v>
+        <v>10099</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>8097</v>
+        <v>10033</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
-        <v>8047</v>
+        <v>9355</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6">
+        <v>9315</v>
+      </c>
+      <c r="C6" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-        <v>7</v>
+      <c r="E6" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
-        <v>7943</v>
+        <v>9185</v>
       </c>
       <c r="C7" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="E7" t="s">
+        <v>7</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B8">
-        <v>7942</v>
+        <v>8507</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B9">
-        <v>7941</v>
+        <v>8426</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B10">
-        <v>7940</v>
+        <v>8423</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B11">
-        <v>7938</v>
+        <v>8415</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="2" t="s">
-        <v>9</v>
+      <c r="E11" t="s">
+        <v>7</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="B12">
-        <v>7935</v>
+        <v>8373</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
-      <c r="E12" s="2" t="s">
-        <v>9</v>
+      <c r="E12" t="s">
+        <v>7</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="B13">
-        <v>7931</v>
+        <v>8107</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B14">
-        <v>7778</v>
+        <v>8097</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15">
-        <v>7742</v>
+        <v>8047</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16">
-        <v>7670</v>
+        <v>8019</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="E16" s="2" t="s">
-        <v>9</v>
+      <c r="E16" t="s">
+        <v>7</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17">
-        <v>7032</v>
+        <v>7943</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
         <v>47</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18">
-        <v>7021</v>
+        <v>7942</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>49</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19">
+        <v>7941</v>
+      </c>
+      <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="B19">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>7940</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
         <v>53</v>
       </c>
-      <c r="B20">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21">
+        <v>7938</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="B22">
-        <v>6036</v>
+        <v>7935</v>
       </c>
       <c r="C22" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="B23">
-        <v>5925</v>
+        <v>7931</v>
       </c>
       <c r="C23" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24">
+        <v>7778</v>
+      </c>
+      <c r="C24" t="s">
         <v>61</v>
       </c>
-      <c r="B24">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B25">
-        <v>5566</v>
+        <v>7742</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26">
+        <v>7670</v>
+      </c>
+      <c r="C26" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" t="s">
+        <v>68</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>69</v>
       </c>
-      <c r="B26">
+      <c r="B27">
+        <v>7032</v>
+      </c>
+      <c r="C27" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" t="s">
+        <v>71</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28">
+        <v>7021</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>74</v>
+      </c>
+      <c r="B29">
+        <v>6821</v>
+      </c>
+      <c r="C29" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" t="s">
+        <v>76</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30">
+        <v>6272</v>
+      </c>
+      <c r="C30" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" t="s">
+        <v>78</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31">
+        <v>6220</v>
+      </c>
+      <c r="C31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" t="s">
+        <v>81</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>82</v>
+      </c>
+      <c r="B32">
+        <v>6036</v>
+      </c>
+      <c r="C32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" t="s">
+        <v>84</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33">
+        <v>5925</v>
+      </c>
+      <c r="C33" t="s">
+        <v>86</v>
+      </c>
+      <c r="D33" t="s">
+        <v>87</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34">
+        <v>5876</v>
+      </c>
+      <c r="C34" t="s">
+        <v>88</v>
+      </c>
+      <c r="D34" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>90</v>
+      </c>
+      <c r="B35">
+        <v>5566</v>
+      </c>
+      <c r="C35" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>93</v>
+      </c>
+      <c r="B36">
         <v>4532</v>
       </c>
-      <c r="C26" t="s">
-[...8 lines deleted...]
-      <c r="F26" s="2" t="s">
+      <c r="C36" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" t="s">
+        <v>95</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="E3" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="E4" r:id="rId4"/>
     <hyperlink ref="F4" r:id="rId5"/>
     <hyperlink ref="E5" r:id="rId6"/>
     <hyperlink ref="F5" r:id="rId7"/>
-    <hyperlink ref="F6" r:id="rId8"/>
-    <hyperlink ref="E7" r:id="rId9"/>
+    <hyperlink ref="E6" r:id="rId8"/>
+    <hyperlink ref="F6" r:id="rId9"/>
     <hyperlink ref="F7" r:id="rId10"/>
     <hyperlink ref="E8" r:id="rId11"/>
     <hyperlink ref="F8" r:id="rId12"/>
     <hyperlink ref="E9" r:id="rId13"/>
     <hyperlink ref="F9" r:id="rId14"/>
     <hyperlink ref="E10" r:id="rId15"/>
     <hyperlink ref="F10" r:id="rId16"/>
-    <hyperlink ref="E11" r:id="rId17"/>
-[...29 lines deleted...]
-    <hyperlink ref="F26" r:id="rId47"/>
+    <hyperlink ref="F11" r:id="rId17"/>
+    <hyperlink ref="F12" r:id="rId18"/>
+    <hyperlink ref="E13" r:id="rId19"/>
+    <hyperlink ref="F13" r:id="rId20"/>
+    <hyperlink ref="E14" r:id="rId21"/>
+    <hyperlink ref="F14" r:id="rId22"/>
+    <hyperlink ref="E15" r:id="rId23"/>
+    <hyperlink ref="F15" r:id="rId24"/>
+    <hyperlink ref="F16" r:id="rId25"/>
+    <hyperlink ref="E17" r:id="rId26"/>
+    <hyperlink ref="F17" r:id="rId27"/>
+    <hyperlink ref="E18" r:id="rId28"/>
+    <hyperlink ref="F18" r:id="rId29"/>
+    <hyperlink ref="E19" r:id="rId30"/>
+    <hyperlink ref="F19" r:id="rId31"/>
+    <hyperlink ref="E20" r:id="rId32"/>
+    <hyperlink ref="F20" r:id="rId33"/>
+    <hyperlink ref="E21" r:id="rId34"/>
+    <hyperlink ref="F21" r:id="rId35"/>
+    <hyperlink ref="E22" r:id="rId36"/>
+    <hyperlink ref="F22" r:id="rId37"/>
+    <hyperlink ref="E23" r:id="rId38"/>
+    <hyperlink ref="F23" r:id="rId39"/>
+    <hyperlink ref="E24" r:id="rId40"/>
+    <hyperlink ref="F24" r:id="rId41"/>
+    <hyperlink ref="E25" r:id="rId42"/>
+    <hyperlink ref="F25" r:id="rId43"/>
+    <hyperlink ref="E26" r:id="rId44"/>
+    <hyperlink ref="F26" r:id="rId45"/>
+    <hyperlink ref="E27" r:id="rId46"/>
+    <hyperlink ref="F27" r:id="rId47"/>
+    <hyperlink ref="E28" r:id="rId48"/>
+    <hyperlink ref="F28" r:id="rId49"/>
+    <hyperlink ref="E29" r:id="rId50"/>
+    <hyperlink ref="F29" r:id="rId51"/>
+    <hyperlink ref="F30" r:id="rId52"/>
+    <hyperlink ref="E31" r:id="rId53"/>
+    <hyperlink ref="F31" r:id="rId54"/>
+    <hyperlink ref="E32" r:id="rId55"/>
+    <hyperlink ref="F32" r:id="rId56"/>
+    <hyperlink ref="E33" r:id="rId57"/>
+    <hyperlink ref="F33" r:id="rId58"/>
+    <hyperlink ref="E34" r:id="rId59"/>
+    <hyperlink ref="F34" r:id="rId60"/>
+    <hyperlink ref="E35" r:id="rId61"/>
+    <hyperlink ref="F35" r:id="rId62"/>
+    <hyperlink ref="E36" r:id="rId63"/>
+    <hyperlink ref="F36" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>